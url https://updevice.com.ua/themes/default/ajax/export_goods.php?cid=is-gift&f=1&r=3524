--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f6338a1ae9504653368139b9db1471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd157a3e6f9b3cb5c15048f0b89f032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7860626e8dc729ed09867d628e98a463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8355b8605a0ec856dc3763782a4fda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27841aea025432111a5a805e925ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e79af68c885dcb7ab95099b61d8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ce93ef13ca75301a7ab85b0f94c347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766467fb89ed661186929e110e2d34d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5e220d9766b008202feeaaec686479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82c75897bab7b4dda1671782f70a1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0950ffe30e235ff552933334a1808aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8891117cafb6844ff296610ba23a1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb3f9be70180537692e28767c080013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0befecc815a67d586bac47363bcd5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be2f3125097f1897db547bef2c9c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b2ac292189b7ae40b2c42bbfae2bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191224c0fe487c7de1666ec9838ab917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f71cf0573f75d9281750be54270d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b7a1a819e58355b3c0c81d496d50219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b917aa1985b1393f10852fbe5e03d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5dc0c6977290efac1a0d96ec820e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c439a37b30a544bd203dbed801b54022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0d265b3023f346ba4f8eff97259823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbad04b56eb557bdce55c2a0b393a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7c83802cc921f815156088635a21d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692265f2e74f9c588db581532031af0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be991dbd1a4000cc425c5449ef5f0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47bfe06007ee6640ea690d1adf826028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471efa455790b052163992de7c11600e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7564ad7ad1638a6a3b6e3c1861985430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55730d59fb9a09a26b53c1ffbc1f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ae6b02693f67b1d488867226005432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8dcb3830470c0c549211f9ef2fe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34da6da45c7d3ddfffe388e61c0dfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a00773c7ccc56808703ae4ceed82a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa2154f74fbb5e92d47026a916bf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34444f82787457b91ed419fd4e14995737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42231f1fb5d148d38b43b7f417537d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc44f76091d8dc8f9d1c624f667fc2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7a964f6a6b3dcb49b284d420817a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82585832a47187059ff8daf060897bf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ab685a74685ae411378cfffbf84c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead218a6630bd631bd62a2ddb1b97c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd548081178702c8e990fe2d65292f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f27a8e8f06056e3a5fa9ba271217d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d020d0db599e8e2395873fcb9689a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c7fc3aa672cfb9e75b1cd5c3a00447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40d4e500604a135ecd84e49a26efa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552354dd7cfc7fa64d218a703c9a5c9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3381c867b2492e5aa1b4ae2aef68250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41156d952c300a060d59ab444e972a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f66471919b8a74dc024d7bdf1ae9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97d4b5ee3baaa5e5c0ed1d96f089453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1afcc3d1afbe9c63135257a2417bd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881559d3f7cb593c933e9bc36b6c270355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be495ca72dcb694c6f349ff79726b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08218bbe3a563ae30e5f8788fabafa4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cf27bbcae1c130411ca33c97c45e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60032917f781c51eb2d4219a754b5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7b06c6f0b6a91656d8061ae0278960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af8e319c5bd2c83740ed5df79a42d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a500c0da469bd4e42e77f8f0916762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc9a909eba3eee279bd78ca7a78ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103310c229712db4f9a32397abd880064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458d9d724e608dd63ded30bbc6bcfb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b315b15796fd2f8198dca823740d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77225978c03db38281aba8538c1f8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee4ad6d118df3f90e91d962629bebb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030612f1beab5c94c8fc24871f70baac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b309495ee25820f550ab4cc453bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb92353903356014adb2dc27b6ce6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa9586461266ed059f3fa14c009f6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c4f4e057766f1c31b1f912b156c1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090ed18edc1a0e312ce5c313ba1744674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94844a9a193ead42797ca976eb2d87a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da44c8b246ccc6677e6bd8372c5ec076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a80cbd0ee345f042b956ffd3a9d6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a55a2ed9d70f71187fe67b33fbdc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7afc08fdd348e62afb181db713fb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522b86bccbccaadfc0a30370ec1c50380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea2f8d1ed186c1b0479147d8e05bb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051487ac21a416c69876d848a104cdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e738d3ce7e2972dfba00c9ec433c12683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7dd5b3d9f8a0a5fc692ce5ddc032584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba27185470f3c89a882623d35187185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89b518e2fab4a68aa2ab7aaab8c2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69489082d45f477bf1999b92fc2f3c0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7368654c0a4570c76775c7299f3e9dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971af53151fe33f6d867d8f65d8c494c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d4af425e90d41db5b0ab15a48bf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3692d14c3b99b16b4859e2c05fb5a2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781cc6860866fc626d483896ab47d4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85bfb393733f83ee380e3ff08fe0c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e75e1936d7c361f0eccf6cad3061394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a024750f0db1372cbec44e7c81c860295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56900e3bc748dae5154034002ff798d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea3a32958a9b1f9fe08c7dfcf94b9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962637cec422ca7f26f872ad7acda9e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be6ea21f4c9d534188821e88bcbd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58391f2041000a57aba11bfd3cd204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ab90cde7f11209e65e887bb5be43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36351d2480fdbeb518a2ddf40d0e982102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8809c1a475a7254ee0446f3581c7b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0283bc3b42cc63fdd20dc80250fa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106f605250fb484e733b66b8df22e4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc08fb1168704356c8cdc2b768098b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c288195a309312961719a4009816b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53e1a38eb4eaf034309e489c19a704108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feaf03356d725598103f8948e69ca4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77bc5c5b2dfacce39c2ac44bff79b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995287b7fa3bd7fbb8ad91791513604111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbb8eaef4fc051014e96f854edc52a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead0e6eb6d2ffb327a5c79fed3c6dd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3109e214264659550070ef76b194114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a59eab9cbac6f6f56e662ae459b0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d80319dde3f6c44f05fc0bab9db5b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8dbe45b5fb07d6ef93b07639b097b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9f4b9330cdb2d8381bed1b35bd961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c29914ac8b69c97683e4c356c486119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca91a1b7a6a4d5484ee820d7bb512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d56554a987050a5d2e7a8741bf02a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3498d389cd28a74a5a0a11070899b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae55d8fb95966b408a0762fa4a51e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34df46a300623c41c3dcdb2adda41e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074068f59d8c52b14572d5eb4bd67dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea98125c10482b0eddefc04904643a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa2103060801c774508d5c1f52259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf0e83daa7645a812e81c12ea3268128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9fc4bd0ddbb79631e0d097f2e8baa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01de2bddcb28d9b7943b30341a880e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163302e21b0edf9e33d0984c2d113c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df105f613dbbf992fd14c25c83c7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee0d2d563c7ab9def52528085ba2f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67961158d62e776dc8fc92ff3d0c84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1552182d962d8f47e4e6f165e36224135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa631e5e77ccce205bbb33365a5469136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e25b8e5123031c46d61aeeb37b178137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f07cabd6776bec2bccd850852fe43c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266abb2b55aa2213d9b5f58a4e50e58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f74670e7666178c1f6ee170f9c43c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d810dd19c4b20fed68fd6fb26c51a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bd6ea26d96ecb95dab200f9a65a22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf0a035e7e5f7c08654170afb82931143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e53074a7b5492a19dccca0862bd5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0987a14b546b662528314d5d0b930d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d17be7df0923416f47ff670430a9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0e6dc14c2741fe52ae1d7e76a514e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb69efc8d51fa609590cb143d7d7303148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8183a504dfe39671141ffb7545fc03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801daed07742299d79454ff98b06e3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9332aadd4ad516b75d95f2b0d5b4c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff729482c352b577c59575abd6a6849152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd2b9a1e3df8983fe62e33cf579c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75030f5d45b51758d638712264a9659f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff96ce912142824cbe8224386ca601155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed4529f4acf8e19964959109b76ad7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9089361a1b011fe7937777911fd7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2e272437010ec07bd7c786350a88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43912521a8ff2db858dfe62c5e96703e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501282dc9c8b755502ff2e7e01522c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787d6daf09e0982f1811d3f38636ae6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4657c1291aa8b4c42a315e3a867678162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403322a4acda24ee3b7bdb1c3a1628b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24bfff0a7a18ca12602c61c696586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66832b5a8bfce1d0d1a0e38b497ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a000039803e3765a5724e7cc6d61d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c292feca30983cb05332ce8df065e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae702bb794803ae8ccc20bd1f08edf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316376d8de302f048d6bcd1c2bd9df1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14034f10528c0a65abe7f8bb99f9a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edf045621055ca896fd67cb7486e57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b1934db51fdd8208fe79728e0163172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ed1736f58930aa4aaff5433855f7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960d4121191d5c2bd207d22dbfa6bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a877db72fa827002a408bb98667e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7f109a8acb9b247495a5ccb849017176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea1d6970f7dc01dc623c9b031616e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1326e23bdf48d7719c8021a1c4551178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80339d9ee5c6e46b8ff5a41372e3ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa598af2079ec7a1bee8e8c6d924d2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431301b797c8cde49a9fbad2727ab6d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a2f594a07259f4716625c877a1e65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95a86baa05779159971a833ff161f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187199bbd5629bbc8fcfeecaf588c51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67446d0ba131d47ca15b3b4063d559185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0fcc69d712c62cc0c515ffafbafe0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9c012118822d104c79c7aa2753d57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25285156bc2d9ddf3c580114131977ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f1562e4124c1e0dabac7705829a35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53aea619acd4c7af84b6761f089168190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380e44711238fdb466eda37e10d838191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952dc52cfedbdd6cdbda9513e05c6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb291208cb8cd8fa793a877a778073d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0514924897c9053f74bd0d22c098dbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cb2897e9118b2515f6b1de68af649195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9a6a4b481a417de2010bba2f89bf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250bf0df181fff470bc59693227898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b9109ddc18f9ad64c835d400acf72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb8d594d11db92110d44d315da923199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1bfb1009e46e72e08031fef047400200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0f23acefa0d9e69d8eb7f8fef3da5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f5751171dfa189292f5978da5ff4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75efbb1e1e0880e07ca99424fa75b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885765d5678b36884bb33cb85a4d81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031d2067159d58b80cac10f9676aa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921903327e855078eddd2043c9110d0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24833583cf96e805b58b83a56b4bd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200292deb0c08668861738db0a25b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc457c6bb394d35421c20ed41b3f14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd1f28ae9d4b663d5b35727cf1ed7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08136a5d6b3aca1166c6dbecc8ac2a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbd44970499560eb209b97ddc11da4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d8758f7f18f95160c10f599deacd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da8361133618b4a5b61de77e3ac6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20185944b936955875669a974fb54b5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416903d2bf4fef22c545b24f6bcef9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b46d3b81fa0b059a38b2d3456013e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28622075f1bcd883b3320acbe1c1b67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808fdd6129aa077491df117fb3d96af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb01a667311219dea87d0d4a14b6595220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40fa359098bdc939702b0dc2b9c05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803802bbd4bc96489f6040695c2fe6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f5be920c7b1099898cacc2a3d4b1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1a9dcd999b66123c815eb33740f63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda77a72de66d39901eb01c3c27119225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec265d6c28b62c90c55f7cfb50503226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a395c0ba0932d03702b958ebf9626227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29015637d625cbc78c728b60b8ec1de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40e7d1559328ee9b1f5feb7fcf85fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3c0aa40108225cd1f5acb6c6f232230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d35fbdee0a303eba54268bf8e1eb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2f745d5befe0276712269ac38d4eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31269f793446b9aded0b70fda4cd534e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd106fdcaf514346958ef6b008ef2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338167b153df13348f8edee4abe8a078235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85df4e5f3db1304b4fdc28b8494324236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77955efb604ac1a30e270962af65b2a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c398ed749f66f82907e9237e2c94c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703efe925a1658765291ed2dc2fff8c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636faa07a18d2038fcd57f73306811f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1d86638cc61ad30515394b268881c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c4bc614320d86c610b71944e8e28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741684b5358a7758bf9556fe441929d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3dd4526093fcb68ffc02fa97acc56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99119be31173aec2aecc9c6702636c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e374721db39c83472eb86efa5d7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f27db9f6f9373af57fb27f2a10dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d859c4569b22a6ac377f5f39d114ebd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a0d0750cd3b3f18cc52ea80c3ec4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49913f8a497e79f7a0fd0ae152bfae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac931465221cba1637f3699bb57f23a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039a8790c4cac1599b193d6cf83b9d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68828cd97b355d2b5d634f5ce1e41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8851a49af1b7f8f7c75820f3b6bc1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814303f7ddbd69731a26b8f58d5a9477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d62c81a9539a9c9ce0e2254525988256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28587330ac3d499e18f6dc3ef5d7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db5c08523cd59a05339cadf75b0e30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257170a3455568e2522cfd631678c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a54ae9c655dbaf03f1dd23bd385e8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4753eb797e6be25dfe824fa0b4080261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064008c553096e9060b933b5f5c5494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57de9df185cda358f760660c015946263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be6f0130f6956afba5cfd618038938264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8520eee6c253545c88dde7df87c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a71fa557e8bc8f492bc03cc6de20c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685eb4e122c9b82ebe26407a355b863267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1f2256d8998da726f4bd890155ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a837c31ae6acdd8afd5878cd22c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add03c69dd0ee20e55416910edbb87e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e469781dc6dc1e5c293305305e0ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ecd8eadc8a67aa51ae438c742c84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c0a79bab1d9f3d385f2a6ecae54e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0bc113a97f295420d86b56b10164274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ffe29ab32eb2b1d8c83da5d55994b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf70919c2fa7a121bd73fb7a593d94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0013021673d319c358d6e4101faa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b4de46642122fb1a9c70a58a3c412278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad2ce27a0ed9e81335370872034b26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14209205d4545df3a8179f7118e440280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e9bdafa4e4685ec93fe87c0e5494281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a03a64e0db925664cf977c7d3156d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65a9aa8627b56ab4aca845e471946283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7190b58f6655bdcbd996d4d3efa9541284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a061a4add664b78ee0e633ba73d9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebdd54282f3f2bd003e362a25ff04b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9899979bc369f25369cb4f2f106e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282113f81d9f3472a56801b64b9a48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d788623e63705e52287941f361066289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e15d3e3eb4a47fc1753164d7300d73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47eec8f9acbe20d2c7ce233c01ead291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f4f0b24b2bcfb9159ffbcf96b0bce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b10d625e1abf8ca219e155745dbab5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a88bad9338880d8da420e8ec0131294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0846d1ecabcf2ad29dbc9f5f36e8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f26eb6f4b62d4159a937ddeba85c36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f548a5f964ce786071f7bcf606c6d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a17b831d3024af337272dbf5e50286298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b4e858f955330461b78f499820da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c39881ed7663156569861f025fb6bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647aaa53c28a117c97d420c87d78bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b835f995d5feb97537237fe51210302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002c5257410300c86ef8798f4b914ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9270bef7d271740da229375b6e261304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e447c8a608566115316815b154b54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6c536342f36fe5d0e035506a4c643306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57838c94879c3666aeaaf0bb39f01d87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03744d0178193c3479badba28c2eee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb74c80d181d569227404a9920de22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112cb9b6485ec858c807650bd3df0e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998f0bc039548ae0d36e63de3233936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc731b5a588edc80f73b23ae9caffe22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d2fa319629717166f419a701ae7a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0ce1fdf39d09eb5500bf902510a9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b1ff996800c01656d276fce6be82f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeac0436298f2fdae1d6ad5295d246316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919dc7414e66543b955c7dd1ef09685317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd767495edce26787d16c085211234318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8410316b65090e2205de0d6304dced319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45938e6dee854398afad1099413b4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a25dc42469a2a0db2852ca83b4338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bb492126158a2537624e35f9b1812322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcdd0190d5553316f26923737602e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86d3a5133df3fb7b1646b656a6eae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f0fc3f063d873849562a53beebdc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a18def86f4e125965a7277ef1ff960326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09cd329abc951d3398d6bf4cb8bdd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f00cd8b9942e0b8353a577614a35e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db79bd675a79d85fbddea0ad3df34b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b370fdcbf342835d973c04801e24a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8cdb5a270f8f48a7caec17e43e259331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3d07e4901384bddbe43dc8a6a867d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46164c75f2ff9ee96fbe2893c18648d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393fa96898aa20d6e02e1dd2278cd20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1295d2e289e2f043c3bfb3e17f5be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbdc56e7d3d6cac50b135b01d131d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6774647a46a5add68be3c3f6c10a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808dff0caa204a4b86c501682e2d19b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae6a74aa8e75c878c740d85428d70b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b276ce9fefd328754057e23319c8b76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a3f30e0d418e8070bdfd68593e3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11982b74f9341de5bf0a7be9bffa61cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4781e64aa2ec46add8eeaca0617dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97529fb2e7c4fd2272345837e63e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1a753d7fde1f16d08be6a51a067f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c0e94a322ada168a96133b67572e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f83304c75079c9956de3bd826235a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180665da3533f971a113cd64b21efc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ce9a08c888ddd3d4e7b78935ff458349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65dc661bf4fc5fe3a08802df288c46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1612d409c1a7044314897b420fce1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb1293f01c1b808faab4f16bdb6328352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae48b0f4df532492426f4083c0118353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381656ee319bd88dddc26c86f4fb2e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be60d0bc9154f52b5806278dc58935355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7f802cdab7cd4dc5b224ef3954fd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e4a8bbc90358fa7aef5dbe3ee7e35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a817a8cd065c40a7705cab1492d4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3d29deaf915a597ed56a89f4695e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034dffc0f0e25c4d918e444293bbfcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3bf94b6416d88746779627a9b1955361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b4a34da93d828d8eaee5638f2a3b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a749e986db15126d30ad9972e81b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb70951e257f855219ccb9e96234f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d204dde9007657d52b4682576ab5ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77e346484988e467819f0a0d860592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be51e59985832cd3013d5a562529923367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d37eca4260010677140e6120000c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1c89e09e44a19599c3ff1dd60438369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ef1e37a1475227b290f66172c617370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bcd0e09a19c089e1d99b9c9a9d24b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9dafc07492fdf163743112d196b11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d188fdaf0289d20501720d7a9c6e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e6ba430020dd89bb85dc12e8f89a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb20ee4c96f30ccad3b6395a8dae5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208c8ffa1af26cf21d65cff87d098e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616098d5fdf9b4697e14e8b5d979b57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6384bd92bfc4aedbf916634d9a0ad4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258003350eea6b876b9e7a7569a15d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757406f41a9f3be86d4c6400d196925380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91647985164f1f2a8ac1f9838cb81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5981774dfe1155b8e4c4811021eef3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bb703dc9f5d9de56d636d93e598a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372988782a0277e4bf986b82be0060e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7362f2e3500b22ffe92f5bd927642385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa469e5e25d41500c7a51bc0746aaad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5d5e38e7e482ff79a09f0b5e46ac8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c36ab90f42b5b64d43448449ee42e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9295fd8ae92c06e7b7a2d324662746389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5897ea01a6c976d09b199e5e768789a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff5c6a9a795cd28ab401ef38ce2589391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9a04b885452f84c6068d60a0b9048392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff262b52ff4d03d0b463cb690329fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e11f16c8cd19162ad75b32594e1bf8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa2595858fb6ced32e68488e46e59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f131a4107953bd8b3c901f40801a84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a99194bed8dd989d29d228242c1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffaae40f8e303ca37fcf240e7de64f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b4ea1e75e16885743c5a9a7749e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed494d5e82a496a7c63c3843df7e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4692effc9abc1aa5314d12824737f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0467c08ba37ce9cb1ba041bcee98b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c436689b201b89cacfc7c52c4144fd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14ec6db337656e4cc5238f09b00c06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832670ea1d7820d58da707e971392f84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2cb8ac64eb18874d12d0ce5b866ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3d6d03a772dcaf86a5914e544c52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28304edefaa197146e9d0c1f40c77e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd497825f061f63a818ab241c6da9cb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bdc8d09e1d469697e221670db52bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a770da28777d5893beb2d9557307fab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b78b8f5a66491ead02ac1d6778638412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acd2f05ddd63444d98c4f8f35bf182413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcde6525bd5874bf42d73cec5ffd2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fac14864fdb8c3db3e665236ef3d73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdaa131b54d13937d36b132620cd22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a774200dd66220f0c4d200e4c5e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12229948624407894589e94a72d9daaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a16e1d9276282b8f524a2b408c87b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f732fa9c5de9b368e827c993071c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47771ec515827fb03daf9997f348491421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57f503e9d0fd4ce85888d0f2ecb9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442bc47ece3f99f495255e31171f761423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7499103d5258c9578e7fd9fba0f4a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab6aa64da1db38a0498347b35d6e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b59c6e75d0c44e608d80e909ceeea1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3699c1654e64b411d65a39988882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa13f1aa96fb7187e51e414233109428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e07cd3b523f874ccb61f00272a96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870a21aaafca59a3d596c636f12221a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a700bba1c0581a29693ffb9c0d0716431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a34068c162e3fa650f07665a6edc38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f4e9a1dbd1f65d62f38fa9bca34ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4bd62d035ff64062a89a398b82f41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fdf8804b065cb85f3404bd53d1bce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf285517778b36272e5d603f3a55a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02474502a4e466f1753f891f3fdd00ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7186ddbea3f5128bafdbfcc3ce5c42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dca593ba612f3a4a1bb5ed57c9207e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072fa26ca301eb4ec0cade9e9142600440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a62e6cdde08a5c9ffbd2f711cf95e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6a1abcee0444dbcaf9680d26587f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100064ac3dc442b8f9261c0584f28bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecc152e467a7d4370f38a7db545597444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952a9a2ce5bb7d0d70ae5e5096a41e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ebd7369b62d94d9feac50635ee06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837818dee2c5ff1095b489fda3fa0f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7d173197717a7a7db2ce10a2a063e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c38c5ba245495f1ce6286c404e872d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3c92da111357b7c74dbb151418a8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca380c2d8fb73ed45c4e6bbf3b8b0a5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ab192e42723e7af658cb6f98ec1eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443ff7d7556ebf951cb8e6f03f5ad4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eebec5b96d44972719783453f6444454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45720414a8b48ca7ca4e563e7f6edbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f2778d9b609a27e0f4b067f6ff5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2612aa47490e053129fba393d7ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789911693460186477aa9a1b9123901458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba11c69956782054380d0123bc03ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc4c970c5bcf854d0624f82ea0591460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7269c5d7617f44ad776c780b04804461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdb61415003c1999a838319faa9867462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a768bd2bfa265ebfe8b4e77c5ecffe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4914b6e1757ce380c523190a99967fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5d1e86fe7103302c1b2e68e887f7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863daeb7a217bcf30e3f8dd5ea7c54b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e8c4e5fae2b25c3e6f28ea4c0d04f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492549d607e8268c6d4ffd5eaad843ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4b4b51b86b4e66a7bc0e34b939ebd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7ce5e1fe51ea98ec7fd29ae81935470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b515543f7f162f6ba1ccf88386f4b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad0d6cf53f519c2bc61de8976eab88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030975558241e52f00e79a5bed95422e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb136f5893d09f82446e0b686d8133474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33927153c5026b41fb8f3a828487c3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b92edd262501e8e3706a46f957d63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6227e084d5119823b28ea0f1f86f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0676667f793fbe84e9316af4955abd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac2ab8eb330c7ea3c60b69bb941b80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fc0540bd056faa4ce48bf38d9ca85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725cae90b6df7399194d6441fc0baa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0fde590328b910a09321f5a4478f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9202d3e8435052de9d64b474174ee86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5685bd02c8e4bb0b52f48f80f61bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6d94415ea57ed8ce4586d8ad8c40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c64c49dbcb550aa058c6f0c3e5d519486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e604398b56df9830ca67e52e7885487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd26972483cd0e055959ff6df5684e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956280521d761fdde469fecf6171ab6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af4b46ca9d1519d000a02a9c5fdee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f52b4a4922d3e5365d8bc3ca0d4e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4c9d70e624848ce6897987e5afe78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa7b055f5b57f6cc7dee5ddac05b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128eb7d218ae7168fcbadbc2cac9423494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f237f27b138ebfe06cf8b945f8e7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428efdf33d5322695e845eb319912b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803e55313f03158ec03fed557e5c24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef83ad35cacb5d4eb5cfbee436c8b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e41000b50123637c14dd5aa973db70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670499adf0e504d69c28c14b621e827500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae9ff4c5aaba2d1096a6c28f7025e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1e338da662e2e0795b344e4b9068502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd5838226af28e8b390d75d6daccc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8c84cbf6610bf9a961d466c85360a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e2230d017fcfff2ee47166814ad5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb0691ecb3e24613db621a801e6ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0025a41715d46e20ee83cf78a0e9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644d5d8f9a014ff8ca8d21211c5f872508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e44dec61e38656b9bd0325e5e2a25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ed065769a4a2b741adee6f41dc39c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001cda4c258f946307fec801765b1f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c0cfb51cb4687a7a955831604b8fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6ef6c618847f9a2be508bbda25ccd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518fc300268bd20f31bfa2afb1fdb88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2b17c2c1850f88086adac23d6894515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eca9cb8405fe77385524802913e1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9900315fa8d0da1cd10972ed397d13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f374374fb0d328f21c7a6e9083eefd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018eff84e095a03e857b217ecad19a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4919dfc186db60219e3acd467e42d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53147d0c366e67e8e77e470ea9119c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481b239390e232ad7f2f965e59c5d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86338e2344e86a5d7d39807ef3484899523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7e1412a95855628aad5a24ad1ea2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c965f7db283283f3f977566a63e55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5385b29c55d5558651888a0cad6dcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea66ba05229e807dafd55689e8f20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c24155091d457c23a1ba47e143f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3a84d3ad997f36ddd357852324135529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676a90a322f9c47ea1bf2a2e8cc37f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0d5fcc440cd9c55dbb7d0f4d114d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e7b0622939371358f4316952a8cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a96d82e91611ca3736c72f7965a762533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b21e313bb556abda1da2598f9d557534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9339f6c2c1e57cfb49e8682238bf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54b98a9d8e8d3ad22236b874ebfeb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10c96814eecceefa91e465cd7eaafb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533db502e535837dc295e5819e4e0979538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cff4d630147b8cdabdc1561d06f3cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c3ab03323354bf2ad4c8c9844ebb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b9810660c66c063d3d8ba34f450a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6963cc4983c6e1c1973c8ef46aee69f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da7ed6fa282c8fd5c11f75a82f006c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f721709ab8e114fc3f50fd75cb0efb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd4231ab1bd7c46c2ad31d201539c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7905e0add0065416c8fcc849de3df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6faa18e577ad36fcf86c5fcc02ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a83bff19d7ef638c4acb6beb6856d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d197c15d6ecb69e7ee09ebce671c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e13c307f6b1ff8194eefa3a32c3a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c335189e37b91f808d21316010dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717994d493ce019ffb97c857a94515f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f39555b69fc09c498f48d4aab7785a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cccc358f1916cba1602feda7d0e223554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cf1fbd5553d43f846f4782b512cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bcf6ee4ff7caa307926437b5aa466556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16030c0c35910764f44cb948ed7d79b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b84bb14908dba7abaa50b3d507980f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f82aa9ba71fcc864e5d965c41ca5fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b00ab111198d3cd1a4c13112a88d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8495b89ee22924a9d6a0d5d71db8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ababe7740e1ba0d5ddbe23bd2c7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cba6762143fe52d522832f06d7951e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b9a75016b6a3b202a9ddedd47c3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8749f2d1f565585e90b4968c09fdd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef159d3bbf71c96a07c76334de9ac7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddacda7edff2178357710d5724ff8f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f077f28af5d4f9d8eb802d66df3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a802cb43720866deefc5a31edd640569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321ce53b2786590401f760fb2907ab4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8518d55ccc866bf54dcbf4998dcb12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e231478708395707891b66d344a84da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462c3a1e21da8b322bf0047d8a7c62c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b76d73393acf4839561428307ada43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c04c3e549be6261e52f46ac5b585e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcea345a2999e4886df47e694da3cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a977c8e0596c96f922664322fd826577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d62724b7bc6bbcc433df3f173cc9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205449580d4f9d691ba60d9413fff3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd626b5146340ce02113fd6b17be12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0bb58f98b3a3b25c7bb93bce4a648581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa94bff1eb9e6a4c20c2736784916582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75b93d4088e8b30b1bed7d560bee18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3820895549409bcb6d33571c5299b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eff64d332e430929205e1d5b5fce9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733378d3024b643a558394db49e1bab0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66496d009becab046472a2ef7b07e5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347463dd9cab3e41931f87d6e05d872588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb25ad1457fe89d33515cd5a04a1b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161888d00aed44f5eb731b5bbc37d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e01c45c7f6e05595edf63c0597b22e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780606916c6d38c337b3704e03a6e8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd15fbccf4e1531906ff2048d8b6b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b738f2588c923b5dd936127d13a72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96942e5189f0aa14b33725d941d4dfa2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef15cbbf436962d239c10a45f849b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abb7d6873dd033cdcc78ddd2d3d4eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6371b5ea81e13e388fbf10f21cae7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b48971790b4ee5a5e426cd50f9825599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672fae69f3fc63ce3cc434ebe3338f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25bef6b7791ebe9506b1a7d0808e9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d5edbef7683386f06389ad2bae675602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db38dffe82d38c50ec79d8cae69f5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68915aac69cc82fd348a51bc0e58b16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce928c5c6827f93d8ec8f3f5eabcaa47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33a310988e6aaef43137fc6be97a4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c6e43435b93a258fbb39a5d863789607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53946f3d3d95f59bb2c79a61b64fa256608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1f5376c09cf4a48474e30111f56c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed979f0ebffeaa02ed4e860ed23023d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882ddfc655acdd7665d0e6068bcc92b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56fc086206696d71ce7cfbd07b8c51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eee2d21ca6ad3e58bffca233d297b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c517d21d6687232010359632457e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1b7a535b19499391e41cf1fdc5517615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db45d3d0280d479c84461a26974527616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c44120f00c2c951922be3cd2e1bc87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410448b716a8fb17c112bbec0ee2de8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d818fa7f80815a7ea092601936f5595619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b947976bf0e4abacf69cf2828ea931a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7506b1490bdd0f7926ad86373c8db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba36d2f075657bf68abf824b53a22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de98a823cf29b611942ebc2791bb4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3736fddf03647230b27ebefd7a6e2c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cfcf08ab22d935459dc7126d7f5d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743af3115301f44b28f2e38c131ba9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ce095d1145e1717d37a54c8da5dcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506d1d99dfd9c50169cbb13ab64921628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84cbc9454a47e7eb3cd3f364530b77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0dfa3f711c3de0140d7be5771151630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929542db0c5bb4a406392df476e2959631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b920bad967f993ed3ac8dc61c28d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6db0c850d96f681a4bef8cd35506633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1578b99f8a0396e26c95ed4c5b427634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678d87ced35cc381e357ecb47e762cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1356e1be7a1f6e89dfa2d9ecf68d6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c22ca4f025f082f02dcb72560c3e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc941ecf4de85a5d6ff703ca342a4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa017cf0244407c1e60ff4b782c89af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f1279ac638568c6c4ec4f12ae720640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6c049cbc860283ddedac96eeb40ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64e28ccc9a3cb23b1b5d41636f8719642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc05ac44d0fafe1a38731a2e18dc5a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d8558fc5eac6bc8116411aefb256644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb35c14584fabed731989c667cf5c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64304071750ff5387b2fc6160a3d604646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a7665b08cf80c324cba6543cb3742647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27842989e2012a71e135e7621f8971e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e1a6f5ce2881a6022378820fbbfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481adbc4f1128bc64eb48fa8000017e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2728deb5abd1c5c656f07a447cac0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05562ad2e7310fe75b911a565b303e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34007d873242a1dfdd7a879cf0a5666a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0781b5a7095613e2e6c66598f2629654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634b70f5a1574645e4d265083169ad8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656b3935a9962df463896fd1030d8ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22321c2b59f17725e5e396a86b145cca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cd87909fa9542de6b0a8fbdb2892d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126cce5e385d367076579f0c9378555659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3ec344c1a0b74e63e838cfc56ca03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd24941c955586f55d8ba37a8ef32c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9dbf3ebf88fef7a40be27ab04c5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e56dcf3a58918c6b16e593ddfc247e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700d2554e97eade42c9e99921248f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd33f102d295341c1d87dca3d9fe1b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6ae9be95e9e8566cbd380736686fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef57ea9d91cef00406f48a52d4ed4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe26081c6d22a42769746ccc226bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12025d513680edfde6ada5a7ba8ed5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e20a2281888226b84181d75d72117670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ebc879f38c33408b7f40d56819b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad2eb2e9b1a9271ee293507873596672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c8f1f5eddb9e42240a7a72c959574673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b6546947edbf8c1ffd7b4ef7a8d15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a416e9056d8a6a6db0bd93994477b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9ee153739cc4b80d76a1cd1737a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41c9d5f582ed4be4477422d206db09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e317f48d0efe68f290e84eccf0857bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf8ab614eb78b67f0aae8e8c01d67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c68e71a96aaa591d0fbce2bd4e164680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfff01aacccd4c1f6a93ac5bb871b94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7583df7b705450ba99d5b3a15aaf967682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e808b42ec8658fa3ce2ed8f0d66de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22228fcfd18015a1fd46bbf17442ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4f76363f2a729c4654ab2e8ce2b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cad62645217cbe9712313f51c94d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68177c5b8704ac9b0566e670d85a92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0863cbe6e72f79e2762588fb3b94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b3498ded79e3500577a6e48611446689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab20d9d3698c5594d9e91b62cadbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccd8d66bf230212c3f3fe52304c7ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f19d08ea7ec8d8bc856d35d541ce6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1cd5dbd1ccbc42c4c123a2e5b41e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6b49b1ba67af4ca769b6e00df8a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f72cd7e08b9a276e747f0eb965ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da3e5faf1faa5d0a1514f24b80fa74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c245c1c78f26df22c3f92bee0144697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d704994429d4f069cf3f59fc3b3717698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6c5dbe37cb792faf9f3e2a7c3eb4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448cf32255b2d7bebfecc01179e41b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0313ddfd5e743ab7b119d50182450701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296e7f0b3e2faeccbcd85bce19856d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108070b77e107648424133231ae11573703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706eabb574cfd6cafeb7c4c81351023704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d272b76b0227cc68f8c95a389973f26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2b6a6c64e90b68b8e83da250e86a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675f2928bd59de3b45ca95225590961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611e2e7771c368cf8eaeacb0dc3912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb90000ff95e393c48972d56b7eb4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8204d8c793b555d4946abf15a25cd5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0902552817c059fece9668ffbaeb73d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce9c8f8a51117b97dcbc6fb0d1c853712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a74dca9f08c170c2d13731ea8eac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d68e7a64b3c3444edfd9491bede2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683c39089dcfb3c6cf1f74969bc1e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460bc6d06cc49923ffd7702139b924716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d73531f62bdd153cd97041569a1c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04b854eb5565da3adc3bb85307705718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1dca332c65e8e1f1018a37f6bc901719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29340b21a07f156593147402764f0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f00acc81614c24287b9d460b8e73bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1c1d943290ae5ed70ec79e9c8f762722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0bab4b44b8a0ffd7df780982055cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a2820f7acf5b5a01af4012f43419724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa078d1b076b9514c3c86e98dc6b53d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab4465a61c72e3c8a4ac0a1a08bce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924d990384e80746d4ecb7970cf6a00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514c2e0b01927b20365105254414609728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78392d55e496d7d8ce49505c671158729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df726c75f2ea71ea3ca9ba16c978cd0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac329051efbd3742ab625ca14b871646731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca358063c6460cfad94a90d0ceffa9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6dc934948c3b758b294d061a8524f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4620976102a3be62db1d6f8331abf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff15ebeb7274215be92f67ee1f3c01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ff3163403b0c19022e5bf5f250c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2da8b227db4d5ba27189a371c18201737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739045259b075be627af34b504d8c35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065cbf3080b028ed4fa49d60f0449ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82990b269400fec846bc725cc99ee392740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dca70d1afe545accfdfdbd3c8bb29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f78a903a6512028a5b9870d29b1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8365287f575a896f8dc91f51035f1ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72902386d642078db261bbc8878f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9042fb6b21ffac91c5f895773a90d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ca18dbbe77b5bfea25a780023956746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860571a9767afdb4137c9a8de149386747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af167e2f436f600d5891b244ca36f29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003fc615b78de64eccc4a819710b9df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee4c6dda4eec7cf007b95d883ced2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c6a5f26242723d84da01848956b94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d3a7b9e8c9e6bc939e3daf197301752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205afba82e6a9096e8c93664bd707b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eb14e4859ef2cd84e9f655f0c11a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527967a3bae1c4ab1cd43857bccd33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca15d5435587c88e94ae0ffeda83b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1796134e16faefde865131c29f15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca952137e6723a39387d5f3054a85f4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f487fed764ab2d637be9e687ffae19759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95cd823c941cc1138fc552a5a01a6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358da4936a77f52faa8184d3c3cf1d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac18d412d7447cdc70e1d0f4e16f283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6027b072211ec7157b9f07b94162b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7685b39b6933954e4ac03ac8a074cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c5a378d48292b484e62de160a3a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5421e29222c5e3afee58dbb5c7bbed37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e2a23a891146cad83b05d95e5acba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e541819c682063a0ab4ccc141aa8b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae7ae8f060d604c1626f627263a31010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452dff32c4e3f8c58a05fdf6522d73d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b5b320675af725727d293dcc767512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1b6bb98d8cec2220eada24c99fe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63f2276005ecc4cf8f021a129116a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7fed1d7559676eab97d82da09d5c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed09f3d6a2761cdfeaafbb1667012e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83be583150703e4fe79fb74973502f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f237ac00520687d61aae7768e02466918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7870e61123c4ee84c88915f98ec22a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63807d855eb378e5f3dd6f0d4ade0be920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d3a374f7d0c14dca46537c71110421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64133730b4edbffc69bf0184469a21f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa19b10f331b3bb11607a1eca9416223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0d1a1f06248c8ac880385a87454f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05bf3a47c31487cca76c5f701ba7b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c54ed5acd6db05dbe16896236342126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c31d1a66e1a6225648bd7c7868256827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c0dc7ce80d6baddef15d9403ed2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b110ee0d46dff8fa5d9880be757a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853269cdbbcc613abf2b77a0dabef3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485eca500f348b14eea297d75b08f9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbef01fdb3aa064f6a98d83feb334132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878dae07e3eb4ff279bb5e00db2ebb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d1d3ddd224d86d73cdc2f2adf1f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1c985b533105e6f4ef491d01599235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87860888d03f102b4b5ea39d27ecbeab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c7436ec7335873e914677534e0f2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943aa13f6de9998314d9f96bdd719d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09901b8cb9f823f128b53a0a33e9ce2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13679590e8667d6903f1f817590949540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05f4d09970d33d95d2893568220c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb49e44e98f8b12001e0c0bbc83d9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505623b2f5fccb2bd6870456ba47f04243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a58d622a224eae8ad3e19a18050aff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ae2b2536ea431386699dd8e9e8b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223b607c74fd4512d7e335cde79ad346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9ce9685ab436e52bb90c0524d49dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afbdb02d7f9718a00272ae6fdb30e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22c01bf13cb309b77ac034000fcca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca1fde0e9d574548d4bd0cb8b563be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671d00dcd3bcf05fe4dcb3244d016d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63fbd0e48f31703135468b59153a6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd36937dc038bc82ec110a6f7af9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e28b4710d37ddd7e596bdc65620f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee4a9066130059e587fabb09bd83af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb0f8017b60359ecbc63bb0ea732e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fd5a61216ffd6b0e868067b4ac31e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959d4005d239793a3b701fa0f4bc4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e48dedf06d15144762ff0adefb64a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e930d807918651f5f44ea9b7c8fbf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aec5c7c617791e0dd9469b933ee6f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563c750d55948d2c21690f84ebb240b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcc59634222a9442ad3b6f6613fb4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d25b04171bf658dc7eda25f91cd7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a35aff43579932352c549f92439b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ce733a5c407bc5aa2fa138844a4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ea52137534b7cb09987ccce8ccc1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d551b0e60ea13efb412c51eb6cb0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cebf8b1e34a8bb492764171d2bcc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2d718fdede58bf352b0d23d388efd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff264ce6d7c3a5627f956fdd22d2d5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1dfaa2fc08ce38ecf8b1f26a57d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a0a29746db768e3097bba5854a4ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f0f30c37e999ab5d8d138753045174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736826812267fd7e71fcf60f7225407675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3a85940c49a8fa170f415faf6a31176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e67dd641011d22447b2cbdb82c0f3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd7b6064c9304435367d16010e2e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544fc658c6ec48733843d484aa90c6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a396195d306221ea1a5fc027cd2b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0ea33e84a009c8f26fdc2731853781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbc491ba8518b1f37808d3e9d04a1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde78df7113257a2ca4486fcc9702b2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fde8a3dfd1cfa888000295970f50984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491d06d5aaaa93835ca4aaf2189821585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4963b1ebcf405c3e1b4b3bc6595bf9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e71f1c51e3eea0cd816120668e6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8e6f5f9c0953f3dc0ec54301518388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c66b5ff9aadd5a88f1ebba2c3245489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d33d8159519c6da01541d5aa778290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd83c6ffb6706786c0553450915dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423d877968a87a0bb1561d766cd25f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e55cbf5e52df1c6093537874b91593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d749950640e0b527da5f157d07d4a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dba52995127dc5948bc4ea8876c2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188b193122abdf9ca12ff6ad9a28eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a87c3d2f1782b2eea676543a5c831e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d770ac4e38bd7aa7f3cb4ac7ddfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78917bb7b51d6fbe0db74b76db1b8e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eadb0898c67b77a384a12dafe415d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267978b14011910ec739349e1cf9370101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075191b9226cf9027d92b0dc17ca52b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85077db0f8d2e92117a993b99fe47b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c6659c30ec8f9debac48e1447f61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998584ade051728eed68d2d31984272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218dd74b4ee7d482cebc7d46413890106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d30f02a9d124c2faa18f3613d0f499107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ae70b41dc2ddc29378376285da05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b9e7a261ef94ccbeae3ae4435a94b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075c27cc679f8bb9241a584705d3518110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326d79285830bee42e4f055d3010f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c211d080e3a8d5887af34ce066bba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b230b4af5264bc699717045ccf2ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa8b47fd7b880181a24ce88609bea2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225f3d90844419bc31863cceef0e1e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96739acc2ce97c8d41c64e76867ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbf4b61d2f6ded33cebd969196c34b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6878115b5bb4ded1be4c9d3daeaac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6d88217a9d1e4f488842bcb23c35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a054d5102c5ca6e282c4d39fa0c0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f84e8e006aa306eb56460cec9840f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2004932b53323446b3a1b7f079da7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681b21ca810b62bb2ddaa923a725ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24523b4eeaceb31c41d6e269d346002b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe819c0af1978f98a59319b35ac35584125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a550ded1de850dabbc96efe8389a8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee84fa0667b2ec37aee72981dcac9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae19c3a2e229d2a82a060786e135a8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd081d788ba13463bcc849e20e5a8dcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1265d96ac01f670b3da2849fac833130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa02d7082992d9c5b2211033bb2dec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c98c648451de8fb8b07c01ff0e33b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7e34d2f94c0d261ca7792f8eab006133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc1e7409504faef941c0e58c94ff9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd23536b7964b84889762925c676b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e35f3729bdbf6dcba6684bd6e03324136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a3ac1f181b91fc57fd473264a50ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6b5d26458009d8c68d1bf5fac3c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fef59f8dcc705e3d22b3be4d601f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef2f48fb427f43a49b21f53d206a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b86c526e639dc1387c6e6c45b4f07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb00514e20723d7c744a8269b75db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80820c595afaa686bec4bc3a5dde9a3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd63c31814453be73d3f2108a500a0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fb1cda33bcb7f6ac0839d43230bc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd38e4765b3951a2944dd63e258a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307998065ef6f21fdfbca72d23224eac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eb4e4735a98121a5fa8337ba4e778148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d932348df110698c58d15aad793ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90fd7e104254a069096b64947a8033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f6c40a4210bf6686242509f8b4a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb67221b6eeb8da2dbe161038c621152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e6a9f86dca9d7affdd6627326f829153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd1ae9f6969544fba29a857c76b62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df4e10618b500ee4f5730579ec7c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125970ae64a069f65c901844d1974af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd1912e8e5ef5f01bfae5dbaa1de5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072bbc80b0f64fa6b3d4c73b8c4f0fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0c99f837a065989f89840dcb31a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c2301b19b39e0c2fec2eb0450b6c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0607d1b5fe87bd4678a9ba7d777185f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7624a9190c61819db8040088f89f46b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038fff46934bc3ffd9c1e14b4370702163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf1ce2c2942db9b058f01401b84fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981794a9ff6a2df4bfbd2be17b2dd9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e9861d160cf963b9ce31077a009f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b1382861d9e9157b36b63cc03887167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959809cbde17dc37065d81c9a202695168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1184c3eaf71b6c2f9171531683891169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4f6a58b8fd9ea1733153953d170d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859ba3cc69fc2769a580e671146459b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967cca19b45ab65e7bec5917424be74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa44f807b647ee9f70c63e40a233f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049e399181b87ace3b6a844d6ab1df9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99361563b71e5381f56cbb0f1732a8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed04700a4926a32b75bd64f6f1a097176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18773dcbb105747c23b4f2402f9e4d84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcef3b3b2e5b2ef81bb9ba540bab65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e72c893dfe92c6c289ceceb56944179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009a74b36683ec613ac402ae83a80a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a01c805bf9cb309300ff6058656bc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbb16f5346a5a2127c3dc2c61330bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15720335aefd84d55d8d067f5396738183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f208372ee6ce95e73648f60dc6725184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2206c2874e160312d0db5e28ddd4ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a8d2f7f1395593ff132c41e31a13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63208495aa9f3b66b89abb5af1651075187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5f2bd39a8461379ff13fef48ae2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8e1842eaa30dcc2d9f0c966f6147189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743731b69ba01fe51edba882e151546d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869840786b92c3a943db35086a00edf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6060ac1e1f9c158046d07e0cd05bdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f26bc9b95db3cb04ee5a0b0e50f2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8c4aa42d6a0cf7ce98f182de2e12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b0cdf4e6e82bfca7f10f5a64dd1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c39bc2a1a2e36532de99c07998dc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883213ed6131a8e649623b79603efd6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dc7653b14ee4141f17547770e19e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70362a47bba5d3bf29003125404837d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19664be6699996b629e08348f703de72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceed2256b9006e8a2445ec16bc2b67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5026716c8163dca913363318baf037202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1a9d1cdd26f39bfa722ac9852697a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4459ecff2b19d7172fac4ccf8b0511204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b328d5573a522dd412c61d2b218f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f53bb2f2a00d7adbefe08ded98811206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d202b4d17ecbcaff1fb4a86edfd790207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09ef04b5c8af65376aa24af523ac2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa357d8cbfac3a1ff05095f79d321fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2192390d2d5b8d6fb96e7f0bdba38f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ccb4965223cb399b889bd0845642b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350210c0dbd2a51b1d9ce0e6572ae37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea6ba685837772f6a8f9fbfe8ebcf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab716803a10aef45452c9fe9a129256f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2297eb239fe78204f6a5c75216d6df5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6066ef230728d42297165b2aa09c76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da9c356acb07da23cf4465d2ab4bcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd38a3f40c06be6037881746f588a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa52b6c86c1d3ef024052bd37cc748219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8938dc2f606d908fb341fe9136a70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3b7b686e3a36db8243b6f2c17202c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5670ff0b2cfe45b871774f492d88617222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23f902b6ba85c1bb9a29aa9ad5aae2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4684fd7c876abee70695feb966c667224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44035eaef8b39bcf69ece3d66ce684d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55fb41bc1922b0bb1e1f8a75fea1b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d355bf58e133decbbf88c1406a10f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43feb475cc31daf731ee2eec57cf565228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca5803f52f4770a90b7ad4501086a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65039fbcd9016064e283558398ca68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59b5269bf961a585a36185411fee6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726fbe7ffbe99b253d76f66b6428c1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf859fe52b4de78850715fe9a40d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b1a008c127ba55960e01511f2cb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce6f854e3919e2dba95d4cce078cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090e7c46b5b92ded8e0ce52a4168c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8fe94276cca54f4de396f5d5076a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4bb300c0f71dd269cfe6879b634e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1d485f23623e7158d4b5daecb011e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918c288be6a94d1a97ad7a0d525848b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f9c2b30babddadceff94150f93f7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d68d4ef0f9e9b37d10d0d8d76995b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72889d1f5fe9bca69e5e41fd997e40f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee70e64b5cf90e97069b257ea03285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56471c04a5aaba8e23e40dbfafe334f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b70995f2e1a19bccc2e8a2e7c5f416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e6c2e2d5b67b019a4b5f0408d3d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b922589b9c80b84e10dff3a40bf72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec457874242bf226b9b1706f80c916e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17171117896fc32046ac06baad8273ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a223bd361e0009bb5bf801be28aaea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24047ea5b91fe448a7a537c62883a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49d330e71b41b69f9a83b7bea7506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a4b1ff12b1f93c1a1adf7ae6deaa2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3b18ef8a09896e168149a6654b0ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ebe0614a9a83be0832c9cf4506b93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89098b163f2f87012d18ac38dda866ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a82f674a09e1c0d6b8e3763cce023258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d6a989be04a72b608f45c514fdbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafff414b27cf1f5884be9297ef348d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630dc5e58b39f9e9353a2019d9e9558261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f39000e40b311fbedc4aaeda32dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13edab8b4de5da9d465733ff117640b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32cb4025b713b0d02c0f9ca3571bff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7073581a3a46f69b75b5b897c9cf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea083fa9568993c321488924c693c72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93574d8e93966d09b7b59ff92f731a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6539554d36d692bbe56dac9b8a87f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681146c5df367fd3f5ab01f134d81f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac3cecea713499d615afc10fef5013270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcab96d39286b19084c242d2c72262271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0dc9421cbde2d5f34bc4a44f4cd8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0131803a29e784656122d78cf402f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0fae0a8b76ad8a29239a3656249a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830428b4655f29a9bd7e513941b262b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564f262ae8e40b1e3d8eab99e709a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaf038930205250d6782949b58777a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e563199dd00c34511d8d6c0c80af12c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398cc41ade9890d4dfaf6b8f4ec80f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660eb7c8b7bda2909b1a091ee78c5c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ef542cff46022f8793fe6f1de95f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c23e22fd045df32ff365e644e73af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aed3f0d2eebbda9f63721e7ba3234a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f020bc40a69e438e8d254e39baa2565284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5ca28b8233062d6486b1041710cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca30ee857570c568becacacfcf56f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4309b38aabed53649383da877f92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa952a60ab4d95178c20ffc84e3ae1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0607321c39ab3a95c56c68411bdde96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d4c6f5f25fe9b76cf4a8a54e2a06e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e31c7de7b2b8ce4d8a3c9f95f24eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f4964956c0c079829a7be541fe59a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b340a68739f275a986d92437b9815e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d709279236181a71a58f6e92afeff58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf802f00481b15b40e374a6327b5fb3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ed11f4fdc46cce8d97bbb8317987d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d9d46c40706c8b4b6394e493adc84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010f490f0af801b03106203fb04a76a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce6d2c6c4fa59e87a98007926d399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257151551117173332487509a9e0ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da306b415cf74b7222873f078a2e5c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5631e07bbb7245f2c850d6f56087df6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73b8aacce7d289eccc5d03dc48f47e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f82c8284dc8b26ae2248a7eca56e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e599d6203abea1fdbb3895f183f229305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39726d6d3f1705185277638d71ec76b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f49b7a2ac4fe8a4b98733183470f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1c90a6a288938035f46483b233df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261f2fb3feaf15d820e9817af9647e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ad901d46a9df06cd5cd563f5d2fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec245f0223368435e357b4bb7182ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed917bc7dcf180334aeb3523b9b8f45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c169a5696d1690c67b8e127bde9c57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256aedfdcd5b3e9007ade8a7c1cb3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b50148bdf58bb7688a59789650914d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb55e2072bee6cb4898b18e3a5a03d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d438998fa163895a894148c152270cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860ea8ed5ed93d9d679aefc919363e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4e5c3013f2f248e9f35cd44f6fc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728de51454777cf90b2ca0790104d1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd397688eac3e8d7263f40bbceaefeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32317ac7b3d4e46f73a2264459bb694322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e786c3e22aef469d01b850be97f029b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12134b4e5fa87f808b92583bf07a7417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f90dc3daf577234bbe0905d95b016b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf2ad67a01cbcb2af309fb7449c58a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb320a486f51a30fcdb8eb9e69876327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89f0b5525d43a666a999ef1e5d43a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e5fbea6e4f2ff5ec18163104ccceb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074c2fcb6c9561c937d0a74273cb5db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b1f4a062c61122ec1c8bc270e85d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881adc973b51e2c48d326bbef65c8a2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505de289361a79b7f1539099823cb9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d37ae4615937cab2f6177318ba36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543dfec5d4ef0430b89894ab3398e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becf741a11731c1dfc2ba9ab9b0f698336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6dc8121ff3747da9e151ff91bd290337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655cfa22afa6ea418f09db07a5ea7aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e836cba8a00480621f6aa87e5e9e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cdc0d8b102f51259441c8cd926bb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3a9b528849d8a36c5e6c483b9c3d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061251cbb2a85f50c0ee83c4b747f476342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53316028a29f21d3d52dfb56dcacf94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448fbaec31479dec996f12c11867522344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d0bc79eecf2c75b013222dfdf6a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1b28c49542a93378da4a75353cd48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526296734ea6f975285c4586a1deb18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242743ff30de3c5d198f82cc41a4a7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e009910b4a94d88788e4c740d45ab73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553af31e1f6a89221a18eeefc508b77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab7c16776f48f2cfc709bb1879a63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050babf3a2099e72413d6da6d36a22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd80feddbae0563a5c35f5d79fd345353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52d0f99cd9c9b182fb896cd74f5fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca246278e1863f66cf898c695c5f0d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3552318f139150ff9b254dd82ea746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49f3adefce8796baa1e134eb0b6c06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be650eb8b5ffd9a11fd0cd58ebca8f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fd7efe985992048570d48cc028870359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4064f16d646c95eba7578c96ace9837360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d026a63f36808ca43d922403ba307c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ca527943cdf247347f885bc299d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c39e15a533ad8f5661ca2a88beae1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43171c616cf30a9096ff701c5729a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5cc12e1bfe8f551586e97e57df32d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63bdb306adfa54c9ad781515724969366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b90f778b4f6fcbc4d31f603df242e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c0c08f6cd671b46f36fa0ed25d56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45747426238e6553d61c982ec9103fb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebcf9c4c864431020706a8ef3542b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592079f47ba9d4cc5e83401a90792cbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918552e547c417bf7e5cb784cf1544372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c987ba76e53fda889343bfe951e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3fc3c70ad3f08cadf800082a278d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff4d638f86aa5515e9567bb6ebf9fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d580e2417f08577b9424a98b209cc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638b1233906c2d07313c820e573355c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25388cbbc3474c08e93124df167eb991378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02ab7a9440e7d1f6570ec528cf8877379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bce0a039b5c48cb99f372975fe711c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8be8cc90652ac70144279702a97a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd75cc64c86e5c1f755de62fe846b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c739c662aa1ee8a915634051ae61455383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f2bfec9e8c658ad0a04dd17a2725384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf51931d8acf40e362f78ba05666d12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e8b7a6e70740cf605e54a0af8ba07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4667c89efae1b5f7edacba678f31cc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43723f5000720d5f7cf119f8efcb73a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fd7695f12fefe58cff1ae26392ea5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7986cd16105cd2f29b74cecaf5141a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b814a23559859fb1455340766676391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6ee1444e291ae65eeb0ff47a0df4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028988f15f36665911a85e0f783254fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2979be4ed1440a26e68d8ff8191feb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd92ac72c98d01adec146826f3318b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725445e0419e19a1086cc3a65be63a3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c10ab0d9deb1d1bb1d2af45c8a6853397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f72202d71de8159b770221b8b1d66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f042ce182b916e041af33b2833b5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc18770be04b4de09e93e2f9813a5ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f4ce96c235050b3c3cefcd6c78c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214d23169e969df5c9ce10eff9d8314402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d874f8c86b8feceb03efa52f29ba40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb5089e9a73c0f002999a5c31ca19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29db8c6c0f931993fa8ae8914794ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dc3a1a49a9dccc86db756d1103c01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4705941537c49baef5d8a2a6e84d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058389aa60dfdc38f13aa9de519678d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73695ce7d0ec3eb736a0a039415fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe2146d3495b16195212ccf4b8c44b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc3b59650154dc06f435719bd7458411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a2cac0ace4b768b229da2934ae51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576a73290d044d04757234da8baed2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93ab01bc848d6bdc08ba340f52253414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8c01e60a84f7d5a1814139a00161415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b84e0212461b1a2481cd465a8e36e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d201f9cb6f32c909a7d69a4c84248417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e5d0265c48dc53b7ada292c222fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d1e867ff9a9b236816fb683ce5c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75966ef9b61a765a6f20a28ab6af2a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c150416ab35148e9c1494780834b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630dccde64b8ea7f7465f0e9fc392e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ab55dd658fc32386edecd5373b8c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bea51db29998c875dcba8973358894424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdf0ca89206746d596a3f5a4f1a2e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b60aab2315cecd20bfab8e88479416426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d04868084750c97386895623cc87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539833e2bdbc63d2145560b84c5c4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63a6e3a15e9565aabca72ca2ba8b73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef6a525fb20474496f012c8769a72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8297f21d0efadaed32ae438f6238e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19aa42cbb81eda77a50f40ede5f46a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81136c4dddb2c1ef86fe8b46c1016fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651021c80a176264127a274a63c7e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a7948c96e4853b3781af8767b0e33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f8222a79f4f36af03aaf220a84b64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e898ce9a3bdd7fff71e5c01fbdee7c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb0f2b33ee57843907bc531a4ecf14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff29c3e3c9316672f6f6fba25d5612439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e02682e213c9250d3f5af28345d8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c0ffe0c6e7dce3c2b381582ad808441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054db97289459c7218608acf03c18aa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce176c6cc5ebc5d34aa1da6777e460443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be88e5f22450f2c7b97724852a671b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f048df628e00cb324f260e70ca97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e963e9086d746007def11cb82d85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e1550e4149fe55333facde4f6c00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e8872f83e5bcfb661f7957300f0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c917c2ac0eafcc4403ee808aa1e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeecef2cb4941b7a76fb0406749802450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2471430ea175a65f2c4ff8a388fe77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6ca4d0663dd970a4a956e33b3c6f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc00213cad78b01e65400305938ba9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974535d7602ef1e443eb8a1bb5b0c49a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673f97beabb175889722167699313d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9c48ca10d0a97f0cb91bfa20b06f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a85615bd1ac26c79b88d7c20f11dcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c53abb0cfb60525767036e34f4ec96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b65e596aafce47cbce8c2542af7a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff11e5e67f86bf2764f1d4cfff184e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0bf6d56cb3e567c3767e3c20b74ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44351997e614b1ec4e967c03f38bb3c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aafd5aabe7bd1424cc376678b2d26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01475396ebc24525f721dd73ca6e5b54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aee19c2f14e08ce7acb761331289b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd801e9801a72a27ce725a9717fd98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a2d78783c235c980fd6c632ae1e43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddead5f482601761b39c2c66bc8d39c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27b398ba4e19cd6c815f411f7c101f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71755d5f42d3dba684f911c14d77a6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04076a2b40d9f8e5db08816cba45472471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082c1e616045821cce8a131a5b29249472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b96e1c4ed687df60a13ce6708ac2cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b6d878f416880c7ad0f3cd8c770a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5243cbc09e36d3006711fa8e4e288dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f972ccd64d652de7945c13ac9159c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151476868c3a86a47efb0c5eeaee42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf988ce486b0f2ace92c765ae36df4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa3f59783f6a7ddbb7080d1a524a1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59797c511301363601eae21754c25f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f64aa485d0af0d51c091f62dd92fa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d28229067435380a9b7359c771e15d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e0f7443021b1fd7822ad66a4a0e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d05fc2ae62e6f292520d5d239c74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d157b159f3a14dab8f041601138a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03445bd85352e1c69b27f44450ea20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46175d760f414810824dd3c0c3f5906e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a431283bdd1bf17c929cf895035b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5b6519765d5accec2de6bd9b4883489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc72f401785cca2ea0f64ce00d32d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1d993cda7e9fe4ed7d483a994a203491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f79f245618cff4eb9253682623d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd41a0ff726d4e759137083a0dd7c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c4ffb0606ff3f723387a019a8a98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979297c03561df89bb6a26db20614c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470fa07ac49b7eeb3497c82bfac207f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679df7724b193cf5ddbd47076756002497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce4adcceb73f467879155e98e5019498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3cedfe52cb6765384c6d6ea480963499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd344101e326334ecc77be999c32dbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073004b36a351d94ae39f901f2ffd6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a63e29c6136ccef7d55ad66a801e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622a59b01aff3e0bc9b925e8d807f44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458f8c3a64f1ff25871c414d220ad1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37f1d4eaf5fcce1ed1a62e023d1841505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a6be80e68af60206a0a0e57790864506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2981e9cbe3a7cdf5c1e4ee965dbc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159de0d4be9ce4762a4264153addff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd4813e03812179d48752a237ea9d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67884ee9185e00ecb34fba446a0c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9530f59586c7b282d18d3d37d425711511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef17b81be675248578f458ab715a2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f16bf7d624d7ecd5ff576549ca42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac337e0fc3cb8d55b6d8aef562d5ef0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27644af3bebf97f079b2389597bf1af0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a7e4b1c1936e1851f6937e04c227516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9628cf47b80a33af0c63d566e43d965517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f3c9bffb7dfa43133dc38a1fc8a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c66fdb873fe283c374678301b3faa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb47537a7c338f5020cabb20801b48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c166c09732fafed672d3befbfe108e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5befc3b75d46cf68d6d6230156f9e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd138634833bf5400457ce7154a2de0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452adeb700859b94ef9717194aec30f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf5542adf7fe357d80321a54a44264525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c7877321a8e0b5fbfad46d105bd39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a3f4f5c6e0182c7851770b090ea9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbd7df7bab5980216660d855e9b4dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5cae97db2a76fcf7273c764679773529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc686250676f8592efd271a304eb4ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7031755560041a88468d964595fdcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94d65bafe1887b13966a8de33f87c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c0b64384b7d8e77d3f48c4dd16c84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22603bfcfedb272fab9dc8b931ef56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca5578837199efebdabd2eb2a472f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eef91d6945bd387f4c621cea921ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857e61908b6952fd7b0a3c658059c8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d6cc7287868fa3d37e2b90f35af67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf03cb64ed9c30045ed40e3cc5653539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514564dd0d9a6b610ab87e521be6259540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745c3655b4ca860fbf7e052679f9dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901216b9b0642bd9c0b4a937cea6edc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01951edc12e612129b2bb9b769ab402543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a36e0f40be325cfdbb66cd190948d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ce6b8135d6af6af170d31e0555c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17701f6dab8ecf84f8a4cbe7c9fac1a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2bb0ce8a3d454ab773e578737b48b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e8d7764cc0ee75003cabd1fe882e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a8539e16c4577988b02bbdb23560549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d84a0029690b0252ab23e527039d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e401e87babc378da0e46424c9f4f4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca908529a09b98143c6e2995d295fa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d69287241574d4df426564878a720553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6bf31845242d3c6bf5e6eef027767554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6765c7542f35fcbc70ae1b3a423a0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc62e4443c479d958d37b1b1a6180ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84676019a974b4a9cbe6affa954bf45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c909137dfb3901b0852a82f099f7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596bb5127c7d86d3f9bfd177aa3cd8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c4dd43aba6f4e5b09174cc3216540560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422de3b68155d223e276919ac8ab41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741a1ca1c1597eeb57ad5a886cb220562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e7f01d974e8b9188b873f5ad9d04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a25545ff4c36d5ba92c732bc723b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89817be900c8e1fa10690276a75a9a7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e04d94c7d105e1ad9f9733793cae30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c9afe5f7b88c2e5518d8862f2c67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056910a304c3c5cf88f6da26fe49d3e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43c65eac14f91ab2d01997a11018c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c33b00536204fd6287d4f06dac13a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20403c87527315a3285aab52ec2a27f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d5fea514cfa54762e2132f06ab8a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc13cc318447fce8c8a9dcf7eb5e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94aba0b9e446ffbbb88045e90e4c17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d183ea87db2bb5528b5708747fc58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84d52e209bdfb98b80bccf21f44ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d41c5e1291c2ff1f72baadb63e388577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1681605cc2b073c05a47b64afe801c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35781b8bf62fba879b8107e01573e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fbf93850a4417535ae4103cadba97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df54ff4cc8b620f90c67828a48aa4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d619c3aff7c1dc1213b2a1f22a71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f4bb49f634adb46ea0854606467f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f610eb1a2c7a78f396866cde8a8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c05999100d39d48692a8f326444ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a7bbe4d57b6f05de62fe12e56938a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3f1b47bc25c438f785ee8e8097a32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681fca667e6be331334bd175c51a8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061be555f7f89b82d212ee028defc2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960366eb369b1b72233e3511fcf0a6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4684bbc088df7ea14ff26ab5dab5cb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd495be44daf8c851058b66feefc7df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f8a1af3aa88da71da9c850cf1ded4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf0a3bb2d12a4cdf4c7a179de561b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a87ed108cd2b3942dcae0359d1b29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7471eebc858c42f7a07be1413a9cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c05fea4033019f2b85ce27abd0cb6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9d8726dfdf8ea44eaafec6d8a22f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51949a502eab53e2d7bff73e6b68b9b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dba7e30f86ed9158b93c645743a84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e309206f01e5670a42a14fb897452601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd680d72245d8ef56044e8d3f4e4fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3cebf412071b9d55b7fe73ad71c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc741d37e2659104fecb8e88db745604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773452eebb8fe63bae1a99d95693db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feab4beb98431c187fc1440685ed22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd38df3e01e4343edfe6213b0eb62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038e4e8adb993b9d1233225fffd306608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d56907fa4ce53652bd8c33934e2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111709ce93972465a6e31a19a1b9f81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669d1b0ce3af52b75a7af76e2101e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74efb55c55eadbd6abea58d1a9a88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2c439b3ecba9c1c613ab63a51977f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92db78f8a484c665264389ba057d7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849b4914be275a6c556d931939cff43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e987fc8afef938178d86d0ff88f654e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922331d1796e4c20c7a0d15f5bb6211617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544b91e95024c64de1952c2fbd1d8a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5810e49492d42e070b2f339a4dfac21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b1b805d442f571d91d2111a8dc7c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1c25a644d92591ac17468ca9a823d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283393b4bc945caa5b0dd155e041f8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304853764fdade992d9070915eb85d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3bbab7beed06984a0a913e06302c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a6accf057fde42fd61bded69f9f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9711171239ac00fd04e616a59cd9e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3b208f993db3d98169fb4c7ba967b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1845f07877f863eeffceec79165cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11be9da80a63c873e1f86a726b185c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82747018b15c27d222d47d991806e7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ef13ded51fa98a3182fb9b99eaf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce381ef417323cf74ee0196d80d68e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374382e72374ffe6fe18338fe8460f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84079bd556db275e874a7bef688896634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79080c783470404250130d5d91157969635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8920ee44d0f1ca5de115bc6c1df394a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76236a69e2b70027e3054003f2957e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e680273c59843320a46096633d17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259fb1fdc32695055064409ea9be7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688ce5e315db31e25afca2a25a5350f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215cc440a9dad3b5bc5ad9bb4e8fb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7868e66d14bc183144267406c8f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815af3f042c4fe2076e784a5469fdb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a454ec44ef00edbd339c4b231eb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d81a48d858bdc3d9d404a70fca9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff211403de3b10b647eb61587d31279646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc755ade309cc5a9251a85db3d38e60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b40fbdb2a5bd86d9b37e9952f2514648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738944559ce0961432603222a5ed29c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b2e212e90a733aa570628dc5ee82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c41c002db1e4488c492312622286651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864456f8d60c7dbe58405ec8fe7a6fa5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154a2dc52924ba221460f144d1c65c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f780fe8b314c6a85bf545968b9e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808809b5f4ffdb712ed0d9b04e36636655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f52068da6602facff2a4888dc581c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e123ecc35c7be0c89391d30ca4e2d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a98bd0d570c9316badf8d3b730d243658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980098272401eba6b35adbc5165e05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0ae4adcfd2dc3d3c2f317af99108660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797a39443b2877c131a82265c5da34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f3d9ab6e20192d0b0ee9212ef7dc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8e8a8cecb0cd7a17bf4c2df757d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c92bfa47609b020e5a0fac2f24fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947826ca02f8faf044ca72a228fb60e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237af3e989079d3841459af891bab8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761abe4f4cc1af415c0811c7020cdc5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dfe4e8b4ad0cc2667524d3374e9d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d53e0d55e35a30a8e76d376ffedf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd6190611a2d3d703e47e5c117d7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd23297ecd30420eee4013a93d9ce9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13457a5dd28d76252214e446222fb91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c83ce242a6d39d632b39e6c6a0b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5c095fec576dbeb6216051853f16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3430ba7036215a0708ef4b6a4f79bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16ebd5d285efdf4e5f50631385ed7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0200f4fd160e2b8af4693f6224b71f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9006ae0d7993c6352792ff928d0a48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21733ee88afd9c575f1a6ba5bd65f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756a2a3e60c3c7639c4b953ce92fb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829a2ade02d2e375c4365a0b2aa485d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f6ae45c3061cee70d33c41b68092682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef2660e4f8f77694e26c26a997f1ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132b419e8befd354f72e697cf6747b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb96fa4acf4d4b30baf2e0d38d1c399685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93dd57a6eb5c14fc63cc4adddac21d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ab7cb38c45f3bc48b2bc3d50d286687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4f0df2b56c55a1e65a66e83be38e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386c92d4694f3c227ba2cec13487a19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be17abb5335d9c081758f4092b0fde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f894ffe6f2cb100e4d9cf2ff04701a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8b7ffc2cf54a00dadd381ef00b6b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf955c08746ec398f265a4a98719b20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb878525fdb99d741b5897993e9a97d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c7e72583a1db7fc4d294b72f93f85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970dc54c1751a70c439ffa04c48ba47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc469e22d7f9a4700dbcfd94194945697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc329e00a031f960fbff4171aa370698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc52f0e9e44f44723ad11fb5f08cde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072629d0905419972e83dfb551fcbb5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc95c832b972892c720bc25f80fe416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b412adbf82a25b418095cdc69d87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851c7c47bfc8ac2c33051428251c816703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597c4ba927db180727fe42230a9a413704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47142e5c67cfce09f8caf3b6f8f22c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b623b441d49336207b73f383b44da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d60f7bc4317f1b31dd54fd6e529576707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0af1a657508765818f9465a83598b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484c0a15882cb28b81d77fc37dceb96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b91017529bcdb017a01a8e1a40ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445d36be5d34fd9eb67b22334ef4cb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a617332322ca476197546786ac3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf02f2498bc98ecc5a8eb66fa7562a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e48676313a3786fb45bb4783e83c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f3d73fbd4a9dc85e5d56a583910a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27df28140fe2d122e13246aee50985716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061cf588e1b2c95d03de5429797560717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cca22b14c44e3148e8cd8850b5c72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e5749332b7daf838abd55dbd9250719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303011c93ee2617ab0a0013073fff57a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d20f576400a4827ef744a77f9687b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a639d590b706c66a334712b0efe60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7f649cee8929c4b6f3776fd3eaf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb584372926470d1300e61fe8f22a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c93cbc5c431c82adf13a1e2a0cb8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f1fddf28aca3244af4f58337b99ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d2cd6177ef1fa7225460d135fb2c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b90279a45e0e25db36342307b7f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aa2af6d365132258680838a76c8d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956373445843815455426eb257d48a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df346e72bd7f78416bd3446f0fa53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309cb1463c07482b8c087d2f2cbd38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9159fc4f09ee41fc6dd279fdbd65e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff1d812ea3f62680ee5e1029f60c74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58e93cb230b36e728c14a813c1b19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbdb991fa75f1276fbf50801093a8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b818a46b739dc6dec92dc7e0fc5fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13ad78c01b5199506c8942d28471ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0372ba3f00b79433ad9624badf861b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d694e9dcce94a3d3fea181cb94ea3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3966feae53bd0f8a23ebbd64ac4f02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee412a1354b44f84dcaf1fbb72063c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704a46f4085a5b867e63a1022074a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ba56cf75895c56757aa992be804b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416b58ab80a2903767b21f4e0767ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173066291c7a04c3b08b20f107e77439746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f510f8ee1ef2f7a62224b4325b6d8b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dd2221c83975c834afc8846d3a2d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8675c6dc01cdf21e33b3a63794861b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3464650a25ac71f3faa112f78da2bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c824d9289f8aba45c91751c03a350f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d464b5b2190fbc50c86d2af4664664752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876ff697f9e26bf3fe4d5865ca6bda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e694a0a275c05bb51394d7dcbd3fea5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9bbb19eb39e74d2d8ded6217c238755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd37f70937de324374e963f1b3c81b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b936b256cd3c1dfd5cf86ad6371d2ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02947455adfcda9e5aa5c72ecb4c4b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121eed663c1e9f5252f193909e779c2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>