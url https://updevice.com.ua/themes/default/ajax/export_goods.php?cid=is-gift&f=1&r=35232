--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2fb8fa91277aa846b8ae451a3bff51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603608844f9523e021c5cc940590a85e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee7bf92832c90258a83f961b2cbba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65b43846b3d61f89118d336865f934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080e6825f80470cff28a854d71abc805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f484ce41bd4a495cc5b1c84fd2f206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0fba4faf631466dba849b9cac75c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b2409b5090472612f7844108afb538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce11c0528a62572023dcdb0f2731a589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d28d91c2ce9b19500e32a9b67efd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5e04ef81266df64e9e2777c5fdc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e01f9d4a0b45ea6e77eacc35483f7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2099dcf676f84b593fef7f6810988f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4603e22161d08386a912e8f81e0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a918b16bf6b3b2318b716e052aef9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de6e5574acae1da5d0abc89515afdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c9556f43c7bd592df3d4a710076517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463eb3ad782b69327f2fe4040b899ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae26d92bfb0a2763ab0c9cae928430019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939279bae4fd91af71161be2acf6ec2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc405d7ca82b5cc2cab6e30ecfc5fbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163feb5f7658b992f3052860ec0008822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b869e4b605e7e1f5bf31fccb22689323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b4fbfae377aa7bd64dcf0f0d2cc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a932ae68e93a272e83d7e54eb3698e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecfb3220af2c82ff6901ffb47a1fdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e75d6c9935e8f3e27ba45b70607ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127deb177e2d27fec88531ac3b28507e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b02e4e07e65e8ffb823b30616d9f6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a70ffddec8bbb6f42efc8027eeee9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d64a0f22bd33bfd48945132a0f6a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8519e200fb99d6b2d89ca0ec0b5a0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3addc1bf12f42a47cf2086dab192b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544733590414c5315959eb3c60d0fe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa4789f645557386bb709246f4c28d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e15013097b17a8f8dac16662e8b23f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd033c9079b349a2be117e1f6190a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac589580737df8759f636831a311738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989533a79f2f51496869dcd27f02d6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815deac13548f43c5bdb1739a5efccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9b9b9705ed01988950530e4ed2ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af4e9bd968bce773933d3c499d864042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3724db6e1c3a52bb50fdf3a516cc5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba71a2d4cf79332affa0edb6fea38b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88531b3baa2495190d25963b3764cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac84e1afd294921a186ccd6d90ecbbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0850b6f18e1b553cc9c7698c39b4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ef374b728ce51a8096f9f0b00ae548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9284a529ba16e8754ed6072a409d7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775bf53b3be3d14203b69ee9d6427b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9fd6163ac806253a5956d32a2c5d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d6b03f5974294abdfa34277342cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ae247a6d4e24b5fc155b9b660a1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ac071e4b29196e0b13dfeae2ce0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12a3eaef152e9b32788a935c2a8fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f408eb1fa13a19c170e1e44d9385ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3061346907ab50e21def4b5345f1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a320b0a8806f5a1bea2e671aa499358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c91cfeab616b8d2fdcf24a97f95bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f7335bfdb1887be4ec4ca2e6ed16260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847bab17ebab8ebe77270bb3da5077b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80515577efc02dd8ec0998ab5dc450b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a3a67314b2f7c4bbfe4e8885b310163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce13a9d5a067974eb4082ca6b0f725864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451f3d55a48cbd8df430ced86f6af6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a536b634ead0bbf3f11177d3828a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c76ed6161d98d2725767f05b1ac4cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9cd1b866c56387549ae3893757de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822995fcf5903a655173b500a8b9a6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e03354c9f14ca7badae0523a7fab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8581a0fa2f78fdc23ee2c3b125a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4f11fad7f4bd2be814dec04fd9fde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35aad9b7ed30ce8c64854f6d2e31ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be7e0914b9aca02fca947acf6923074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc449870e197cc3e5fa523bd8d48ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b7de822979d49a3f544c390c9e0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ccc0212de2572cfd24b4e18db8eb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f485ce531942cd1a44c0ff63bcc9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fbf1cd184a72769dc5b278c302f1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff477b45a41407cc3e3beaf15b89dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245826da417c5a3aab7019f447b715681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1ae84fa2fcf7a69f9b258da787f1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882fc32301bad29702fb1fb4c6171883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbadfcf050a9b514de431e7eab993c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb30272a8807bd6e3707f4fb5202d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4380f3b6216691abd6917d523254d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd96164c574bdefbb7ade74385bd9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c911636669ceb9c31baedea677ad9e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ffbfea8bff71551a192a5c0e639689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811e2ed1baf73bc9e8a06e950bc62f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886696293d34893feeb684dcd1d48e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563adc569cf93e4eca6abee09afcdc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c439af521c58ef53b8ac640fae773293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de888a99ce7df89bb36150eaedb90a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ea0ddae1aff1905f87689679960d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a95b0a54175ee57c24ec944b86a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372c1c734b35c5d5ebb0fd51710e9e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae09351667f6b222299ce1d18181a4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e6ebace535cb2e4bead4ccbe3f74e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077c7b9ad1b1a6bd8714e86860087c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6067ce2d262a3c1e226ad272370826e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb7a0961a55b8aff550953c1db5ee9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5561d5f991f273fc490dfafe25e7887103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a32aff568e1ca44e3039dacc2205d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d44236e03c73d98e3e1feb8d9386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34007f16ed83ebf04281f725d8b91e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d70f36194b256935b2b2f6236009107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a72953d623bffe643fec31cda25aa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fc2f5868e31b691b70dfa65472b9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac2336aec74c1e286959b6f4d6240e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0497973b3a4b9de63346b2c0feb1ad5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecfbf10eb95e7d735ba764ff6cd505112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d999a0993d2c718a1b0aa654e06846d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad6f0a4732b9e22b2621ecb0ca437114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc59b4b30ff6e502f5e84285769461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bea88792d6fc9f4e6c57871cd0435116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3421f040168f9c0d419f98dea0c15a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b28bc536c1172b218c6dc6aef5550f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf5a9d84cdd36388b44e7962ebcacd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa71f4f3ec560f1f6f1d7fc9b9fae4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010ee434ae31aa07aef182051cdb84e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d66885b1221367366731b7736e1df8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5b0cea0b34d6e61c677aa57376d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b976c11a2e58c8b46f81b3c008ea0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1f34f3db82eed8ab93891d2d872ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656423c55390e8fe7c7656854f325501126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6736ec09febcc3b6e956dfcd763e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3dff29db3bc842c8c8ee01f23b664128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b6a1b3108848acfdf1e8ecebf6b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18a661a70aa41624614f461910186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449a8a548746dcd23b5d6224ab0900131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869729fc3074f718baebdbddbfc7ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcab481e41c45649111bf501604f44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2e8ed553a3f0081dcd6b1e32af65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f00f3f8aaac31c841c7b45c1308cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437664a0d6ad8e14c57ee0f08c3551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a4e75234a5bba86213149854636a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb9711638631d382cddc4c7634a40a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d25bff599edb9d827a18e9739721d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a066728585d9275bf21a54a28e40552140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21814de4a3bded5d85a47846967c6ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68c70e782f3bd77ba686394767853142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695a449f8a5e06e23d51c512674384143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f36dd017633c4573b82b876fa9a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4a1aa908d80b45da1e77d9a7fb254145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbd3199d22afc98356692f854b4524146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd98b6466917f7a2d7f9214038feb08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3029734d46f037707d1507c3766bfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c97668117710ab28d38c67480514ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce63c39fc7b2798459e46271ae3463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf1221db5fc0deeb45334d085fd8a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36437587596781689cb47eb153c9b7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7017e9cbce35ea032ad7cb3af456153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e9e9ec75c27d09fb5ab0c8ab73fe0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0891a9ef640299bd7776eba41d2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283e67cff6e09415b92a4dda486899b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adcda83e4f3f429914d5d3aafd954f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf62c844a30108b3a57f95a5ce053f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44371344e897b8ec9249ab1ba7296a4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ed9c582a82f28f88a66e6728e696160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6c70e1ffa8021b06ef12c4565a0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e64d149581fa6ff073623502ad78a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a24e944711317d834c9a69a08888163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5333640e69a588daa0ab1f2c12cf3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e32d0dbf2846e0e15f33895ffb4bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b87752a288bce683edcdca081ebc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4ac69e93a44f0c2bb44aaa50ca6cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d0eb9a6358aa2b6e43e2587defbb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8d867bb64b75a8cdcdcb3caeea6b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b358d406e8227540a090837fb0154170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09b832008851a25034ec20929bbc18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe33ddfefb7597de8bd5fff7274bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585d4118493312250f524c9567d4d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dc0a766b5412b31d86e925fa2bf3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7cd6e6995b4cc4e41953e85794cb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715ad81616f19b9e011998e4a861b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83062b17db422161c705df858eae9d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f42b4c562de271f2fff9bced645a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d49d79da171c1eb532118c06c72c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5ef6e0708e4f370288c2e1893c39d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95059d8c5d5bf1b65941e35c919a3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307039a3ec73d6d59884db36b973541a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c8a1073e6065224d89bbd1bf971f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8daade38af85e4934fea54c6ccfd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b71bd9b6c96cf5359b182bac4eb64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063898ef617ccd316d964fb213b58df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b0e4fe1df62d64395221cede0959187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5447862a4e1a6e4aaa6f8820ef4f86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26156bd558cfe261981e697def90697e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c22cf8a24bb61bdd990e0bf456025190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc66d29f44d0737c7459d46e952fa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff68c4c512e89ebe3ffd5eb2c86672192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a14d6b6293e0f33fd07ccc25ea5013193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c328ffee723130db609b536afcc8979194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba16df3f191f3edf8fd94773946c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7fed83aa0af040135cd5c0f53714196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43a6cdb2f4779e8c925d8d2fd393b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8295e9b8a8513fc8e838ca2f2b8ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba259c68bda4349e70a3650f997be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aebe7ce202aa3406607d148268b9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822d1acb4e43377048c9ee00efe1aab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae686fc3da13816471f8f6f104fc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660336baee60a4172b4ecd4a1711e4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2835496b3bbbcaa1244e150ca3a1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a8aa5c15df098e10dc0b1cedc099f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc82ac2414ac59394222acacdcee6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb96bb55a3e0540f544ec21f8308c0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db55b391c6024f0b527d7e9cd409f1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193ed4020bb639e4a23689681f66f11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8962d173c4ed5dd5ed80f204642cc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb3eee980777a35814bc23d327b6ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9076e3e97330dc4f605d2f8c2ec0eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6d471fa2a4ee1416aba4cd8c8d0ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790a92d9c8503bf94668d3837de8291214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0062cb33e07e7d4d30dd6ce94527215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae45d02f615f3aebc0e9e149899e11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3f28c3ab08382a2e5cbaf9ba13f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae88650d19b11664f7daf73a8bec5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508476c0db95a5ae532e032146b2c34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa680ec458cc6af2d74d07d5399a9c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c23c23bc1aae7bdcaa7687a09fd65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507007ab67f81bcd5b65a199cc6e72d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3137ef6abd17072e23c7c72e263c05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fb29f855fb92812fd4a7276edf09b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7bfdf8618d93472aded9e560a8610225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb15fa7a664c6d50459da9308170b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c991c5ad7bc3f0ad62ab18649fa5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c69d3268ac987eacf1e8872fed4e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a747669bd9a4b25fc8d6ea134050e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2779421379f2928eb222f4daf1b6e8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb9f62a29e8734644d567b7abb8654231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80044a8841675d3c0e0cdd725972a78d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5bdea7fc24eb875c2c8b7140b3556233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d2b03aaa5ec064d62974d861db5ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1fb0cb1b53ff828a399609cc1f1fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43852af3dba702c9a11a9eb55582a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e0931481b666c184914a00479ea74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b97755ef1efb187d7bf3e277f3072238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd91ebff66d2b9e8a663d6423f98269239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802175209d26e943885ad4fdd5679266240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15c022f4b1ea0444a1c1eb88310a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d723786c1f0ec99df58a1e8a56d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c23cf48d7797df89534ed4654209243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f26291f20888a1d59a263b464a1c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de7a315ec9601f89a8782ea902baf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6901e5999f28c1f0015d374da2f2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b04f24f8def6a971e9216d0871a7d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8f9764c3c900e123a95fb9872319248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f037401cbde7774038e6100a147cbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93720bd8fa46971378019d1954a62f26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223cab6024bbb7170d371e7617656a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df182361260608774fd0628590a1a1e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407333b7a5317378fff099b8841a31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbac4e19ccde5413e3ab0b53d95683254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c273e3619d7a0e70409fc7780adc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a28b0b1895c03c96885ec3cdddd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19e7f0ac7f2b260500b5827eb4001257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea01158d4d9de2f71353e69bba767f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715f453fdffd9db372a774ef1138a7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0edf269cdd4d19a008417166e65c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744b3055d8387bfd9fe961fec84f057261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be440a815e88f91d8b1594805bf3a2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a6a74b966a373e5f2d41695f874c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc513c5cb980e651bc9ca193c3c057264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578179a4dba66462808d82efa3501ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ba9136ddf724a3158643c54126c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618202db336c605bd34761ffd2a8c83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b5fa3429a627773d8fb804c46caee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa210fb8608dd7b97ca41b01c4a2b545269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e4b6adf25a090f0e2b52ec461bb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d982b0cd05ba8b90bed6a96f25d57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6feaa1ad3ffa3870619eec3cef9be6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586db7ac6ea7f306b487f92138a17aa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a605133fb3773cc26f53351afda8abe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3829a0806b39fae5c558eb1c6b459275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82242b932653c58e4fc9b221f924db19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f29acbe27b70e957a876ff74ff417c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a0ea4f23eed753c1db23885a8cee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756003071bad78537c70cec4167c16b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810f60d132cd2b4160f6eef53646473280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d7393601320ab08cc4e28742665c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe9043f2dabb22b8f626039963ec8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1edc2861ac769c99ce9d5ceb729bef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf450c430965d05faae1c8ddce70de8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b24165a8e57cdf7308cd3fea3b9e51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18675e4599b48e778da2e27c968efbca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f317aaee8111df8f02b26a5efae83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0df3d6c4de139522046bdf3a44205288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362160302b7540995dae1e4a3302d7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b48eaa84c6d24b4cdb2cc64947d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eff418c694fddc833ff76080326334291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00069101313234f2c0ddc5e94561060b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72936301a3d78091d3d427b72a82040293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337e7b76c8f89683b58921c0a0c5956294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270804cf9e41c712df8412a3bf356ba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a340aa5f59d0d7b04ad616a021ec3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0f7fa9515ed75296d3a8b7146e79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284faa24cdd394253388c3eb399189298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3d04f8bddcfef31ef2e45d2683804299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecab11be82ea501dde2e341a27dd28f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230bf4090528c051cb3ec7e5b648375301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8e79c77f10a1185ab3290ab16b8e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3f514a837c5241afffb02165bb4f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56e5d2acca0a1a7183f9309a564fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606857fccf86b272572212694a6ae44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495659f0ec12e92be326845bcf75079306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ccbe5eebb7b815fecb3990fbe1e1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e3a9362d27ae9bc52ad7915ee222308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134bc6a71e9b14b71d577096d8f6eb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570f753e23a6430f4824db367bd17e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc65f2c578602379e0c5df7e75a2544311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906995e59bf7bdb98da40d653992a5b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ab07644c345155938ef1cdff46b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f04be5b8ecf0481e85663f6928869b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48076af0bdc0905740d1dc29178afa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9ff6e352982a274568f2ffcb80bf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc209c5a66f0a7b19565a2f601a01df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112463018bfafd2aa7136ab65b8709bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542b59a9bb9315fd68390e2decaa53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eff1bf974406063bc55c838e0ac7cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5197905653f4a39b5aecbaafd8a266321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b49ba1da440659191dacac7b5d7a62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8edc829dfe3788136fd60888d88f21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f3e4e2ad8615aec5ebb818ff2d93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1622b1763cc6cd4932e33df2f8b29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40831f391f125b9542c44f0735a8ef44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9d83d1e1c0423d9d32e5fea375865327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e32d1404a71d28b7c19869dc270ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb5750bba8e18c40b01e4267aedac1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbcc785eee88bfab8fbdba56323223330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82579a2b0b787263c03f0136bae91b35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f5da0560df47b5c466608fe66ab9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de1b931b64716a819adf1885ddf29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9693fe94c749f5c58745e49e531c79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826b71264d8182202332e2399048647335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430fca0c763516f0c83445bb9e0a48e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c9415a9ea4d22ea480acd9b8d01aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd13562c4ce5871c6756adcd897f324338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325210c5874b1af0b51c25917d19ecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd964bab4a9b799a27e3b03be2d2010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac6dbd3c825b92ba880e4666eb2f44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a055c5678740262b32b909b729eaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf789ad2afd97ea31a01d36df3bc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede2dac559888a00bf8ab3ebf300ef8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d1a0a671535a7f8de78694273fe2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30569faa365b72db6fb53c23e81e4b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593248a9ea66c8c203670383e33ed08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53352cade22efa0460161afe55991c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22501e283bd00edb8bf6f43288639349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e15180eb6aded350f30ebb42ebbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7017537088ec09b86b18d0e99695598351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a92be59f783ebcd0af0c379672397352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f6964607833884fcd1eb1f0f9df53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682c63539fac5605d20f4a8ffec8712354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ca63dcdf59d4cdae16f27b5ae43a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216c8c5d9e86bf3ae6871247195d6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54d812c2bc703affdc13841627be48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8431c6da30e6d01e223a3f290e0adc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad54e7a9e18250c8ee2914880fd67b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e326b6c71a5bc3e4782b00e611da973360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df591fe3d8488291d5da6bef0ec7fa0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e357a958069e8fc1a5e62ce6a6e69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bbb47fb81b207e59c2a141f871629363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f74abc326e4edb229e323061e3818364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd8f4d8fda1843a826d943f9ee0f31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842dc545c85355d3dc06db7d56280be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032400df508765b495fae3e52b9dc089367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65decf18d7a51fddde7de1f45d86e333368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e7fe13cbdb882be3e9340fdafe2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f06ba43098e71b42fc8217ac6578f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a60b54e25ecd39486091c77f135cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad2c757b751268eea96a9d20b38a9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e10df909c15d0696de48a850b839e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cfb88d6e0ddf70eb09a3fda5d5542374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f154c422dfb81116ce4e773f8c9068375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbbb7e341a31c7845385b67294b387376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a134f23b0c3d9bd18eda60735d035c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1ccadcc6a2a319852d7de9c43d6d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f4c78e5aead8bdaa868dbcae2e081379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b6c144138f0088113c7c2928b04c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b2109c1666981bdeec62a65ffac9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0917868e652cc697e74a6248c985382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57c262f3baff07aea8abd4b3480316383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1440d3c6248452621bd1cc7582e95a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f8c1f567b9e938f74d0fd343f5210385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d74cf6f6cd06b9bdd795f95319d32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb495aed41e30098345decd8dfb2e508387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf85504b1d668cbc3d659f4183c28c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc04f44a715de6d602fa8762179b7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e408d5c51919b7a24e0cf1291271e18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde073099b24e970389e655500906218391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d873a64ec084e497ad3559e28debf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac429b07cd1a80fe66261189d14a56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef144e4a0c8c6f9e0fe74982a9d4584394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c7fd1eecdea5852e765171394bd88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f6c2d242cd63e1a05ec4928fde6be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a32c7e8810316c56ecc71327ba48c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d680bf929ba9edc09d0188f48fcd62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df48a062fec470d32d75ba5898a8ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a8f458684e6ec71949909d4bf488400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bd6df9c7032e83c44208b862d8af1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e859a8f6e7fcd2f9cdc135b92efd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c9133c5c26f8b4e1e23b5432a8e47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff557e4d27cf618d8cc8811dc75e761c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e10cfe550a9fbeede5999657e1926405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f8296eabbb8b68c3f02729817e16d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342e92cf6b7c6375977df513a80c05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d520305ee825cd4946c5bdbc216b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62962ae805ece515980b6de526a4ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf88a129f4536ad45f437cf62a85f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f63e5b174827ec94a8044d03b0a74a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084be0a52623231874d0b88e31f9aa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9491c67a9b2399782f65e0c3b872f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8067eea67b34a7ef39634c180016a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192a1cc54cca9116b3763cd0934adcd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f58c40ac7d2e116d2168245eccde416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cbb8e2e425a1249d332e2f0999d8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a66368f3bc78d6b119d9e4311ec0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2cdaef2ff469e1fe2794c9f2212fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653984c37861d954a25d79ca5d11c6bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ee7773ffbb214d7a72ed3d8d0670421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf4490f1fb4a6d8e618864514203b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497b82492b863431980b423f8ea2463423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a9f85475ab59037b8b75e0e2d8ec5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6294090b717a21801d9fd3c8b0b99c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd6ab94f1bb790dbb1f90e099f0ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c46d20890fc3ba43ccbd289dc70af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579384740eeaa3cddac37328ab4ba29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e52a2c0ab2adbf9fac894046153cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b8d6caf5d3fd392c7c17819f50f26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5e0e50cc466d8edadaf73b10e195431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1f8d2dfd0d1447e910299bc498d4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009eb24047c7095863ec56beccba166433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ca50b7fd955ffd062ca71d01941fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b11eaf4fde23b4867e92205ff41352435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78b25f09b71b50bf07ddb73b3fdaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d275fdda7269595233ff7294426143437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca24779297f17cf8d817c51f5499146438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16356fdda1356d29b0fb172a864bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69478886d89165ac9ce57f76efe8d10d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33318e55228052afee471b70500342ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea286c409c445ff9f233ee8ebe23f6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a90dde52fdeb0132e1e24dc80914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658caa8ae34d4ae651c458ab62b1126444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01603cd67a0d67b0128a2cae774484c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d42c54a537477929602ec0ed54d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eb8cad4df03cd38669d8a9bbac680447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceca2db55d86dbdb5f53d8884bc2b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf150db1b0a1d3a0f878ab2fdcf07a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23304595a09c248601cc4f1b056ed79a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66774088bda32e217c889871d205ddd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5fb761e56a6555490e5c786ec99f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa15c1d85841a045ffa6e907ae349453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f49b5c9b440458601dbaa2aaf957454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67decb69a6bd03178c9bf4732726fce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51376044eb668ab809c857463a6eea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f77b3c0abb75160701c918bfbb71b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe535e28b6ccfc074e5b9d26aaa25cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db487fa03031073c583fac52adfae8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce967d2ee57dbc8eed6bad0485088e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf26a774f2002bbe4e7f8e9ebf4747461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a92da2d782922018a623fb20fa294462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b377ec04ff7d14382e83985f064605463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c43995034f3cff22a6677e5284fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394f77ea9ec552a82b8259d2dbe0578465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c4143d9e5db91f9abc803b4d0087466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d916a4fd30d8235dd45b2a86c2cdf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01454d5597a4ac08c25cb9655d95a69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff04e949468772a636aa5b05251c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb72d4eb9703b4452d9b71fa774e6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fedb735b1c0c514bdbf5917f519c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9594d882264108751e69236bb0068472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431468d1bcd87d662cc4fb036547f163473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1eada1a3d30fe0951582ff4c3361d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86c5362c43b5544fc849c2337d1ce0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac07664bc35ceeee7a7799a8dd24e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b143b2edcb269c898fced48902c12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7abb751dfd3ba805ead6f3f907690c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa60aba5280185996fb8ad6c9fd56d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e54b43382c81fb31781b692e6b36a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533452325b821b30599321ad1afc12b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6dc087821d727c47011eeae68b68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a8bdd9c8eef006a16632ad9608b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b8ba6d6c59a29a6805d7ced0b660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48522929fee2f83204b507e494d00b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb32dc4f735b177eeeefb09ea5be13e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb15f72ea974747b175c523419f744487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aee72ae500a757f9da7a87330d397488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd18a384c7d08f215c5ab315f95b880489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d142d7b160575f48770a26bc18225f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c13b3c56939baa8738d8e1803f58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5700183ba0822e97d6a866d37638c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460d97511fe9865a5e7577fe7a008ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efafe38e38da9c6e039506700412be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f88a4ac91cfb279ff1286b1cb4ce2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8103cb5b1be5067405db3d294fad250496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6a85a52673b0b0cf7429b18eea062497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e137ae797421d36209822b770d0a92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f14744e5846d28f5b43525670c06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9559690264e41999d1fb17fdd3a84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e405a20828e3400472c836bed4c25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706997ab617a19c9309e10a6f7d8217d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe434ac9cceb655e4aee99b6a1d31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06ccf530d7bef602c13b89ff63afc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d6aef2f95cfc894d0a931ad258170505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ae212628748d4d74f5129be065c89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd61b17961414e5a1be73fefce6f5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5762b89d7acd05145b17f861bb3d283508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cabf32b77d817420f325aaad4a361e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef20a7e25cdafc775ea506b2681561510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a05b204e5b98b9661e6e55339e472511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c91cce43a20775e19d254926754c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa8e01d5a55d2c0963b7480f256f43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351d8c615289ef4be176b00cf3b0ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f28fed0f8a5d78a2efbaf173c3385515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf06e4aba4171a0981bdeeabb2792dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651bc963561b6cb5bee2df7c9d80e44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca37ecbdcd1f8a3658d428887e53d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef1fd17ffc079c3fa20cf49373430519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437ecb4f468b960d5d347035c746b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa49a64211be7eacc427de6603fdaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a474dc2313997f2b8898f0d28df41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835521fb1e114d03b7ce1e500aa58a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a533ddcede701c617866874492f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b4202d83670dd7479b5aab9584655525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97286a47c5d1e762c4ee322f499c5d78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d10ee4b4b52a783cb29bba9481683527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6695f5177ec47abad9b5636da636e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d682e7173b393921942b57235bc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f267c00603c49da71dd89f6ce61271530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654a65f4849d52e33434134ce5c9272531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876e7006857d06907cd4870f6b0cc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25313676b710e3814b6b2b34f4506514533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ecef21ad3e9761f3dbdf55105da4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335334273b43ff96748bd3891a62c900535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905161142b083d26b5bdc0d07be2bc25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661362c50f92ef86e80dc483399332d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abd44e3bec55865f6b6178ec2a3df5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45d3a0dad5f863b4524df0e3f49e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91c336c23c9879e6e0867f380cdd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507302f0107a9861b109ed668408c2cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601a2133a84a9322957bebff551f26b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c961db3e3acefee79c50940700e7b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adcbd09233afc2e31817b2402f17a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722291b8344621c1596c6bd2ecf31ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96f879915d1a8c0e85dc7b93b8b30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc081624ebd75fe2b51d5f1f5cbb60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c92f79f64df3d64b21d46a05fc215e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f4f31b52854193dae04d42cd5b5bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e215581883fa5707ba651ad71aee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57162d2cd321caf0b3d4c27e70755e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571063e1f4b086d8414bd12ffd1518552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81652b8a31ebeb75261727ce22bb475553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d448f337ffd11b4ffb82e79a18ecb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa49b70860ec69dc78c76735a2445b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e119b084de7b67f88c15006755b0549556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1db229cba3a05aca0f87979e8b4ee9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f139b2394f346f3d0fbac1dbe3dc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7db5cb47f92257075a992f29fe027559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761fb801028311971b8b76e7eb64aeb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd87e1800a9284c04641df0cd6c465d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb149b1a85ccd028dabb5c6590583562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c3c2856bd2ea24f9ac58ec98634b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12def8a2a9b2b88cd72bec004fe37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c9a9ab5c059c32d18c2607d386bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb59af5b3616dc11f0403f07885b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5adee62ccb0f707080bba69445fc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0464a96d8bd77acafc46952a1d9d3e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e588f01d4e2189636cb9233ad352fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09eb378bb0616e4b9db65e69f0e754570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fee5a14099cf8c4ce347d5d4ffe24b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a3fb718aed16baf2f24451b323b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986f1c1086012f49e5ebcf7aa3eeb68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d389cb39678bae105c58f8a772d0cc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b163e82eedb157a59aae319dc81d28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b907d0b81e5997c115ad41575058e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9733ddc5dfde1acb5946d14f4687b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb747b1fc3df408fcb0895aa6b592578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce12846053b90c4b8deaea5b5162ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac56aca8abce52a4c8e0bfb4cce84580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1661058f7f46675ffaa1256031c16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca14cd1d7bc21b53c9a411922897fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81fa71f3eced1d4b9657a420bbcdb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5908783391cf3e215aa684ae996841584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edd5dcb005728a474ddb29542f0a64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e612444b9899a95ef62eac938fbb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db803acbe87940b071688ff4defcb03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc3feee42c31234f82fdf906cad6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ba0797a1dce8b7e41aff2e078192589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc857e7d86465d74e682f83e22e115590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9baf5c91093ac737089992d40dd66b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ae4d916b6a85fcf9c3fb2f8e71f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35a02046b528bb5643b0bf36ded27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb329ca4397b034f84bcd1ac7e9ef2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f685a093d691a770752b30ca03c62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21743dbd2daa72927cd436f7380d6162596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba0c5803af2e231b54c934ed253b17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49615cceaa0beb1d40c84af5de2ec6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01404302b6fdf403eeaf97f57fbdcc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea7aba485b2dcce8eb397998fd4017600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc281961d571ae2a5b9c74d7d1dbbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b66b2e81b45e0755fd447d3b14441a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241dca8ffb830b07837a6e172c9cf25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4c8e3db7562b9d6b86f1ebea7fcc3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaed30e0bd2e7d9c4d1790a25a8dea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d4237ac17a04e3565af42abce9ae6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748305072fe4fbe31139319d05f5a5dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9384d371e9a16ea6f7d3c0630402b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe260b1e3ba4666d35c248ada2a00b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedcf1c1f72a1259164457c06e5350b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2d18f3e6ea65d0453fa9b3686947d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25591561a2d95ed8b682daae5acd09e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c2a7327e598987df65dfff25a2e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da0a5c157ec4242b6bb262dd538ba4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c9b94faa6c1b5fcd1d7658402250615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b18c60a390bd1d37ac3599e1f9e55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3128069d31894c0abc2e29de788e30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d005b8bdf42064d2ff032458816d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceecb920932d97d838b039722163bf3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4371e7c07904ef40f620d6c0585f459620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee075061506a248fb496a97cc8e4a2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c47424b80a2474b636aec6953036e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5cea806910d39a22b371ef6c720f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2b6f26c311e75bf69618092f6f6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a15ca187804837217e05795ff207625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfc04e2b33adf8d2662766d3448815626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085095ad9929a11c88444821b656dd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241292c3e8f754738a1b3b75a9862a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ebd12cf9aa15c0b0c6e03ca9f41d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f2f6bba4bae06ad1d31c486dc7c41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008494dbf164f0621510ba0b3903a942631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be21e546625a848794e74a96cb979632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd677d10351301064a69d2a747ae2021633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd011fe79ebc0f62666df8b21790bee0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b20b5eef307426ad48b6670590e974635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ebf26660dea76ea7638f70e9e2cd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827dacf385704d04967210cbfdafee6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf2dff86ba023ae86621c6787d9f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8fef7402f45fc53c67f6c6d6a8251639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da87171d272091a2fab95c99c243c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a9f6ee303e57c2484c434f7a46a0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefda876931142d2f95b14e59463646642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3451cc1af98ec21e7851cb0e659467643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e80fa91e6e8a4ef5bb2b5033e7b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01268442eead6c4fd24cae98788e376645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273331cb411b967e937bd87b8ccf7ad6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fd0a0f1ac36725a22d8f6b6e7c1d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bbf057a77956fc6716ffcf809dee2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b47b52b2cab89429d63fb0d9bffed7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02659c29f9c4747d8b85a27d81b0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e1abe34d533534742ca53fcb1639651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa4750b9d75835e492efb467efaca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1b808a4e312eb3ecc5b9c3bd1e163653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55898a21971e365564ac00327dc5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca36d5717c024c8cde00b6bfef6fe3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec109cdd727bb4a39b73f42a7adbf20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a866477a524e7369b8312b85bea917657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5de45f4be7e3068815195caf675ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9381b25541c2790bb020469d7130022659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc6b2ea1b6e9ab64c5544f4a60bdf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722e5a63d32b59927f00d749780d2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c732ba615ca9efd17971191fda794662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a345f2c48afe016c8ef1013c832da3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f28032ae369f1b4044ae6c748ceb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403796edb3e210705b489577c269a8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25b1d6228bf247830c8e898c9519d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca415d3934ca2264a06c31500efc7725667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb035bdb17221400f97252449e604f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c56ca5bf0c7039a4aeb503104de7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8b892f4c3ade9d34dd73b2499e25d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e75f0d608e614da56a4bfa13deac8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62b457ed5802779179c13a25a2436b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb647228be648985f56148a4f950c6e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b58cb6d7042b9e470772cf8847d21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124378c8f4c61eb823eb350492d7ca2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a10ce75f3c07e86eb5d6307889a425676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6af8c373577cf0adb2ea53f11a7fcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12535f4701a292fa00cb38ef0743092d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c02fa1da378f10320bc494ace2f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98e0c1950cf561233393e447b37a2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8829a8c0b1e2adcfb4684f46088a98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301ae0d01ec7f09fdf84a688ec07747682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b19a822063938ea750bccbb2c1913c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383d114ca6490517e098389d0b371cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b4b69ff1786ec1d78dc1c1b50c923685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aad70fb5afde1d0ff52e9e0b3f353686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f51b7ea5c47325010441013dea90bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16091410a0bdeacf0d282d6bd74b04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360007fa44f82a1b63a14a64a55af79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5313d1e1be9bd3c2a2bb574dcd22f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3931c69147df043a1978317f893e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a173247d88daf2d6519c6821bb9dbbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7032d168d33ce6eab9b09e6294aee2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2cc45b0ba5be5cef7e1fcfb30d262694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1ad1fc1dcd5645d6039ae2e5488e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d3dc71c5fc2b755cfd54c3b6fd902696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1ceb0823110665331cad07651623697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762213f2ba7c16085880058c125cef6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4fb7c3dda5aa5dffa06691ce47347699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef03695dd6918899b3683b2335707d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2562e6ce1051eab41bf06ca2b8d4b42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a84c8488e01e232b670dbf7c91e83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b05982d7469063256a89143955cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b71e27aee82534bfcbb5388e252cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd525dbc5b443e840c58645ee538f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c7c02dfe063a50d2f9f2657082298706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f414b79cfc56d8d1bbc48b3045c516e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0057817648316c5cf02c2ffbea830b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb39a248c2d3c27f7735fad69eb29e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02368f8066e86c0fb323b22bccf7eed5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8ca4dd46e199741beb0d19dc90e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c873cc905e3b3ca9053956db07d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e42002994f5780894a9543c17b7ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8072dedd11a48c7a92d8762907569714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4a14ad2b3bab2f3eeb91af55f1ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f8a332e58d602799204081b959f69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6594a898834e543e73de21e5b0df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc094eefb5d767ccc495a16aa1b203718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23447dab6e5dd798691fa8e3d8306a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8ac0e4f8c140ce66beff983035310720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2cdb7f2c0cee996cfbf93c30955fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6fd4b55612905fe6e64bc64b160a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fada0ff08a81fd572824f849a33b1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb901756258f5f6fe309bf53adce03c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8dc13c38180bb4c9e6f9cc2005939725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac990cff8fc96d63e2f0388a7e23676726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0cb0e7458e0bb42f655ee7b570fcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5402290994dd8566b6c0f4171f5f440728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26833f1900c32ac1bcebd574b2a502729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a00af39cfeeee53dbf19abe76387730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b5a985a413138a8b8544f1f5ddda5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685ea0f8ad4f5387d688636682555cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4992fada73b0a0235e2c355491dd8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd44cd689584b1602c069d26615a8f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b895d6112838e48d644b09f9202bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc34d1ea0fe098c5c48d97d2b7079f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58840b3e4d796a90123f0a162b63ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc085a9b367925adb9a02242198e28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f73e90323b9a8f251019c847ed9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5da55229e67c49eece71c1f8d2deb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534a8679cc15e861c7bfc93da71261a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe343bc43740f210ba8abea40869027742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7ab4e20c0a02cd899ebc15023f04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf815a13e9c5d785b423393b949f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e9393009741f14fc92ea2736e16d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9bb5e76f1668a1093aac653483231746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6cc5cdebf0bc9eabde365288d1ab5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e53ef42ae256cf0da372ddab5206f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dae862cad9fcdf54f9c635527e432749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d45fbb801ddbe0385749e54c87f44e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f6a680b81412b6013b8a6cb32d88c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aee04c1ecc9a63e901c6c2760adc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24115f68afd16c85e26d5f9d390d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77904c03707aa09057506beec9e27d1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb34f29c2a73fac3f399e65dbe55ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344fb0b7e68455b6d5e133699b2098e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea62671566b218b43169fe92ca51513757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ced6d038059022bbb89c3b2bbf837758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ea7756272fd04cd51eeada90029c8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c8ba22287ba9cd65a751362fddd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe910222438487a4c32180049ea10f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf62b4e3ccb93ddf97fa0e2fd8688b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feace69b67183b3ee85e1f4f800a7624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09adb27833112ef9c8ac00b6def3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5db2c6d5ce1d0b69fab2cf616202316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a67e8b123ccbea7983a33320176df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc39b27e3bd4182deab4a2af20d698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efecbd908b394ca3e5465b60698fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ecb6b759c823fd1528ccdd6e35dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac7c6f6c745ec786b29b2bd6bb00d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b29279d87ffe83bca6c71059443e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c319619c337588aaa511095106940ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee279ffe314c857d9f89b2a1e187e7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4bf0c2b3ea4f5ed7c9398f2c0534615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77545bc5f0b2c14187ed211525653c9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c56b4fe019196649b2291b6ce6f6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf6b196a46911123bca69818d359618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87bed0da2f0c035e186ec4aedb83cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b1a568ca7e0e7f8f0efb5f2a64e1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331a0f4acbcf1e817afbec982474e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c1e6bd599fe67989bc0018e42f7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797789bfe814fbf94620029e85f1121123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812274f222cbcd1101acb2892b567f5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978dd4faeac01e2211bcd2c58b2b27925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abaa99f59dbfe17922155d3cb86de226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea29778f17e37e03992dac026706e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa8b5cb2f52818670c72816587df6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612cb768f71344b9c44a45cb0e9206a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d347d46f95a77160ea0d6796181aac030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732548c0d26ed2e6099823b10586e08c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ded15d0681f6af1ffd3e6ffbf62832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe385c8bddcdcadd86f4b910bb90b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc3d8b1b0d0e9a319399762fdae6e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd098869110537cb5eead8fbc4fce5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a37424c5568a8db355be9ed7821c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7ae51d35c3879ddea7bbd5f9d24137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0bf5ae5dbbf70ef28e257d78e340e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24321f5ae5e6075a5a29be9e7dc065a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3b98f70ebd7a7eea608409245385b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478fd2ff5d5e384a42faedae94b22d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf6d8fdd769df3d405c8899eb929c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715f81ff1a652198c5d9ccb8cec68e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1a9c091b9da29fce9c4b1678ca1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce362c05ca7e904d15d359b4b10d91145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8072189998802c835a10a537680c3b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feefadc31a41e4d96b41da4ec4fc1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfc8223f54da16358c8467be8180e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1e45f85ef7db9e29326d15ae063c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55b9ffa6dee6b328b7deec697128e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbdf8d2e7f78f9f25c74f71acf3c1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22cf8cde6e5f983c658a7ade65d5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aa2e700af4f02c00a2d03f117a01353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbbd20484a5caf271f747676e0141f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2288a339913673aabb81317484cc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424b01987af2931824fcfeeccf434c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612860c0518bf93ea71cb5ca69fdb5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780347143b6b3b0dc061a9f41103b6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0c3b335427ea6cf332c2db67e122059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd5397dc5ff260eabbc9537c8438360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ac476ba7b75277fcac36b9133e57d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0430e56579c41c2ca3da0c11e3c0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41080fde2854f098de22d77602f96e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aea35f5b19e067b2cc13a73fa1ddb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a249d496dec9b089deeaf8508d1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585849ac8f44ba3d474fcc2e88ffab7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b8d30d99bee552464ee1bc0be85f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5e615887998ae11fc6080d296656d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fad3f9c7a77c20940d2c5b5e776e1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4613bab4a8432dd35374796c8d1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca402ef0b900bd4f068e276cb99def71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f530eb49e87e59bb9032bc82eaf7cd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c70eebcb19467dd334a7508045e79a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960de58ff35f2991cb6d6e4c25ebb6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251fb5dddb4230c541e3005a4c60f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde7849f9950c4f01266e9232bed4a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e37fd6d25b384ddee0645b9c287a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc102712b5a4c62bd6dc52f79765dc1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63517b223b8bab85adcc757e3a4557079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749eb9edb520c1b3c30acaca178b47280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffce6193b4b16409613d9eb28fe17e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968898fe292abfdc20db54bf18393f2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7f27e8f45546c0777eede25ee625683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb78a50108dfc28aeca4f4dcca9a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee91be8eda7af4a1152c14f086f958985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c94dd44d0b7a1648fe6bde95876c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd283b733cfc8083068e11ba667ded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5877100c13c93243f95737454ea4dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7357eb1c9b576d7b52a7efbad7c26a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f875763d57e9dd1b32195b62e79b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50f45aa65ef9140c4df63676aba7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde417de7f14ab4d2629891c87b865592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d357f8f4c604009ae4a9587a31208b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883784c7d83115de90427c0d2f0c568794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550b3ccb08f447b5c802a4da1ea6ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5f3ab1239a85f0ce4ae0accae010b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7d456d570151f2030f54bf1afbb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c2a61796e63060d77e031ac8b938798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720193526f453d9577ecc1bd27749e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3915f79a75d09abc388e9d0671a841100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f960790cb8969adae909f4667443b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cd4a616fde859d06439389345e1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d342584b2456e565234872edad2d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7aa2e237f94054534bf3e5753a4bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d563413dccc0165ff4ec2665f8687105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e65a7cba04b78676f93c3b62b7dc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb91338d2e57f1d77ba4e374ad44e47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80affd9707f1344411ebdee86fb7fc3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5051891d1cda069bff6b3210dd7445109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b936a04d46f98c74ab838b1bc4ce134110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bb87628fb97b4c961ac523ca7cafc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1775ad46b722a339fdef4f27f92cdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b5c2b7142b102ad8f7231ef0fd24f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581dd7347d76aa27fc5f481deba784114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b6ec3333d7b074898c075994dfd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7f471417bd33aa8102273b5e222b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18fbb3906d38e22daecc9b97ab43c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601538bd2c83e4b39d51a3c5b695b5a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458d20aa6232c0af9eecc1439c7270119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff0bb26741f085fb20101b713983d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7015fbe1d3a50152aadf8c9308bad65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c9328973003fc79429c4f1a3c0d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4bdf51017412a129020676567f14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293c97d0db9ecfd8d9bd533f78f4f05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e579bd3db7c94c996fa56a4c03a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cb99c5e526831332e6a5600c60eba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a1117f859ce4dc11fa8bc426b9335127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74afa8494b881913d62a78f47ee1ebe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde46f3f671a66291a5d1975ba7277a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f249ea82e0520f56809502f617fb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268486e5320d7a34167361189e04f657131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67768b0d36fa30a99b6f4aefa87284d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e6483606a841e1da9758d7e449279133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6bafc317faa95d367a957362ffc7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d9ffe40f53a69e587a6626b6c15e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b19293f3984a261358402863dc5c64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4519ef848965826be253f0f341f083137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9b8ddfa66eb658cbf7b8b98c8edd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9ab0b7fe997b7c18053d92458cf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584cbe69b9d8cd02ca8e69a57630db8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603f7ddd6cca83456c48793b1d50e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72854cc9b1572b457c1448a177179142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d717faf38876613a4a302f15a6060143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac45add074a6bb6b6795da92795385144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f91c284403beb563fce9d2b5c1e059145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810d82e1f646d3f552eee18ac1ff08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8037018848c6e988db181bc118e4348147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436290402d3b266ff49f779e13566f19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b822a465125dc5dd55692adf9a0784149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd50121d75b148774290c7993621621150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e56dfb4c1d51d26de7b22c0c0d0ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dca009d24529c69e38ad8e22c2c44d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414966e1c15e5ee2cd9d7f3ad4ee96f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30424057a1e97bfd3a217565bdc5c89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf856967b6f8eecd72cc487c2ebc435155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e338bbfc65e81a5da5995632a0956156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5833cb1914849a1793c16c8f0e574a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c88ba3dfda03df8779a3f2fb9607c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82593b1a19e63da0f576b566171b1ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdffd07cf15c7b7617dcfdee6e3fb56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980bb05ce83f47daf391943565a4c45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935e0d6af1407914001c4692058b78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c58313612072a6a11238c8b116153163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625230eac37de399da29c11f2972a41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337209cc6987e8cc16dbd05ec96ef8e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b62aff08e21ba832d194aba385a21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eba53d51b57621f45affce88196f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b23497dd7f1aeb1b7ed5428764963168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c6d6b6303d41b1dd9317c4e90a0cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f70232d127add21794091bf44c0ac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d42b5048818a3e312ee57fa7bd8c68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6014a963aca428d548ce22931c531172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c017fa8d2697df8bf755c1590bcfcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edadbfe108c8ace6e64ed5ab9d047cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410d55795fb2d7340b9776ac64d2b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1348d0add9f0c2b12edfd1f97dcf4d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41717d59362a5684e06583a7313ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d758810cc4836aad29a39184bd696178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13f865b933d346aa1e05a272bd4984179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8caf1316c5002a635643c5c2b50b44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d52c8a1da8d6eb4da7031b6e1790181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d8979d11e52ce6226f906fad76be2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e2e3c2db7ef472aa18fd3edacf19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3b7301fc5693a4568c3074e82b8dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84a1703a92f3c01e6d7b4311ad8c58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446839a995c79032ece1ca358c09e3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e7f61214ba116c2bde3cde3cf27ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b284af2ada26ea64eff7e78bbac4ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d03a9473e258bcb520f14b82aee32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3b091ef1982f3804313d0894f753190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e077b8edcac42e136bdee8a970920a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b58e786dadb064ea2fd57d1b8c0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61572a2f453e88864f1e210eda417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964dd0570e3b7a9a7b43888c00abdb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83305fcbf188b6e32692ecaa3e1e33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942282f377dd355582c99a5cf5e17933196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c668b584183ae1d24c2c6799d3a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f837a7c8d4c15e1eccb4106fd92e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632ed878e3f3c273dd925fd63a1b01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0453d3ff0a98315d9d8ba61e5e55ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822320266f55c67eb8399eee0bff1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d75e6c7addf9e14919cb642a34694202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad3e4f2921f5fa6444b8b1c35b9e96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e655985964df1c80ff134a4eafc850204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1c20c0c341fff141eb368860aac7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b0d2bfe88015537bbc93296436e02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e28493618666039d265edf314030207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fdad1bab484ffb4f07745a4c6fb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c5ac032e95af9c10717fca070b87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c4f277ca1efa3a8181e53dcd317c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62c1f6e87cd813eb043c15d206b97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24bb59c950ffab6b2a91052785690c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2683e59237fdf0482000881b33c6c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d122a3a6376ed51b0bd1912f99cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9d2e35e4af3f9e0f6a2ffe1a1e70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e26a1c0f671da4e06ea109793ae908216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457d6ef2d9bd08df8287d27c339ae51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c4a78a7287d20e37bafabd1466db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186eb07702b6b8834fccb3f00720fe6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d22fab99884f9daa94837fd536d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971cd9845d6a7a13bb279c55100fa3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c56eaa78bff9d4f7a7a46eccc3dc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e669bb253a418950aeb0a043c48c8c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79a1eb313f2f1f487ec911e5a63d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf23ac2faa68da1393fab4e2561800225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e90856d5b39567fdbad2f875706c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf20800e9175ba4cbd9414fbbcea7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5ac2100ce5c92182990fceb42340d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00866392fc30a64a515f2521c6187f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2935439ede0f6c266f8e2b8af787805230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fb04d8cc966a08db382bf64a1c3a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb64f0866175ad123fb000a38e485ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb906bb86cd700bb27aceb7e75c7fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58c42b2f886e9a61eaaa13d9baf5bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47390417f088e5d8d9504a2ce65a8bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7f809b401ae51e0ebcd1a3bfa9992236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74b4ee7cd87255a9bb6577515d010d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aab4480a99591a9dd7b0e6cb64fd33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101a81854ea13afa3242efc64c8f94f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a70c603654567390534c23bb7855f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d56097284043d539b4964bf2c91a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76cafa0e603f20b5763882faebcff6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f3326592a381f15b4f63f448f7db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f9c57197ffcfe1e4d6fda44f11b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36790487b031bc190807e3d52fddeb1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3c6c49ba0a0ee970144068797b1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966b4c73684630f47909f85f6c175b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192590102a2b6cf245afaa111ce63f85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dd99bde2f4cdb0487a64f8ad24c69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07513ff3212e70a51468b2bd94de625250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b1d8e2141edd45c5f5afdb382f1e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d80ffc132387dcaa7f63195eb6f29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c597988fa59f173a1aa048a836a08d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2daf2c89f5169447976782ca3a505254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e707e386e8a5aea4a4725f9d396f510255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bbaca60cd5d33e91c6a1948546631256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8f4f82ff1109d6096ea78dca51b25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060719eb90c956cbfdf8b9e6afa61612258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705700db8dd3d4f964403ff94c441c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d6fc30367e1a62423ca726e7b25b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33026c23227d337756c5c285578481261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b0cedfe81b6ad00aa5acd96d77606262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7977b51308af944eaec7e1714e267263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b04dea9903bca6a872f7648c01d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee50f8240529cc026bfbe60b2750e6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052b3587125d20192b42b759525a440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e75a5054b12bbff2e1f6ad784fad0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f7c5d05f4acba5e788197f5e7ab1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356afb94beae704029a2d37c7d648e79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1efe60210e01123505658e8de7e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39d3dcc5725afec3923a331b18395271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a71fd76a050da7f2a5b9bb4efa0f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1190de91c41198ad79b7fbfc044e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcef14d276768ccc9eb11a66deea60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4683160737f5a8c3b6420bc3a154a72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff88fda6638098d6d42ef5b4c6ae10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a482ccd7110597ea0664b1b9e3ed2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517607369d1227b7f10267d2c74b763c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645ac491e85630ea1e15e07545720b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be261c2731c945f712df681ea47076a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a8b189b1cbc73936ed238c7a91dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03a65b1d3dc0dc29416ba2c439c84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34406209760c90ba3fcf0674fcf3a24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e97d8b1185c2b0f977f4ce4b1bfe0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea184bffb82ff605a7222b93891382e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f06888f47a88420ef68dc3838de31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698104c0362f8c4d2b74b6752d68a8aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690c2542aea7dcb87e9f0d9f44ed6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100bbe65db25487fe1d2a4c7922ea95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd899a94d2cb35bcb00df93a62dd170290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092918cc2de12f8c67687ba49b1897f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc729bccc068396763d51f00965d463292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ad3dcf4dea71e2a28510ba4d460b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4f7df821a013b5ad1eb9e66e1862294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870248a1723a1c8c902d145901715c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c45f16a7d57ceeb67a99fed16c3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65fe601a654ea7bfe48f773f8d1b33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3991960a54014f6408089774c979232298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb21e483961c77611b59a620945c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27404ca7bdd543c776e82b61debc56a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe089ff3440ce8cb0318dfc0c337d278301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245efefbce7f95165d05a98a3efe07a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf5c4518e4382c81ba4b19537c91b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffd34e43e2dc5bef365ffd886ab0c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2d4c4937167b0aee31328fa4e84d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed1bcebb181233264737acccfcb65a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5e951cecc52b56402c71c2647cc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f60c4c346ff606efebb949f48d57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a47d1ccd635a18d6dfe3fe39e860c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1871200447d6061e450ccf588e4e73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa451369bfc422189c00fb71de9d73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e46fd6e72b40267f4413c39d346c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628895ef858893f8dc9f10e9186057313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584406f6a8f22f525ccda09f397b7f3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a81957028762e77d5988b9c77494315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5e19c5aa7100d51a323eb51571414316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a542b18a05ae1bbb16f8a372739c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39c1922f7d523506f4349ddac689c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d485c4b43800cbf00de667b9432bd11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8672122741f3df7f5f4f5d1d1bd25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e996b67cc17810f453b957cc82e7aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7bf7521e6bab6a7752fb7eb4d1ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c2d9397ae00611d3faf16cbdaaabf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f7a4f9c11514f7a76a7bdaee625e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515877ec68d91827e1706c8ec338f57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af21a7034e50c12ee785c024f653a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6ce55b772ce0abc0fbabb4f3f6a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ead5e0e63ee8fa99692572adc7f4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e131afe52750bcf9aea2308c9d0b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc53ad970498e4618fa06d97d952ba5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc7ceb7d88bf146256e2d1824b91b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc541b0d2759722efdb94b0d5701a01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a014a0936ab0a6d2e0bef6dd1704a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f4a6cb29c1c965ca7899b342aba1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5332048204146b633036daa485193c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca9c75ba500bab114d8f427cb48dff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c35e83d4bf6c2290d2887ad6dde7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaefa78a3f52adbcece9886d03b3502338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f85c7f3ae6b60c2fb7b041c3eb964339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895255ee6a67a8863eac706e35f827cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425e59509545ee425ccbb47544a578341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cc8820a5466c07b107a7e9472b56b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c6dee78352afe94ecf0974087b264343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21017c438df8be593a52b0e1c1b1e3fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071325a540cccdc53968b3c9565dfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f470cec2ab1a32816f6d1149a775bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde506ca221d46a84f8b0feca179c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a494b27912a7e4a54ea46f8db015aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac526da7b08a58670ebda2904be4983349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318089a9f5dfda79e21c4abe1193927d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2944afa785b6b80d69186b3700054e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5f1b7a791a717610b81e59dd10328352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd40229767690d57051f59b2c6aff03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463efdba3d062dcaac349785d5f7b6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d24f68b80d239c7fc6156f1edeb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f346b4e64abdfe1444f1f0e3c1b33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2b8ea29ed8116cafc760e55a529e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e394ffa15e2fa627181cdf39fa7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4d4303bdce9a1b4fa102bbe0ab62b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba69f47359cfd9be5b5e988c6f962ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca85b5c2469d5c0474ef751ed5b735361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98689dfb9cfbe9032eb019c3152a3d1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934145d17fa9b3c204ad54feab122cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9bfe4a2b25d6413bfca8e5d3b5340364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044d5e18d3e5eed98aadb6e25875d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757dbb1af9e00e2413ad1fcbac638c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e1c17efd223ddf3b7b88c487d8462367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d944049d2a23892c5aa702d615fdf4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b99c154fc7788c29e18b43a1b22d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cc02457d1dbf50d9dea38ac4a6065370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a276c1a5928c3643dffa838245159371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30e247eac28dfcf2ab64ba8d56259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d8541d56faa371a51a9bb55eb66f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a78a558a72dad6ce498d7861280e95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a97e20c8650229a991387f679e52e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607384e626e27491e44aa9218429e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a85d16192904ecc6303f52ee8566377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0761d6b832ad5bf214296bb86042f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c479563e096e1b95678f1a290dce05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bb556686a29af3ee7d5067cae11ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ec9091019760cfea21a953ff7b944381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c7ba0d31f855dd11a772860cd67c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7f45b3481b45f960f039c516cc32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622512c06f608a0e9f03bbe08000d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e84fca73ea17c1e5272825fd431c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2b63f330cab38a7077c206834a3dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a14dc266632295b49fed2229fc75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060aa9a40da8c27aa95ef175b641bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c71cd2eb562fc9e3fc799b76822b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559e1654467b15fd29cf845c13528f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38746fd5c7daf17be5f686d5e766dae7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb4e85e786ed5737a6d58426ebdf64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05327eb47449ef7fcdad3a424f5896393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e436758aa2dcdc0fb7ac459c40d430394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff4591e44f7bf61917416115da00a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a250dd330d0e377fac622e18450e972396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d601a5dc12fdd2ff56f03eadda7cf0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185896a7e1eceb15006dcaf269f65893398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109bb3a5fa8645f3945c6a4b833ae1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc0580cad1a4666dbe9022f4b64cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e54984fda09b5aad7fcef30f7c4d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bdd9b48d2eb70722558d3681d90f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b132ab30b4d319ed9fb6fa7eb9bed5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01f0b452601bb673655ec095b4d24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e001cb357da66dacaa0dbb1f966c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb369c2e013d3b3c1ecad2ba314f93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef524c542650d4b5d90203a5cb1aa568407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f213f4a57ec490d8a1d87d68b522408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304f60013919387910b8bbfd58e23e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfc82132a9283bb7cc610537f42ae5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1451c5983e24ec2cafba451486b80b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a98e8dfa9ee7355e83434db2b5f585412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af00af68fc896957ee9d681bc8906413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c5c332916f60a0db2db07a33704cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67abe1a8ab6b5cacc68ed178799a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583972f5cca6f898aac600b65f77da43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae8dfd7de845f0a30180cb51df4268417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb565afa09c76a2b541a536516c40297418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d722d28a57e2fbca6b16f4292f0ce8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b55fb187ed4acff41b43e3ce7d82d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38df93900f49d3f03713b9366c37bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264786427421ea6734967d8e7ee63fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b500eccd61a3cb628519965a981749d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855145cd9201ad2b977a0f7b1f9a6efc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f1b17f0e77422d1f93618be3fbe85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90095369e430b3ea87a197f27e66b2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2cf3d2011e1086c2ca02219ef4f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6fd97505b2cc2e8cc6daa6b01599a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191592f246f5a6ce511298194d0a6f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb902de0e887990eb642a0acffdae89a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccbd5aa4408f18d5526065b0474683431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d583b77c1773476aa152809f037bd1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bddd1687a9a8a6137860e77fa4017433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb49cf8d12ffb33b96d9255d39a3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84dbcfc510e2c127e3ff317960c12c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1287bf7440839b3454170f7037eac1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a9d6d1828bf66cf0d78a78b04e3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88311afae57defb367f82ce188b3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e535ebd3ccd72890fd3d61fc1be339e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3ddd0ba69670b108eff6a9efb6c82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e910d3de52854aee8148478e4038441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875801e968b594ee6e01b3a86a3a7c54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5e6dc65d42670d45244cdb6218758443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d794f194feb60d86ac4ef26eaf078444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf07386e5ccfd5064f1e7fe143bfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d28ea2dc6701a5580dd3ff74d6e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d5d58a9efb8e9704d59429ce06069447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae307496c3af568266458ba54d3203448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bc41ef905419b5e714b8ac6e74547449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845713d69b41e8b291286e07a5b93b6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c099ff1eea5f6e7566565f7c2ba25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c74d6ed9a0401866b56c990ff8b0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ab4eb555338c546d29cfadb754ff7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf98173eb16b56c863eabb51ecf033454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297a84d515b918d24575676a19c1e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9759a44d9bf610dca2dda8bb753be4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdef51cd884a8f7fd898b90186bc74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e2649048fa1269ff29071da2f9503458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8fd2593d93a4e4022041470e2a9e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c074c0092d319561ec2aadc22fd7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f166bbaf4f419353fc179b4d133528461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609c5b7cee0a0cad09fd315f7a5db97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de23664d0a5cc23d81e4568d07d3770463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2011665ab68898545230049838ba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f416a1a602a6f9cbaed2aafb31ef29c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aca5ca328f7898b7fc8154abcb8a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd96581f53d709252f9f9021ae63da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c46307639ed83335273b583fa751468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127a96cda662bd3967c2792501a379e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc91dc0e62af831174f2ae941dedf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02bb96d451c014d2204e3d48d3c4d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a295aa3d3048d46ae3400da49805295472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab43a4db208f6e144f155b4a5eae17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4cfba101bea78621482e2cae9c291474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d2228b0a67e2ddb253d499db42fc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c093d5f1f06cf6c8e213f217cc66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f52efd7dcd7aad305dc514c7b97b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cfea7dae7ec54965e9f2f36b4e26f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407ef8420888c106423e64f46da8b19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912dc594e3451540b0086975cd421cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e90f9c48af79f9b1d77dbabc0862b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c5a6a71f6348af9d5af9f7de523da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda42c7a1884f6d815ff87c1b2434b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24840b41c9ab1c5a72e66a873d51a1fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71058ee247e83b38de7a936f8f238ef7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fed8bb0ce459a5762a197757777710486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389bee2382c6c0bb16039cc2a7bbf26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33e4efd3b66b18c063c1b8cfe030f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fdae954862c662287f3eaca683e2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a9f49906ea2be2ecc1db18e37311490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1396bbf3a2fd5dc8e76ffa380165461491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41aa4d4061fdd5d06c89c710c7c1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf1a20d0a5828273ff8e39dbe01d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93692b033697e18256e957ba70e522d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd8868cae87bf0dbe357f053274a17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1115b3f0b2559d5fbcfcb97153aad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a30b0ac588ac84a4edddf82c84138497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92952fe2516abc740a61d651c8c460498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf5411e9d74eb48a67fd87843a67c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324dfe6ffb067026b7f35a04ef06502500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844340c74b3ac6dacf88ad5b6dd674c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa423a18c5bb7425e7c8f17a68923f1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf56d423b88f21c35483417d7869c2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392637b4c1646bac98e7f29d6a26b936504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d3289c1200745ee5afa961af3ce85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e9fe90bccbab05d92abb25b8fc356506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4fb492f8abdcb66f5c01d8b5090f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cd8f406ba952b7a7cbb792398dab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915ee33c111efeb56212ba2c14e0609509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234857e411f3baef388032acecdade510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e974b0860ce4a191c7529e545860d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e1b9e5002f2a1fafdc99709145c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ba7a5898a4c8df01cd84d5fdb3eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d87c629d4e58d76f484605b9bae8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f923489c0633cb396d925e03c5c3d69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0ee1b39b8bf2f4ff32ddda4952ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116d29ddf0dc46cdfa51fd7ba443a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc0e9496f1a063f11ee78f9c77c3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca0b19db3cdf505c51941921e81105519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33bca734d4243f24a2f9e054949b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985416f7cb0613b995a26a4af7ed9424521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f143844b2ecc26ff97d52611b3de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21b3aa3950407ae2b9138fb4ef6e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85b1a16678d3e02094b0cf2b817bc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8917cd80578f82c02bfcec8ae4c6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60cffddcff4416a5ce3a114d40fd9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec01769a3f322dd9330005045adf1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2015419c69e867a2bfb686f6f08c3a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd3fd0896aa86b9eeace245ed676f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1365a5004a9f3bd07aaaf453a4ce1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a14bd88b5d13d0c785c70e62dc85f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7688dae5f0bbfe72bdf94cc0ff6d78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921b8976a3171312531f0e25331e43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcab4a62b50ae06d602c05012b89cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb397fef869bd1a47b4381ef8eabc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac70bc9600c5a1571d4b8ee0dd5c0a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976010098f5eb247c7389a2d29a27bbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017efa95abca8da39706790e0a736c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42817699f06064590888c61dc293d475539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5951b67f3076888fdf6620daed6d3da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7299cbfa59268b35fdbb0e82fed09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63103abd35ffaa1a6f9afdd682b9b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d550d79fbf00332f2b24365623a32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439dfc234ab76fcbff77d9f2893e2b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a4e554e6f199faf72f8012bb42dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92ebc9e29132b76d4a39198fb658c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39306269cae84fe0d177e7cf3285051547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dbaf42578d5fc333127b0a80efa59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7c2fe082266cec5cec9460ea6fb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee3ce8ae8c7d47ff987362cb0d098550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b470a0b627faa2ada56045c9ca6cd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233286c863cf6e1462411a02f9c713c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bd3134c21a0e5c929a2f2689e3eff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d20671b7d1013b8c604da24462bf47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1134b9298bf53f0e2935d9ae3164103555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a71638fa76e792e51852e6d0e5815c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001365a5878ed1e91862ac1cc831ae2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f75f79578576e99ae088463312c01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2382d28302d1767020cedca804e95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131811077119964c9f4e280ec3a3dcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca1e27a5b10a636a51f5705abfe8d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f795bb193ca3ab9889cd91ac4225562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc68d95b2d02eb135fa4c217ae99c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9364084ac1d79e8af3c605f235c388b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543751436b24b611f30e2a493f418532565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4a3fa4377f66e3688d8da1c25219b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd95fe8606694fe5e62697c8d77cc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4ff97d95d6e365187d20e6bd67a38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f242508a93e1cb57c8e4163e719474569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f2cab7ce48ac649a733776b3c72e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e33e08b1abdffd83a0581529656ec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c68de0cc14799eeb71a7eae34cd7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebe097bff3faa63d8570174c09cc17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58304c562b30e787a7540943ce7aeba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef5a674c7b1c60743897c59d7d0ae8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0477a6bc96041399a445d29e9ae868576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d0e3bfdd1cf39756b1c0ad88fc94e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501115ed002455c6e86b43cae7b8a84b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19e160079786887ddc55ffdd05f59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd01d2cbe69119cfceb0e83c925a236580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e82e0d1f5fd61c69ec67665f85e62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c52ec8f93f23533502c92e28e79bb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba137c7ac9afdefefd61b9190d5f11d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5ee0b13d4549fa074a2bd42c5243584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a2eec911f4f27daeee1d388b9da3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f22dc785f37e8d9ae559d18f85636d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeb34be9efd5f8f962ce2cbf65627a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c6f81b4ee6c5efd5c28438bc24736588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dd052194621bc974aab4c986acb0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b6fda81db09c17acb0bf984f1efc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2283cddb30504e5ea4439855a5efe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed67affe9c873c3285159d44c2dc7f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839bbbb52e3a11b14d207d42af0079593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65df7c829cab4cc816e8fd7a3f12ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c9a8c3e68e2ae29db3965111ac8fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a3794b71dec539bea024d41442c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742acc02f5d47ba2b7ae3ae42f87bdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947cbb05a679608129165d5c82a060598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c83daa47cf660029deb58335f62e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234803b4dfce38176c43ce48d007eef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818800658ba7e7f93df18059d842fc4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc31953ecdbb6a7d8e65a8c2a29d22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87402be89f45b40f9abf37030da87d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983676c3be785b121f59fc12a0626b46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1633dd6b5564f7ec0363a1cecbd351605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a24fa86fb360a6835779f9e8194ab9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0c12adfd3a76a89844730e3ef5a26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22695dd79bc37da14d6a98561f364df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658415b730cb2cd5c230f95636d364609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4e9b6b8e7d3c7505f1da1542073cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e876a05d0f81d164afe2f9d8da0546b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65907c066fe8328aebec250da59dc98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b35ebc18b98d793a3cb167847cda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf07960a46ab9f676bd2c6930309f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aab383c0ff7b8078c53901f03b0b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a50b099e8483d926d4a4bd3e2d0be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24f56cf393c24e835691848e86d632617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86df2f0c4a3c2947b20109b4683b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ae20a28635d2d15e8f76e17faf180619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759dace1a033718f1d5c0cf38ab39a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e36aed54ab8e28a27c30b97b959d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7386107b85cf781f8e5c5be193eab9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a1c76fc349ce289d8d357dd4d436623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d72fae3a283f3c70a8fddb02a53fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb3c8e4ed4ee8aeb7d60ba2fdd3cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f6e5284f32688f3f4016020993122626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e92f69f9a4135b3926525bd4563d91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f04f0a6e59686d97157b72f9f67a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f5948fa4e70045923aec50034fcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a7b4c5274002bc59c6aca18868ff7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2256c27cc338c5f68b60f686aa78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae54ca355864ef0d9ce3c37b8aaa6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a6a23524abb07d80925f588512307633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b89d4f2ccecf45e3f2c73308355a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577576d589e1d603ac401689a39112635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c89395e13124c3049f3246fcc68dc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31e8df7951bd49e50de39776be213637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd22898f7e25d4efd511be537be4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c4a47433ac76ce62d2ee987703a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8791e6d4312aa50cc2f969f8bac98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d18fd51ef208b8729c091ba544348641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac6a8f4835d29174514a1e162caa50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea3ddf9fdbb91e1bc84091f64850f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9355add7313b042490c7f7fd0ea2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abec04442736c6479ca5ac4c2c0e98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531e7ed6dab3e42ceb3c7aa2b8e6d29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2610111dc36be2ac5da90e3b9ee8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9444fd965d64543716bc4d6a14ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b59f1d87794e05d88298250a6d100649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afa4ef40a041055b0909b63b979e74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118a2649f5fb07c4ddbb7bb6ba2e97d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5faa378397b327902a8e5abfcfe9e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac26e7f50d29da7b2caf486ae7be9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6f148d08825563b6dab93c18ee47b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aa9a5c85896b855db93c67e369839655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1d60ec2ba59ef1c780ef29eaad76f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea0033c9b89967b5f45ab7514abac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e03cd0b341fc24d8a8a28054d7e43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246805187d808ad3cfe1d08cf8944fd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d9cdf7de4b362f9938554fbb0be9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0257fc15aadb24e15fc7e2cfe5d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c042405cbcaeb44abe9c858f11c4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f2693aab09a185d944dac5298033663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7741ce01d266a5d00c52deea4ce24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad67e01d4f9ec6694fbee99c331fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7800d9b27a57c28b99c472b3743f9fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44451e030a19736d4acd7585f4f8698667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592468f024b73ad3bc7631bb68fe35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18809cb7307b65f1155df8062285f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dd343de26799f18865e5b65891599670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545c8be6d2876c06fa16e6caf2aaa95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098884e7989440ea9f0cdf5826f8ce4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb958367621ad649c4813bb6b152d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe490af51de5e7887781c8645e26be4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63126b5a98575c181d499c605a881357675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994e9e98f10dfda8fd4095ceb5c120676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416df62fe76932f7f79aa4a7a73225e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53578e3bfcf4c8ebce4f484cf6b4d6ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42092f240aa65fef1464d3dcfcd1e92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c1a5889f3e19f93328207268afba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d070305e1ff3842c8b3cf1777204a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10431ef04fd147248767cce2cf3fd243682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2236af42fb80e88846d8be479a516e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea2fe8e1ecc5ac17d43ff10a4c15a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4e78d7521f7bfd4c4240e6ab38814685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3316855faad9a3e1a0d2fb74446b12c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f410b33102e09c56f291da0cc445f1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466bd41188a9ff76f8d1633040a3220688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb096e7639cb3cadaae5a7a663b0cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474098e26540519ca66e423c8f91195690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67267041c1429dbc928ad72ff6dad225691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e98b46cb8c2dde0fe121eadeaa442692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23545983f71f87f532dca49f120763e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df065327177c2ae6b6f969dde9f11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac187e8d7b83c80bd653232e04352810695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652211765d6bf416c4292bdf032d5b70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754a159a3040f53d72c7c5133e055e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c71e6f105e10161256ac005ad5f89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39ac03cd7491df59e1278d4e5f9fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b789c20ef374ac1d095f63695d6708700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa43a2018994eca29c20643ee9aa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffea23db9aa7cc979b786768a351ec2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b91a7c1d73be0681cab26a28c3684703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd245e94d8d10708be44dd67693eacf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea07d3f1643219d535fbfe032bff8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19edf48b369d07f795bd51017bb34ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237015a806ae2e8f5e56cc36e2ee0d25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728808b74ab855d024fda8392a7ea42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579bb6c24b2b3c6cc2d65d0e9d53e05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb4df9a503a7117c3a977e13a65113710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554db80d59fb92ba5bf98ecc30ac965711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1a8343ad100ab1900584e2be8532712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97914b9bb09c96c5aa5fc69197f9a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca070b9ee824005975bc3745f3ccfe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509acca90526d7ea10573405cce36f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681ff2b88175a7d8acbe64619149059716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028f93d326e9a2880abce97e2eab521717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2812d6ac43d7bef70d55057a68cdc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a33e3f01caa183c75978359c25c0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218820622630c0e5a22645a3f05f93bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a97ba3f71dffb7c23830d8d3159bc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099f6c2054ed5eb68c9d850f4b3b71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3bced5ae2a5856259bd1847019ff6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039870bbb65be1b431d91660b6dbdf58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c856065771a8fca7d06dcea7c2d30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792edde4238c108ae341f6897c894b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb61fadf1fe64bae63a9434fbaeb1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164a2566480d1a9429ead404ed5061728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dea448ac24f3e63acba4a31e30bf09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b19e8d93f3cff9f8257d80984729730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba8a51b43e27d85121b5fa40b517d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085b118447fe575bd69c1ec91b58deb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54628e6686284896eb1a541ed1cd42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b74b6f259518304d72779bd694405734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b7844645e71eddb7bda8687c8bf91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3414692d9896d90ca3735c6acb9e55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7943471ed4f4e13fc3616643ee480737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad21758b1a0df9a6e83fbc69a794c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9c9a10badfb2d5ebc3446b3823181739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d80052b89026b3ff38e83dbf65fe9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b0f11d217e0d4e3e1468d6692350e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041fafd4a22d7676eb41da2c642bbfd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f588c0b23eacf827c83d7ea2eeec7f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001856d0f7baa04e34df420bc28b97d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9b624666e03008a6ec27d9ab581a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa435f281040d762c34936df72875a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7183a44875ecbdcba67fa0f99612d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09504b093ff299ab38a56a5a9490fa0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41961377d2e0adb5e01008ea8e6138749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194b0d691aff07064043cbaf5177a93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d82455229c8816deb143efb2b4513751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860099588eab6388d3b13444af751f4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957a7a24d5deda4b2e165c66d53333753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcfa2e92fc215732bf9d3b501a5949754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0cd78f57f7348bc70665b4ea4be8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0275d55fc3dfa0db5f1f5bf2fd4493756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f049fee5022d6e6d595859279bc8af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24daba12790d285eb88e3cb81f786a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61cd2488610b824a2b816acd20dccd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>