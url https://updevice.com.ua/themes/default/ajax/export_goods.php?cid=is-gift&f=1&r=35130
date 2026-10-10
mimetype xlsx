--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159b747149ddc86b3a8b7852e3b7a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ea12bda6287f1ebb6775d326ad51f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da561385e12eb93d09c8ca4d3f0b403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360f95b8ab5d2d914e8d8f6bdf94d9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c3f770249c6b64c7c046c4cb6058f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8287bdd245e2de06cedfcb79bc24a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178cb6fa4535fb3950699c988cfe9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06641303666ad4dbc94bccd73bad7198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01471a5ce04b5f6c5800470022aa43789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f5d5132a8903f467e8f90069c233810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d625d8ed0b541438ea6a6d4c49334fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9b392b52873e749bb4647c972152a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df15bac85c2817076cae28e723267013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69d26d7ab01afcf653ebe70037b44414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1876be85bff709d63a80ff8309390715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2644f86fef6aa385a47f40c6c966116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb213f54760c1f8fe73fd50291eb05717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af125ab755f21244c5a02baac47be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9774a86cbe205434a6a2b79c84a7c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65577098481dc797914d6b7797a0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cec2a54a13a35ff93dd49b974d90421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a21683d86fc33044e4053c32c695f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f586490634fc0e016f08488f4a516fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3cd22f9b133614228e6a187f7c26b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d917114275d73f011a0d15317b6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57220ecbcce11b32102ff05a7dd974b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6eed96566d4524b8f7191b58d45b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6e4ac2b5a62f9e5e1f085728cd34d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc742228afc7e1ee95a82b90424133029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d25208ccebafb0c2f3cb230b4e72c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1ce620183c1d86cde2bd583ca10fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efebe40391de334b8ff23f7cff0a23032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf34d1a540c1e2ebb6b9fbe67d4e7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799d461062214219e1f7d437f081b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f3fe3851e576d89651615c6df98135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2692daaf29472c4cb4cc6a7c5af6b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e0e3133532b3edd774ae5fc62fd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d25f5bcd809a03a8c47f2ea42966438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2907cd4fbe1851c3ecc00c80733af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bda9434730457ca9018a106cdafe5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4a4b306c29c6f4988299a500432c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27ed57c711399cefc0f7d3ef93158b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e4ef77940ca03f19f1b4ee2de3c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968168451a7a7cb872389de6a3eee5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f1295129d85d787f5b9c7dab462d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c68367bc023113dd5d7c300b750446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6f01e3ca59baf435d668ab771163647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d22a4e0d83effca851447ab6cb9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae77ff880ac19945999a7842821d9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af6ea6e72fe3b2f2bc4be7047ef1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781021c30c2e3ca8ab4015b1ed320c1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834546b312211c2e9c22141ad8cdd6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea898adaa9f09335004c73a8e2eba053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc3d9914aaebba97786269d1f51b9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f6ae5d047dcb0499bafc2a5cb94e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dd765e7e11b7412734ed7f4561c4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4016b7bb60ae590c33b394febcd4fb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b676816a1dfd7f0bd0058fd82f4ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ba877dfd2f19b5ccf3bc8be225b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e5da7c7bdaa22666147cfc50510e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45bb9b975239d85cb5d0ffc8f54f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61089a243f1a6a7708052b13d308e70362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd17e57a0a5dbc410366ceec6978a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e53f8fc3d22252f0a715ed9b17eb5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de54b6b3f4315ca507ebb6686f16465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0b8195e1be836314d1bc00b51f00166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ea50db190098b77c1c2c319e7e8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f1da42feed290b6348d6fc0959aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656a71a42b95d8a922579fb24b0bdda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ae54c0a1a9df099a37037463e0fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4ab545da3d429990bfca443f2edf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd39361ca34f944c7ddd705888d66772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900272cd24761c2305c0c88c9d924373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34488c193786137ae8b2604e159bfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92d1d17b73b75b67c1dbeda1cba4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647ff8fa511dd1c7470c18b3be73ff076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4f29d4dfce4105db348910399d75077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a60fe32e478a448e591edc7efcfb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf967decc3a44edc5ea77eb388ef7c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad22ae3f89e0484744535645a874d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac0f3ce379406d0ee3e1e7ab9481e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815473125eed7e273301e070f3b5f59782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392b92c7c9bd474a0a7c9cb6109bba183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e440093325be9d276ac34a431da42384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f94b04824d0e0ea4f0ee1551bbd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6b4bfa5e035bbdf4a1fc9f6f509086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b593bda9c67410cbdd7efa961b25c9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c5f5263e2563d6ed6cfe69d9517788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e1258cb0f30057b33ca5ef778b17d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b3f07dada5367f61f5a7a5b3614e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509272f226fdc570a96a47dff279d3af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411db706bad07323bb3b0fdd64d6b4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d10460197bae827c470c935cf96293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f0c6784f1dbe5d549449bddab381994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e12e01ca1fd49d370b9f2bc5cff2da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724715b5cd17936cfca97932ffbd22cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17278b9ca99583a47780ab0bca31414797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef7798ed1c8ca8c0beba65cde034c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d151ba39e7d7f6926943dccc3968899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19c82c52fd0a316f09080f564bea6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac9d98c1f27fcabbb96159e65c158e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80804fc0258f42e7466b485d3fabdc37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc2cd38252f9785523d3d7a1b93c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1e893a401d59e2c8dbda3a04a1a68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990caf400d09cd6174d640fdfc179804105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8f4dfb09c435e6e1f206cf941234106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77bfa2ae3ee80de4b1364471003c76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832792d2b30c36b5e541be46a53ed5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592717d37e2e75f2360899d50a9fd348109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37a7ca00665f62743b3a117cac3169110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f314116a89e86a89630de460810c9a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1930e8cf8f36b83077a9aba7e99b214112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e6d1db2db60da1bda14ed7dfdea03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0491c44d37db2a591216b1ea8b7170114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be153f47db7f144a40649813a94ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c095fcac46729ca1abb04fb80e340a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b6aa9377043f9d77a180d06da103117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0622bc0f83f5e5dabd3fc0416aa599e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114832deaff86c0131b8e3ba2e8b2f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463d12a268782fb7b3b6e7ae482c8f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b7cf9fc35eca42d06b8622f838e16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabb0e2ec32e9eed93be6d0c266e1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c7da5d1f0188926810d025a67908123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000c8124e72e00abd090716ccf0de7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b13adb2e36135a8a3cd5f2613096125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6578a1ce9db406d56600df97538be5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b946d3240ccd33e39fc13a62648a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fff09b53168398e08d22684e73c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b72bb0918db7cb6df4bc6e72d8c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc77150743752417400952f274192a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f16f9d91569614a99d21e085ee7ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084ac8e5f342ddf2a99dde6c951343b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640bd2a70d74681300e4d8340d6fc6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5cab796b4bb460d2faf47b6401fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29037aa4d06b4da84b48f3bc5f3fba66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13edd105f5204aa48522f205713757136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469f718e93184f92f4acf7816691615137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7857a20dbffd8ad49eb58d63d15729138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da035c771104cac8cce11b145233f7b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adbcc20afe76207d83e38c7a53a0e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16245cb27581d6ba81fa5cd262e227c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408250a4c216791d1949bd8eec136a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a8805b9243f1afe6b50bf33320f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b28c1d11f346126bbe54b6c91613c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ee8f179d06707c5c2a316f91ef5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6033fc5eb8efcf104808fe5cdd3ae4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0914cc54b225cdb0a888adfeda5cd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da69197555160f3f04d9689320680148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bfd873921dfc90d643d1f620cfd95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a431d0cfa89c94533c51d5172cc45c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe969cfc5556cfc3a063488ba5bd3f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2df66f7d8ce4b96decb1ec44c66424152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c7aceccf81df683f054cef20e7528153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f89c1086673ea2ae5c8c08fd591f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da209ba8deba3bf3a410ab03070e29b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9751debc122deed2eafcd5460fbd1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f08bf6d97b94551e25b80710e7572157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e05b82089c6a5074d1cf2f0f972f23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7934c85fff40b5c7f2ed075588ba0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576015445d7448a943f056e81209e9b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9586a499c9c9216138c1c52a6bdf75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22f3a3ab3156c748a576196d69380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccdd6a8ace9879af06474cde864b18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dfd6cacbd9f24497765e902b9d0e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a14e51caf1ac76021071a26efb5121165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5c04f2bae628cdbc4aacb03a2c46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a48484e32ea02dd7b3e36a7bafffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260017f89fcff20eb3fdcb554ede0da3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999758e09df1c1b3beb4115bd7a9826169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdbdec9e88ec74afa415d0ee3153e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68fcece0396b5cf246c90d6e019c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a307ce9c0ec9491292e39e39e1e4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491728ee124f1e0537be2dcc56515b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fbde901d608006802ec5070c4a8a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c03bc56327a3b7e3d4dbd3a3fd3c37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccae2b0b207f270b860205c83212aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3cd849da924b96b6a02b1952a19c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa1b0a1bd9e45afdf3a30b97063db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116948ec164d97f1880fb0582d812e1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7bd08750a887ef54a3a2ad1b94066180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4190397f7afac9bac4ce6080cbb839181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a4cab1ff3b559d427a65ab9ecef0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3995756f322b53d3a876606e308cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cce1ac2b61408f71efdb1d68c7d8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54607b0d62f485ec97ddd1bec211b59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc078ed5eb1446e7be97b4611fca74d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5f7bc80ba6476721a1bddcc29a694187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276a7731dff6c0caa91c2a6850780a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8204e6fb0087e7bbfd7836cf2f1d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbda9e93958be10e6287cfabf72ec3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7fb7943a7fe11573c3f0ed5baa2a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2686311da526a6b1af2ccda3df301192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95a3ac155962be17eab36e1eb0ec9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e9c7a8ae2fa6621f91e388bf9753194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77579f6e15a9dae0a307819da8b0aae7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d481bb8a173880edb3d48d09d294754196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0150b55b1119d51581d3af1e46b6f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d5e6bca023d61a9b96d2dd2846fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be89eb74a1d69c6cf5e04114704f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b969e6e924eb71bfa84c58922c73f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff398f52d438a243c074336dc82c34c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f36a72841aa155202eb3a4ae2f897202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a78168152335fad5c4224608321d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429c978f2ae977758d5bb58a35927dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466c0e58b9a16facfe2b9857fba602205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5545e5ff9e9f83b8d44645daa610206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb471e38254eb368e1941c56186e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53644cde572b7a96220d207b16fa67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8fb9658dd81bbce43e98960070d1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee4ada4b9996d78ef9ad817057c2e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1d1ddec008cae97722477d1926fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5019fdd0ba74a6dbd37149da67f6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44652d02556c9900690fc09afa7eac59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b818b44bc005bee648529c7f62a55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780222a8c369b7dc33afb167fe61897215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008675e81453dade3535a0add1224e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440301d3edc8914f5d9b0e3cb31c69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936018a0cbfa5b8faac5ba992f0dab4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da77a515f943fdd4f55684ee0fce9fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4adf24954fa11c272967ae8e0826220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfec4bc0b841481562dc24d63a5f3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec303ba35b1aa97af39800ea7edcd05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f80943d978ccbd681be5b3d46aeba2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1efe8af87dfb489f89d973ce3191224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3903d9cf43471ba36ef37e8b376bad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514b76208fbc2d192e58137d3753e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783ae49c3179fb3233b3ac38b6cc0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9214d21d83e0cf305717b22838c9d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f93e41762b5a7e87dab6dcf4e560229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4383e6ae3660976ef00ecbf8f493a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb71d1fa2eeb8ab70e7dd9fcfd3d94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198251a03cc7ad38e952283eeae312ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a6ea05434526d58d9d6a900a8559d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f443773753e0924f170d2ec61ecdb47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b99d4e74f45352844d96c54447841d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a658cea58045adb472f62573afde41b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb1ee4e34e02ff7d3b0a15ffe1d1dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e88ef75c5e0285a54eb7a21e0510238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e17e00d97525e2ef9062ab275f20b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dc6c526827a280b93e11a1a964735240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03d2bd8a8a1ee05455ccf5392e842241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabb526ac012436d1ff48d6ae2f0363242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1699acb5f93853ad9ca8512607c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cedb4c7ffe0d16133bc6a01ac227a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dc28e31db77c7a02592a32e58d59e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47805eb06ae3e2b335d13e98c5cc1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f5f114c8f99a6701e84738207d98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a509dfaa7f6aacbb7fcf97045ade6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4a61e72ab9531eee576428418cf16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4394923256ff2f8f45a84dcd5b02a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083b317836bf3f5b68bc66b6f401833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e74be894e6a314df90559a0a8fad3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65a6be519a5de4492985afa17a5682253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d0da65ad99348838e4e89950d75dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba474e1a4083f5a16782c3b1ab9fb41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e62cc898a7888a2cd935e594bcd0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98c1af992602e64bdad59f8f9acbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f00f4e7d2832e8010cffe5cbe2482258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f514d65d9175759870a5d1ebc24684259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea695de1925dc90a4ca63529df6ebc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9abaa380e59ae218f6edee83e9989261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b507fc83bc0aad74536ae5da12b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066832167acdfcf1251ce5ec49e414263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22594eb3629d6a391a1735986eb927264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d91158c4894153234a625b14037e59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0d2b20a13f193c0249c831c802338266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e3e5c8394f38df3816f33e7dd9359267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e66da56557aac1916d26584ff97e5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63054b45499ab2e609cfd669f54113269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b625791723734dd77427f8ee3fe8cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e6f5b6302330385a9bd6481ecb38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5efb50a8c109abb50af65370a419a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455704cdcc2c57739237f097748b48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2e87c950f564d86dece7dd8baa0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee0e4ce9e8885eba20b756c72c606275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02789201a681311791d8129aed9c9d2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662cc23ab7830918dbbd0aa9fedfd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b400ccf8c209565ca1ea10344d21c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fa8ea0157205e9a1f6a8b15104c73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36a340c873ee2a8aab57d3f351eda5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093189f33d28dc593f44a32bcca6345281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8289c6911f477f47fb1cdc36c2379d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550606e3938997bd1cf7978c45ea19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acafb9ebde85edfef960c60b9bf887284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7f8e02580b54aeb42ea617daa774285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ce5a5471423b10193e7467d81ae6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb6580603b45acd5943b3f8f6efee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03286b45d6381a908fc3a512ab346815288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a30899213264ea49571fc6ab197a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aba35ba2d4ac8538c419265c96f17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d2d9838420fa5744401cd03a36606291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f62f668b1608cbe7bede4cf2e9909292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e402fb8780d55b325392141e5b3166293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ec5b8c0d29c16cbd23deabb66c14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad484e0384a11dd5f6deb5e3dcf332f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c14271b256c5737acd39de76413b5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b986f20369b2a7d0529f9c39dc637297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61409910d4b7dc90bbb2e2930d53022298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92129739d6d2130893edd6df7066b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a88a15dd46b2ff727c8c825ab8c6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226cb33bc0d85a81e98fe5fb2dd1cce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d7d1b37888635d50e82311ee13c6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9cff05bf30ddf33ebf51e30276315303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16babd82a44e76f07d276a312066ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf62af744602bf15a48651977bb14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72efb1295e7d2d8f8d4b24a000814306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b18355e83f99124500711b6da609307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d84b5ccef769c6fec0ae5b030a0b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826417c0e523fe808aef50ac897a4112309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08abf1c6a7a51380d26af7d6ed1fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53181dea71d6644b90c6bef99bd19d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f1a096fd2cef92b675200404f62a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f0b8cb9a093b7a67f8ddb2917227313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426e89785c898597ff6dc80f1bcb1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f6532c9bdf9cad590153e2cc47cab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafffcd6dd3f53c0367e52f2818863316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736aeb16eac1d008977f5d1662fd3d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a581c083f3e785615197314efc971b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc16b7b49f24939f8a2c2a20cee06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54fdef53deaba566b8311412b20e1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0321b3266dd81e38a59154b51c7a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b2e5e60a1c0adb37ac578d87a1eaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2abe9a3b1958688914f3a85b0c0623323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa69ff8f9f1753a9e595fff698c8c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd41749ac3e66cded103fb0d2b0a72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398502addf550a126e0ac23183d19f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d5187b3f087d21a50cb1512f4b499327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31e6132b3ce410e1bf25650c8b48e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255d853269c993464f8608e2de573d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60293ab96933fbed52053b93b8754e94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc232989fc7caf0e1e42190f196118331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1115f21248f9164a88b3a01c00622332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bcba991d9dd95eb378d549d2dd3a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf50474c144ea10601a36acb231317e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f558adea32805ae746ed89c5452911335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef72f54a50df72794ae1b7e6b86d30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22effc76304d99e44a5aa12a56a5fca5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8c1da3f40b200cedf62988219f29f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299729bade3a2f9ecba6e63254f7a7a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61074f54ab6ab3084aaf2fe3a594922340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8969cebf0948a9cc1a2fa2109baa85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0592947777c50d006602982041c24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207822aae260cbb259f1c3565f800807343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152b115644baec7e2c0dce14e31bfb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633f5b88b79c498a9296c525b16f69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aa832bd295015927ea66b04567904346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ba9a91efedf1941f94e6afb6bdf7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8255db5146297c6061ae4ca3057d49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72420581d8c79a1ededda47823530c8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806bbc8d719d1129e9b368e908c54be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a46a49df93ea50010566bc4168b80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aab0f4e53a2a60e726cb8ac49a14b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31971b023db825f91388d3263069a8d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94213f4f6a25c0675c04c394a6245804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb182c431024d6feda0f146596f78dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8567639c391dc8d4fe5501f20cf642356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef08cc5b2604128659042fc6c26f75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609859fe5290162c7eaca6d52583324358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b573ba31a069dae538af33a18c9ed2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ed07d2894562524227f69e104bec1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ed8b55ff6b013c0ca278a486b5418361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924782d3f21f2662d2bae8b9e3ee1b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095dd85b2951469bd05eb5622e3db1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c94167889af23b3daa1f33ba96ff4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fec7f4eb433514cbdacfd35f8c9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b877e8bf7d8e42afee0ef4fa63615366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d32a3a08e8d23d160725dd87bff1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde719bfecad2dad890f1140c3799171368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d90475fd2b2a7563c5cc877b03d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e10aa7ee0a85e1e4ad22091857f11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f9d7e64723ea4e86efb6713aad00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56bbc9e561a82b7e08e4689e90974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13208f1842accf1a06bd0a2b941bcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b14c81bb0e8bd64d38649014cca6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c2819c88750636828f4e044b6039a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f4f19c7f8c5f5dd9e70a06218a8b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee85d70800668c5b78bda4528854d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce72e7c6b921083e0f81de67d796bcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d49f9a03420513f9e854fdd91b62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25463cc80fd28fe7f753819fba26e1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff05c63c9afcfdc48e2ee5bfcdce4e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910659cf4addac3b0031d4202ccabfa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9060129cde2946c687c69cef5fcf98d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f03cd6b79e7831b875cac29075ee9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ba5e50d6d21cc490c9ab634dde708385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84405a03055e05d62bbd1274c1a75ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d65d2410af0b46e2c7e1d41fa00e5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e1ef48ee9aa5fce6e10fc5f4868c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f8beba195b158f2eadfa3b09604c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206674ee5deb49ce76689d2fa43db8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee795ce8c3a34b461cca088b8244df1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10198da6d5bc48b4da678dc91d31920392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e0f4e3b9c0b499e1f37acee17a94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ef441dccb0ac60c48b841cb5e54e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9fcbd9bf4dcbba0c076968cf5b618395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8282254e8ba7c8545c02307f59f4c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9772afd102dfef71a1a67b7215a3fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000162e8cdfb13e1b76239abcc59c69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98e2780f1a7c57617143b817c7c635399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0099a414457a0b0399ed159562f95da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4d82cb207c2e74dbfc67f9e6017d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07fd6b171789e533c92d8733f8775b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ed71024744d243a9929c653b28879403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3600cbfc09fed0137f5d7a68a84f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa6848c9b1cb872b3cc6ca0132940405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4a4e5eb0e70a382d223a5680dc446406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35741fc97acefd33dc592eab25ed91d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12919373bb3e2e81a8b33c01d32b94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29c7d885a8cfe99b62863c499ff62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810ffb5cf380cd38cb52320347b38f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259db0aac8ec97997f5d6ccf95eeeb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbedb90e455fe0693178638dd40852412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2641cf13734b542ad4b418a2fbc2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff7f3b23669e8a5fa2aaed4e762bf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc5e3e3a8a0a1c0f886ba3627683d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a6578e7bf83f0cfaf0cafa3907c15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2505b1c6c5f47e701f8c71d274caf2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24890c95b2fe49f6b2bca09f08d683b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea46fe22901788df302792eaafc15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a162207be22d3b39822401206cec16c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffbb91062827a4f40d528db122873421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e94d2f1b54a28f6153afbe5901b1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b70b65bcfecce3664e77b3d70db137423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19811a5c5d7fe8a9afbcc6b934c1af38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efede3bb912c7ef9108f366569a796425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed2b7494403f44821f44ccf637af0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405672103885bf27f697ceff24dd7047427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb92a2db2ef11c8e0ce78186c326f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034652912223744f30a05558932245c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8cc577c70329be48de2e7a2328e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28792bbe151d0a250340f06d62f071431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f79588f66142edbf066fbc3ce633d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472ebd264775826595d7febab0b1dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e0e32daafebbca77adc2df2aabfe4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea176b5a4174075d926b99d15860f7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb307e0356064aaf9e6ce59691e8b004436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459552bba94015cb15d069c1d91b2ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c13754b020a38377e9bf6196d21ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb50d1a7f11fb2d3e0abfe3478dad70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2078c3c48e3b5d66dcb5eace79f6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b31114c13a9889b394379b82b70a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90ded968c8cd0f2480338b7ce4fa8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b05ab9794981a91cc534831723436f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeb9f7614c68dcaf109aa185c6127a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f173e7534fd2abbd3c4caab9611102445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb54c42ea464ef29d3c75befedb69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e796bb5ebc99abc8013c11beb04b94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a8030dcf20b806fcb03f954bb2e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c258286e1f0b486cec48f6c62ec119449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276587dd4438961bc0e9465ce06a9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff98b23cef5bc3ed018d1d6a88e8ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f00b9779aa2a856ea55423c550e3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740489a38e352986f5b592357f14450453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bf59cceee48cfc11849d217bf015c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b013602dbaa735edb5611d1b3744ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ddcf47f6a6781304d594263cf763c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b712980208a4b63db4557b1039838457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d1392cb6a9a41e98b9cc3995267d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c8926101e6855c5fa57026498ffb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bb84f1491d848a998031392b95c7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78007f39eadcdadd4a9001ccee18407461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e08c163237ed169175e50d4403fb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc54e9bdb7b1df13d908925fa42ae3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb562d95e0da1d45f94bd5994b99f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc09cd2523e7bf58b142fb56ad68b6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696cef14c9417eb029ac1182e70bbf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d76aa7611f13ee1b9c215238b226ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af9425026b3ee94c181092b7e55d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdac9b0fcc988d3b88b295d91ec1ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b92f96c063397b7c63dea1ff98f1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6796b0f9e118d2697be1ad91f434471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5561a9931e47eeff2ab9ae48ceea2a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89455ed895b859eaf2c85a83262f6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741aa5e601574ecedcacc1888fc44e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550dabaf6b4d697a0029b33c7453f2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda120d1baf9db8d291f4998cc67fc9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a021a6283059b484c8e2e48641bbe9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853a614eca81d80fbfbfb22ce8b6eda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f2fe2477e8a53b7ac68817cb2b1c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a6bae79f157daabe0a0b6bd5efd13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64cac1843475cd528481bea4ea633e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f195edc69a2d8566ab9a293ccec2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d69fd4806ac52b8faf119154847d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c6b05fff29f52740aa7dc5e99813484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fdd582590639115ee96eb9e5338a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0ef98c1c2dd195b496aa100c5cca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ccbc976119fb2a68a5489e529a87f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21d826346881f9f2f4f8726728982488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9535195a06d9f8c13a6838b74901b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d0f1afccbcc42ac33c3f3e0dbfa0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187b38393f80e6de96dff160e85664f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885f4c2959677c9f68e88719228a13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f129a0531df49e92a3e61c41a052b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e3bf026769d8c8c562e10877406fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad783fc91411e17e1a5df3cb30959e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f059c9627aed0905410d917b0617d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69d49d7ae4ec7beef05f3b0429746497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89e804463673f22f0510750c59edc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344066dd3615a40513ebcab7fc3e0a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cbd78278c8f85c49cb24fb5023f65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6f7477ae09123a280b96ba4bcc526501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9258d3213419c6a3d999d0ca7fa21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e152d3346e977cb472d53274817d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f5ae57d287a3e596de5da6f51abcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca88e33b1d8b0a1b557cc43d69ba86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c421d005e4c83f2cfe67e8f3d3439506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd2fb92ab28ddf5febfe2a7279582507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f261a497bc765ff2edfea6ed50f9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1011d67f7c196187cdbd45721b08a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde135eee8f71910d040037a75c5e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff456fd54db90b447ad6e9d5a127891511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a2b324d31c158fc3033078549663512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688ee5a5f37a1b69e60ce7775617692513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1715388aeab5dbcecf7aaf34e8e11b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e14c0f82500894b15a410b68e8d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b51bc571b48512e12f0282b48b0a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f7788ec75fc17f1b631caa0aefff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24927123e7362377d9f9be77a6869b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c884fb4b18ccf843e2b319a1a1aba79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a648e7818fd666fd918b0aa69a05485520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c148090c1ca7a6b6a453d49b2b946521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240add1545a2d53d8a5dcb20266d635f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beabca3b5bef961e4acc43ea5f4f2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e7defa935dd23e18b9f50fde8cbdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c9b82bfa63da96bfbd04b8f6a7cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54983b02fd9e287c3ffbb0b2dbea6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec55f75a6e1f4324c4b36a8431e04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f6f4ce9d2979fe44de31b03cb781e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339e3cc6e18a38d73497dcc84f9d3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7a4b0b39dc3b6dc35c9420db9a5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b0d722f57e51223c4f75c6c5e554531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded212444052c65f365534b253ca2ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518514a3770d7c43ca750c976ee1c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae64a7c756916e86fd064fb39ca0e0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19951f11c202c5faf828a5fe14955dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc773b25515daa3bf176dbc790f9edfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf0acb97a03b1fb523aa3c5eeadea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74861243161b2f99bfd383bc59611ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fe3f79a11133bd08ca7b5da3be9c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bee3cfff6242551e85dc5519da7d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755456f20b12305492c54269b404929f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad65881c8f0e418a9b55ad976f70aff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be21bceed59d502e879b7e98df7d1ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a47135a9a06b2a0b374372eed06ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bc6f0da01f89439f60468af934f19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ef2d9f8ed063f76fce77236cdff4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b26f9015ac1212064d6e2ad4c5be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f8c1d5d721318700c110e73130a49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999e9af028c1d189ae234071365762f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed89f6e2190b01606bead2f12d98676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177cf4949b51d41e99317d4ab09d18b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723cb0fd5a8fcb34acbe60a1e732251552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c446f28fe9014286ccc6dd914d23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12048a5bf7a2aff4b9ada452d542bd1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84570401609e6fe47542c1dcb546a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad5e35c1107f48c97cc20aa8be94c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e0e5d1d826e883cd1cfed7afc710557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51efa5fcc2174b25a232cadae2f5cd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc50807c7e5b256c09462a45753d9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e70bfbdce8a89f018cae6423b23954560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c2d797676ee28380df16f7d07bff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a976b3c63c91b662e5e4bf9dfab1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f1955a91c36fa812d23e3027efe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abacc4efa84a37a4d2fe17ae5dfbf01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c46e25fcff17995feeab25c327f69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d755ed896b13777e0db7a4826eb4007566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d1a215493680f4b3d5c7db6f4a2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1b3c27252264176009a8119935a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac3439bd0a46e2797621158c4dea76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91afeb0e077e13e9d7870c9b164f3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e686ae234a13b9a81acd2de356f4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c554e638e2f7408f65a67cf4527fe85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d014dd2d2302eaa0da64c49ef305d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d94dba9f43118dc6409ad0dc14b677574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c579cb1c2fbc9f1b08e8073aa817c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a0269075fc73c4d88e50ccc82f3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b8a14921c6bbbed0b2ab0f1c1a6e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0fbef74c917dfbb53baad2a980a1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cff53e614faadf7ab2129bdb77103e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b03eae694a6c04447d48f466c599580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7e81bf5905cd4d16ece2cb60e08f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf335ca50389d2a17ee9fe3c1570818582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93a80acac0c84634b35d7af6f4311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e966ce1e0e6159ae1c1d19563120b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61680ab44b70827f59cd7dd5395978ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bd77896fa26b1c1789e0602282fb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39bb438509c13bb049d1094c429f4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f99c5f4c473fc58a14251582a8c00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb78be69c98245a5c2013b82cf892b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e46d2a4697cf0c8db65274a960494590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941409c6d51c733cb21e03db0611691591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b572ee983ab130c5cd8399c941f640592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4cc66ee03da158fc94567fe77ae52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab07df19a8660adb3489ae0d29d8ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf4a4c2e173ee77b5e7c24aee68a16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39507b582dccb3758aa4d9829febae93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c354131627f8a5a9ad966d54c5cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b5d0744fb2bf0186bc51f7c37ec0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2918a2adb1dfa1590e189638b45f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221e68d94450330f030d626f36a2dda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827d4f2532479afccbc96739bf54ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7bcad5056a5b2474f7f2ce3fdbba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c736fdf732c0b2392fba9af5bc3c58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f25b07df2fa960db4fcc54dec5c1ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ed75e5bbfd48a8e6dfb09fd9c943b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f7155a70ffe659d8a803e8b0fcb1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de400e59f7a2884045ded57ea6fb0f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc3f1017e73eeac9ce1adad125918608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8fe0b243b09ea8d9ca248e82c859a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3998d89c5e6598f4b9edb271e80234610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d60d86ed35d5ea6fa3e4e203edb15a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8103e48cac4c15d8a094ff95f1c78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3d3d508d5154b52d51a21f0ce9dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c14df3974128871998089f8f116aac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f1048c500f21ed59de4a0b2ecc7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68941d5108c40ff2256f233bf26e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfc0eb2bb2972fa312f9d1e21d6ffc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8faad65be49ae361fe5e5025f771618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1263e61136cde7b187afba2172f7f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f96235fb5678f5804670d028a80fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d0c73843761739f581fc4eaabdd87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ca48f0f0114adc4f47bb1d58ec230622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfb16987238ea00a4be27899ed0d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe76f4ac7139e8ed2f611bd93097c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7346244250b33528136eb3b5141b44d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f02185ace81d0dc53001e129e1267d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5727ebec89609f259ed4b6975767627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643a61c2ae7178159d1379ed5b94bf4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29245e17eb5f4809dddbebf98d2a44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7d2bcc8db7a40ef27d652c8c1e7d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858110f9f5f354a8e048544960b76be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359e3f09e704dd86c88ea37b743b2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ba8646337764bc2600ad09f5e4a3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748e7e4c53b2c28ebc4940be4aa8f8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b36f9f116316ae57ef18e630cc38c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed11063890c80e4110c609b9f8547b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a7d02ff61bd1fa65b7596db186f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e9b3be31e2dfa984af249b98752bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482fd3e3a25b3d2066878d5508deeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849852a7f01b7c9539973af22eb14c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc485c755c63da37d4f57b96b8ae59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008db11c342a2bca32ccdf72fe8cf666642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b0a3d460b39e11a7a803ab1a6689d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5691906f313d5c23b2daa6a2ac6f9bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cf34095b67103d534d4122fb789f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9817daaa7b00e5e5e215956a1addc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e5cc805ad104c6a6787f713a5efa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0b36c4c5b8789f146960c86526292648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a459a744518f30a97c7411a702eeb6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cce90874aa037b6d2a1924ed8a0ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4a6b3148e7c95f5538f975e413db8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924adc309e91902b788386de5360c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580aa0cfbc69f3c0afc33702f731180653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e87b7796de8170cbc62fc4d9d8bf0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd58da23f80f1a88c213b5fd6a0501655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246180a836163ae92aed504e579207b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6d5665ac580c2ded435c585f3a8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4394509d3e6a90bf5e4f80fa1e2a2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bd596491595825e21efdab6dc027b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0729f2b967981b0be8cfaee34d61c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8def309931f06daa9352e75ced4522661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000e7cec35c80e3c8ce3f5640b1201f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72498d0984f64583c7a4c333b0b87c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518e943da11d78c18e86b98a130dec6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde88390394338e529840695cfaf08a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095850f69cf1c0c77f05feecd31f809c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea474dcbbc12709929fa5e3a5953bc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5f8a9f67e4e46ff1b1ff30f003f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77574873d4d5ae5a68f0facbf83b7e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645f26b4b8dff9d28c4313cbb6a3a3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58401ee291771393cf51b7a6aa062284671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72d885d35253c73aba5c19725d3135672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba25fe7ec297b5f123ea87099e20564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db5dfc6cfa098da4117c8648d774f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86969d8938b87c6e1aa0861052b509e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bae1280e7dbc981496d8adf3c92006676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1c6786e69792a7b4c9425ec63f7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd36820b190e276d977e7cf678cab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d4136cb417f7ba40377383de2521679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d9d6c5e31c3e6755c2984e5590e82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b1fd7495bd27202b2df590e630204681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ebd8603047d1279b9525d498acc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63094d8ce85eefd10391ed42f7e59d06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1baedb518193a5128da2577a9cf7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce3f3d83cca4ed5c1081dbb9129940685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e378955004b88a825b0f946e05bf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90262c6e06217dc3b325c68e3d72307b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509060bea54224386ecfc01871654621688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598685b2612c0d085589ed9eaa009e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c5516ba6bf0a0705cd0c1fdc8bdb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728126d0378899bc23db2725ddb81cb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b8ba2f6da1ca7aa73191619e69585692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cab4be6bc5856d4081bcb38e40f1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d79a8e454b66bcfacf04d7ddb784f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56787ad209e738cf9d19d4ad0397dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bddc3fd32031996bb5491929d77d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01c4a02e7ed8d84856415055906ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca10e65b71726cebadf98c6757db637698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2de8b40f7fac8e18e97141f0601e7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d19813a7ef032dc4878d0556c5fbc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cb864194549d2c9f2bccf49a0e68c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c334019e0b856d7a80f263626bc9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782a51ed3d95a127980c7163ca14795703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4cb238955f7ec81a7a03cff28f0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bdd0ac2f7de84ceba37568b7116cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aab59cc76ce2513c0f78163dfbc07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefcb2ee83d2361114cd5c4ef290fcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef927c8dcb7e3dbb7b9d0b0fe8350343708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced025e7c4c9f263130fbe5044c8b6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752f12aa0e855b0d90891a9b698faa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82cee286da5b1a1bf0efdcec12eeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfeb599a6910f37fe53b46525bfdd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c00eb04e8b84001467e56653a655713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab023e31aaf58234e588c2231ffd989714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f2bba5bdec6faf20d10b019215eae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb61b2ec4c2af38c22edb4dccb75d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43306e35abbdb59daa8d8af75949fa0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba33773c2ce9f4fd2f9d92af27c751718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ee8947541f76f8338ea28955525b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0fa26ce0855bb5483ecaa753d6970720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace5ae5ad4c46ab5260dfb030f272fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f82638c350b32ab92149fda07363db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f747d902edc17dd5f55cd6098067af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299052752b158bde89a1bd7c303c0b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06b90ca5d4fc8af8290dcc867081b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40545087951c11e603907e86f0bd3f8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873051315afc5816842b53d54c8204e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e051ffde1c9b4740e78b62c2921c60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e824e489b0181dca6c44e927f21f03a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a06cac271e8172fa169438618cee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b922b8f0efd239d3feb38a808050731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfcda43da1caa862efba4dc58b498e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2cf377cbc7a4df5e58063a88fef8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfad46cfef9d7af7cb0423189c7455734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea1d2d49c3a96b4442c16c9e4bce7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17a47131f7ee646b52a6331822439736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70835a8bbef14c5727f7945f1b8934737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c912497866b9f663cff1a7ac40c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc1aaf9e327eac898cf709fb22584739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c715a0ce246ffbfda2c9b1049ce43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e452f4495e71027910c463a019e6df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd648376c9a7357a147ee475daa8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359225f17bbc70f026c704ba48f1958743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd45f56745caf6d41f6718a61464440744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f39f0c6acb812db279472e9061d397745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d6b1db3adf4cb119cc8cb8d8c00e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863733061c32686666b4305b6204206747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e71ef126ce443d0f7d014415a3ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c674f6aa9775e8d66693b2e295cec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f6c055fb08106563fe0dc8b1d3f86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca938291d5f1dc96a8544b8a085a233e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a16d70531f33e28b2ff3478f54d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658271c08d124e465c8c2aea7a7676e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe82d799a2f94da816c3c822b1d197754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d5e0e34a6ba865486975aa7ec411755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1ebe59696b7620a9784b3357b3ac4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d522036cbbfe11fda3d0f75b2f8b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d9a30f3f6877987e58246440c8048758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8ae803f9e489f540c8bc5c2ee6dc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b58f55f8439674f02c2b512c8a7741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4028d9e8e69b96745d5e1ab0b4e8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db849f61e555a8ae1f922120540947a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f4d3ea1b9185e3465793c27e2c73e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc04b6aff2093a1d91d98ceac1f6a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca37407784438db0b2a1259c59a56f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf48a2d7d2c234dd3d3e46fe869127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e1f5784305a5472ffafeb076a75078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9430ab778818b4622efc8fb8de28f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46737b8558c79fa6aa25657685ab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c605d7a04484392ac6084c2d53cc7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d4a7116876c99e430018bf64705e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3d83b909cb810c13c8a63cf739af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ac6af7e9cbd299754f20d7e7166b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197f846a6afd1841f9cafc801d534f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc0e9d544f483a587e14018e3cf2f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232b085c16e07f3bf2e9932a99c198f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecb4bbcfcd9dab5a655f4f3d539b2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb88e099abdb8500a282d7c85cf2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7b795cb751c3ddb936730d3e12e6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8272b73b356ebb5ce3f528bbb26271d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec3ceb7138b0eb7ab917427b77391522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee42d2929cbec8b94dbdfbc7aa6e75c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd39f85d91f11cfef8ec46aee5084124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382937e9ec7609bf140397493354e4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33877aa58a3267d8387fc493b903da7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128cdd758e346d09b7597a42623d6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48160054c8aa12da7519723b4ead3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cfbe35d2b0cf52593787f09ead23f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d49b604f139d9c22ee82d16d243ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaebb407b5a67814daaa5802ccaedfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7519ef81f82a9b0dab14fe0c84f33932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896b66ac828c519030be076193fb52833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa05b083d716bddcb1731f6b3fb7eb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5c8f93b220bf0a8fbd5a0ca31df9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e745ad0a15d8eac0bf786e75853df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad54ee3467f12d2e5e82ded9ab30937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef632b40b704bf15f4859f2034237738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23b1eb4b72788568a036d4b2f3f9be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d82a4fe6d2d3d71302a5a0a9f13e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f38ffe3af74c71a7dd0f6b3fb0ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e17eb9fcb8ca9f2e6d26f37b89b0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d6226b00f57cf4836074f7eceee243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb613bf9c568d0783a34e8478e602a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996b147bf8ddefb4f3831e1198e44645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240194548e769e42d3bf489bab6c89946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbeddcb0b70efa30f18ee71cb1d06247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd175ae7fb1e68d0ca5017caa299a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d81b3a074e02f6a5c8b3e6a91b4f8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079393fff0ad28d50008cdb665cf48a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2312c7a0aefc9b21a505f24c021fec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c6f12b672a0300c90ac21a6fb9ad152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e0f8bfa2324ad4eb6daf6779b954253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c399c71da104079c91748e552b5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378e4d41dfd535d106285fff96b172055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612291ca44722337e795936fb93816756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29aeb85ded9388d2253681a62cc9ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6bc7b513745951d9009fb4daf98e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4775e9ae562199fbc7d9e995c5803c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d56e6180d7a8e3e4d3a6d6442659e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca6c9d8996b4d702366ef81c9515d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd27cfd1d47e81b5e001225de170a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04467cd790e22c80f0ff893f11487563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d93c23320e654e2715796041eb962764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c08ad32ef375d28951a027a99f3d2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6219c058cd7beaf94bfd6af652e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6030e4bb65361db846f98661dca45567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc80863501f33e53c4f4fa637aa7f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a28b1712e49c08bd42caa888b7d7a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1463b05be9a041af29d800ea9e5e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bb016d3cbe9579e915be792c7348c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24bff95c9a642828bb38aa5e0f7de372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26733b551c2d99c874144ca567590373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685c6e7813411db7c94e311888162c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d9612803ccb51e9043a14d5203b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523521d551062de7f1aabdf3f9422a4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9705ce77d10b75a274848433ec22a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4d39b5ea7d6422ad68d132238e17f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bad21d240f28777251cb78c124a4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862c4330af4fd16de9455c8ea5db5bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a15ff0315b91c997cd2db5dea0d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6ff35c02016557a0e7c292232730b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761bf1e82178de2009a3b5c16e385ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe815bb7a0db05ec6c9a91c70d7fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae120b08dad4a8fac66bcf80a9be1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c28128f6d89ed782415ecd8a099e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4112919904d7b42beabf77bf9da53387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd661e57b20ef0c5075faa314be001488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c20c9f7906d3426fe14b9019838689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b80abee691c75d3d9b3239f07c7d9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadb6904451f34675e680b6ddf274c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dbde792dca4ec820dc9c3ad2e8f9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df237ab77e028036163f50b0c38210d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c888fafa2431645241c7a8c6e347c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0ba6a58baea0fae4ba36aeb9f98ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82409b787fdaeedfc8a732af2dde796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b81295e4f11e068d12cce21b4d7da597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b47cccac33518ba12946fa8b702e8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14943fae07c866f0622c10f7ee44a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae6affa0eef44cca456c82fdc051bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73bc94e100cb675870604b38b200e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db95bcd3d17f7fbbabf240d6b5e261e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafcc2b03b017d2eebbc25eb87d860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e426570184dafaa07c3773a29836bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9635a2fd590ec2bcb82412580c7dedf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba84f3dfb3525e112f04079decce3ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17701422ab39ae071acc68e6af030cef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc5404bf54db62345d80b327b2a758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824497febb34defa088b7c5c573b12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42edf5123500f886e6c82137015e09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9500288f45811ddf784091d608b05c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e1f1b624e5bd0ff0c69c2d25a1312112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ae3922c63d44cf1f7bb7d1c096e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb70b40153146d6fae51efe46fb40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d66c6c7021476bcf6b35f01d391c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086677bc68d5b8c99d510230cc71d7c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ff31991508d6283f81bb28509332117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e321b4a18908992a60a11af71fedca5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d5472d7116d1317224b32acb8275119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8cb57f166e798f9b9281e3707f04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcade1ce101418ac2319c6056bd14b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa5af6fd9e8ea84e0914a7d452419122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c6aad8a9634e3fe72aff13c8272c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf921533b5a39913906a86e04c312a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ce3ca882256728bb4e9bf5859dfcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d292a7dacbc450a3eb5aae049b64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331141182c7eb8c0b1fce94443062c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfd7edb444d2c6180570f62c3c286128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe87a5179225d49600c9f5d5a93878129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920c17b68f44a2dbe69e5d2ccc5c57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7fd9fc577546224572be9d26a6080131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c79296193bc147dc2178dc27b2e913132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f9d35af05efb7ba2efa687536bbb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e72afafdc445f56d2dd945b9c78f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992070fd8a0e2568c2b838379f431cef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d6f927c0e0e49cc91d9124f8641dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68493d420e3373f753fd7ab40c0e6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b617df8faaa975bd274d8d68bc4e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda5e57b2f8ee279bcfc53d95508f13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba553283347c55eeb8b29df3ae00b5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a05930b1564d7937c973d6b0f9999141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c89823e5bf7067a949e78300f7be19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89343535f193cd36043b5e0ae8fac98c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a3b3de9ff18f55b9ea3024479aa46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c29124ceaede96018587c9583c00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623176586f0894cc793f343aaef501c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbde93b980c19520c477d8a13fef56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773671f8cbfa2e683142a71e0b5e6fad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad714bfe805693d30cb80d6354b53d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c750da77fb99bf9e41897ad3c1227c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41b888d641d62357649e16b7b7229c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d8f3967f2a88f04b99e33b459901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc65be4a6170d9785c3b6b56275062d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814450f2f02ef845d5d17d57ebc5f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd20f9ca6e511501649c3f0587aabe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bad1ed904e71e1f06329373d5b5272156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c339e3f268d23b70f9fc68b2b86e5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f16c99860375657f80da054219e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c184a2fdc29382d873019a9642804159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83121fe0b82422ea69db153130b4c10e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2140e4b491569f0a35036ea17e4086161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6d5fcf8076dd75a55408ba27509c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44fdd57b9ca79f6d322cbe39894347163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf324ce36841146348e7aac9bc32d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaac41a5db0f043267e1d934ba5a8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9fb5aabec585d332f38949f0eb839166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c5a28a47c7e26d15e38f5c2d0638167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af034610ae2997545b1a5226c73e93f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead5cdf101e0c666e885ac32f276e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabace350dbd9a2213148e372cd54101170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c20c22db2500c8e1c6e9694938da0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee39c23e829f82eea2985e7fc4c2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb6ea98b7e3624e9076c804deeb4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c26fb8ac1869b216b24a0bdf9b780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ad422bd2c6087459102c1cee128f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f100fc6c0b78330d4d1d42fdcbf075d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a866bb823ed886d7d609b39003372177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f192d44f92191aacfd9e7887544f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bfec10bcde6c2ee67646714d518db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe2fad693f42d826e9eea638163040180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5c8fd1c3528deaa7c5eb40bc05fc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eecd2f817a002089dcf50ea3cb3c12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbf40ee6d1a7d1eade4e4155ac4b21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e2ec37c87f9f83372e58aae43e4f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abb25c55442c3b2ac8f649673018f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a83feabf188542a5a3ba6d4e233e63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff480ae4e2cb77a96b5d38cd4f6a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e53f76104608f4f64a4e2101cd53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d0dcf762afef62c890fd46a8053a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b9f620ed0a800851fa44c09b5005190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee68d91b27a45e93ae4fb239e044a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c3804bc555415e13368be28f0d18a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902e551ce8c9c4a9aead856ba751331193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c7b8640d3dd320fb0ceca86d89346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc7635f7396404295737cf78cd9f00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c933773ced40ee6ab31c9a6d85febfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c2bbc977cd65b269335d25e8e9712197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652fdb78d09a6c2a365200003be8409198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af394502c55bee7a57aadd6b5ce9fbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d788c7299ac4a6a5bcd2d60b8e43ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88077b53206842ecaf248d7d14034bde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78f8e9ac6e295e96c46e078dd05e28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36061d639fcb512ee503ba3dc8c73c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2499bc4107bd08fa957006c5fa0cff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28fe21153f4ea0f731da0a690f3a63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89572110e6ceab149c8f727c73f18f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75305bc5658a8d93e8bc7dfc1c601073207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c222b4e514269dc6625b634d2181208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e2fd07a9a1e67d986f53d6812a63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204fa4f28f5210ff1cbe4e0197942a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5753425ff75aa13d2e5fcb99180dc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614d8607e8add549cec17891e5aec92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac6108f534ed10303ac4d612ebaca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f0cb3b3cebdb6279ecc8a0808ccab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddbb50ff5f7b472d874b80fd0ff6fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d09d2d89b89d3712be73232f8301216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fae43a3178251f04d164bf523137e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d9186ed056f43e0cf1e7ac968d797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c30a2ed22fa203e9d97c5e5736ad35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eccd9cf91b11eae092bf83c1ea66d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c58b45c55c81fb289cc4523e755a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c47ecb87ac8280217974d8166d490222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea3a65834e8654f4820272f4be8c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc7d26eff928d666d7139edeae690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c956b1cc9924ab46ac946930d0b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020807c27f962f69bc7a2a30bc8dc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d21302cad70b2c78899dce8a07828227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6db5160ebce5f79741932278219f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c52301459f2fc6be1edb784751c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c466d700eb5d51021ed0fa12f455b84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44526ec8b5968e0ae4cdb6e08ef8442c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a59720f21c8165e16558c902ef905b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb7607cc63592d61dfc2fcbb3c78fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000839c4d94b383062916422c4801636234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047de8f76cd1fc058e84fe323e13b83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd046ea62fa59d622a627c8330bcb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00469840a59d8ccd3de4207f7b356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e998d33d4581c78c10cd29afb7261238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40402ad038cd8674395020b2e87bbd8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afeba14765c261a70211faa1fd5629240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a777b84ac528bcd9c870606afae2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328e0fbb7470c53ab523cda5305d921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a732f65d4fed8364f6d2af2e35b63a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6a173bb272d2ff8f6e532c945d59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45969fde7e48db68343698ccf3d1ea73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2205502ebb4e519031073a9fd7c7a6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1055a3ffc68823ffe10a0651f0033247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdc8c08a47288522935bf035a47fbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd61442f61d59cc74f46070ace418a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa18bd139ca158702b4cc9bb61698250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397866ea8b9a4335fab2797cb34ed4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec9ab17601d79898259eb99d9aedd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf695221795d99c567475cbc6a2f221253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704917e2dd85f7cd801dd9f3bf1561254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698bc126a9d046f4a3059679f96adc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1bc546edf59ee640de6bce45e3563256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0626a7088b8b0c44278eb0253060e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392d176938ff2dd1a8d6e7850b1ee3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f355577507692d72f2c6a5f310399a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bbfeefc42a153f1f7768c6b11c0d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b699cb19a6549e82b2556f0de8eb0e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dc5262570c94fc4f0897bc58bcfba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74be318da363fccdb909afbf248958e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1435435f4566490f6aacf47224c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babd134938de81248809d9dd511617e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7eda967bb1bb8570e7f00491cfc7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285843b52f8fb1daa431d66a175112d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377dd97734458d5a7ebbbf4dcb8d889268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582023afaaac907fcc4d74e4501791ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b29b06b1e5609d5c749e7056393e4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c466d4f240576e442f3f96067cd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5f7d899821377064025064056bdc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694e27fcc18d0644062547d8281f184273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11a42b7a71ba2c268d5e13a782c9b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b4882b421d2cc732324454e2f145a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc2c15e95abdbf778b86b5046ae09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8516ece4f5f89b0b5c379f00a2694277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90503850329a114eda966570fae381e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baec4cdf553f63a44b97738b6838e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dbaa1aa295845ac27b9f976af6e73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50045778626728df5e48cc7cfdbd330281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bac8fb1bb6f536252da4d4f9afd9f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f8f54aca90f9945687cc3ebc56308283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4203308d1c92e73f4ff3e5eaebad41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea457c1d4f334ca7e8774335429c32d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c30353047ce45baa9b985e579ae6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8bc29e27f6d4b025d384d56c706da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a78c207fa3fb40e20d0859223de2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f83d43a985cbf690eeba67fcbaf1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9defd538e7dc1b3d053a750cd17a15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27d218beef262d95f74685218a450c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0122422bc8a62020b7219023b74b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad21e9a171ee23234c01e4a1b983df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1384daa6ef45d35b07fe4bf34c0a37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c32ddc0e1df18d9c9c161a6cf7d7d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f5737f84f934992eaefaf4f420f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581e98e7050275f6c174f32c981c74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845181c75013b8feab953f119cdc26e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8fbe721bfab411f6ff0a3145b9c55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919be2781f4b935483aca6a250d20dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8023f2d03283a8ee9799ae092e89be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adff14f175c4cb6c85e0faafbb88aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c4d9ebee80213bc6ab2b0f20af226303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69486d06959785afc5a05a78277ff2e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e5f13bed17200f7a2ce044e99be13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c057661899fe927cbd93bd8a2983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824290c4cba22cb2a7fb7070ba7d02d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1410515f8975093a07882c3008c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ba2b249ec8ea9be0b8a0d58806991309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086b5bc561486de18efe20c30df5633310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06cbf3456961d18db8158cd56ba70e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67994b4a95284bdcb9e1c7e550957312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54f1f6f8b1e21e3d79b10ee0dc34e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7409cfc971f8632dbf050fa8692e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5480e3b2f0e61d604b9fa534735d839315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908bad8446bce936493c6ad62caf83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9260c8f8acc809c778f7a848a1fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc0596f0367a2381f3654b6041cff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c5480ed60db4b59a147bad84787c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fdc7aa6d661abe61134756cf6c2de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f24fde2613ac0ee6729254f5447d02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf2c6146eb274ec30849aebc11f66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f684487f848a8f9a8b692a39e68d16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a39c8a501c0dbbdfc28e514be5e0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e98ef5f5f9cfc5c434121622c9e0d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cef1d5ed85aee577098ca577e1c167326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd7bcbc007065ecb681bfd4a64fdc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa237f539c21fbd86e76101b0ddbb766328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58631cec74af446fc7f9c7ffdd00cfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac7ae5c0d6408d5433f8d39c6a3112330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633efefa4efa116ff1790c8252aebf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f366fc51af34a6002f7933b2d814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9016dca17e8ade28322fd6aae5a3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b2eb507f2f6a9e63bb341aa84edd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459c31c55a957b23c828addb03dddd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daf258a1ab3ccfa8963b9b6fe043eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be845cd11d520d423363b4515fddb22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f92079ee2b77ab2ab1409cb4c1715338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08d245256738aa79f17b0dd2cc32c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeda6164d89ca32c8ba38f9b0f5095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38fa92bcddc743cbf0e7f1a3b44298341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc478b3a397d94cf1353b2d3a23d0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af396d4836ee8772ecf93526b6efc3de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee5c4560536d0409ec2761c58f9dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc5a3d374c599f2db7363fc0af613b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9a9136d416d84b9c80b6830621634346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d604f9fe47414ca83f573859092a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca807d407156a7899c3b540913f5bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76080397adc63202f38d9e15c65aea8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0913d5d6606aae1fa1949c00c23a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cbd12a7c07485084298af93795479351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d459f8be81ee58b8cddc484d54c60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97780a8e10992c27cf8722ef098e6cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333ccf50aae7e815c72381f5af93c90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed364548f1d9efbc1b0fa97dc1120355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460f50f4c61cc115eafa8f83c2712e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e87bfb373738b1e0809b815ccb03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e7211a71251cb5ef8c93af7bbbb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f97247874f7ae5261a0e85d7fa4e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e637a97f888ec6a1fa5d62d3e36e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32022987ce853db0581c6e1d61421063361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae971943b93b6bb97e091819644036362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e4426bbd1bb8e14e96cdf1a5a5a5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10af68bc80d5551494915cdf7b3fc6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d002ef2de083c5cfdcd3994538744365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183fcea44d18f71f4064d735cff874e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426235d19104be1e2dba0056ad063eb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570be1892656f81dc80351fbe198c64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab65a2e6f332ae0836b13fe7a3fa0d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b3c56d34e1dd19fd6d85f000c997370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a148155009e7b34f4b1d136a2645d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce39117190b7cf2d24864abbf905c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba8b83f22f03e433a6e4cd740bdc70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6338943881fda56f2532b3f87ce6a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef46fc7702816f9bbfeb3027a81df9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b4907e5345393cb400ca2f0b8da2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf8f71cc1cf2421a87b741bca65ac9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a72e2106d5e704afa95d3feac37b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec1f70fdea15cdd065f46cc5fa1a29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a9345908b92aeb1f47e52234efdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487bfc47827ca5b71167fe0d04edde6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dcbd01306815e33ecfeb5059f8ba2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045e952077cf65407a19d20f4afd6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678f892732646485a302da0f66e201384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496cdd0fd1846084bd8eb3ebd5651a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d026a0eaeeeff99230485a32a1f0e58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781defb58bd96890a5e7d03fa9941cbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18ca5d746dbccdc12f91ad4e5a987b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d54911f13f75ebd709e17ca93d4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f009cd8926f8839bdcb1ae0b7dc221c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a6bb0a741752e7306b296b50e8b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aacbc2a456fb67175ed8745e977d2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bd5316efd10400c67942d4730a725393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84b89a36e26270dcc4aacdb232882c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453bff5c45d161580d2db6f17e9d24d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53868da7c6ed033e09168d06fdaabbad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43164fdb05db5526f8203bb9771320cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a7ba59d2c8bb6eb66f5e67b98ea5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589d82f33e722311a5ebe606b76cda1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7323934f23c2958bdbb6f88f82581400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f37590e1e2bba216018d4bdc9c3d89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b0ac53dc5636e3f6f9d081afbd888402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab7ff607347df48bb06e43f753f78e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226412c85b9e9be22471601863a4580e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb75996980eb1f4c8d2d1242c95879405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aac3d1de6792f2b29e8978c5d44822406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b189e6e282e7815f27486c524f49c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d617a3002ae0867d148f41602b697408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a90278df882bba058258efcb53c83b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5552c478429c83728a1f315003b3a50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c8a372f425c5c280e950e458a5b38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00a10b4ddc0ba2973b144ed81317a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92bf68b3ead940db7d5190fc6c8c97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302753807dd85df674571bf5b38e35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2e2d124619fac30b1d4c7fe98deba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9113ec53c3991b6fa1cc8b350c377416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89668915488d07131a1e6b63a742e910417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecddf1ddf9c263e5e1620c03ca726f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515c6d2ab783fce0818733874fa940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d7157201fcc3a6fd1ab57843f8faf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276834fb562e0a8c164ee42469e9218421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df9038c5169fe0d919709dc674236422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f257349767b6c89f0d82f3b921965423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab40a27225d91345958cea377f21dbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b3c8a51eb028c98cc1e7078e3032a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3474349bf6f277f093e45f1815b8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507529a6f690de319eb413eaba54f95e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27632677f8cb18ae735544fa0d7afadb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96846abd777fceb711b25ad9040e1c4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3811e8cae605c81b4927b3a81eb5b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d778de5883fbb3211084c2ee743e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41070dd4be9ae1efe8bddd95421fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4039586460a5193d93125e55759f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d027caee1e7cbd7bc743572b6826df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515445024cd092809ba51d9152636825435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0a625f7cdb0286f45bffcc1a3caa5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535eb5f80b70df29554f2ea9b2b7ec4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc00ddb904a6000eaf67f0408b8928438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554242066970afd7c944bade6185420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7dea50876c968e50dccc48a32daa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac232912995ed55a97d3e1fd901a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c13f80e63443e24fa1651736c100b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333dbf3b41027da7fae5c8687e78af2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32b53e275f9dc8283911dcff1932f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19858d822b0145571737e7082cea01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b1200622d1db02761d1a1a26f282446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48e276f2ec5d7597dadca23d89caf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960cff35bf6cbccc44ede582a343663448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233686b1a251fc18aef97caebfc379a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12560c45cfedbfb60171e4ee4b339953450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f4647c8dfd976a9d33348f878af7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ae076f85c0f5bc4466c9b1839f789452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98f2412e1128aa3c997c64fb1005b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd9a69b721250e773d529b84339c5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b045199369349ecbd9cd830493991d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c60becd77f8bcdaf1d33cecf0501456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784fe41ff5c7883ef9983b0f5cb4be7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334511309746cf22ba5dff92659a46d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1364a73c45a6dbad0541d10500366459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc52ed8756499d2a830e1237242af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4cb8b01e4e3cd1282624c38256c5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512bcef31c371ccc0577bce2fa69b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fcefaacbe23b900c777a03a2c77bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411142752cb48616155daf60a660691464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153dcfc1eaca65209614568c545c98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13ec4d1797029b5341a55495f762bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614c01c7c3f8ac74725f337c395602467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853d71214c7312a5b1608203d0cd109468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df60b79497134ac850e24ac076f2e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7b75647ea83fe09239b497deff112470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d731988cf1e379c5b8f550502d920f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c03b3a47d831f82708c6260088418472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa7f1b650a3330d340851cc556885473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d19896cc9cfba1d8633b34365525474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8575168349f8f8dcead186c307e33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25746aa29cedf7f7b408b3a3bc537b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea1c11552fee066effd982efe3c46f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fdff9c0d94dc4afab919066e4bf31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794a037cac9ddb0e24c537a359f60da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b879fda3efdf543ea28fb6a3193dfa5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c350252927fb06ae61fbd0737b3f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1811bd5093dde657251a344c8c0f699482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a71634f06577eec620a9cac6735d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1455b4ac7befe458cc712c90e845da6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5faab856165af4a4c048dee1917c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad6685b981f2adaa7e15f0307b979486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b30f686718fd56ff471b6f4b4b6b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace0aa7bfddb0f0a6bdcb8761f90330488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a24d13a7f994ba47e2dd78b9b7bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57eb1a3782a58bab7c96c84fbfb7d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6394f19fed7672ff7229f884490372491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271074f4ea872f9144831a9dddf533e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a921fdd0d362ff11a46baffdb4f03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445fb8e2c4ebb220e12336f097737ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dc8659bbd0d93447d1bf010bf1951495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd77492759f408a45fcf4d5fed6ff1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092f3572d2c2b6e0ec2dcc35bbf6ca5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65940857a971859b3ef4677742ba9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3eef481c56c0a0d780e0baea9adcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cb93d546043d991758d46150f89c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26c9a85b92382f201c11bf0b1b944d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7d2e01ebb97b44772dac1790c10b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f3c87fb989b8dd95d9c590ebcf47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445b0a1fc1dd323a8f802cf7e98e0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2231aba692b2eb83fdc2b87b7bfd568505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d47d731d9e7e8e76b1e8b79525fee6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb17e4166a5019ed5c9170965d21c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cf8aedffa1cedb1b8bca4df4e5077508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a6612f26c9798e9c02ff9bbfb0ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2970b34f2b0a22ce5df078573a8289510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cbe7d33299da0edbcc48c68e5a512511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2f2e7fa3800ba11c9d426dfad3c3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d611e993ec0a05b5e3fc8b51899db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f27ea02058722d2c20fe714b225f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477341ea06c45c0391f320d5937596a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66015e95b36518e283fa1ff6b03e781e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6545a909496b46061cd7b03cb15b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f1c33a236a83a5d473fd62ee2677c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0719bf291c5515de5ecebc1129d671519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc139236f6f5024a32395922f0d7544a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c027e3e8cacb3b958329271e46b6972521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3f9ee2a5a7d0419f37f6181a90c74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373d668ca940b815a0e89effc1e2692523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34c593c120692ae9a777775114d666524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c94e86922e4438764013a2dfc18bf4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d43a14988e9682c567b706321693bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487b56cc1e5f368cc55f0d45b4bc65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18bf51f4c43f0275e3b2412bec8162528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c98a0c4e1c88920b8710fab226591529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b90d84e8e55c026c610c7010e1c00c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd776ade59cbf44f21fa27d6f3d56bb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b7802ded3fafb421542bee095fc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1828858b21373f6fee594f253082f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e3fce888ccaaec97de97ed5e8c94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059916f00dbfe191da8880e5366110535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e1f221bb41a361813a31f8ad787d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab71f0a8135ee671f7876d9ce735b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefa3df7242023016075584a9ace9db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ac6637e892497cdb4fc509e9846b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431e95c7ec9adf827983199c697ec9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b07a85750952cd488bcb81c8d37fa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c65f71ed725e2aaf3d24324228cf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cea5ed82f22e7687e67d6e60c72cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b6e46288baa30e32abb683c09b3a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047843e3ae10f3002f91863c84164a41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8f68bbdf9576689a01f18a533964546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ede2d691404e1ffd60cac95ae75cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071554462eee752f3c7adbc928c43cb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30376a2de1c4cfcb849158244bce9641549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855a852b20929890907efce99035ae7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ea403f1eaf92689d62eb6485ced77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199958da985939e2b99a7ac12a803312552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecfb8997b0ce0c405294643c6eed80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797862a7f2a1765d9b0f66212979a70e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee192c144554fa123bc14bf97d8db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3863d4039396c0f0dbb3220b43e95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac9bf4996e1b525701e2225264bd67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630e7ca178ce94635084d8eabea2f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa401d2e485fb06e59059e4c812195559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9fe3f2f6e1d8388ceea49f6d02ad5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a0603885f6391f4e8792ca1052c63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eeefca267b48187b8f76f0a729d67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bb78eb456f12ac5709a255a357535563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c4653e05f7cae919a5c74a7af0689564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff932f6e198e08985ff5c62bb105e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c10048129c9fbaedfebc24eb1fdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf257c3c1e31a38549d97878399c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100d689c1b65f3879d2396a3837efd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf36b42fc16fd2172f29591e4693c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5238f4558f9d390d03ac976d3de8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555f7a9ad921757f945a72db6b61ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b979e6b1b668786a5f08693d896ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e100bd6fe4a26145560e7a63d4d3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a25846bdd8e85d83b2b74d82be2f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0aad3c643f727a22eecfebb7593ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49909ec0b885c396cced5127cc7c27ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22056c96ba4bfcba88200a8aabf607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f029a33301c79c14ef50bb454c75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850ad4a9bfcb3393deef879c975b3e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dcba268e38e8943125ef69bc0f05c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab355d62b718fb57624507ce41ee391581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f0cac4318bba93f41616a2701f42b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab906d1c70918146526ce229daeab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0511f9caa8fcc6bf262ddb6fde95cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfc6ad6d6328a225e046e54fb46f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117333787b42309745e2b4c818a7b94b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0a92ad616df50879fe26e832d77c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c950517340bc5b675258bfc94a9e39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603336d2d3b03ad9ae9ed4a1b4898e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c1ebc57ad7275111c76e9ded974f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988d179a4f2ed231abf6f20efb8069591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8547c2d6df008b74265a957db42c7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e361d45f47f45c4ef72cab4590b9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585684da03e7b4a8f8a32774d2116283594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8067e4d67a72f6ef7298f9ccb8bb54b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edbacfffdc22d3e2f2d4a8a1c9ac6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b0dd20365ea6debb8491e84b12406597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970585df5448cd933e591d7d4565e9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b219fde584ff955ec123a7d6018a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70ed80cc822d6fd3b701e779e42a95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c6ef3c27b04770bde4a073d4ac56e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac428eee7f2256f45c52c8a0c2d07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feaefa6a8cd1eef10675864372ca0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783815c9b7364305037fc40d9e99e4fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9675451e63c004426e7653b26428ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23d224298e4b603e7dc455949a1a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957551ddc476adfca55df30769c39395607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8587769f0ebbfc2021564668163af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a773795ae026cc0388c743d44390262609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f143ee5c4a3b6a04de036d059e2add610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510faff02e9305c5c7227ff69b0343611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22380a29db1f0e746a988f1b9c731406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92596a98ee313768047ab2eb633c585f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e55a31b80e029e97c7fab178e286bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba271bae1fb2df0d9328f3bd1302cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295fb472e950d6ff73c982747ddd4b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d7b479841a8d2b0b45fe0921ea92c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327316a6e74b2e52dea6ae5cdd1135618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b76563efd037e0f43a897262f3997c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98f7f68f26c50a115f455c983b0c98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d9030f7588314028f1895ce6ca832621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75728859cd328e7d601f6359775018622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec02911f849bc777537e7aa19a9d6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6e2b19c93f8bcc851746298053063624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb39697dee45ebb2d022a29dd408144625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c3c23d16e6731ba81888c8ad3971626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5a8507e64b5d85fbc6981ad46596627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3417df8bc5e231f4604b163ccebc09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760232e815fcde6090961cd7258aca38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46516869a0b7cba13b6aa9978292c4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d4bc814389378812dbf33d78aeb02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c10a04c31cc79be4649fcf8e77f432632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4e95ba624aeaec036b5bbe875238633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812b7ac315e9b44d4adb404d7563ac2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e272cdc0fc0d8e533d3cb6ed7c79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68296d2a68519c2f1b68d1485c7839636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9441ea3a243eac9264a7c9368eb129637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccf863f77dac7b3efb3f8e571208f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e788caad7065952001a4f900a3c72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2f643a95028708bbf5f892e23da1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616a8da432298a1b61dd0ee30248139641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2f1a4fcb8df6640b81f462a7bd058642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e435d77dbabd613a0f958fadde469643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043887ba7ce157ee0721acd5eb8738de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e23e1ca405c68919d6cb8ef1b2cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988c5c0653224171a0b446aebb3c9be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c8501ca8278d90bbd7a2c4a807e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218d7134ec7712d40a4dbbd6899b23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fffb52551a40cb00c7c1b717dbdefe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f63c4e4ad650d44c58d1e5b59c0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4422565cb08f9d038b8cb600987f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e1df4532fcdc0d9be274a8033b98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cec6d854698f64fae95c78b8ba527653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e103c0930ea5ba9ba0e55e735de2c70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ab51283814a15cd0dea89d16def9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b8f023aa69ec26851345e73c1510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779e3e8b743dd5a5e45d199287a4c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa72094c572d7cb2dba70b861256ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6074749587ee2c38f355b3457ac9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d6dff82783ca899b752381c6a23b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba6d8e00138f8d9a162b8e66138a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bff48c21c702b02d896da7dc84a2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8024e25f7a471f68f8439e7545263663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a8a1fd1d78d8eb0afa1ea01ac1f41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee9b769e6d1827306ef7728cc0c3d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e252c03a9768b1f5e9c14dede82fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf050ace5e6e08fa5c87a56f886cfce1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04579874ef92e39d1dbbc1aad3d338668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e5845c9cb8cb17233b26bb22a2413669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b41d4c20736ee780352eeacc7704c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b023a84768cdccbeab847165773b3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e6bce7dd3463c28b3f3ee6909faab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385656fb8d45604ec04eefce9fb74745673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79658dea3dad21cdcc956aef7512c722674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e56bdc957ee7ef7f217cc011102c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067718049c306daa1df6f1f6aab3585676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbb4239d28270e65a95d27a69d6d8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd45d24eabb34624e24e64420bd8c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e269cca1d50427017b1e7d084da627679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773caeddd73738677112cd7de857c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d8dfbf8c4b1f9b4e340424ff607bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e14be5b77517f011451d063eedab8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690a3717d03205978f0d50c7bce002683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89a846b33e78a047a72e7cb6bf9df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1247ee72d506549a1ca4e9be8abfc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347d75ba2028d8f689276e597ee611686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7b5a60db9cc43f1a28902eb5110a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768027d500d9b6a235abd53c9d420957688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15356ff3a1b6fafd5b5e1afb7ca9e98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb61a235d4c3e375f4c1688f142006690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f44427ffaacf53063a4338c8b29c4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9723be00bcad139dc48e805ce1c28cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8187736631750931739e3fa40874693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840126f094c1e6bc607a5c339d7589a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd9042090526a19adb7f3e8acc9d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faaa638b4aa585dd88dab4096418d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265c5ec7f23f3576ab94da3871a48f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b443aee64f91ed89b7e393656791e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875eef9a9c0bf90b146c56851b33439699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99fceff169611acc92b1b2f97f3dd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed20e6fd0d9f91dd31a36dab8350cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6a37dbef8e69fa717ea2197d91f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274da9b7fb845c55f0f9051bd0d7af2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cc1a99a6d633b188273fe32469fab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04b2e327dc96080c7b6975fab3ca6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf0d2931f099fe188380df207d0275706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80fb7a7753ed9a1f69a3404d7b2d80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0b07b3d328000f4244e4895147f1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a0b9d1aed16da90619a2a9cce9cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e7101b91ad320474dab53234a2023710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7e1db341989496b266174fa09b536711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c23e2019e794982a4d556962feb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66944e94a466e1994d872413f05a33cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88918a85e2bd1a000f1fa39d98bde54b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ad012ed2bbf132f23e083c501683715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731390fa71bc9a2af7a7d55bdf76fec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ae72a5ddf9781f39d72623f3563b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717a6ca01c9cc66092a8261918d173718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc78a015ff66b76cdf0deb288959420719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749dbe2bdd3a47e08dc5b2ae22369f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1124df7e7cbeafeb2e28681dd796e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962121d9361a54300a56040ee8cac1a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228614aae50fd8c1255e282660e926723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7730087f1295b3b29c46836b321d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9154615ca98cf4fd90fcc804597d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66659f18c8d46645753e4bb2367c77a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980f7fddf5488cc9a0ec73c68af6f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1fa5dbbe873ac810a07e3084c945728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa3dc45c4a348e6c09cb9c66be9118729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01d6c55a3b9670fac56148f1391649730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747334082d7b942e8b9b37a231a9778731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214fb930a1ede1fc114e6650a30f8c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b2d9565d48cf93d203600c9a0fa57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33eb8c2abb613db751b846fe00000734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d8e28c2bfa79ea1070e737c5d4c1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b168b7124a0ada80a9aa1cad04c9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086aa865c25fe1f9fec5d9eeb41b09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2889aed44887c0404278c0bf2e3e432738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c232a6100fdead743e52d7c8814992739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6bca1b0b6aea8cd1e5f1d4bda207d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a63686af398215f26face0942981a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e4cffbc85966d519794bc247445a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c1378a61afaefecd863ae5a2754da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e1b00889f617938a77578411c8b6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7feb12ad14378b89e1ab0334c58d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1177f293af43217b9419730bedaabe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b17787b2d80b68de279d79cc988deb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223f6786c81aa22a878eba2f69dff9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc1084b4334a92ba7d94593c8372d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1fa351478afdbb893b8efdc0772b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876fd8e5d824a4001c94b75a0ffdf92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9966eee94ffa05a9a60b68ee332223752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5aff6d7b8055533e3dc9955030906753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df46e1a9d85a7a2f8b07aef4b89f650754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03167e9f00b19595dcc128a60eaedc7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb1a10e3879803c2404c565d309eb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba883c2f5cefb9828d46e3b7069d1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e0224503b41d239970ec24e617ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2147de278b4fab52d658e58fe098d45759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>