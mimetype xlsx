--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b511a5e4e30ab0f37e7e041a9f941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb532d3ed5dcf105f702071db954950a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76daf751f56ba38769b13fc0bf284be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66b58ee5fb37ff538594d8d1ea73c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092ebc264ac106f20a579848bf922235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674a6c2bc395f7100d761845e3c8aa96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475761edba94b04f04b06513047d88877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31587bda641139f6697b728eef6bc3048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626056bf269f191617f0efe845640b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f842cd9702c78f79cb31294c918acd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a1fd4cf367eb82971fb9f1dbb19011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964535f80308f8100c87dda9effac5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c656f3155a9257213bad15f404e6fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41ad39c127a270446938734446d95714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb23d7f16cc1b39dd7913347349665715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fa65d2968bed12ba76f7a813562a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298202542a3e7ba34d920d934a3c54e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553759d33e68da15788a27a1db222c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebab37b74d73bc6d1e62ad9b7879acb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa396b13d6b13b40b6f68ca0fac316820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb722529e360f363125adbd7952d5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d67d70923b6d209cd6fab34a0aac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893292e99a7816bdc4043966463d8a7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f857e093f90db58dc5729b08bcbcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779bde613823c38841524e87b697eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c198079b19c5f182d1d84ded9a286e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532cc1a0a53f67221ed92e96506458c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0f387a06bcef8c3afb5bf3f1903328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67768b90dfab124445d5acdb440b8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b238825d012275dd257bee3019d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a14b8ba6beccc5e0e8fcd274d8ff4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4452af6698d271687eaf4702fdf88ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31ee0c140756bf8f136139e0d41b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60796cacbac8f3a789f524cf6cb96334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fb49bca15b534e32bbfc01194696f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427b2d582b9d2cd494363be15bdce336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310a956618dbf551060522001ff6adc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a285d3c53aa15badff1191946799538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abfeab7aa07b69d21d2417cd9b49cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b23d28952c721815b0f2bd87b56340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c386e08c6131b17d59c6cde91fec1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad15f5f284b5726e41fdc27911d56aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373dfa386bec4a9e83c6cb72195063d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3342d220bbf9dd04076b314679ca6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b22cbb35c27e14197c9c223e6829d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f9e9f3eb095500a6d0b0148a6521246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eede6fd8f63d2f8b02e91b5ec72b6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b32bb082545f35e888612df4de5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4b6889c7aa78537deaa0f3f6374649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88498e4bf6caa607d233126bb80b9f6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0cfd81657c59d1bd5727f8da4107551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665750b4686a6e64ece6aca91d33bd5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333730e108bbe283928eaf901ecf24453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b203c11b16ce728809812cb3af37e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b9cd81efd51ef52b8493fb70c77e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3b5a048e9d50fb1e961874b96d8cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5e04f3478d542af4d9ba92b5dc8c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d595c8ff3db31abed725f402669e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3aa4f4466400d71c89d7827042b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732941fb905ba46ddc8f5b247a440db960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579043d9bb3358617dad4c82136c7ee761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2330c7f7cef0c3f00e2b8c2c8ff800d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09cd463815cab59aca9dacce0558063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1613c6cc0ea570daf4676d3fdb927d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80749ad2b96b10f4402c9d96864c732065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b743031ac1c7c41917dc8b59b01f3e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568b8bf083d69e4fd0f81b9ed4e7e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46663ac0b883c34ce1250c65ff5ca2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb4e325496077522af5391e24307fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1b1500527084ff4d860b7b7410fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c382477bc122f9f3a627aee4e2428b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c0010a563c48f5eac79fc6448c05872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69c2d073a924fa0ea9293c1d6566e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f4525cebe9ac8f7faf99862933cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09cc43eb5ff5d4e10b0cae596ee24275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c037d213e9164483f9165d154e5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42e9a3d349a5916c8671def2f9b5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812bd836379f76e982b1de120935fda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbafa1b39e26226d1e7c94b05c389a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f844cff537bc934f59b421ac3b2a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92599026b88cae4f7a567660a1a30c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964aec66feaafa891f9ec06fa7feeea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88eeb44497d8422eba98c7350bedaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca54899714e2bebbfad4bafee1cccf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf26cfd350fc30b18cc6782a39c4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c655eb41501ab3160f3bb1a399fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92ea28653c76acee8a68a6023927287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef1934ecd1d83c5795162e1e18ca4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb1bc6f02682e4dca9f2555b9f3eef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d04ab46c62e0bc55618189996bb1a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2776224e3337445436e8f9c63d0468c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5448f795c995de30e53049c9c252892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c420cdf12d20e9a60bdcd4303dcab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f45bcf7b704e452e36c754a4b3ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036915fa68c27cfb6c4347e2b41b22595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bccacd0252787e02e98facadb1ff8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22937a4ee6a5461736c846503ede35a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff76af45c2a9f37be948ee4cd2c5f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3732bd479c23f9b9bca496eefdccf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcdfa096b8ba4732e6b93612d30ca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3cecbcb1dc6e85e0dba40dc2174dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5565d18684a2e1683fa4f948a37d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94014e1743fd1ddc6aebb95b0a844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a297d99a885d19216d8f02b8f88fdbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf736ad2b9235646224021fd4cc8e07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224a5e0a84a424ec9eb4a4f646e9a13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ecfb7f2da9b110068de5170fe2b92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a69975fe9110dbd4ef59231bb93fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca847790d14c0756412d59b761748e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a78bb9f4f52fa5fcc97b5e0041b2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446ea2434f598dfa10b36fa8f56d57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81375df7910be6f8348d2ec797f45c66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42761f064474ca6b94e5d90bb0ca1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b7ef4b97f1bd0516fefc2017a47b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a24f3da56bd83a635f26ba1b764d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5ae9bcb1726b25206ff906a400458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712aa9a6b09091d5eca44597b75f93b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ea48d1050dd28ed98378b4c6c07f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317bc09ee79647d8e706dc26f38e9ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50d040a02603cd287b206663cd5740120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467f514782a11c94df1d4af2117ecf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e04325c5c5f85619176fcd546068d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f85f35c316b318c8e0ca21935da8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12d91033caf18c3b447e76ab0205db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713b68a0529170e6a176423eba5d9d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef924e6f49771dcbe6764518e924d62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94145320a555bb21d2af289f6fe37efd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c39700cae4dda3eb6d8441bcaf8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a90d384b49cecec26b930f303d685129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4bf17c4b1f167a01581af460366a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9daa32e9eb9bf75e89c477e82c80c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824422e61b296eafbf0978b84ae3d7f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dde197cfb3d8d41f1ecd7e3d8827e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6aef35b85849f8151658bcb876775134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef4241b83c6c9b3c4181ff898a1146135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ddfe08e972f7dc85696104f77ea8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bfd2487cce7e7dcfeb25b2627e663137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e427a9a96f44770771f6250c812842138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d678b71e2929165e391aa579d2d174f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9436a8bf6e61da2f3a772d4a5b5225140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa507be1f349d2ebfacaa0dbeaa9be9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031322c2f2f9be96a56fda426505c7bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380cee8c4297d391cfeaa61901d6573143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0362e8b048322709d8c20b22b1c995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029feb50c092a2b266c23e015f111db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11fade9f15539f9ea126c5c87211a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecaf1a95e60fc09901da6947297f3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349d3a8338ae60efae01e6ccc87397148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac4cca196cca3de13c1282d594c2ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5493009c1cacb304d5cf3ae2f5c161150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caab12a5f9352d93a75c5aa7fe75d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5b52ef812254e47ffc20f460a5516152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f8212a9713c8104cf5245ce466b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c087465bb4f9e7f4d9837b78903862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded43d2b7f314cced0fbbc800cffb1c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63761032464d990a00b156f3a0c8c1f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608cfe68f278c9c5cf8e98859ffb19d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5374eecbde1ec9ff60e31c198a46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9c8ef4e456fa630fd3f82a4cbed0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436fafc61d345b504837be31840ced9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a7f7feb5919eec6c6034dd718ed39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8fdff41b04ecfc660db7bb389bf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a227b04852f9c6cb9fce32c15f99d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6f00c034d662e3e0f8923dda89ad4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5204331d0ea9e897fc7391a29a6227165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519233abffcbc5ee9a9e10036f7fd4cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85bccca0ca2a7555b503a5f768580167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b830462642b8d1d39a0688e15f62f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9d5d96a85746638cfa6dff18e9914169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cf92943540c054a7188f270d1019d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ddd46151b92c5113d4b057845404171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cabe3298b5ba3e7e75b051f26711f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d6f40e9ebb455852647d6bbd7cf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cabd46e07ca12e9a8117e39e5bb7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e0ec9855ec99e8daccb95b9f059dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c0bcbf77554e244f554c320951a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f367c884a26515208893762062c42a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae0e3b3df47359e8a9b447283ff140178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3731b1a38314149a22685fa84af54f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74effdba00783dc7595ec55c884763a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6569e63fc067ca7feb8423876466c19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476e0480a8342a69044575f10e48b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed01b35e07063e4a29bf93736a326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522369afefd1bf4f6306a114ab40b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd55e5b39784b30a804e3749f9ead3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5483e51c003c8b326d2c0019b52f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68450969fad084e1e37bbbb90fceeffd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0757dec4913250c9f3c1c58bcb5fec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b7c44c99777a384fa7fe7e73f40c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14afb4b6b5cada4d896a8b9ad1e3d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0891de2a0fb460b5c7fd3e6d964e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406f209bc7cdaf84093341c94f582a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c2eab2c72317a181f906f28658edf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f033fb6527008b9f012844ab542a4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f05508fd422b3766aa9e8aece2ab7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f30678dd1cc9c3270415d8f5cc0052196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293b97d477945dc9bab464ebc329054197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b3207a943d3f7447e4fbe1d5a62f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18ca35de63a79b23b4c21e598cb8fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271ea5e4d57122524f454ca3168c5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73669cce89a8d7acca34fa86676c66c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd3b4486f8fcfc9e348eb41bfbd637202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bff3ac5b068504f2f69ba7da025140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2da18233b66a57b625f7d76ca3c55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de390dff878aaf39ee7bcab20602d82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4389897785b3ffd02d046afb243a608206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c500387317fc35f5d91262d66450d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ca89d76ff60403195037b9acfcc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e786482e82599d3e1618c55b1a82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03a466707084b095a53ac1e74b7ba4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe854cf130ea3e499303b618db1513211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157138cc6af1898fad262c3809bbcdeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d70d485f5226e7d5bd7b7b5acead9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2c131ec6d9325f3370bed3b42ce2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91074ec838a1bcf1336efdd8299fe846215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a71ab862fa28a274390c2768b8ae1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9d3bd6b1cc515b736af3fc1b8563217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fd580eac0e5b91cb70ed4d14a52b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d27fcc87f56266de85415683641a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ce6a1804f7b6229a8b35f9477996220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee41170e125e440ff7150a19076e87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bd25534c2aa64646c4c982e93f17d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daafc2e630385beb6d3ae3a040df1f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a87da3f4c17732e20c850ee914f4c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7964e7a521cc2eb05fd6d444254dd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4a737ce3fb4206cf73f4e3c5e980226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87afacb0c5dc160b90172c22491739227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca9d7a265a10d09e2bb35efd353dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1004ea1dc8f2cac42a56c2fdd0005c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50470d5aec3eaf026b156594f80ac3a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ff15c5dfade25d8d5e019981a331231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f964b77bb469e0ab97ee572e1677b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32fdb48458747513a18e8257d3505233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed880d1d006d435100ab7fd55a37c43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d90eb81d8c92331662d378e05be0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced98ddb23f6c5879656339a264217d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c7c4738b0ef808e2f61f82530e38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa707925371b8141e92f189c65737c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb14ea47fc80daab9bd015d071452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245633b29baa5d154e2264f7beeb060240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164568135f75dbac6836fbd46318d444241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ecee8e767263fd4a740341cf13c1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e02716d7e57787217c91341bfc0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fd7dc8a995e9a137d9aaca47d8f11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeb46aba9813ab119d1860f6360517245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264f2c2f9b8110097a64798f0fb3e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41c5453762fc550340e50f2feae2c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04e7449b908087170e23324792f9cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6406b662a050b885f5d26210024ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb29dafce8ddd5d25a9dd77c3b31243250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95279c9055986c85808335f6cf4029c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805d9929af9a7b51387ca550398807b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046b96b353a797e3ea5f0146cfad85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30450499eebcd0242b81755cc8351a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660b854b6cf8b4352149e0549a0b614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34ddbd08e0974cf3c20a1b0d566e00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f003ee4baa810caca2558771ff721257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becceb077276ce4429be907e87a6f742258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc6d325ab209c682804ea5c8ec0d42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d692fa9131309a945a93c22272124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2732ea347be5235c1f8a2c6c41f628261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396914d9754653ea1c521d68fbaf3cec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb5e512c0b17272b5e177ff9f2be3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63638cc4e031eb16fa13777e082bc3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02015546ff5b11b5a1772d03570952d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea06000e23f5cba604106810e391ac7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efad0170127fcffcfbe004208a50541267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec0efa161e569f663d3798bd5e55d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf29ce8a8999998ff55f756ea7baa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c961480352ee72446b7db2c6cf62c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99737ce1376d9f5a53851036cc743225271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb509334b2076007cf9ec45a9a5a61bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8719371f124f0a7861a3b9b08671b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa4b85285902e2de02434a35692c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef301c2dd49c910ac27688b4aaaa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ee4455110b0e76d614bfddd30945276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17e1a5514d0598cc3d93299dfa70de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934434f24819c53af9bb5156cc120e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e506769c0f720836980658b8b3bd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a49b3c2c543247fd71587623b4cf99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add72a04aa39a889931d393dae4920281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f69e972c3bc983c5a2712b3780eb1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb0641b2b0bc4149420b3778882394283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f1b14d7cb26222dc50bd68f43aee1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4863c8052584ac43908e9948bf37ec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cf17ed7120fd7c4b91737f6689113286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aab0df61a5f6f5421231463ba9bf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f111c5752fb2be0c3ee6e76fbf98d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a448942d1a510097bc214d04525990289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3dd4764aa26a4a4e97ee094bde8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691dd8d64f02968ea2df5eccc28df25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a39e751aade1290142d99f503a21c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4875d797ef0813ea41a955ac376dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb395183459db9de3d82af2e35fbe2ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3bc9bca85352c51a75ff2cfa9af03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f85362c007886d74e03756cfd2443296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c589b3bd9fd96ba28151a60c498df6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093ec199c48be204f4ccd131286ff4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a957617539dfd266c3d6a1b080e3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9805b3b9b68b8abc7f7f83ea93bbbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96487117d7f61c89680d9d2ce3d6f3f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efd51f9234846dfcf80bc2aee08f7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7dfeac8f3dac116886c3989e003e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e773f1215da43884962f7d1b180ac4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27826579c257907b79f18625f3a77f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb71dd529e4e736dfa862671159d37d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd27d12196a8e61a235b0c49feac37c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbed440c0805f687382e3ef5dca978308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15758597725e56c504149dca94d5c05e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93935ec4b9f4edc57b99d7cb35c098310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec643fea38c87c754c801a18003aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47822adbaa99e5887761f3ac70c86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b13e0a112f23058777f7bce7ff1c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b734ddfed72a150ac7dc4e8d52a2744314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace567353644815713302d93f8069d8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb329ed72f2cbdd7d0e74086c4ef8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1d298f844457003489aedb529eef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b8e7226d6c530d0620b481deee057318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4a73ab5bd1980069f22ffc68b66f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3fa83058f3ba8a3f9ec9fa07a0aa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60098789a9b73c2e1e6726b576263fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df9f4507339b2bdbc438ad5d88502322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cba7e68066da34ab2681398103544323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e48ae460cffff63804b7aee48580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ac0a25087ecb55c8b29f97333970325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7e1d6a50aeeac242cd383c9e2b070326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6375855e856c06b0343d57b2312d4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391d8ac9c4e2196bd08b362c64b3242328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3768fce25e6bff1cdcb6558cd1843329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f7f00aae4e8b9180d80941ac84f21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e07d83158192fae7cdeb5904c0eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f437097be58922571809d993059a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe59a83a8a366a9798ce41b541f9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457949c54e1d69c5d6164ff6a40bbf5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73dcfae6c40fba6d59d130ec506c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99edcc8f6ea7c23905a808b943ae68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728f1e4fddddeff242784f233b5d65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936877f58294c42255c53f4b6a424d83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4467d17bbe2d594fe01b3ca880033339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7338a4a9699f34046a847d91ea8a0a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca49a72c8e5636999a487b7009fe9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d16d689e1ebb0c8e41eb2e0a13a3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369139ddeae4d82fcbe0ba8ffd6ef9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4392ea80e03081a4de816bd6f197f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2a1721d617ec65cf244a25e28ca9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044331ac576199b90bb4ab33cd88ab6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3261297db31708c8acd4fa1d0deb7e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8a480cc1748a23bc9cfff64630d99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab6b740c7577eb9d3af190e4b5d47d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b1a530fb7741f9f334b39f8832d5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294dd2e5bc6d2bf59d4ba40d7f69b95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930463e691b3e6388d88b2c383e334352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f6a1f9be66b7afb3b81f1a8c3ff93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e482608008512d63cf04f0c32139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b19d77295b18ef9de8486f68290b3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eefdee4de5657dbb4f175d69b443be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc790933edc75b290314042ec14aae85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd085a7c9b29f8bd2fed63facb2f127358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c87be12b237cd080e3b730281d2516359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0397406a0e6992f186fd3c97e3e6d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d92756a2d4bd4aae303f2747f9170361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57aab312fb815f89ad6097cbe5cb0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a128c31e52034040e1950e0c917d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b24cf13bbda59234cddb73b51ab3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844db69006cf76399614b8ae0334ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8cc29d7029e2d6842c35364a4b0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6dd06d38fd9d1dc6fe1d075da2662367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292180461a06b804bcf9eb22e3702c75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f174bd46e878282333353f5e4f8a09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f03842f40009eb74dde0af03dded370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49975b587c1068d8b4b0f95bb08b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c86a489ab556e275287af9a9ac1b18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ac0f59e67c4fec2544e1c72c07cf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f706ccb3f66f4d85fd1156dd224c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9e8d49bd9d77bf10f9648677b09b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372f284e653120546aa877650f81105376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc29cd1ae03e0d34e0f28369576c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865e3abebcefd4afdaf26fbfb63364378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8229edab9c31343eff3bc07b40f2ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca88cad9b41aab0594856f1cc32ac93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aeb33226b54c3f1c1e4f347f248cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432168b7953f675de67a5b41403f6238382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29592fafdd1ac047a01b9ac2d3bc4ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f53523e7ca065cb23de01a3c0cf40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704697942fe2af94ef131cc739b6ee6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8da52910b7d6ca82861728e77e1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4a623df669802dfadd32ff5dfbb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0381a8bd5dcaeca0d675c6362aa84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa2560a809e71b5f306386549c1462389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1fc487697c53ea418d55c601220d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642b8d16cc02afc7a061bc5096abee9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5926f6fadb70f67ebed85796fae7d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c2cdc91087151d37dd26c32118c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54338917cb6944cacdd23050a5c3404394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ddfc6e83dc210c0bb87a67e803c09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4d66608af13428950e782fa6b51d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f32e29795a72fe178fc8106658108397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071b008b8d075d81bba44e413f3519d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c8165d9bdb8824a3d97c571ff5ca4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd47c1b245cb94aadb75a1313275fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a80c289170c9573f7da12cdea968d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4c1f35a0a120a1152ea66d2f5c75e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0607bc80bc418e939626dcfec530e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2046fac0d68b05a26ebab88a731d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb167196bd750b05dec2d64251a4a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7b418d0b68b35cc0a5caaaeeeedd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d4558fafce218e24befce899cf43c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026d6e5ade53d74ef83b0b5c1303c7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b7e516525195a0f1078213c5bc84a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b23c7a274b47f92c4cdd33e2d14445410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f9c4df8495cee87ab77e953c05814411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d647a1ae8f974d00cfac910b767f51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2046c7da81fed88421acb728ec398413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d04ddb9c7c8c09e1e413fe20371301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d2a4e11ab14b2aff2475a6a7fcc3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bfa508efc40039f7f0dbe990bc732416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077924dcdc0fb72be906a2f1feb2040417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ce6dfd8e88818308d2808d9642aa7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5191059f76075fc04c1f4872b1f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0738e03adda2785a59ad583d0cb9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c8353c478cd26c4cf02ab7e9dd1d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdac9b5824bc43d2a12f7053977567422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ed001ac1a76d248e356f04c27dd4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a3bf9b23cac22879f96868242d96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c4cc30d8efa35747e358785e61def425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0507fc579655c0193a1d4631ce97c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b5078a612c58245e2746e831a1a70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271151b386597795ac5b1cbf0146bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fa9f2c5144cc2fdf8c5b1cc5c5f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd42584fd6c1e2f61f7a39bcc48be8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93526ed483b32a00a77f847f9cfc7dc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac571eb10fe312b5bc70832d947e3e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb14379c1555b63d97bd5ec654de4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12d0d3140d8ed79614555d2e9633cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e93b128b4d80a0d89e4a2fa7e0dcf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2cf0ddc0ba178d8dae831aa70d01c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7252de17a89bfd3ec3f20f94289a94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ec4c1a24a4400ef499241acfc4b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35101a838879dee6c3c5db87a84526439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92ca45b529524732648d5d4728856440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7acbb632b776388e1cd8174ed48a51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54997df7ec03b68d068a61b422d1b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eefc4f01f70b2473d80c9ab3879b7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c6b19dc2db5549e13745113815e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a842052bed5e63012c67917b292a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755e56b18344ef8a4ea118aea788be5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80d177e54d75afa3b5a94afda8701a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610598c55c2ce3b5b9a0796f7413377448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0ae0eb7e4b35fc13487597f67910b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e77f5cfc5f79f450403dd7a50dbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e311dcac101140d4512381634093f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e3fa905412847fc4bc32c32b189a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b249ed985a8fa719bfa220fe997da1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f0d7968ce404a43bb37b26ec5a0fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76cb8f7d6ed51c77b7a2491f22bcfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da61a9af0a24121102d6d0ccb5c25c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bb6d715cdc6249078244639d7010b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b81fad9415a08b8bce8c60770e2b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bf0ebde0b1fcb9782ffbff709de1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdae6db221d6580ce1d8183a8bd331460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf5865862c28126faf66009f93c968461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b473427b5f4e558febea9e06ef125462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53d04eb1ee41036d24c1b1dee77967463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ecbd5f09d17b5f0ee2d6460097d64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121dc4f412bdfdd2ba1549a4e7fdfda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ef154015889688f7d3a86b597626466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8218b50cc6378a425263c8571cf80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b895a8a765494f7231f4b39985ca2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7cf2d69f8e6e76c5586ec5006dfc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77e1ede9397dc2f9c0e5efe8380e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d458f3b5034caca98a39b011fb4773471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355326613ca8f28e40ac2d246500f7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6a1c26094e88e163d2e33b97b07bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fe32506b442f70fda07858bacce7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4b7fdc320acae7b2e5cd7b751693475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b778bcd0d4834ad95750ad91f1da80c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706d70315f1a7bcaaa57688b519201477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d633da085270360df4ae32d729a29f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e66b507c17bc8d492cc0ebcc2a73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494216b9229d9492f8d52cc307d2fa24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d40b19ce0ae399d90cbdd4674b705481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a07fae95a3bb4dfbcfdddf4bee556482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032543db8c6f9fcacbcf9d9b93823c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d911b39797ec3e69cef62e184d46c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55fc874b937380e36fae968e294cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23fae87d83a3726b0fe20aca575ab4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bdbe0b056fc09ef15d782283dfa60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7308755f7180867650440905018bd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dbedd8cbac7e680ce20adf545374d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5470872ae77c1f3e108cf91af9beab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ec6e7568de48129dbb6e7e31000a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745e8d31c95acc5f868052e82f772a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627031b2e332b5d0f3a6c794592bfb11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca43bec0b29c9d9f8f2efb5fc5650fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2507e69e10275c0356b3883f425d0b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412da2e30ca2b5de25dcad1f30746c25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75347e49b0164c40764222c78d0b038f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c3f4227e97bc0e09a0139dd2861f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4772e663857bd6e1c68dcf8d6c6d79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019cb872be7925f0e065dd6b8766faf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b833514690d39838f27a219912ef9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ee8f09b4de010926bc81cd1e3e39e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21df8519597de996043707f85b6c8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2950930f4faee5f43d2c515e881f40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a5c7ee2ea6ac875d24de943e186a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257f1a77e655dd92845df0128f896d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce432641771d1401706f456f142425c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584569089ea62be5918965a805c3f8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4449810c9b847947b5a2f731672a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e322fc58d3656d593f01bb1db7946510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0cf475cbc21afc928a5d209245320511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b312c4fb5ce4423103478eae72c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9dca249ce67a784dfc2d7c55f4093513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137236905bea33b9030e687e7cb892b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26023bda3d7e0b1b2ab05dbe8e7d32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed94e129f35b82c14b2668465ff444e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ee69dc4a22528c62d1e708be0573517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf5cabdaa756734e95d96e6a2a5afc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262363b99a80020da19457cf0620dd20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f314b2f76e892aa2e1f5b58b7f6f226520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d5802cad870db9128487c3a5b087521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bf0d00b11fad2e7ff77edbb55a15b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aad8cfbc96f5ab7f4fa65174f39d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b1c12e2e352dd1d8814eda3ed7ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b59ff5a0e44185d993a2ecca683b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c5319fd5a2ee24a1117f4e15f278526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac39b97ca1da065eca8db003121d939527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6593f35030f2faf3109425047a86b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530aff8c4e78b348ee481e046978bd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035734f255e70e4d1046b9170640a97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617488933fe201cd8eb09382881bbe0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a895bd86aa3f9a6e23ec752251e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385ad32a527fc97e1d7be06cc5516d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5e75b9d251b1ea889658e837eb3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2b96e270af191904eca54331a03cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8752102b828f2e9531e333322589a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884906568fd94e51c968df75eb0584f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bdc1cc11804e465d73ff0f3b54d1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b3528ffce1f0d35b4a91fd90b9ae0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff30e014f3ada5f756ab52710834d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a75fc14272addcae39a56fb1e77499541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc448264b29d351ece06e78578074fb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca29fddf0e234ef1944854bf46bd650543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba0b7d8d56f84ceebd20287d0bab6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714bc3b88db5f31e4c2f59120df2010545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d85d230cea4894697c5403341e26d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcefe8ee5842cd56e13ac6cc2b9c20a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b557ab6f73e0d85ae1d5d8252a32fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a022b011d5b4d90c8ff97bef9b9fde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23177ac26fc1c04a9235c64f9e11a676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa520bf32cb418838e064a209be91fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ffdb8266e528f54f4934defa195bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2cbc27cf65c10550a1ed324983843553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f846dc29140ca52afe435dc590ff2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148095bd34db2b044924f709d9872356555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e57f5f419f648fe46ed9e20a6ed381556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1567fcada4ab6c70dea22b9a5e991557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ddf6fc65d9dc508b8be951b074948558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29546afbbc72020a657eda4a94a49969559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc5b053f929c77f0c97b326769dba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bc3e885adad2b3e9d3c68af2655ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa50c8764bd93cdbf54397553ec51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e759ac38bf079843e5baf6c5600d6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf551420c221107458c071c8fbc9a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e4c2837ab3897a50d2c13ae12799565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c27948904bc0d911526295e84fa80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd97e36ab82283332a6aa3c5660503567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273096322c504a9c5b6b1f113731c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c9e33ff316241187e4e130dea247569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d1a4d7bf8438f9ae0e717f9c57693570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed109641304a410702cb43315ec829571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a391cbbc91b04bafc0a2e7adec18da5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb80d9322b7772f73e6a029d39ef2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876471a115f782b038096c12133191574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375559499acfe12701c8f5a76c764419575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a41881f41853f57fdb4c7a735748c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178744e5e64ee8184863655ddc3ba0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3e616f8a8b528da210d7ffd4d053578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c305f1b466077ec918c4d514d06a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900c6233f97cd1bc3118c1d23ec986580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d7099a57e55e2edc2c42270592eed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e27923d093828bb6b180d438e48cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313618ba6d612784a01d264acc8099e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21de760d227610da45ea36f26846202584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebdaf5dc6fb41428c2345c1bf1986585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435668e9b66cc1cda6a479164074361586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc192eb763251cd9bb182d6bdc64e7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d842d9fec9d95c82ad0fe64f60c8cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a4876f695833caec94cb9528d5fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953580d3bcffab421d94ad2f85c331590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50869168d6d3cd05179aaf682ba369d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144f2e03b4b9a61b72ad71bb0bce0fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bae0ffeb144452dc80bd4965f26ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fc2e436023a9ca2e07c00d4aa376c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26af0d79eebf5c1254c1cb41e22500595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c257e06db315b820a715730b1b0ce33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e80927c9582cc4e6247c466a046a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254979e9ba276f6a61d259d9cbf33cea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1bf7546d1e8e2295004918d9b8933599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18659a6faf3a1331afdd92440b3f5136600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec0b651867d52d35731932c8d5e22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39043b050e769a32300fa7a9265173c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a44023b27ffaa0e6fc095009c71b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b822aee67d79aa584ed8f7f91fac40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c741dda0ae901e365b25e72a7aaa61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029990f33f2bce374f156a4cbc0fd0ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a207daa2692517e88242374ecd95218607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b67014adc8044de810d7db6ebf6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1fdd23c197f35a059a08abbdec8f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354ab9272eb68f11bd1755f16ee45b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3178d88326c8382bb20e649c6f0c5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c5638529617150062d8571647199612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfcc9c54c970212ecdfa34788095d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab3b5876868a782dd5af642bda5ebe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5a3190e82ea84f28271a531efd47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57669be0441a5c57d7121d453da4a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f27ca8686c62487a601832e5262f97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd960c9aebf0195bc6bec0c1913054618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3cf2bfc24d6990a7321156bbf370619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef19e535b83a8c6360920116dc90a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270455211885a6b6441ccea09515b2b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a38d28b6fdf4448963d97bd536e6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf081807ed2e7e65ce2a011b384ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015b9232643c40c795a0a3c5fe1a1e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddf9f40675ced0b5213ce3686e5a2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c201d4aec34d38c557b4cfc80f35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd82a19b4cee739fc64151b53a9de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f74df335cd1138f1eeb29fd73bdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d67def841847f3a2ea989c1075d33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adb03e32c2706de91dfd1615a3f4fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa79218ee160f92610df5ccafb43a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60ce9870a24c68b6c8e108eb3d8998632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d425c7389c33f50da2c1c1940406db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15822fd10daeadbb8ce5a725c6908072634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d16f6c674861d61ba73068499218635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a4b4131fcc73e39975895ecb7a3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7da422273b5352d568b38b23e1472637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172cb65e5e74234a9c7f0aa6c1ca25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e6d6601ddd352071822fb52c76b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530aaeb3e8feccfee1c98249251a824640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8c473853d0480dbe53df41cdf1903641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb24a7377270aa20979f1562e93b13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19208d218ab8b69cdc37f5f34023386f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aac24ff4ad5a6ef661c7eafe23759644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9db860295e5da9ddda77c1b81c646645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bef8bf3e36b8b1ced880f36aac3cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889f98eda80fdfb4f93670ffa80861647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ec1c736d70f3f7c63e372e108cdcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86e4e15310447497142207a59753f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf01c39adff55c5f75ffbaa81fb597650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0166eff1839a5ce18305cce6845e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d6bcbe62f36ac21efb7db3e610658652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c414da4337c36ae55917fafa88511653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc3c847987962ce17f9ee7259a6b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a82185434fc8ad13033e888fe10b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aef762c0f5fc619c5e3abde9fde5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e38d04bafa1b874481643b95ece2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83c9b166d6a8f1ab43505e54be6a15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0008d1f28664b637efce444436fc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71f4bfc9f926f9a9df7ae73fa66d0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b629486b0c22729e620a4b65ffbcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd5914ae8d96ae8d15bdcc8970334662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821d0731eea6ea7c811a3a233b5a0b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c2dc6ab010232c55619bb2790540664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20d7ce160c5e4535a67956f1293ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382b65ee5b3f1f270c671c926a2781666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02c99edb7419ac5ed9c8c81c9b2e72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afdb4b0432f2ba4a5dcd139210570f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2be7368d2392be70b298aa82c81233669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb5cd36f1d615f7ca71d92d7759034670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445fb5635d34bfe10eb820bb750ded9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2639d135c096fbc8546f5418f306d6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd578de58ca2af114b5e40336d5b2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2b8c270128ebe21c9e3e1dfa17ce5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94920a29ea3362f1ce14a44448d5204d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbdfdf78ab89004cf4eec863489993676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b785db29ac83915fd9d485763f4cda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744d56fe49240cb1eea7babb463ba61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee928e472f4553042b422ddb5d59a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5534bb41f2c6638ae3a5fa4776198d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb84b6a43f950ef83bc20613b22ff1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839990f129aed542c0eeb8975ee0fb95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377f83eb73fe9dbe35879c4ddf27265683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb66d029622d037b87c7beeb13d81bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1113ee7a98103317a72d64e172fa5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c788cda6cc2177fc5ce3a32370794686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519069dd7589ec07fe34f1e6df6b98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1461d25e6227f02f12e63a8215a34b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278867ca27606fb9f3d1eb390d86b85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73759a289229182206ab04768d38be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf8da9b4d14303da3e1cc2970f7428691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f9ccdf449ea8c50af487e34686931692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d914573902b6f7d001f51e0f55ee18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6919e63ce61798a8716c3f991adab56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049b01289d61ee9160e573fd10d4028695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f021fd256cc31846997058f545d75c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df68cb7a5be70eb94d37462c33016697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea67a1a551d63ab9834c22e6e7b593698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4256d6490311b5241794335fd6d13f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89070ab715b8be04bfe7eadf8590a47b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5beab0c565daf7b5d1f93d99788f03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd1fdde510112c306ce569fee92c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77accf6c9461ba649f350d054b1d33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b1d4033c7d999d9a854a873b3cc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8cef82d06b8f9408bd462b230ea5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760992f085604dd8627922f234ebaf17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9413ff1ee7045ff8ee8af7020052b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224bedd132de3e08469a0e68322d239708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e2bde47398d3dc7745fd57f961b30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06d900cb9a926b0bcabab49c4aa73f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2149edc23dad39453c96b4e21906ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf40e38a31e7c20eac45d55f507bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8939d183a1458b9660766343325b13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a434aa51bc5bc5263ec6f702dc2f48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bea8e270d131f631a3e50ba85d0c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e35511e3a44d800537adbe8ca998f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b450d2162a9701167cd5e3ad7f44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373264fc33c4da22d3290b793f9644e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116f88b23f6388f09384be2fb2971ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c596ec12945e1e652bf71b3a89b13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1068d7330658f9bda130334f17246721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06c19e57f75041d2b20becad57c06c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c737d13218cd3aef46166996d90e6e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0553b9a8b840ef5d222434a2601c18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efec112f44c8324bfa964fd7696c2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a46451c3b1edab3739230d1e76fbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a191bd2b785eb15cd9de4489824ccc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413bb5f7764dbd87b4b847174701da7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30829606b367eb572f8617a26781c346729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fadb2c9eff1d809384a41058d460d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04119c3317b20181d15414e6b44d66b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57dd0e3541092256161ed8cd3dd0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8764bd8a050dbf772075b324a238d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce53061eb30ec6eb1eaef78a8f56bdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f98976bc45c34d732f9b1c8c9a01b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e2b0a9b3d9f88c0177561c377bcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46fd930384e033f68a7d0de4fd872b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24afb02adf607d851f6d2b737ab00b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b94f90a65ee8bdf980b3f43adc2765739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd54272fa2ea6c70e845c535a16cca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0741b5870d7b197edc69594309b60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c885c0aa0b286174b76d230c712d9f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35e6386bfc5804c9285c15267dc1b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c673176b2e28806f95448590e09a2e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b79afbc31cd24865862b74ef7b9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b202c2a96f025610b6725809d5c9898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d663363f638aaa36f6d968a82dddf1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b97ad737bbce426a94b5942d4dccfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272247e38e718344b0852a7c0496f585749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1294f17b7d4b65a3964b4a66a6a5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164e1d543b57195b828a39acc994da9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab4d8a06fadf9365a83203cdd24b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66e61b5efc5ba185ff8865140ef80c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7e971fd05cbb77ca1c624ad326ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ce5695a567d2b4727c1893d1cf8d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32409dc46ececd8a04a9b396610f4319756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ba2452de86588d5fa026961c56ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d12169dc6ed4c0669ad8e82e63f4ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28cd2642ff172da55ccda1a4b3367759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f23cc9173932e24d1ab57bcedb2b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf82d765617ab6ff0e62c7972926f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe6bbc3cc71c594178bba65c26829a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e0f465531a7b43cf09ada9cf696514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3da70ac07107d6d2be8b970e8a5c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28394f37b3d15ce84cf3d6c4cb32676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7047360478c886d8f962a355e0bb417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0acd4543d7a595618865677dc07f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257be8a47173cc2f9cc974967a9dd349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f08b801a1c40c9b4c056bb0466e6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271f4f2fca908badca9a9db769ae6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8fd603b8f48cc4412eacd767e983012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88dff10f13dcb0965ce281974e8ef713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7678addcec6937a8fca62da89b3bcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b48d9070796e21f70fcbd01681c5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f9ca869750bbdedea9c1dec189ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5168dd60894ac1d45dd557a115ce6b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3032bf5341feef4781dba86be5b2b0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac3232070b6a5f9e1ea6dfa161bef419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f13381b925847d0e55119e6b6f7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa41f33750bc5e8990a958be3119821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e5971f4594b5d767d732fbc372d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35681c39194ef55567540bf4dd78c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb699fe1bac109a43c51898900e5cd5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62fd680bc5b519f71d4dfb44344db925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1dfc5d8234c9db9670356aeb3576e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd4f7d2ebad47bfd7c868648fa459127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a78b4df99d03c23993a528b8e98da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903ef48e5b0f5eafe7f146c4e69276629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0cb584a58a62049335200a2f88ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbc4375dc95cf01f09745a46f9ae4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c30a714746325887f299f61f85b0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff6aba216a2bc1faf4f7daa53e79f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8476db0249f10a4b66a24d044c8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1179a238ebc553bb336bff618b8d3d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab66980197ac004bf88024e00f51d7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28398d43458ce6e0b5896d59dd2373f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0211504dc353beb7bea28ed9e694538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d735b8a56e458d5136fae663e32e4ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d5dd515184da30161eab0850c88240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706bc38574d5a57165c0ca150fbb23841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85dfd72e3a839842599d78736b128942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb70aa5088ffe3309d1d099ea56d1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27894439c118106ee1bff31dbcc60abf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01635e8abf13134cd6ba9253cb725d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443826b6c331a397a45e8da5a74396646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e00a31c408d5984c7163c1555a23c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9e878dc56246ccf8fe03bef57b78a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54079ae714e7a2340f297dd43b3d14ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41313a7b7bb43146e57f8a969541b75c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b80bea1ca009b2941ba3f24bdc3f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad1a6167e09b027fadc9f3c7c8ee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865f024dc5cf7357eb042eae1fb8ff253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8b9d1c6576ff5df8a9b0a2ea6d70254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f9b246e6e4a7d375509b364957f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1986f49606821026b03df547dc16d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacabd1a2cfa2d217a5946daa8f2a9ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5566b50fb2b12df9787f9ac73e147cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b161d84224af53009da352473c41c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9a703d45e071e82d38eac47b6faba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246dce517f1f42dbb162261069bab6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f0883faa588b173a276d1a6e1de8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955503d38e71ee81378d48a11d8fdef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470170b1fdc026cd64a689e031d4b05664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb2a380a4fb1b570cdfe19d73ab1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594477a395af467e169a7d68c828a4ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d01af86522d8871932570eba80d39967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ab0e0fda7c607ad5a1c8c3bf7484468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f50bcfe82801e77ddb4dc814beeb9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec531fd510cbdcdcedf04dbc4215f6c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a3c5cfb55b6fe3e2e9d336891216171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422959a6f8127d7c1b4dd163fb7fce1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc698ec9fe753dfeeffcf599c751837b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371cb421d3cfc647c5d048968dbb7d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073be9392addd164f043e4e0934e56075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b7c043b79b89b7c57356992f7b7e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa39f0c0f507471f148dcf1e4ad81ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0d594838dc6d89f2888cea55d36c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabcfd324625ea9d9f474bf889888e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7909b27f9fda308baf934a0524c1d6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a7947b5a053f0b48e5a1938c2ef881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e2ee7e09adc2056aefdc61a88195e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e981dd5bb2ff95c151d43610d251183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d39eec2af024200e5c89be7b7ddd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0b36f02a57f98efe1275a8837bd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861e23a80ff89f37c9eb9da58cf318186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee487a2f2f6a69eb179e01b91a75f6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9352621d0a86bbec6ae08648ec0d7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad817f49ab163b6bc1cb1c854a3eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5bb77a089a14b6538bf9a7b0f83290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5816962f282609f4005cf08bd40c1cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff58ed046de76ea02e1ccbb24168d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef48f6731a58326d856c4075562c9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48efcc15c9308e8868e024d25c99494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bee70e97be4b24867de85737b4a6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9263db70ad01a5ea9925a74abb8022196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d35473d375b831d895b4ae882ec1b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a143c235758528149158aaa559b7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86859040528b740c50491ed00d7b9ac599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae58b7686251bed66ead2e198a14a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06c97ac45fa7f4fdfb228f873574a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ffb32afbf99de6c93ef3bde89345f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4bf0754625505a095c9be73bb24d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b049becfe5e26651101382458ba4194104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324e975f13993187d10052a0d21ae04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14039bdd0c318e2be40e746369d5b33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4f299b0696c27705bd0893b371a14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b07add480d37d4ec5a418902c11b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b3edf7dd0140d614149e2670272f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd8f4a386db73901a716ed728ba8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407643dc22eb88bb3f99fef63135af28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac0a3399843e387ae83391ca4576d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c92b2b7803a3755caff58156ee3d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10ff036fbdcd791ba847569d10121114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ef37a035326f6c7947498df6754d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed3985de031b76b805cf0cf643b2e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6f9e7d6cd6c7d92a05327f0de31ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d0f1f92db4a86dc394479972e003118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a85ce58144c02dcf70e53d12a34f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43057d38c224ca273d8668231f52280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24332a8060fb45c869fb23f44dfffad8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb790c7962e70e5ae3e9ba86f4b394122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674806fe151ac0f7c09e18dbe0c34c44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb434887a62ddbe31a1921ec1dcbe077124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db360180694036daaf9b0827a8a15d9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ebf5c4690e7c20dfa6020183a2df1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f00603a3d095ef8f1a6e01801b32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e26feaca463a5d3026085ab747a76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c37eae2c7898aec6375e5592b1063129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec9ba6f56931917f1686f171d687a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56194011d47147fcff97946429030729131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4bccbce490c1f74a4a0129750c71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a559a195e8b7f046067a06f0f64be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6203bec1f87d0d7690875ccac7686134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda977a55cd2a9007fafab6a61b697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa843aef308a209cab2ab2341b187fca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65e2277f990565bb1b77f654aa9caa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef6c44605026597a61a0018830899138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45931a90b808220265145128b7174cda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa3d1d82b6f8d3ecd04a8e86e4a4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5a26c05212784284644ee091a7d66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a4429ad447bb63631e854991abe9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b70edd6784887f1d261a281cae2145143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9ab7ac69e3bdfaa74f82aa69cc12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e345656d068f4430472a408e71465145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12501ed6ffda4ed926eb49df238e62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a74f2b858e1ae0be1e447a2072911147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a85e696d16566baf1a62931c75b1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf113ab48314bf98428fad00560cfd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b9dd5396c1250e1909c6198a8e6dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fbb100e09b7ff6eefcbeee5da8452151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aee60fa6fdcc1e18513f85d7f414b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011f12b15bf9ae2ab2e8953780a8170153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5043cae794ff237743dc094bacd48e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7da87ca653cb18e3948134a6004d10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f98acbb820b9e65e103d8facabffc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116471581d53118aebdc3eb0afb93ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e04f31948b68ed7a1ee5661e68ea3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200292382de83e12809ddab68f54dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee1fd564b6e28759c78e3ddbd3e399160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8127bbda1d92e8e8bfbc37de9045fe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7304d4674ab9f3d267215c367396a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152f2bada5f02145ac2e548ef5cb56f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e906cc78dc13f0f9967aebb415aa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a30202c2e0e6da3f1e79f860588485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71a4bde838a80c6581419e544e3742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa232e124a4d92f5d5605ff11146255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517dbe1fadc413e313d9f1edd9a3eb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d132b49c6f865aa7fc5d70fbb2152e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46b219cbac8813a3c5d26d06dd521f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f927f26fb047d6357f87f0b64bf5332171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e99c739d3d7f4f652d1542772b7a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b061872819f36edd519232dede80d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ebe0885b9d2c849a6e42cc9e059b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0179290f35233b74cdf073dfef0b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19826549e1705eea913249cae6b35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae052c0dbe589616957a41e677cfda5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c66927ae7c7716cad044dc6943d778178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e179a7b986a2a582a7071634d39cd71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadee248093ed4e4585c399c467aaf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0247f85536fb39f77233c297c8a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b065c0bac2112cf61857d761d79ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73b5221eb32641ad95da9d1978ab9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc559e58dc202b00eb9c1326c7a721184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aa924511693189a07888cab6d3d6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656518ed58cef5cc8ea149cef0d85a6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237143b4d5f4d73f1d9b77f17fff3148187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c277fb373fc0cf9439bf1624a92f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c1e307346288e9a0edc0f31aa96e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedb2b352007191449577f34ed43908190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6df642683b94dcbd45a9c5506fd866191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c412fa528ce2264f5079efd567d209c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d379f5e26847ed5e8231edd0ea80e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a26149aaafcd2edaf71f8bf2376c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874591eb6c39cc2f9ce1856cbe0ffdc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1adcf55bdc4d819ecde5133ba43d90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4e7c2b93a4cd856f910d4513822d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21b0744509cfe474c6769ca4af2226198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb92ece9804e70d13a2b948d3f472199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb696d011a4800edf4725fda16a9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca953c4554c0db102f8c1b72bb63c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36c9bdd1cf9f4b6aabd2671e69206202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ede9fc226b75ab5bbd3757598583f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e00abbec17c13ef3487e9c4df6ef3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502df7973a726d6a7c71ef5c1925468205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f712ae10b06b98f9cbec17d01e0ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7bb816f0574b33b1f95d06dee86e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f4af238928f54c32410831811f9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ff53f3a2770cced8a5cf9954f3596209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aa1642b4a6579ff39eb4fd2c9d36b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81991079c756e1f22913dcf9474e2b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39720b066ddcacda581045838809b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35729f7db9c9e640348c6beb183fc530213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4259037ce706edb9dc3c0951c3140a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88622fbfbe1c74ee5a74aaa6354d507d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a8f0cac8f2b913986c85df55aad1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a802bb580afe04b291d84818c37f264217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aac66fb569b7a37cd583469b4371f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd78d46fc7a2e9bf8f38c9dbc012a43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331471098ac7212599216fc0c044afa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f47ae6db95cb380c646e1b6cd80d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740e0fef9eaabe7c237d474d462999222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68def1232615d38fed31ce951cc2cf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe69f35f35490a961ce4be2fdf558224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b89e55468d0d8ca171e39db16ef213225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb45e06ed71cae3b31324496ac96ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c058efde68b60d8a0bb867467d15d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588169e871c49379aeb979f930e242c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a65b5726963cd5974d3bf7983cbb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164b1195fe17e74b7eefcfb9f6de5fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a792b3ac7b8d03ebadecc03714d194231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fddc3d410557cd9d068637b10d246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006eecd442618be3f13d69b0e102b1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8ac96766ec6bdeb86a89e6b817e5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea03c3619744351b753da3d18b723c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d1b7b703594744a90b23492bd433236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e953c5c7b729cbe4509f4efbf91a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d9f84029280d4711921ca6df7162238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499733b816dc60c53235f24b848b2ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f452183af245cbd96c519c3413134b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcff35fd8dad0447ee32238d14ec04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e312a6e2dd705bc2280cc6d2b302ff4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa57d78373ddc7f141e49c2e875c672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c92df2798b0423f7366b89d6f50104244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5321b6d4a3ab157dfe319d0cf5d569245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d64366250500cc1afb80013f93ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022b28d123c859df0a9259b6586cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ac44c9086e5421b61b968d58a4039248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de71a991ba6882be56764cf6a068da0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a6f1f2ab66f7535075d7f7557e8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77d3f73d51ec63f86d6476d32a59f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aceddc1de338054b6365a2c2b79a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58945c92a58d8398978ac8fe405669f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58e30e7635fa58af304ccf37b2772254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b882d54a230ac7d1bf1b5a28615e7a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339c6caeb6fd517238881f4551c85d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b251e6404f45a6b89eebe42d1cf615d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9247ca09c10e18d9c6caeeb7a4733258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc446a4e2b0290ea2b0c15c4cdadb0d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81681a6c770090f8312f6fe713b4b85d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45034be8bc9a0398c5083d675a83eae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d891aa87fb7f3a5eb50c87fbdb4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902edf7333a817e07279f496f8dd94c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259bc2a147bb11509e6804a862b29af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b493bcaac9f153c2ff326a9dbf907c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05915d25c20e378a76a2ccf1665aab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8730fef6fedba4872003e2e93b8e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad047e3a10d0ca1f162549b7b2324b01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dde17acc21cd30c191f271f53c6fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7cab7e58a25f485298c3a9b4b67a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333257fd5ad83a955d5260d94f5c044271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bd78955218d9b301d7180f2b93f1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200752a400cca29086828d3bf4d1e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ff52daef884c8554bda9f754abac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f2a95ee05c0e3cf3b403652b9dc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c1ece174678b71417333872b25fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d34d991c303532f0a8a48e456a417c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb5c27f4ec02e0622bfb10be3a2861278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d0e2e4a25bd7a46b9b4932e0eccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d1d7f85c7b0eb9de4669ddb2b930280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e335ba0a29974456b3e41e6140f86f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987820b60bd695cdd019ec4da4ec7c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d82d4d9d6e8acb646725cfb6ae868283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf74f3fabf329c6abc64b52a3dd998284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23922ae1ce422549a3128af7bd49e73a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de521684e1fe7aba5601f6ba6fb3088b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c895848e0a1e17267e85bb783c22ca5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c4a2b6b4dc5734b24bdcb18fbf6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d618287de672d1b93738e9daa5793289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358ee3dd37990876ab45a5a532c801290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe83c9900160844204c08d07f6352c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a5f9156be50f918d916a81af1245292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cb7fa617b52717ff0c90e6c91db7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9bfd6343c59b883694304436112c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d87b366ef9d0ed9e9cb277d92ff206295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71d68b5d89f9999aa1b92afd72b57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80636a7386cc07c615bdb48d13a541297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc54f388b93ea0581d65ce6764382f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299d91ac14385bd97ef2fff8961ede299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf59d20216fee370ddcfdb40b88db2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95019834d2fa4b65037b7dc44d46d704301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18352e8fd9292f6734171c70926d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669874107956c019bbf094470b1b0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7b515197e65ebd0e282ea2a47f98c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389136fb399a4d177bf0aa38b031d5d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51167edc1b3bb8cfdeca31cd605491306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15483c00870f386a1492da733f041c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ef03c6b05321f78277b102fb8bfd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2af876ffdf488ab162eefe8465694a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137026759f1c81f28950b2307d92fa56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719db0e6224d223a0da0baccbb370f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9667cba14853284157d5e531b33a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0721b72ecdffb3344a292521433b18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0d26a74398c9c59f93ea24cc8679314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4cd3c100e0d270cc6b64ff228a3f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1019eb46179a643d7547c199df74a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc1c9fdfaea2b678760c87044cf28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff01f0fe6daa0814e2ff552f2f5fd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af53adb9a0598deb4bc9c17cc42c02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f78a8bab9aa2a0454bd98efab140320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aab58fa0f9907acecb04981b7f9bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28fa32b87e74f2b7b3c347360abed0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9135000ac5bab7c318c4d00754ca755323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec9d1e5f287f28c2dd465a87d00823324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2090f0b7ca2892aff30ef6ddf4c5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9a21bc8f0165a8ec9abdca0f9e4bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac04579b1d55dd1beaf1bb317c11f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335b8a4bb82eae4654192649aaa30d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e899a39cdf5f4f838d921e34f79acc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b29a8bea73559dfeb49e531fbf38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6537230347188f9d09c8c24cab263331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dca8f4114a748cb908d2b84607cac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278380af1d2c8d26d626ef4c2f0a4bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a2d95a819a215f33a640891b148db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79470534b83aed51a36611053e207d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cb292de9119e682d80e98a8f2b554336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584c1700da4afe6d33446fc60b9c837337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b51d6a2d27a8a13e259726b119a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b26feb982d92f3e06e666e039083339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb648095e3343d4f729199d0b5170340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d37bd7ee3fa3e9674f6cc8b396cee3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a47c4b192c26c60c8696eb3ecabb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20191e06e31a491758e3aafc9f66acfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e7a81bc8ce633d6de7aba323b83f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03960bfed22d78cf1044cbdd460e0928345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202f0cba9c0c819d4d18c2efe7b16d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243bfe7eaad31fcf412a6227ba4523d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4142c5463551a6a5959431773a1fe7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4dc80f6e62e4658d473e03a912e13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035edc2bcbb3cc5d33fc2b964e129e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccce01783c4e16647e626411538446351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2a8f471e3a2885e81cf3af592765352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73973e1766a289543de1b82f3255abda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a01a5a3b5073c67ba522b580ce5b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41813a55c5bd29bca91e51cb700e2ab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0202e16cc930e341b10301037d7f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3b0fcee0c6d45a5b83b85b2ac4cae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9dff1d0cd0888ea23c56097bc9b8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98419db088cfde2aba6296943b8b9aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3118c7449a2e3ead91507e9fb163d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25feb5b9d9b628b9c1c2e3a3ccb5ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334edc86e6c563a8304fd7690fa5817362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468004abe3f8561d400baa14751280363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fab3e5d8bc4cd64c4c236720bf31c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df4e36d490ff23205edd820497bcff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ffe8f109c9b1deb3c93f966e6240366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00972ec8c5c4e63eaed3748fbb57dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785a80f102962ab69e2bdb7e79eb7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e1bb8f128eb94d8e0919f7747fe18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a31a7342804bf4407fa305373171370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7000f525f9574cd5d2c0350d9baf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375cddb8e44cda331bc74b6184d984c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c618d364b0c6538ad6cac8fa578949373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ae86880b6f3ab57033676d206efe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ecdc0838df0711fbfd0b713973a94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf8ed20d41f14aac5599565ba621e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f94af57d5cf0b45b9345ca6e03764b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd638faab28dc816006c49bc42af6de2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3087bf91ec1b312c5a3f352b82009e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbdaa90ac696ba6be23fded1cbbe40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec48355a0188ac93f73da5adca549b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebdf5a11c929c427d4cdae5a0e5868382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f50034e18444532c6a7542b7dad34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581f50801ea4801f1f5252456161f71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4674ed412ca02efda2322ea5cce44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680708c42de84e90aa938837b606cc20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9264792d69efdb8b9e5cb13736b91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd85526ea5315ebcdaaa6d546e144388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c2cbf4dc58d4fc365039605ff9967389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac0bdc20e92d89233c22f521129c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5026e69294eeca3394489d687c2223391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364f235e4eb2fe1b8d9b6f53048980392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eacf9061db964c86fe4641ddc8d064393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287931ec3d6c9924f5d725282548b839394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3940ce0cd7615733040d70b042605395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697268949ea7eed68a2c39cc8fd1254e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b872ccbbdbb1ddaf2e57be661fb51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2326e4e20f129899a0fae94cd9a1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907fd26a46ec5b3907933e61a43627399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c3ff23c47d418f000bc16efe0ff56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba41e2e1ebe8002a64cbf634802427401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a906737ee5e002b9cc3badfd1157b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceeae614406b958e49db0b9c852f79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d20c38e4b6ec0a70e653b30f071ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22063719d60defd6353db779f184d4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737fddc27e38d3dae7bbff765e0a767406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165586962be2d766436354ad26ba4a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea7cd4bbeff795d81923239151f843408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615fc00f4bede74ebc69380b2030342409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307c8f8a5ffb50967db810b62597c3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d700af8cccb312454ca2c5dac3633db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12339f78184fb8844dd89e43dedc7cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba896e8ccbb1a9c00c16ffa3126fb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d186b641a754f8a64df6a1add1c852414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72afb08287fbdbee004c6e2f361dae3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b0d9144b6e111883956ba6814d95a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f774639fe29c2a3f7c76b3f4af0671417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010935160d01d7a3d6d6708773848817418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a3302a39c61969b694c5b0d3e901419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536b511a207d8a6abfc9fe7b24f5f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85161851f0519493af964775a3df2c33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f2af40f377325d6978d7245537a5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e02de63c90a3145771cae58dd4c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f03e57606f84dbdedc7f1886b23e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e984fee8318b2ee66cb9653750be7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c677571c31559de87fa70a9686e295426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f252540bafd9b1883f73ac24d6bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2977083f390c51b0a33ade553511a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19beedee3fae7cd089992b399a09d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e9b55840f5fc250b4eade9169a70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8d7c193950667c7758597bd96ebe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd978c8ee79c92640da08b837339a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1660df6f1c67c31eef0210a05f29cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4930c6fe9eccb572ccb564505d6a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d49f95b6639aac71e20ba553821d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9f2926d7ad7c51827d91cc627efb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0158824bfbc11be903002de9679b646437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321979e51e32142f57d078e7d0ac47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1c0a708a22d85e8395232cac3ba0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef7dea7526802ecdbfaa8a2d757e39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad045983d85e9faaaa031586e7f4853441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b4acfcae131155edfd45adf17131f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e5b5c8b5295729135acb48a49fc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb675883e28e42d22b9d880ec2bdc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf59eb37a546aa3ad4e0a9c6337c54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1312f40ded93f8bdef16d06aa7378a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83bd620c1e9d131eefd2252411e6ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8c57e455781009cd4f17c43a4e88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc152d95c5545def5a6afff2f28da3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c73e9c680202f5645c5dcc6c4b93cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39964cb6db968212b395761f36f2d879451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01f22ee4a4137ff28531c047c0500452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c6c7c9d41d6404d8d5c6b74a2c48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26acd9f61c9e694daff59c1ef4cffd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537cb9ac4cfd887b32ecb3844d0b96d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7903e4c972651d09c50c792e9f6af9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc2ce78ce81feb84a53795f4cba86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a275e169fde2f2129703e878f5fe05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d725f7e3855fb9825b01ed9e61a36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb209fd821777172de6af226c279b8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d0b50249505673ca869f359f5810461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67df4be83b69a3fa495bc270fa6e2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f53213abefb7d2294e30cacf95f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2e57663805108386535c683928e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3e263ebb08bf42a8e5edbf61baf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f82cb8eb28893d0955825165e56105466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b365c04c455ce948c78e24fdb81079467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78a04bd0bba0d5658265b1907527c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5f0a4b35d32f9616e3685bbeb456469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a982785ce54416f864d9963b4fe86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9235eb8bd8602c2d5c2de0f51f4ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98814548b3c7d4b88493b972d4d760472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb30ad1e87419514a1aa587350c4c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95395f493c598888287e0cfe11865474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18164bd732d9b39cde8b4aef7fe0467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2fc20435f603e16cd73e5af8ec481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc436dd50f96fd07d6f3ea32b17dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d9b5aba9cb8c182832548ea704bb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06821f20172240065745279cbf703f3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d7f298cdcc3a7f813ee1f7002e5bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8970b070984fd2a64dae6b2d43ada481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278fd8485de6a29c6c83b053ea1d83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4444b436bdb73bfbede0d4524885483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947166b49159e1ab7b0d74574807b22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949012f163aab27fd0d94ebb39e7150a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e497c533d9c3edd5947309bab76855486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e563453908d0ed122d8370d18a32a66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f873525d4aa2ffcd0e8a4ed74c924e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ae40cd9708273fc1767bf89c4bad7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cc27bbd5c7398d526ed3e8a7b1414490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f1de93520ff0bf258f56f426e9791491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913941df88211d77e2444a9f9784b1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b44598f81f63517e5ab17037e0ec1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ca6995274aeea53435af4442dcc2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5acfb769faae7ae7d1438a2be83a2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed81a82e2a1cc14b7d7e389acf453a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340b0441923d536edf8065f6f74dd42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54620b6eb8e25ae8b3e42ee2985099498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c583ddd45828c42f8b5bcac8a32ba8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61364d80b888c21492c69e559f24740a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef69a9d7215d116563d165896f3a82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8ceedc9f60d7001553dbc3c0d24f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a2a1b88d89f73eea710767bf213b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab0c7c6c44291a68c9f31bae0ff281504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea1e2ab6bdf4ee56bee5a2144b2b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc731b257c2c2f87ed7d31cc27c88e4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fbf656f572de8b6eba2ce0aeab5c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab8897ce6743003faea4682924ddf6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c4e07096fce7d7b7aa833dffc9668509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a86ee7543729048ca361aba7a51e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872165de8f02edc5c20536130344a7ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16921c22d9d3575301ccaf8f9b6d41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d0646c3db77f4f0e71138be49005513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8720b421db2025765d0a37e49740c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c7d7f0e410e5012f5913442d3708c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb82dbeb6352cd03c99d7fa3b2a8769516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af12c4a4b40e80d0c6e149d18073776517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee34e5de3651a1dc578a1220d3f3e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5094f1065ab06d473d6615ebe13f51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518148a2a0b5d6b99f9ba75e168ae7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429947da1ef3bfc276e336e861fc2903521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85332f69048453d63f4abf05f1efe3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d6ed4d67a126622ac1480959ee1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71327ebf0b6be6263d4666bc82e24365524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bb1aa855827b1f42bbfb8553585a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d0f356636c2cd602925483d3c3f56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b660b720934e0c46183447789318527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db0c10aafbe653b323f5bfbf95d285528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845cb9aefd470277bfb4800db18518a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4a721c72e5a266431b43e2f91845d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef426560be53a1bfcb70b3e58332a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4daccab13aec1a9efe4fab171a05c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4796f49009083035c63ca85816a22b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c3f15147941af8c62ac5fd17ab8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f6414925e1ef27b270e648f43cd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbdfa86d8de7cf597b4d8f6e30504b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3693f5f72c68ff0d8a4585e58a68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b276f7fd2267d71a5c8599491727d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb881c7d50753b58b6c082148998a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9639da6471376b6729f7a8598024540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b96441fa735b59141737ef6218f9e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cd1c2779f1080026f1f328da0beb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2897e201ba4f6e3b9c9586a0be48b24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f094d4d29a6bf370b839f10e3e549544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e95c30575cfd76fe667a1e5ca1819545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5ec9114bf1cbe02fc6236c93fc1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd291cbae9bef34a097da17596a956547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf837c4357d9f1688c6ba2588723818548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba01d88c2f3fef6ae26897751edc17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b1ef1651a04adeefc8db9f8c3c686550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ae68545758b460e65bb1f797391d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ea6b7297cf5d2f07adf311b9da69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80e35bafc8bdcb37adaef03404ce41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dfd7cb9200ba9936e43ac6f9da578554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69335a1007a59c4a72aa342906cd0ee9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416816c51ecba8db323c0e307de90df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35addeba507e02897edbe8c86b50375557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122b6fedbc2ac9a56d7dcf319a5ab8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf79f90a988c5c0a7dbb8cd622110f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605b2c57919221c1bff505c7cbef26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35472d4fe185f6e62c348b3dcbb2cba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9250c6c046ee8b2417b2078a0991562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc02539b64927b5aea9abd442ea52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61801f9bb56540ba76c41862f27231564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ede44d650ff83aef621eb576459da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ce437316d8921d1a139fe080fd4b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470dc5f0964bcc9ed3836e8cfb3b50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79932997caa11cad3c2b434af78047ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3201313744b4a5bab206093538e07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e148d2083113985decb630cab2101570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d04da81b491758cc67078a5127703571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1182a5de97233d9d5a0dfaf2f290572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e89c79cba5a51da249cf0a54f15fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5124abd5c13a347d184b6c5688b375574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033fe8aa093841315d8f70eee0f34f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f3c83482eea40eccc751c55042cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d29ab844db64f85262ef28b88b2a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34785a3fa98065926e655eeb80f477578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1501571b650ce8aaf7fd5a25a7e65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317f694ab3929df7400d4e009b7e98e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1ef9e90af512a751478ba6e2fe180581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b419590e9496599ee52bbee3f87969582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52e054b7e8ecd9d3c281682188262583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9a0bf0d15377ce296bff82b585ead584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204be4994977b46f8d4662b5ceef27fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd878de1453d8ce1e0486d0d8c6d543586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59134d1fc5985425358d92eaeb207c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e58f82152eea8fffd95bdac3dd9e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51e08c002ed220872301cb3b1b83b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476f3616627466b5bc0d15eb11c92c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66910d7b2d967dc2f42c39ddf0538d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294ae585fc29047e00ee59544de2314592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7c45558b91fb499e94f5498fe5680593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322dd6480c9de7c46d0d759182a16c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab9ec71b7f0dbc62b77de24fde448c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ecafc961adfd30aed0fc2dfbce93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d77e3b3915fdfed1b91d2e50546a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f45ae5246f148d6676757f7f89364b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f58fc33a60ab8df690df8924ddc3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f742da6bf8765b19fed201942727d24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf497a7816d9f4e4cd5471e92ad0859601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f949c075f15f2ac9ecacddbbc6d03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba94dccf128b10299e3f24bd037169603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b417f6b15a1ebb9b7bd7f13bea01e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d37b19056949918d82a85f53772b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53b370cebf75091a5caaf527c6de4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efff3ef508becaa5654b55aaaecd207607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f80b9e80143818b815134292cb82c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73c34cdd431bb2e9c6df6556d82cdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd7e05ff47bb9d95df577faade8d47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eccbb6b7ed4d7e57435d8e4cc23b6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339a048741b124662f28e1635745d02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaaf0c199e9be5dfc298b5b759e262613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a86ac3277561d79e1aa1d3cc7846a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829312c0fe05a96ee029247dbf7120a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4430e9350d6a262ac1915e9cac6cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3113ef0395ef47dbf4f9e95ca7347617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66351529b3f1cc0f0eebe0752407935618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c9dfb2c002b108f282dd3836990e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c460aba6bba9a63ac7afc56ae1b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a53ae46cec12401895b0e6a1eeace621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d308075e10b9e00df613111f10ea6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2844d5463833d5c664b16d153fafd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd140eaccf523da5e82a93ec54baaab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7f35f2260349616257405e6138515625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9ccf44c5bdd497740d392bd29ed2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1b16d76a22f135230a3ad3b81bfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627b865a383746ef8f23ea9063a1055628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c002705c5944b10130ce5897ca8aa38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49230b8bf7806bad3852d3d36cfb19f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9817d393e3423b19cf6d01693bec270631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de22ad704afc3624c26fd240b6410b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48394ade462721dde2fbb46e6ca3c7ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031c30bf86cc4f57ac3aaae8c975a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589254b4dd136a8414b6c701f38b82c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052a35694cd19d75035ec803412a30f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb05f43f0f25ff80a103cd6d05989637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61b86dda881b3425344dc6f772cbba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feb256da2468162cce5a9f6fa18e4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5eb9212933253ed3914ad97596bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5107886c3ccf54d7b93a7deb1aecbfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c308d656c16dc34e6be13935cdf84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0ac12620f00776924b2e02d9ee93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aca5d79d99abbb9fc256bf7de6afd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f543fe847d65248565079fadadd7565645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de58a2cec78abd5c21ba35f4487313646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab026ddb9db8290da30a374454f8c92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821a4d48b2401c9b900fd5dd9d1037648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8220e293aba58d33750fe54c6e94c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6067009fbf013a398864f34abeecf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738cb458c5d8875697a54f069938f03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efed5602182fbc5e3a39a06f6eb6a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc22d68eadf1f471f4406d5887e2b54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d7cbac24419a594f2feea355071cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c9b3e66b96c35f427db1389576e2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc46d5ab95b197e9b119d57a3fe94e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d96bedbb3b1e6074144bd121da0dde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e4790c1fd859d88792f1a7a6dc15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df34e86eb6013cb9b221bfa9a62709659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5960365894f0e87036f8396d3d25b0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd23e7313e36a100c6a6c6f5ee422661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d5c99267506ff46a32ae1a68f5d42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab39e0769ee64bc1c6e5246441c9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752141ec5d876df313e4a4f638f68a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01baf36ad026a2a3ef3979300f2e584665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1dbeb0966ca783ecf82bcc0e6d5bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139222d5773986cde0e20be16b09ce1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7824b7e416060097d12877492d93cf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a17345784df06a6f4779e0e9e059669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023fcc4ad056eee3caa463f1fc97e22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2bba1f2a7fa1d24e10ad49288043b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272a25a316fc41250ed9c1b943d8410672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eae7f6f744aac7f8bd9b0007ffa2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddf4c87258d2c24d57450742160e9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c1e2d32115601b79e25e66a5f1ade675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658baa644e7a0dd6a191a4ec4d4b6f2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d507861c89ab015b47cbbc432a8580677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27234f5db77e9566ca4f044fc8cb23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4663bb7ca0fa18cc03a72314028b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4592413133ba891d16ecb1ac39cc88f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7658faaca529076d012ec3a2ecd0106681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c5beed1490a2ad1a4b88d2826a1fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9e3f9ff94154e7c15bcd53fa6b63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3732868a7f21fb9acfd94040d277c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d2038c6268bd7019f785ac26c1df6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556bfa03ffe496ea512d9a06641ce55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c317948eeb9dc458b4459ab6119b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c062a45d36f5ac14399a199404bc04d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36753da820a9079fe28c5e35d6db7092689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a68db27e729e5c480636d826e5b55d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33133ce48f5e92b0fe0f0a824fc5f74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95990415d27f7c93ea6433ef3392d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0fd0afc1d8faeb415d02e763e8778693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624b52aea4588c1c5d2083eea19fe1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a4cf843948b67fd4fcfbd1724d374695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342bc6ee46ae0dc451b131b490ebd86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd6cafd0340854d4061d577dd3be3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304ed50d2fc59021fdf5ccaa19e825698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a58fff91c997497a52d93daca18da5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88992ce810cd1b698899a978272fc79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d066a81d90f58cdc7fdedd4dfd3a5da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb6525543d69cfc3aac3c9a60d75e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df5b304c8e88415564f02c953b87fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9366285e2169924605108b0f09357704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb148f7f2d764180da012eea10954ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816b4fcdb7a48cf61c6deb411f61ffd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c98a18d1a4bc114fa649758bb81544707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71087fa22877bf215f9627d7082bcc36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdf9f59a79f2a2f64f85405d56ae09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b4f0e44a22171b3928a7923896551710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd96387ce15ed29f9695a2fcd3da9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f08061604bb8c9b571958f4654ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae74408aaaf7372e3bb2cf46410a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae0d67321ada47571c1db6538672b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca6eda6f85ce6cdd333c6626c8ea2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809487a6663d476c1aa9ee7f958278c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20631a084698804764dea3f15ba0f06d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8c4573e90cb71f02fbf0b24dffd48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e39653193dc02c0be2ab590a8871719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29969762e49fcc03ba96b2e8d4eca8d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72672a730c74153222cfdd1cc44705721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad70e92266326adcdfe24577917b67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b556061e9fd823b29501a9486d7163723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a24481e3c6abb9160dde1604b9c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2caa9ca7151d6dbfa36acc082752725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74594c3a5f8bb3334f0a798215583a43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1043ea108351bc73f52b4d9dc6798d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fbc2405d5f0773e36299942f892b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a3b92dd5309909ca77da07c5bd16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4081175eaac2020a417d550c3bd6c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eb7a120a3ece8ae1b891e17c86453731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31658071b9f832d2d08a8dbd271099732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67419ddc6ea584dfc0b79aadfbb5eae2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec134c35e195edead02abde689ff6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0782647545cfb88143258264f23c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4921a39a66564744368c48dc2f09fc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf061bfb4a6cfc65681e183a0d9a9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62921957a7e10edfbb2542cd0e7d155738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc11b05e7101403dea231fcf115f962739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad6cf2c9bebf79eb497a0c3d15cd45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad729f3fceaf4b0870fa9209d084b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c87d1dc717dd97bedb3798922b9ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af43d75e06fcb6faa6414b148ea4423743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba03fd893da890d0ef28480d459cf6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362f816895a8b316535bc437af69f9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf3cb33e025128fe20965de20902a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d650d1b84fb93d94eab19b30ea926e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b7c41d76b57e7f4ad616e6ba24792748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be289603c84df71007e668414e917c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c184e17096914baa28d1664ff7b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46528a7be2ea213ae98ba15498a4cdd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1fa0f96797b4f0efe75e478a15838752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde74177b0e9fb36a4a6358f1e010806753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a64e0c2fe8114ebb58c2f72bae10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb464ffec23409ae8e4515725ee605ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f4c0fef84dd38545cf62c7513c08b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aa8bce938abf6401e638ea1a9894f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55317bbfa8360f5ef597489a6bed44d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c542dd37a6b850742c7026939ce818759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>