--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eda94c251fbbeecae638b7b16c6d991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9259e172f383a2fed6d543e750182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dbd9f76cc4a1d5d7feb85ab0fe54e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5ddc3949b15281c18368a23b1f774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31f098c304a734ebb426a2b59350a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee862807a0ac3e4d9058a07ac2b266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32485df98ae69a1a6fb127ce2c1de97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482de7f807f93506a87e54b074af375e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dc63efb722db010c2d476d2421f0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a8db1e5c8c5c87654dd8231358f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2263d685cc296282277b9eff0df2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0273cb3bad206b3798c82d1d8213912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd11eee254cceb3a1142c4f53804a2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb4ce62f816767b98ce80b578098414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f2ba9feb8b384d0809dd93aeb8f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c27f16a724969c36c52a77a0163ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b059626b8d54c0f58c55d53c53f8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00182cfa04837d177662d752424d2b8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de66ed77d71c3eb48fc283664ff19f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b19842e134dccd6ade816e65f7abde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ecfa2c4ae2b85fcfa30a4744ce3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e2a2b1b85b18785c3df8e82911b3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead240dfb76d0c5e1f843f5b558409623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bc76a9721673d6f982e0c644367fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff69a9e2c95d96bdc40130c58c1a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f2fead32ef3db4f025bb2e605857026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f533abe96be256ec7524874ba4e9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c8e45d6843d7d935e2a53ba8dcfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ea0f7f79e7b6062b22f06fdca4cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309f0b556e4cfdf02ad71b5b889586330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba5eb180cc7a0321a6c0241213c8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8179d914b9e802fb1ccdac08bdafb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d5dfcc549e5ffa41762d9291350e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00ac258446384e422d12d5c6bc39734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9ce4c3e17953c5795c33c85d3f66d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc373299ba341ed76092369d8c2e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944366dcdbd8f35fe691f2d8f033ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9bfd6d6e3226415fda4797fb650bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eccd8baad2945aa59de91acc34ac139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59caed0797286a30ba522bb05212d0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e781769ee8384411c6eb24288c4fe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8dd4d1c9b55250567ad9eb48f8b0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce8425ec6cd9e2cf52039b9ea329c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37585dbf9cd3b229719e03fb32d56c5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8904edfa7d75932e6ae83f605450e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe45408dacac4a057934a0d7181e4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e4cea51384b36af76108707767df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce5a30cc24ec048fc71c8b956a5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a03b5ed2a4c17a03522d6df0f3ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cedd7742224443ac89efeaf62023d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e9dc60eed0a71b3092dfd5dcd43e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabda36b4001063d19916db5c38518252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7ee8021789a8476c814fa9ad9f72353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45aee8148b09445f31fe295040ab3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e4c90556b614bc81357d1ee7a19555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125633b4c61bcd76cbda79476cf115a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f1adeef8e80fae08e63cf4058504057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ce1d0b1c92037d3c6530d779b6c8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb394711376dbc0094215c896dbe459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb193f934f92e3fee91b68b0a01726f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d4eeac04154d093aeaf5ac3cb8a5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374bf0f0d5464bd74fc17a37b1c0e0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885cef80682fb1a0dd59f0a0f6c375d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b376ffc9918d298b909663d93592564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10e31c17bcb822513aa4884b0df14965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfad8309679aa11892a31ef7e724bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90471103cd2dcdf862b700580753f9d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c2dd826b85fa1edfa28bd2f4f698e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b01ee92b7de848c6d50108c83be6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f71ae7d59710708d78b33eb7ebea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfb5b274745affbcd86942de2856c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dddfae43c51eb599c3f91c4de6e73272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85af0cb4d8dbf16bce50028fd9e3ddb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84adb4308b85115cc19462a7b2060174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf673eec931488ffd938ee19dbe0e3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7070acaf743c32a5bb60328cc195476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70acbe1729f5ab8c344e4d466efbe077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2fc5702f0ec39df37b836473305eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd98fac39b40b677a2ce6607821e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24305880be4edc494e9c6dc0b531680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a001cd927367262968524a94ea7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c978121d282a0028dfb72d00a253e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa183d1ec7fbe1396061bf51ff8a746c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c40907523b874e8ff6447968a2017f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e8a362e76aeaf89056916d4df50d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bf96d2b1501c06deb1db8c79d8c3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61374cf5c28ea5342cd1448efb30e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff0ac16c7216e14d3a1a574a2115488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed8f7a301ae09b70347919e90e55989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85103d21f2b88649a4f55f0770b4a4d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bad9f130271b55fdaf776ecd616c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424549d6df3c2fdcbfd432b905b8b97892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b63a02cb6294522eda5160bf569993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfee5b715b5b07f5f8aa5777bffd9e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227358924b97224a5ea989d835716df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6f1a329a15f6be3a041d4f965c8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52733e2e0f0feea4e2dced18d8083997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9243c8f37a33df05dd14231e5aa95c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd298800e0b092f39b264ece136400f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b474ad97e4e5ad33ca478fca5bd6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d27a3d182d688154179d0879ea47d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475d5b3414e9460d9f9f596d977c54a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1becea45264e7d478d8d85d692fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d033e4e2b2bc9847299d4b2db86c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ab53340caf57daa68400fa80e56b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde53f3b66d7a536f2900133976ab00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741ba25670c640c5adb5c06bbba0679107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0921990a563e7c92c9dd265788ceac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fec3e69fd3775ccd2b2ba78ed9d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456477a6b83ddb3e66a0a22c00dcd128110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2539687c73f232c04392b1dad66173111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fe2ad932fb68d9d667bea870f03a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ba4dd01d272af642408b591ad233c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05907c7676aa3a00988bfa682c8799114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5be830300b3dfce94f1519587106115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b2815e4650de8a0e3e9d79f2f9f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520c0bf710ff0c4497c25aa223bde8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc48ff6e9a05577166494718d5c2913118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90c00531e507e47534dde54565cfc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d60a1ecb9a13c161662964e283981e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aa35839fea71995ae22cf7f9e375c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0e841b06e3712893e3f3679ee792d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673a8fc49d1c048d92017022ba392d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8092dba59e3d5dafc7611951a73114c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f5df869982ce44ee4f8f77611f790125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1bf47b67eeb4b54327b25d24f2746126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b5fdab39891dddb098db675b27f89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18540c6ede3e0e9d2c29c22b1d835c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a12a0434ea9b7123cc3ac256652533129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f98d07b3d2d9a1d6292f0dde712a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2ebae87d4e962cca87a6988326505131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349942a0c663b0622ce32088fad9cd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f72c81f02c5dc7d9760506d3233ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdbed222cf0736bc8ac1b58a51e903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18746cec877ba8128820e54f49d56851135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfa02e5c7715c22205241fa39bb79c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef387b599eac6986be1091e90af3b671137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31583c13f25891a28127ffccc23ee7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c441465ff9ec39ad6fd885f7fe67d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88dd17f9f829972503ebb25723c7f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19cd4c82d82f3f1cdf60a2c64a3cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e787de7a62817206d9f5f9cb52aae4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b8e16dc8e7844f1600538e9f5d37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a20fcd2a4dd35c521f9867e8bdab1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83284bbcfa0948377f386e680378141145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fce5f57ab87dd99edb597a002d3b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e164b57a9f039bd82ee85ba4308219147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cedc3e6c81c11344952b95df4e4a2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698a73c168dcbc9a708b5b6a2bda89b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5bcc60ffacc14bba706c52347af54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab584c24b52ad5d55dfbcff0a5d08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049eb7a3aa502da5bd91cf36801564f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6851f3d67e1abf2aeea49090e92c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fd316ebb3f6606f5a5d9a483f0e97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78def77d49b514198a3f9f9e2ecf68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7eefa06dbce146e2dbc4d9bc2ef2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf23cd16156ec894bde72e06f7428c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febed22c67cc9cdaa87b14a325f3faf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220a91bc9aa3155dadcab4b8edd0af5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21c3b4f5c2c2d40f74d29320c778d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680bfd1492c7219160fea50bbbd31d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f538551cb73caec50121c6bd31ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e43b5197ab5a28b0dd33829a741b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2a2c968d33374e8d2eb7e83594b1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6f2eb4e382fb31cb75474ba639942165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d3e5acb83aedd68cf8d5db38fde4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb2833b90f9bcf8a7a760be6ac7221167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0a3803a793f858e3429fcda5d124168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c616af2521ea89d7a0a988d8df60d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363512a1c2a676b4b4ad0e6519395bb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a6045b13e73c9f67c24f9d7d5b03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af369844d37774d05e59dcfd85bd8758172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7f7a98b06e7af72064f90c68e2944173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14eceeb29eca52dae3717a3a2bb3b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b592b996137da4a39da84039023e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816084980b8f1a48de3d0aa88bd5251a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678a2876de60446e2e1e21beb3718c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9bc0804a3d3f2907a0bd4cbc21c07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f64a4c5a6332c3139c60f0018d0a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6a6bfcd4c0f776a1ccad3bfbbb9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f513f84b574700bef51aea6ecdcabe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556acb5bc15b6b7177b1aa741e7dbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4e948c47a18f53de487ca6ebc0c47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65cea30a4ef9a8f77670efdc18637184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00245e9ebe0b8fa674fdeaf83140800185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42550912583a1d3223a04308d6557a07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb07d774d5357a078d5b351ed94895a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee147bfc45e2973b095ea51c90e4407188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1a026f59720e21364f1a6f9aa1b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f6e34049b93615b0cf6234f9af62b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891ddf1c9da3711e39e0f4b6706d9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb151ed6e1d0e75cb27e3f3277c70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bce411c6a5b63048f5642a3cf0c9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc3f6e855abc19731da81cf7d93bb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2803f7065245cafb3d31492acb3f3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ed42dc7627f8a972d09cf56e7c6c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e18b7d3a61ed74c893dca7d987600197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59bb3660aebc59c2efcaa7579ee3c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e40c3c9cb73210741ee78085a6111199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c6aa424a619f250b3b6e8bf78ea5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed621acf77f4509bdc15ee149959d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0afff8b36d0f3768c6792f05ce575202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d4d6159e35d45ed25a9568bee48ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2d03e76bec0ee549921cef34cf7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310a63f2f264ec759e8790a13bd03e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ad4277b8e09af8ebf85641238d5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a44c0628a8af63697002504245a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ecdb4f9f5ff6144b482ce15a044d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eefdba9f4ea6dcf60ac7d91a96dca1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7eb656e48114b462d882cc2824a48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586955dffc042ff9f3aec2b80386129d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f7c7980b9deca2b86ad1341a5d81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abf91b6948b8f61bd51b5ead1e965213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177db39b2766d8adab91ddf2da112902214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db9e6288355acb4e370746e2e61e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beeba8e1b26ca67de3d1999532f173216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b2e32d19aafeffc347c24e79c168217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cfb0c0d1493adb71e7bf56c4fff0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ae1b180edec7d708d74e163aab97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c17d4a70040f344bf84fe87053a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0897ad7c410b3900038074237b0aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4eb98191f26fc211ff7a8b5a08bad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9953a7a79e2bfece30e1fa87b89f4f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b91c34d3a1375d9baecfda5d381680224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcbc8723819c31b10b5663cde4dcde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef15a905840aae89754c8435e7cdd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06367ea9354ed37dc1011ffd38a6478e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8ab7aa24c5dfcc46f79fadecb7714228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c067e39df9d84b555750345fe2460229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4eef29c0b3be0dad7a5044ff778e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb82893990b5a57b0e75e911b59353231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b1888d198edf8529c80e8f0da69ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42b32e4eba9dc304dc8929989e6d06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5456277260a95b894dd2dfc36481033234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3dc880fda62929868240d849609d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83624b76fbffe5cb01a7adbf3602dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee20bdffffe5cfbe0b97abfec729a52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b66fd1e808c054c34e610506c0aca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc8911e2e7f126fec5aa2af3c89c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bb9ecd88679137f7442eba4055520240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ea29b4f9034023907feea361cd1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb4142151471f7963980bb7eab163242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc77efaed309802d27aeead902038a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b26a0abd5455a7b3deed60860a979a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145e585c40410ed12cedfa5f98df59e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b803df8035b0b14de14c5a6d057c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34ff04c39acf6a90c8e8ea944e51a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3877ce5fbf8ab587ad9c21d5ddd0675248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a27bbf721d4bb9ed81c432fa8846249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55cafb1e000096d5733bd6a9356b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73492683036442495f3632f619af7b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3da4b21cd7b80c87ca998caf62895252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171aa0ffa4762b66a8c718f39433a6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c67910c0beff30da422bc1ac61711254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d433bba08dd1cdc70e14d2a5b3f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc260ce042583d50d461fe2e1349f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbea9fef1422cf48f8b7d2c7b0c2bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad42fe2e91463cb8c2ef81b98a70554258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85207536578cadfa52013170bcb6ad25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd7ce48ab4e2a8bbd8e2bde1006785260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f828620260f5d1a247e8b3b776a26b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9055a0b1b5d8c02368c427c334fca47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1ea8944f1f7de2bf7d13946f38da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d215cea262fc77e18938f361bc7d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd5546a9929c875d1e967622c0b84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed484eaea2f278d7258e8b4834d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3abce4396cd9a6fb3e5bd3a9f3bb99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd327b23fe935cc44b6034436e394268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdbb9b4251943acab97c094518f6f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd04e5f852eec50a202e0839419584270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84cd55983e72d7171c19352d9dfb05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e26c7f4bbde81437d61b08220eaf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87d84a33ac4e83909102b55a9ee65e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32e1c9d9a7ff1d55ee6ccd2edec00f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3858b202ae7bb4b85baf8da60b37a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d942bb287cc7633e1d9ccbb5baf15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad349b886e0b90e8d2c4bbd3d3dabb3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2e3d6b2ef1f12c76fb2b186314f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908e645adc0a79b68fdf9dc67ec9147279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc1f10c8d351e4a1f13cf5657a6399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50405553ce719c955bb2cf1ce7adf656281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f6eff375d833f10a81de9fae0c98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33eff521f7e074788d6c75937522c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619bf72feb49eeeb095156c4b3d56d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc54370109fb992bd062dc8332408285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759485448e40a61c1b49e20b118268d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb74cea47987acaec919e3566a0f22c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edc5110959c5a95a3b78ebd092ed53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc98f9a1cb49c8667e96c4cfe4c2832289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819f58290abd0f5b0ab7b89a25f30ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840990020c87c20a4d2ba1e73d215766291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3defc5790f4c7a80e9f4249dce01d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e303c5c7386b942457a6d28d60fe20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb10f5308661ac773ed9d9226b98d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55852ae58aa92121899a13fa176411e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1694fa8fd65e9a7b8cc100b45a56d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef60537b21fddc6f84a78147c9314c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a6ab90091716fa1a384969e58e65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541d7c495d7bd9e31a94d064a65982299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4443ede7480ca73b94dbc888161905300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09038fbfa4701b1470fe84a1ffa15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292276e2974b7230671f309b1f1a28b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701690b112014c25975542048f4a30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d36f4b6539b60e7bd5219468ef897304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb90dd170e6524f9a75d824a661fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8dc2d0208128172cb79dda17eae52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5db1335f0eb9899321d5360fc9d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8aeac2e3d6ce06cedc4230e433742308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2195472c70a6d0ddb3575e098ae79c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf359c916747426d58f69e28b37e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d51bf8fb40ba1bb8cf5ca9fa176ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33f2fb52ea4432ecc71aa6c617134d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d80f61a28719ee12e9f5174d3b5b14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8667127b26bb233dd44da74efa06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d30f459f78cd528be02cf06e4bdfbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8daff03c29201fa7b290d97b870a13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c9d0be46b170fdc7ae79c3dcfa58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e895dfc0d45aabfd1d570e7a74e00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911a1c37754efd5bb735610b37dfcff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1807ab76fbb3da1cc8bea2b9fb5c51a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af0180bf1b66a210030b343e100896321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a083a494062339b159ad8c9336020bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8464b4809b7ca7c9eeaf46d12e3b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc84cc516cc01cdabcef20652f5f2cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8096a5ca3a9188bb8373a106ed57b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a360970512b1b1d954d474ae531df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fae1e1a54d9a552743b5e89f0c824c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a7a59f31398de7b2e3d59008cabc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a3446de1d5cc1441fa95caf6c5d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764afbe40d8cb009efafce918d8ca2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8b48731a956f2ae003210cb05a387331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf58876473848d4d7c2caafbce5b65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda01106e8c4b2014129a856e5e8eb56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37601b8557a380013769dfdbb49fedf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd8af65a71ff9b8275c2dcb2c09bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4387257ca463e5e2bd4d30bab2ec2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466d7280b393f9f23f72d6ad9a42d29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63e31051c398b509b2a94ad1c66ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79212cc8a925e7bd08a38045369cae2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8012688051073c850ba6f2d4213a65a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844001a55ca3f33ac891e4962cf2b8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957473dfdb9b31b40c41a19bfe2fe713342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250bb4dc41954ad96a14aef023a6c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58b9e6da3e72a705099c1706bc1d47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8a2aa3be201868ea326c489a5911345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be59ab7575b74066ed488ba2ea405b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f93d202ca74d3f6b87c7ddbf93ad6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa70834feefe0b4eb480f8d067fe99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d34bc1a90237334c73df2ca71851349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0ce1cd177847b2ee7f6626923cf79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54a955a366c152bdc36811fc51133351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e312ffa559c739712e522dbc8830352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec79972b2646d0d7f2330f54915234c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad97a44ccad0195982c371f82dd2e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96851cadcebf496bf7aef968b26cd904355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c0b1d0021afb4e91680ac9d92a890356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6ba5583ff966e575cc58e044dda9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40828b188d18b6323ab08eb627aa2e07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3e25b644008660200f8e46c232055359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa026e2b13ad145b97c688eae8d97e1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d48de5fca04dba37e28bb19bc5fa1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4958200de03741b533ed52d6c9ef1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b2840ed9bfab461327b04dac3fdcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402e334e55cf960e69e6e849b67de33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f109202e58a4e39b9c4d6567ea435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f080333071c491d4197316efa636366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e856c3fce4592b023df4c2d8344025367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32741f020cf2173c08d6c0632fed6b37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e54dcca67d93f57ad0a16e49baa6ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89137c8d35586d6a384761eba62d1aac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479332ca0332c5b3192e80b6c9b3d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b14d7e53b5d55c4d42921ed729e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67590a73a14d375fcda02da336200be5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938b48aac60d09bb8640c629de3f8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabf1853c28da9423da072792df60e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef92230a15afdd533a12357243484b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef03ebe82dbdfa7ec078791c961795377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e149e970654f708b24b4fb8f400d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeadb5d17f93927eae704f64d4e1eab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295251b14985ae4d5659d8c2093960e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e75691274388a1897c2b4a24361a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60b96e47f8c56a9b5148c13258096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39371cc690ee17b8dceb0ba1e9f3c14c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137b984c567e00ad6b49ac792273fdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac24a1a1f6a9606da73385f18c448385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc61c84965b7a61858771adfaedc77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf27d2a244a102784b8553d57da4f21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcc1b638a9c0dd0fff7b0f175d11e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb88b2bc337ec41c66559acfafb5a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da386e20074eef30f6c8a2c5f6022bf8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310260a3712a3cd9e71292384160daf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec474b82be65ee67c256c7f83a8365392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f423d27fc39a53a00c17d5adbb81dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ec3ad85fc03d8ad32c6f34ada572394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002635a1c8366f5d0ae9f693e9edc09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc18cc22808ac30da6ec06ff0807f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916ed2ee31c14aa53b8650c47ad3ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7309837bf9915f8c2d5716a2df2b4f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71c0fd533518dbd21b12f443cd87b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd6c93b6426f1e09c1d1752b1c51f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678a33ec503b195cd03ed8a26a8c8a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74777ea12de2b53ad96a80a25d14b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad32f1017a35e5c9d5467e79b006f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae38dff9faff5b4362811ab0bfc28b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004cf403ee147de54ce63f0c405b92e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73142514c5c02911d712906c962cd1f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca771b9820f3fb6a4262970c1b030df6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef43df7b68e637704716f118a7fc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0b2949b6acb0989297807a54c934409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912923004790053bf8aac584142a2dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663df9db9fa1da1213b5f8498dec856411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb59993656daa04f0f1a1a1c542048e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367e7c7ce735b396212e2fe05cf513413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c8b02f3c34d5b141a94cfc9c96ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bdf853a63411aa281ed4e5bd71048415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc333c6034b071aedca621715814d69f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a039f4c0279713ddf383d1a89212417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6f738f6c61ffb972d84ce69921c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c88dbc234165678f6f31de14b2443419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8ae2f216fa79962f9359985df70ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef04dd7accfc85f9adfef12ebf0b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c131a40ff5bf1139f4aaeec73275422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933806e2dd6d4f84cc12a9c0932049ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df4ab254423af7875a8eb60405ac5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223248014b395fd642214dbaad01423c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032288faa34673c3498c07709543b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e75ead97337989e105ec2d1819b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db67866269fc859528e0e6d18cef14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e70a963cbde1c2f181e6c4fa058b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441467e99812939d9bfacf89b7afdaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cae9e964f96ae56415956ddfd0377431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1e28964d953bcc6169464e012528d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e1eaa2c3bc3c5dac5a01e9e70c3d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b09ab2f22f39a3e2fcd497d21858f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02863c6640e28624546a9a438f441470435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edf45329a2d0a85d50fd1a52948775436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d5d2bf553ec3c5e72ff6cabd9425a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3200428357302ff176d8cd3391b9b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d90f507ae1b52378eba24464d12f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd0a66e00a013ca506a31c91eee68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d893223a515b5fe2b424d6f3ac071441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61c183bd9d77a887999f1b2f66d51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763b061fab8565d07355b1d6df1a2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7848126d49425e5d3bd01ba9fae42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce9f27323253b1d74ad60e50577125445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4692274e10d60b4c392551db8e6000446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531d33f19d77c4c895b6af59b9a655e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6a0ff817952120c2795d5d37f8f35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf34e156786f328e5665778669b99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81477c5663f0a8f1f5e7c8d488abaf7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d8e8fb7ccd6cb5f3a62a130f9cfc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae411d6baa2f9e1ee5fdfe51fe3a93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d3ec122de1950c6275f22beea95c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bcbe8e2d7a8bd4e70700e66c4329f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d327db8d07e8f80faba36bd2d31b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe50e5702ae29c379587a77e3a6784456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002b17952dcaab7a0f87be9c54b7f14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a991056110559c8c1fada3a09470a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb947c6790ceb187692cb4ee25d73a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c71ec428a190275e2fcb86b807389460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb8e76b5cedb39529df746672dc43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd6317927e14438bbb17dbebd3a69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109925e17a5f9abfa3e8690661534300463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4951af79415f66424dcab530e35aa7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb8ed898d1f9997a25087d0446198465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040477ee3314078a1cd442d7e689f80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c39480611127ed5f3bf25bc1ffe26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c891f263b8bd5f6d056a918f71f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21868457240f1fc79e1e109450fa542b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3244a091336e9eb30104de4be23d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e35f20683f0e8afbb3fed8b4de51b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dd16533c4c547254308fdf71ab674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a9d30b307796c467e973a2fbec25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829b244449d4dc5468a91d2262eac64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8d83ba3f908a9bee79c95ebe9d467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab85aabf69c17efe2a444e0109793476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16280956af37d23998373bce730f3b01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7cab8af04c906c1a241e66719b498478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9ab3f16796e3ede385b37a758f0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e1ba694c96018b51e5f07b1d2aee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56749e2486f91ded11e433ce02324f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2becaadc38b272c3fc36660c2927482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a085490da9ec508aaa3ed72bc715483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536651d273a1fc73ba0662e702b298484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b4857ef2fd8fc7538f9cd4bf8f8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fdeaaeecdcac6a3614cdfa12aec37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184f9680124c9747683a83bbb34d71b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d4661c11db1596133e6aadaedcdbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1e504c9d1814924493efe37f2a6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e26318f04bd235c8bde92b57e2732490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65111438c88de649d6ce2f83d4982491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073972870b91d687898a685a6d4dd36e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91e51bf18e48bcfb75fc98249ff91d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48e0379a3a1589520d9f69b0c86d7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea155e74a03077ee171325f609ff979b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58002b77e46cb4743ac1b179a9140b01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d52e2d4cc94c629ef129a7bd9ab96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b5c40bc7e6ee50ee01cf2390af856498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115758bff794e9db590696e07cea07bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea006717ee681c3932520e0b353325500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d2662cd89826de287b109824ec68b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db7ba2e324ef7d853ef09137b7b51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe3835d50ac8ba47b7d90176882551503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b567d3ab27af92da2d93b32b63629d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e879cf55a1f43f568b5c94cc42923505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf220756f6cebd066de7c00a09647168506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6c21b57fcbfbd3f7a99c95e41f3e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925a71a958762ea7af8735e633a6c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f123198e64c41af5583713b0ee68a5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f3801eb519c7a89c6215fc5d48613510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324a5e48323f7a9ce0a3ebc287e81a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92fc4b97f6f2a175c6a27321008e1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8fb535ee9274d7854b8a5bcaacd7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d2f10b7c2d636593549cc659ef78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e165859382e48f15b0f8dba55211a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d92edfe74c0bb80eabd9161973ffa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d636d32862b30237baa016fa504763517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7181de05747b0019b2d9ff3163edff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784591cfe64f2ca672c78f4f05a45b75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42aa0881ce746487496f611448835520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c42ac54c65101d38183ccd238d22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c784f322377940eed0b0e972c79611522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32367b2ed4450c267bd02dcadb73cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697f3291dabf5e1d2eff3a13c16dc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea10f6e012b110cafdb3d004fdfbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f471726cbb6c823084ae304d89289526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece056b92abc670b05ebc37b596b116527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f7b18db7ea6c2b9ad4f6fb5722cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c55687835645ceeb485d5aca665d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5a09d718283bb2e4b9864083e212a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71078c4b56a9149c5bf6672491ec9d7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670891a5472ee5731fe5b1168065025d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56e5012124de818cbb7efaef420fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741953eb4e3cb9063725c2f820446e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fbf49f37522671c6c23273876f2a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51407becea2988fcffe48f585fcbaf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfec7a07eeac1a3bec433c0b2f0166537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a667eae70a3d6d6223db418d0394a95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e3886d6a72361ff97d2fca9456595539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb7f89ce319a4ffa9748901387c8b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41550c35b32d16c59bddd5994d99c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611a78ddd7a6c58d87587f93124169f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cbf08d0b6a87ed21c3d066ab9c00d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c4d5aac6373317a68ee3ea6ef9978544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149fe5eeff2cf79307eabc36c81fdf8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea684d39d1534c1ae7bb744f9e73b400546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf6953dd6c03d95093e92abbff219a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd428207cba4284c989e6f7a5829e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203f95c84ebe4f2a2db4f6067686264549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd282bf381d0969ff683f6872d4f8fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5294b3ed034134e478c14a8d3872b4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f2173fb054c9719b25d80eb1c11f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87117558bc626df4743d0704b300a9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc1f0dc25757d6ec80aba3d2afefd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3dc2bd55acfaf89ca4a04e1a76db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dee0cdb7d26f155b04a710e4ea47b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da05162553b3c8abe3c8ed291bd74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c68ea55588640b6f779e963c2515558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ade46c197024f15e5c6333f070ce0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df019adb92de24bb2ba45fab088bebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17077957245dc7549b1e7fd904820561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef3203ceb99413e6ac4876b007de3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242bd91cc6c90e2f600a005ee404f98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a30928b1b5e3418267e5c549d196564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10c50d4cffbda26d92ac16f50b3614565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4878ff6e659f8ff97ab256882a1d65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273d159d292a489fdc5552ef38d2c7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19bc5c9ff406b7461d29d592f77a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a68dc792ccb5bada413b9ee8be9258569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee4e15f55e5378becb73e90192a530570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848e74c6fbb0d1220a9b1034a3a443571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cd2a821836845aeaf5f5ed86bac54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a30dbade400a2ff7d71c96febae858573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bbfb0f7787d320c47c02a062a49a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdbe0e470088fcbadd67fc83de1afc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d53fb6460105b75509c3f6bf5aa2b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9ca1f62109f046f63e157ac51923577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b80760094c94c95a1ac1d8325e861f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb53a7a14c97e0dcb888cfc7cc14d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9f8bc0d6f9cbb7eebdfbac381d9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f11996432eb36c171956a44533dc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a4a9ee9255cdddc58ded73affd7c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaafd1a6853f6b97e09a0664cef67a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720ef7dfd30f5553e50b68e1f68ca7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babb39aaef56b0dc9a23eb1cc4d9a58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52a706a56d9cd937542eb7d7146e12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a674ab5cdb6a341e1971761d3a438587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2236beb82bbe35a8e8e87f504e5fa41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2e4afeac45ea88758171141d97cd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf9e075c812c5cc775cdf907c3102590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968124414d6cff2fb666bf53ed2d4ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c00f14c0de494234be13cb1e8cc03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88673031601837966cdd821246e51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b626326ca02a17e75e334d08bd1cfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269204fc0fdc51bc655ca7e7b4ff32e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d1dd409b2332e03637e69b9c303d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545617c14127aec662327dc2e671600597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f0fb177d5688c357dcab10ff978e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc3ead6e329fecc09d236314f80e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740099ef64ef822740659b74aee4288600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfd426ad3c7caf507e64004d3549a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c620613397c4244befd6b0d1f4fe2ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951acd0ae0ed2c22866441965ad482d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43564a74984d250bf28561307bf20d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445014000c9b961854b5595dc1466222605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c909b511bd61e33e90e613e9a5e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f59311f58a218597bc24b350f105b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb07ae29b9fadd078cc4f9b42da05c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4378c67e47d69aa283c26c7d1b45097609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc03a72f86d2a3d39a638edfdd32f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f2f24f38e066ab0e080e882eb5dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b744d169c0a09a499f5a99e9d08cfdd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3ffce1070cc9e75f56314156f592e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf523b918fae10eb34c9de4789ccd5df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b865db3d78038c0dbc71b63fd3148615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568aa5832a85c3a672f572e6ec52ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e59d44f180583d28782dc3ce5c33e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fe0bcd6164704ca9f0f17a242bf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d28bc2b26f4676d242d34193f237619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7c247c6d803bd5bce72baef1fec2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6725e7cd7d5386c50857aeaaa676d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70dd08e393f5399852e1170a06408a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77fa5cda6bd8aee75518178df654e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944e585747723071048c195a505a411624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35974c6c8fb857779487287c1e50e72c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a47240837fd12ac2c2b2d3e3160797626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600e35e81b839a4dc143ea867baee23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f41cd1b18f7a45448cbf0158684f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b001ec2830924f4ed61dfb2218dfb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c92023e23ef82670a8b4854af829630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff144574d6e3952e772c82128c055631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64f9f14138aac6321f5704a4713534632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d13314b0e7d273094ef9e59f3e52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a581b75f584caa10c2fe9dba9e5630634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c238df123e42de172408dd5756ed6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6741a88b6bb9b0d70b5ab3470d372636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca304d669b297f5db7bd20d28ea67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cda70148fc9548fc4cc4a6b655213638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199788cdd128c1829d39d6042ac643c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2e495f344cf73e579d0e23d522be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678e8a5008c765465e8e7159252d5b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4417b3b5fb98237895ea398da85a92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab76260d7518862711f5d3532b6d2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21defeb34de051bf30b60ba3b8ac7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06204e34f80ef795d481aa74120acd47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e78463676326e5f3805e64c170ef5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51188025334b4e9787c103f2bd7616a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410aede2912a8567bcc4c748b34e0f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1112859e3b00b41937fcee365aff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b354a749c4b1e0611da07614efab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332fb71564895621a62fc7a083f7ebb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf76ade5b640f7bb6060a217a658e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b92a4905102e15beeefd2449d100d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b341a4f6f953cffecf8df34df812bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774ea0f16529e2375c592dd1c3c5f2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be70e1877e4b5db6f1ffadc1f7e525656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae494e40639a1f132122aebc2f5a6d3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be552b23311cd2e57f7616dcbd805ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91afc80fc1222114a14373242ee7bee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe2b60ef65fce0febd1e4e9c72159f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3b350d778044ba59343f5bf1ba69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f47542b675ef4391bcceed72d603662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60160efb31d6d3ed6ab4e0711c1334663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09af37e0870cefd97154ea1de4e1fa8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49a581f95d18b9a8d3d1ef1639d416665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c8124fb621867e9f7115da5f3634666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7505da0f5ae98021ad81b02d8a3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53732db279f737b99f9806f471aa53bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1cc46a6d3e03ceeba6c1fa39929d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175549ee47ebe0b9a77b1c2462f563b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283df89ddf93f430bdcbf00195548ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77047ec4c5e2359d1e6fd6d3c5168939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56f1d696bf8cdd9022f8b09a5d5629673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309e134b02a8f9e8b612fbe52e2d1f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b631a9eee063a0f276f7d4ebdd828675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3bf99abb88166f469d11264ace6c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff071760ede72d7ca54a800d15abc88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3975bf8adbbc31e937a3a9b277e81c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8374a1ef765d692b0273446604b411679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae9b055a2a210c1293a7020f8f74d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4bf91846c1416ec396ad34eb3dead681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b852d586dae682eb8fbc19785a536682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5cd456d834a71165652bc866df64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee3532465071e89eed0d62336e3893684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c330491130dd1fc021bb78505de63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecbdae3ebecc0f2c60d9569d92bee1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532882b32899306bede8988b68d2ae75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81956e300e9c5c4bb42b8074669b39f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05697bccb55c61e0cb9dd14a5fab6c45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e561e10236c616e22141ac5fcaf9ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082406ff2e5657b08030c99c799f2e25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66289e95f1543bad3e9182e5c3ebca80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339770516e8f61f7aa3b5c0f8a8ac493693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff52e4547958b09c83d506fb48a0fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77454aeec14c78d21092508cfce7225e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283f87f3c7ed61610d6f1343828d997696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e2cdb988bd1a03b9454ae8487220697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d545daff446f3a6940d1e127e6009698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e21cab16250dbd6ee5d7d744ccd42b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39aeb56ac996a29748e5a9650a2237700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942b0c56df14ed8c0df68d8f20246b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5328edc67dab70e0d090cf885242f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb0981ef34f173960b230685da8664703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909bab574731d6eac39517eec72d2ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428fa2c093f6da7243bf89652bf8187705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a86b4aaa979b3e3244e8cd63d415706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f43bf0eb9e7fb34d2ec780618755707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690521142850fd79d4bfa2f5edcd743708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108699de4a103efaa6c6d86fd908b60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae8de92914dcd6411ec849d7be98e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e8e1388a632c34a011bf4e648ebb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d10184c975c393ae52e3d8eeb8f0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d0960903e3dfff43381598826bac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1046cb1be570a1f77b8255595eef7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72cd48c39f655e6f80f703071d7209715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b833d7508cfe18dac4898bb3918ebd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b628a167e3b92fb0b7d15b7603c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f755888d941b68c4872b061a35cc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a92ff0c5f4f40cd61b9fecb2465fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e532cb8d23fd7ff07ea0190972a1206720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dac9a4a521fad593daa0b5ae702bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa247e5a73a747e7cc4513253bbe619722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91355e127d8388252ad6faf6ae2a06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a809fbd8183339d981544856d22b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb27346885ad012643f72c139ed570725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75581d050922a460907119ba57d08057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb98f34468967897436e9698b99b74f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d259bf4a8073332b96bb5ce6f101e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f25013d670c131763775b50726c1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ad2e5d9413e362b5f74ba85e9911730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81bf8b7172fe629ffd43acb8a3b83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae12db4f8ebba79e7fbd368f50fd8b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4410647209f192e6462e66b8fdaa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bba02914b09f7c315401771e1d1e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100120e827848dd967af702b0522726735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b85f668a4fb6b6472b2a44cffe068a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3fa1212e517314e998dbe50579f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23fc75b41b147ae3e17fde745082bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d0793639e408debeaa6a5e32cff6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23db280bee4da34ce304811150560a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b358e0a4352f73ea3cb695c44d14d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e2867b9d9002e622f94a3f2b8bfd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2999cb37d5d267df81eb4359a6e1350743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d0e3ebdd04558271ef50808d222de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356f4851d6a0122bd1548dea96d3153745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8e6b7cea43479688664cf91140c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787622c23e768b8d8fa56d1505f46c7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b822c1cbf098c49c940c3bf3398919748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bf657afde1fe646227ed74a006b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415c207a576fd40664197816694f5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f22b601e98b19b0c39290a22c9d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebf2931bc7e39f7b9ab5b3180e0a92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569369bd000f95fb9ecfb3f1e5cf1bdc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f8987fb5cb074fb42b058f098c7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5dbdc19a4172f986b709b5eab08a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56228b4415f1d5506883ae2d96666586756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98225c483f275bc63d51857474533dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb0da9e53766fa2e9a16065a7ba003758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc0934807644d564c6973661d08174759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb116dfc2c62f44b4375bddc7822e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685649dcee511f9e24b41823e120e4c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960cd01efed4780684a44c0badd93b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a145c5bb178962dc654815e2b3bda74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e869af820efa453dcb0b1569dcf875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b96dea9ef78cfb0b7c22d1475370516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046a29270c4a84c7ee9baca117d575e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8b582785818c170466c0358583a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bf46db5f6f6473ed44d930c4139c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7113ae6495abb6164e2fb1cf18537b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e4cf8ab77cd36e54de91d3f36e6a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba01b42eaa624d520ce5f9697bb8cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b8568ae8a83d3217916cb882a2e6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1dcc650ba1c2e0aa89343506c527d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb05e248c29afeb45c6c15f830bdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c224be1fca7f35f43951817c8f798416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089853679781c10cc5850b0c76b67d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c00842966f31cac91c8f586f7501318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16375f1bc555beedc0a11f57d01c5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080c6acd4a336d7445c7976f87690db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9884ad5780fced7f81ac922cb9639621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be873e4045a1ef341aded305292fd2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518cb9a30b77530d091a33ce119d8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98722eaf153f7ac1843ceca51e65505624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9f2db0463ba8d846f0b7653c644825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a313e2e12c5e63703b69d60126c484626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c609e28e24056fb6bdebc2dbd14f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469bbacd9745a2ea3406c7feeb0ed728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff1c4133728dd6d37eb48d3bbe501329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085de5b8ce122fcc5e47a5dc199d33430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c859299c4589bfb8d22ebf087acc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f0a473ed3fb230cd260450a1d38b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3309fd6c4fc7d5338d805653c111a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b3ee6b77dc7fdcecd9dafe1c303f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65ad7db01da7d4ef7e188c8c6ddfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0638e9a7ad40acf5bc5feb703b97bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61cb43e7648149812ac7142f012c3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785dcb0e1941f5dd40b083de61fdde438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878643bd5c01711f2234c267c3ce5e1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed645f6568f55191d085c48e7afa5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91ea022d247f9b6789137a6924a9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1b734f275890a2b1931bc0dc0f6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff7cf59a12ddaa3ee05c2f4e143d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceaf2b71fe5affd9486119749bc7b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ec4516c6b05b032d5bd046b5d44e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e574491b28aa8964d21b8504aeb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318b981537b35dffcbcb8269a4ebd3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b22271b919cb1635c1ed28b6a19548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542246d92971b1ab414b76457bb2b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d9b4e27d7f0b79f296b4b1420ebe750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7f2dc7196f905ceb735b9a155001851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711f0c667a9a3310ca14300f2d1334552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51882dce07b5f67ecf51d904111987b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da71135dccce81168604f023bc0e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad0261b20561f832b4e185aa54153955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efda0237383d2239ac4e51dc3ba05356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8917cfc92c042e09cf4ab29db6e0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478b27966f25eede96d5f521aa1ccd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d10af586271c936eff792568d61bbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3df376dcb05959918f7be71748fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc819dc2cdfc85d3602f981160a1106561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1714741154a84bd48da7c67db4dbe4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc48669851b723b1304dd0039392ae163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a879d2b1f17925387b2bda49d38127664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae043f70d9c785f9e989110abd6147dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ffb04e345f26d03b21c90c6a1f57e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7ed6b05b3fe262c22f0b355cdbd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9c5325ff2d0a31a7323fab851f1d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa0b55d637c7dcd3733697e4b72ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d38474995ff04931d7c7ae6677a6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771975af51056ecccffceba9d948353371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23da745a2d7708d7ff29073ab5305d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de58e4ca46a6d3209b3a62ad5cc35573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e743c0d3fc30e6a0851996087cb70274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c095a84273d09bd9dce70a7520d2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04052ded82788d571b79bc024f9162a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df7c2a14786a26b3e0e6c1044446b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386f574cafef7dda9fa72727472a4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d8795c577001f74a9dce277744b6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f665959915acd0867a057e9f310506780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d44e5a50d282d7d5abcfde15fbf93281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add16717cf5b567193b58ca21fbfc0db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be2282dfce943fd2cfe9327e383b1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0895e0ae5e134a07b36d70b67662d2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ca9d0961571f1a58129df73cf5b1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8407d98ca02a0f3816eacc6f1ad27fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e0017c1de212dd16eacdcffa839587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7295531d84fdb361286c20acbef2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa34b9c4ae881070fdeb7f1161d00f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0821dcbcb77a0b564f545111c4c4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98d86aa814d02f194465a2f41172691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e5df924c64ff9a6ca08eb70d15b0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e4dc32c56e8c64831a45101911f3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab150ac07fee6a87114313b8af15f9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed1b348b572b12da3858bcc9e14de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d0716a04428004c04ee74df71c9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31682a12bda39774c7fe240991d06597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db78c7e76d06b486ba9c77e6dc22598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05333359b581df05ca4ab7fcc4b08af399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a6c3453516a4d4c0f217e86cd62b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8852dc6401716ce75b205e6f0cd97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633394b7ef182406dca6433cccd0c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b293e6cf28745e8162be6c7de69caf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a96d8e8897cc55bda191ea5975116104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5fc1894c4f7b79a3a2627a57ae326105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb332966f38b3eb85ccae95d6750156106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7851158c9a02e523465cb139b04f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f243a0b313488e4f1448be05be3be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0a417401c5e2dde9de75944fdc64e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c5b619a46a5f6b08a5db39ca57c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5246cb0f581eeaccf992047dd0dad4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91bbb3fe6fbc2ade7f5185184b176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bca007a520270b183fe3e217c18329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7772463cee723ffcefaa73d8729de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b663fd8964eba89b0364533fd8c45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c57d1f97e62598201b59306005c9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ebe02788763fd833abdfccfc69166117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f3b77cba8ee1980171d210416f354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52a9f4abd91b556d48191d36c1589c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38fa00eafba7a6ff277067fcafeb90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2550dda62725b7f7dc48aa5649a517121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895b5259dbee8b069eae64d6ed71e32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb54492566610e33804a939cead83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3707b059fdc52da5de0c7e5a35402e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573113182842cf139a0c2c62b707244125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff723dde74cd3e93e2742fe0052d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68c87c96d44ee856b9adf45eb3bfe8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03327b176a99a9810f193efe255de65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81395bad00cbbfd5d95350af1469c7a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933ee18c0002d2ef4156a22b6b9e489130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ad85c97343e0756339cd788aa6709131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b17af6290ab61153e08d7bffecdfe2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2851e41841b3bd10d93978c830a7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec9205e88268bae62327576b8bacee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e3a30ff8b5470f2a521de8d518407135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa248ad2a840f5596449784cb659a420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ecaf1397cf392274a43dd0e754697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686646647c5b511addb06a27dcf1c11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90cf31fad6d74ff5d9a3d0839988b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d83916c5740b1f009150d41a356c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fe617aff90fd264b3d31de0b40aa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55691cce374983cd3126cb542b8586142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b1a5df92e891616e0efc41f64727143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60cd6277f3ddd27688d3855dc3f738144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95edd0ed5b14be1f5d3a12280e3465145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6736f928e3c9a17c8b743418c47315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda09685530bcfacae603cc41f80636147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1895f254c44236fd58e2439dbfc566148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd997066f4f63329e35691d44500e5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1d14552520a3cd338cb586da32cb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc7893c6f09e4540692a09f8b8c9d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa5904522d57baa99b74852832985c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f62b8e8938d362d933f5713c74cd13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5221d3fe8619446410381e0359f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72789f267d0efcbd04b2207b00d3d62c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2853162babb6acc0638c012d1c9228f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efdc7a9b117bc994430db23940b6c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056e1915f0b6351916941b71f5a4d60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08c10500322e40f3a5b624f1c19aab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a11e05d4b2ef6932c6110c4661717160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7128fbaf7103f835076237b855ec4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967786fe21a62defe395a01fb034bdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff06ff64c598e4024beb2537e5a209a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d08b5c748aefb5079daf46e4a50a09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca285a7b8a288a6f46bebf6b9f2789e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5a6983eff98eb7a9621b0bf9a816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ebcb2160ab4d49223db323976fb96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ffb6fb207c8a132ae3de008526f61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9e63d2110c092f6322de8f1eeea7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eee78e8b917695974f0bc3a7f10ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152880b0284a57177d01aad51d58c72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e25f9881932f72dd76af926720ad7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b4edf5e50269f005cc7095525605a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5dd31c46ec076407fd68719c6172c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea7d87b1d0329304ba6a54aade9cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0de5001563cb8d6f8ce81a9887301176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bee51d4f5ba38ae6696ab9dd7330d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350f08b5b22b9ba3db7aacd3c5b9d2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9b114a19f065fdf98073bdbf6661179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784610301121d1cd91e5c3ec0437258e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d91574c9f98c340eca3ebb9da5e0fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515a30cbcb2101e7f7c19593bb0e3c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cf14a43583cddc787b5672eede8db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c5cb1fcde0134c619105e6e6fd555184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8ee5af538811737697e8593bf58cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604ead2fb9986d1572f950a12736422186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf02b15eee9db1e9f29352477e29c35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da6ad92e5aae8d401ee886536abe4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c8615ad2084f428bd877a03bd02aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6919352b8829b4b8547320648621a8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369fbc0d17514614d7565f0a10d1ab9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cd509e12b21ce7d832556a4e7cc0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a382828594119c2f1b69b58e58b59d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4fc648109201f97bf5204c92c1ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26abc62b3dae3633052a61524b7790195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3156a11df44d6d9f8d82d607a3e62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4cd51a4cfd19bab3e45f3bdec2dab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9247440016f414b857af59ed5c4761198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a39d2ff5deb39bc8686bdd5da742d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891bc28fd84da3649eacc631ab64250200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9350ae859d822ce0e8718fd68c194201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3863ec39b35ba5b73b3147ce5bc839202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66460c3b8492b104934a48fa8f5aab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d47361fdd37395c08e0f30a3e3ebc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf22384919b8bbcb9d868d33661e87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781be412cf3f2c855770058ed1ef5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4e6dc044a4941e7473483a00a956207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536baffd90d8d7213ba347f2e67d547208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7514873cce877e937415812b5beca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c39efe89321e68a83520ae54e64e36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16519bfe223fef921aa94e68163b638c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b3910a1efe638f42b66cbf37cb22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee99c53c770f7a1c11da34fd1a0522c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac77eed92ccae1113082ad2ac4a11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2adc2232b89e90958577b0288368215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93066f88482a3a8c6f10b921f2562484216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addcee381e96eea7a8a3aa10c202bc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367fc3229da7573a4e4d553c184d319218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574834b2e257ca952198bda1e86e8fa6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed72b098a6846ad47db44f85bf25b13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b24060e81588fa2b095dd44c77b03a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e964db6c5d44e2b336e88dc0b4d274222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af4f82358872d73e723def03ee587f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad149a97f1c8af8b3e72655fbebc707224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91744986009a93fea308fcbadec8c949225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6a112dc5030c542163d8f6a57cddf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64f4f2dbd357fbaed06f40a951a03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640f88dde7bd8718d7acffc93194e26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e21d7312272f3e350da80d2d941821229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b06599e8f6368c64cf71cb04555050230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f3fcd20edca9ecdf02c27e5db71e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abbb7f2509b904d6910f3ca178fd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f54760bebe1a38135f559e67bbd472233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015133cdf40d5fb8e35e9f90701bb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395060ab1e367a04a46e3f80c26e2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea5580934a41915713dbb2eefc2f8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfcdf688f4262496b5a95042e56350237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5238b95e982ed0dd76bb83c177bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a2fbf15f61c79f148d368a8daeae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af352358318f1bff2a68469aba54d9c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b0440c2bab4dc1e9599d89671a00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b7568b3663fc83772d6840551ced242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfd0917f9dba8238596ff579651c3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291161ed4dc0ed4e449f2f5bea93024244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b62c075b1328d4277898abbd5a6ef6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a433cf91e5c6c701f8c51ec6d145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2efd490445ffaff73bfc22ce7c08d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09788bd023e0be9966dbed7d0f93df31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e1d128e0a31744ab21ac950e3acc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f536678706f950754dc19e283e443250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cda093ce280471f264ac8c319eec8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba0eb1c0f83521f84726938d84f478252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01a7554b9ddbb128a7b08d32b5a01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184001253b0f4affaf8ef651274585b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed654d36d84725e23e0f67f0ea2c1e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf03410533b6aa7294435b1de2daef4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea1380c3d7d44c594113fd6213257257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186540c81d077789cb2d6a6606faef4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf188a8bed12cd4efcff645ba8e5df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dc6d6d74972382f8a065d9ffcec71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8482a8b60c070587de0b34c4faeb80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2bf881bb3c274576f52a5277ca26d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133b5bc3d9aa3e8a965a970e4fbe15a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba720f3dbabc4509ca95e56843abf3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f63e968b8759343e62967c876fa2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e467532cb6810613f5edc6a53d4ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc576f29cad2bb8ea7dc05aaf4846267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735818986daaca7c7bbb9006fbac87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a4a99b291357aaceee95f442f0c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85bf5c8172668c799ea30fc603a125270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a227ac8e1b90074ff5f675306c06f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d6314d0f90f5d2e5fae501cc5191272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d3e5387e985f9e02f8e3b1bc1788273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcc352c70ce15537cd3cff42642ad8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40da2f791853e890d21740a8b0840275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52ce4a25e1be89edcb0c1eb74beeca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754849c7fb5625494da5737045bec836277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d117120397896d85b8cdb73f8678233278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb53d8cd86af88ad1d6f8c1d4b2f6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b3ea3325ceab521ad4eaaa5aa054c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfedd4ae1d7d80840e2066c32a792281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc9f37e91f478886d71b352c904fac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f628eb26972498922d03a37654ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183454f81bf7f141b122ea106f7dba9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc04287394172e9b80fbd3f4f315e5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7134027fd1c23a7bc4a0a6d7bd7bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281c1ce06f6ebc37ee4d11d9414a15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3203fcd41db8f4f707940946a51fc35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5959c9ddf499331440f5f140a2d99d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539df2bf6cbf9c8bd3151ce669c304290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3588b1875aea666995591e9f0179a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d449426eeb1bbca107331154f47f5f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b96b80a4e51cc4ca985c495bb5d9e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf8042829d3af4b15db8971cd99125294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1940cdfd916e4815270ea7ee23096bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfdab375658efba0403085e6e14633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5286c21f41ce5c093be49725cc22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fd47bda41d751921ca761fa08d152298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf315143778d8c1ff3cbd16b2526f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018b514da5f6f0640b277d5e049cad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a7ef0b14d05ffd692a11a9178424f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347d1e6798d58d7e2f1c9935270fbcd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c152ce731bda5de0e1e20edd4f9ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1de504d192a858990babf016ab976304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017fcea3e04a7999752f30adab2a68c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe799e242da9cc4732f42dea67de4bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8d363ec4bbb7250425355444f89aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13fd19457d18da143fece08f54004a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6750d6701994d962689b6398b6546fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ab01702b417836ca0a585848000d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f9242f53ae01410e84be340f10c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b02a877caf869861a063046962637312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3172aba4e808c97399111fe72ae2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd984858cf2976352db2f7996e06781c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ca2d262a481e7bac88f53962ee06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524524b26da497fe2b665b057d5444e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe40d9f3344644de78daa70d643873317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892f48d6f05e9ca79b54964e703144c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e73a934a35a73e7f5370e9b066859319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699c5889d7c802c1cdb201c153726c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28760ae89219222929d46c9de27f6a17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e0e7db5f0add8d933947c95fa883322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bf1d3effdd2d505db1c0f9b3d2cf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced487d82b85ea5446ff20e88357f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2060b1c3945701ee65ebe0c15558aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100ff6bde1fdd07f7888780975206c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a99fa5f8563af5ef9a1f7f4a38ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa48e298c7062878995afbf118a6f28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5c4abfe50bbc8e4442180cb0dc1de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587be6f7e00390c250154fa30e1e069330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb9168af7ab7838a02c6af0e19ae37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3afd4449733c8cc5cc280bf36b3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d9e72df7dbee2014f086a13197cfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0234d330c7d343b249a88c40b57148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4a08b6af764614a1e92abd465268335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe82db7e781ec0478af95921f4daf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d803fc38f0ff7ef9e80687cdac9ac0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc884c6fa434e98f59a402bdb71af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2aaff2b0450b56b10cb29105ae902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c608b373c65041f44b0b37a0cedf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2fe62cba9a626480040422b89aa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafed8719628b23339353840c3b6b7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dab86601ed94aed9744cc997560d4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0143cdeb07108746fd2b17021fafd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f707dca6143a81adf903f29651b509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e221a3bd9908e8cd16351cceaa10f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7d3527ba512bba182bca0953d09c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583249948972df2d297a6eecadadfc6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46d79c03115a9133954fffaf62f686349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306938449d204b3e1957b6127931eb62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b5b8f5a04a2c4c3ffd49033547672351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9336119ae815f9d9d053efb7cac51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbf21b8317ce59e3f200ce235466a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25779a83243e41ed7ceba73d231f82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d42233c0e05b913e79e8895292c858355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc90ad9233ea0a58dd7b3abdbce9e3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7297c8f953d74364db3f9c19e44beb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fbba69a305dd44dc1b50ecf7d434f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b0579434a92a7b5e90b414640ca5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc98a981f0040f99527a38f7b5981360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5b6e5eae21a6099bdde6e1dc29f94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c121d881cec41f1c498503cda9afd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a332be66100c6ac915a0aa10e70ca6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5e5737cf4bc4ecf0b20d1d16c8ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021141a57bd861f304d31dc2b5592e31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ba661072e7000f8881ca3357bb61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa7be3868a295a9c2d4407425e00b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9282c4ff1aca01b9b0bb39e4e1b1f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f8108d49c3e89233289389dc7397369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc18a3b66a7ce0a4d55dff4c3d5124370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ccaafa4902bcf85169ed472f1a74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947d415c84897b025e127e9c80f6531372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6462d8953247f20ee6ec1304a2b90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f51229ad34e13d4e1bfea4ac199d07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15abb6d7535e6369fd51f65b47f87d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377522afea2ce844e37104dfdc3c0e17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02eae2c7906db792dd29c42c9c0c08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7032b736f53bdb730d6e642693141e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f68fd0fc7f2341dd67176c623bec52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ed30e5d3b4ddb43efe53a5d8621af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf12c03f3b6e4b16eecce173dfbf717381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff7dfcd62dd73a0a99cdfffae9abd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed996bc38e137e311887831e63d47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb307aef877d3c02cc7742cff2e32f81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dadfce5a3232709f77c4e6ba3355ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae0f29907b15f963a693540cb9b54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8053f49c8423075f382e0fe7b1f553c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660be1a0000b515ea6a3655ee7d71b53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee097e0f911f27e1dc2c62859b0c086389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea5e510664edfdbb7ac3086f1a51cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d24a3c727e18a6740afa87cd204eec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b060a192f58162b7e21b59bbdc9926392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ead302178567a8af1cb12fc0abbfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fd0b4445ccf9dcb9b5e8720f201d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06920eb7cca3331a7c09e0b0e892031395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634737cc0d4e2570956dd53faa35eb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5055dfa4e581cc417dce02fff504397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab08e4f0aca6098306c602aad187597398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9df1a929eb7d83b5491ef58d9328399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd31e5333c52156034b8503fe24b03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3f14159d538941b08767aca66b7be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcf29540f96e8f7ccfa08e4583057e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d7195e7a80f63d356c74984d13ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e666ed10e0cbaee512798926392970404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3459fe71bc5c233174666b66c9b46a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8d2e09dfda925b26bb999116f961406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7939211b0896cbc663725656ebc95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea566558e6e571531ee441af3ce777408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e363079213206f7f513b91eb6d3dbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1428f1a468e4299d622f868bad0df81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176db43d44fbb777325367c9fd1707b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c6a365645e882784f8c07f9f4632412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb9f15d29c3b934e829691d813099413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cedab9575b3c3290c314a4eb5372b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57ddf914c21ba891c10d7ba589b93f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b193e7c0d43cfe67bb0ba311633c6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa1ada05164aafc3e9da01414549d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12fb6542f929cdb2e0e2dae6c577df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0abc02e5ea87671022757e49cbf4c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d55d983d902a39d9e8069469160d74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6963f15818de9fa81ba1447858887421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8bc8bf073d2d1be39f0fa57f9f793422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e7c65a0f26dfbd959df88809efa4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c787b2604d33be48fe8d1b006cf8ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e33e3a6d7e16d63b2fe2a6939eeee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430b2c09daef30e2b0df11af2b69951426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771573e03a2c6ccd01c7645bd5178e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c16127333380715e31d309f341a0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943628f6d48d55f2159a6ef7b43b415429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b8085c1abdefba1a45e5a639c6fb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd1794411ccab2e69d4bbf804c36a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de262b8b85c0d6513f0d7b4cb2763dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c36d2e1c210a36a8b6b093a5ef15a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f263df6ebd5d445bba39916bb05d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f5d2f0a24fe2ff812e7863278f92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b43641e4bed2b7f973574a35119be7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef2083c2a6256317fb870c3764b9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1685df2fe218d325c033079627f9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32bae4e3fb6709ef5c8cb5b691ba2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b570f01d98e2d6c63cb4791c9f8ad0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd74978deaf5089554dbb6aec73b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e685858b0417238e3cd509909b24331442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e507132bb9bf3a18183fc3b9824843443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509defdcceded2f22c96149f40e2814444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee29e09806a5c51823f1b90da27ef8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c1c7d9771ca43a09579b7f0c43ab1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d53351ffc6de823c18afc080edfc59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221fdf0efda2c145e180a5cd5f1018448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f777d714f2bef7c4c12f01194c542a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601410cc2e632204b63b9a8c46f86879450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83468e030cfb6a7baad1b5e2c73f9676451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586889fd717939a14d852d0762520cc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c4f34d365d4deda1fc90d43ceeac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bc088c367263443dd2854500e3f1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6df5b8c2bcf69a6ca4b9ed863a7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17eb3a93bffcbf627b5a6332a6c6a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea06d3a4631a319969ddc0fdbac2ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab07a3ebffa245008148374acc781a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99eff9353232a2986eb414694bd675459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f7a803254750c3f82b8fa4252353c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145cbe6b552cb94f3a81b7dd51b3cbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963769a658b2522b3d980ab29dc56d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895260dfce3ca6f683feb6ff67bb8cca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339555651c40fd6184e71e51c135ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be9b0f00353cb14b1fed22f06b48eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d87dc41020008e657d31da4afa93d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312ca793817796ccc08e407be0a4b8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f089ba8ae9d19d4e42262e70d2cb740468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cd707f658e5787c26129ecec6937a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d04ca20dc9306c4cb8f9afbf020db5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a462b544922d0139352bbc99d975a7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b531ea9b7c0661205bcb584ce2822eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80789041a9fa0e986fcee69026ae7b82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b23b4d2f8c41fb60d8f68ac0ffa682474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c22c126bc345f40e878c51b03aab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90652c388c0191c03883f0abadd25d12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d8f0a5092d0b992018403d388df7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1bf15f349944972966f50ac47539478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608d76505f5b8b1d20cee6e155c71d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1555828562efa22f6585e9536fcd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c537f88d7f2d7e0a8c89ffd2ee38bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9d7d73050681ad50eb7b42a74276482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ca4f8aca6ca40518c8b6d13bef4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a654ffd9eebd1aeb6f208f6e6fbadd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195fd86190560242db88629d2d55542485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088fb8c0a5bcecbb0b1c92464895971486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ded74c0fd2290c8f8b73d9cf9de5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc81ecaff8537bc36c960ff2cd52741488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192e3a18caffa1ea09063023f81f16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e361ec694e5b3067cee8bc130974ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ee7b0adc0cf658859da25802503a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b7f5575a5933534abfc6915c1c3d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f354deb09d9af8ff7dec04438fabd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcb0dbe37dfac561265957520ef68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279a0d89961953706419fa016d100e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2285b63371c8ddb47fbadc9ed3c310496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b138dce51983de9dc2969fa8810f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e896af4eeb9c38909c0ceb54f2f885498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6ca522f466da357f346af7e561a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2a18a8a89162dc765305df7cd077a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7b1f054c84d57d7e22520c2d7937a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8f47f939ecd611e2ecc864e5f02c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ddd73dc560e0b6d074744904eb189503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a3fc629256944fe5a3c5d7505769504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f274664de103403176dcc9bed2fd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef517794f260e03e0d0b616c3c4d3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd292e268d248f5f531b8fb84ccf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1190d366f9f91fa7b10d390db7a2f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba831c62bbc9aa00535f3b5e156733509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f247c706cba2c1458fa35c051bf450510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2ca00caf2ebd774b7e2cb50b71122511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d272b166aafc164adc8324f77eb41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f9b553163dec0123001f6fa08455513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc2ff6192572e465e4afe57b2570b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e832ab49ef0c98d0c5aca32b9acb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9accae2aa68748948294e3ca40094a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7a0ae75d16544b4a8bf0c7944309517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec34da1afbbee8082518f02c3e1ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79976a7d0a4c861b467ca5e065277d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a9f973893676f84cdbc56ab45c89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6295b21e946a90a0cde82e50ea9263521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c76adffef0fe8983a0ef8e3b3f94c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba369fae4c2a29a913e8af07df15719523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825ea7102cda0e7c029a1aaee1c38db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203606a3221b5100032e80e581b5ebd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda263a54f3c427608fe08c296c566526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f853533b787a9c7856df73ecba704527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e027b73a702a0d1d460fbe0945edb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abab725108123b328ab8968c63e634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f5eabf6394dee6160056827cec623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a968c2799038fa69b8f80b549155531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c3585036fcc74c50496d1c69a51b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ee85bb4c0d9a681e1fc775a93509e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6aad8406e77ad5b17ec3cadc4b58b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11557ed1830475b83e5d66ac06c43de3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f2cdecf46c2a9f38a4809f87ab5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08a256ba7bb0f9c5e7e2a34bbaffb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf50ed89d8104f3d8429385f24ef45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1dfeec666267562f864ef95e33682539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da55d1aa021d3c66dfebaf879b4bb1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc80447d1768eba1a917c5d88e4522541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dc5389d100e1b4ef448200d18b459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2c4caf5e9f9cf66b27c1a41a61d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b975f4f5af37775413b0caf84db7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e3fb0ab2888c6500946d690882138545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c9bd6d785f212c35122ecbc6cb236546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a019fa22b4703d1232ca5ee4b30cfc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9078164f15e855e647c7da7f678307548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840716c1728adb210b4ba8ecab54bbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba440e5ab0f74a8829ac81a2a96e13a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dd2f41e22d55c6246a204a6613c71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866798a1e005d0da77f51cdbc7ed36d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc39f11a3afa945ee11f6a82f680e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c227e633bdf74fc6cf8edc1dab62b99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deecc47279e0988ce7b1ac55b3b081e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dcd53ad311e932490f19d5fafd66a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9a68015478bf5310e4109b04c198b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e639a984eead685c3ab7c51c6e16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccdbfed5c78b6bcdd126bbf204de6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f8cf10ee024009217466e6da2f04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63cb096699a21407bcd57ba2b0df3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc6b76e1e486d83453293609fcc91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40032e841f44cd7b45c5fd5076bd7353563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f2a5fac32c2cdf1672c2b8604cfb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5200af64315d44629d8d77239e1da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f150be1395e35d759c3fb8e1b62fb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee392686029f048dbf0479d586bbe48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691854f55299cd822a68386d4aeb468568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf3d8c252b5ccb20c08c70df7de42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5590d81bcf16479e3f5de159076a52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ed12f65cb36e544ff5c42a837a2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992cb750b3784418a030e199c29aeec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea1eda1c6cdc113d65c268f1ce698573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c026e4f03cbbe44e2816ed3c4ede1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d0c02cc5e8a27843d5196041471d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc14d150b6b60fbb7582f034d0b77f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebdd67acfb92781248bce72e8a4b5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aed4923979fddc05a44e4b63846275578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d466c81c3f7435a52b67b74b3be6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61f8a39a1b03fc40b265a1f948a10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fcdbe7034a8b0c7a9a8f34e1b0094581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf3b4135a04ce12db4a373f51beb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e5ca5b5e0131fe7e0da0988e95ca3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85cef9ddeb0f3f24470f20e6a8ada584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57995829544c157c3bf7f49bee83a24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98461674d1c9fa7f9c290e1f457a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a67e476866b9de0cb1067aeb0c400587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85ba871c15d1652cb8ffe8191daf91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fb77c1b93014aa59afafbd7730a1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11791f205cc6e1c0416f83f1eb5cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f1c67fd440657cf9193512cca747591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c0b8dc73babef485d247089a3a9d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880efa9ff2f9de19703dcbbb4ecd0823593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713782ba482965bb96d108b27a09478c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968d45dc500861d878a963651dc360595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc820f00eca88ee8752bbb2202aee807596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb3e80f9420620c9adc23f87e3be1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc1bfac257fe958d9af6a0ad32307598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8905a9a0768b501c3fde0b660c4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65072ef6bc394614a3fea8d9c5f52f12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e4c853c36d0ae13e69921a96b6dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8419d54921e037b12fecb6218f67c94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac926664996a9edc5d6abcf284f550b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d572550443bef29d145eb70932c74a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eaac18c28e514eeb1d44077c6af40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b2de4b3d0d850d37b10f337a96b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3acac09b13d70ef2e1a5caeede3a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2ad69384396f1b9a3ba53f339acc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c2314d600985850a40710c488d055609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e697e0a86b41779db0eb911b54254a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ae1a677b0c6d299c778b0a4032d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedcf59a5ee9af4c87743fb49143962612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f2191413a5d9edac69247c62017b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda8073fa2bef248505e3cefef839b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999abe04157ded5f572e52a5bc2deb83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ff3d4e4d03dbb43e105bdab62d0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52908fa17599c21f778ff89a7cfecc72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f624df5ac2e6bbaae70a09bc49601b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5646a77fe0e1e32ffb110ab51ce6e9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b43ad6bcad9f32716d3b772d1e590620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252575499ff1c318e7535978c0aaee2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea6c3bad0155a55414b88b7730cfbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456626a3ea38383a111058da6d2f69d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4c779a047add4fe66fc5c934e367f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdcdca3214d87d8acd1a9aa5f82304625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a736e5ef1a91d315a9dd7f9ec5f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee69f26d0a6fd8c6f4cc626b3bf16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33046a9af0ea6f88318793b7aee017ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c1e9e07e5a206fc23f2fdf08938b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7b7f31e32843bbd0c8ba66fccd726630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c59578e1b0de0baf79f67810f0a35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df37996d7cf46f51b1133028706045a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7c08df207352775cbe27b6f771bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dad05f531121e695b2201cde2cd8da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af1b03f0587d11a24f6cf8c8a76bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37703feb9be1afc7b96b268f779421a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1ad89504093d9f11692c664415327637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66e097be576291a02aea34654bc61e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d33dbab747a8c4530e514945fc6069639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72396ea1f5fac152c12d151cce68dc57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d48543e30da0eabbe2466ae05ac1b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562819b6d7fcee8da361879d3128d81c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0accad4ddde2d75269a64becd263643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8fbda33941ea49c1085c6b11af320644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8feb0638cab68c9b0c98b7fc86daa7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9187ccbde13e45786fc59deb1dd51a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21a0af535096f45cf20102c9ea1bb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8c4cd34a09e28586e8ba5b9536792648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd7b5b2fbcb8a2c9a2b55aaf2a02e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d4a74883381bfa578a1814f68f82c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a4dee5e47ad1e2eb3186c1d0a473651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bbf224713d1964d6d171f675ece18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b50a268fd7a52ecd8574fe25a96af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13125d9ee5169283de7165072f7263654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab2faf10b3a50654ad6b0a8382d895655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df788063c3615ca25d6923f1275e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8d3824db714a9909b420439e10af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3f111f8d41cdbcd82a2d6d08b921c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d3d64190b60271d56698023dd2ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67709d908d3bba8a046da47082b9da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcda37f23bd317ec83e71724bdc839661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638582844219bb9e20f0fbc34bc52949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f742c92d90beae559d6052c43664902663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b757e30e849e60f987f5b51d0b13150664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f35bd14e831855a35ade33bc0ac5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e659271403d82c8b16e3f45df50a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3a680bd409babbc2ec38709dfb6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4a9e2c319b733099b1e808d2d24a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059097d2d4d719e4a11806cb77dbdf3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30d86152875988ac7413d896d4508d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904facc63932c7328ff42a2b141c400671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df985fc9a834fa1a1e72aee3d81690672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5d0ca13b73bfcec909feabed4e4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4b2a4214d7b3698db132892016657674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268824b11b1e52a4d422eb5a71e9764675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a73da190e06c456969fc3e0cfc578a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0292c132b31e2796c177edc4bc1b416677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05689fac2e677d67f68b5d1af702224e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4cd48e723a3e404a99054be0ac212679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df6e26fff92e8064e1a024a267f80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3fdaefbeb0d1db6cd5e9131d544e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9801077a83c5da2a109dd604e195f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14851d7d889b257f7f22dd1e827e227683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55131241d0888146500115948a9f2d1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580db6417b4e38c4898b714113684ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407bb26563e18da856062a33f097fe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5202a5b16d75fc158bdd0767867e516687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825a0fe4975faf44005aa2db3daa86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fcd9ad76af16f3e3a232e1bef1077689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103489bfff03b66013cd22b1c7da459d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847f0b4300ae17acb399b7f94c56da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77782b50fb5a39e131d31009818e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a4aec83e2c6819008d9007e9ae99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad223642082afac09fca3a58f00d9df1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed752fcbf1f2743661c56ae076359f20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4151f12719e9f8e04af361f5f5beb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee135add71aac8c91d63baf38387c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbdda667793b6118d85a366585a685698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd10e34f3b44dbed4b3d45b76ba9ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869252b5e00eb5b192449a07800692700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1686d0cab375a930d3dd0054eeec14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ef52038ff757e08eb58744fc6aed4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e359ca40736a715d7e72e9afff38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35988be4404fa90ecd6ef4c474e5f365704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de97e83e4b0c2bf1c6e9f9c9e36319705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fa95296effd581dd81000f204eef1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58696d170034c4901d670ea09c7f0d81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125e9c668f8b1a1d674c554db7e386b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4dd860efa9675c5b99f140559c6e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a536b234201ae903e0e764c140220710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e7b5e1907b54a62c5682100002333711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad07a8785192106dc4ddf3604eadc33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714643bbee0127a3b3239663863173ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc424c24338a9586954b607813a6b12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbefd323cdee5f373401e2e12c68cdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137602eb968f1bff20d364026b0711d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939381222a109ba6f21cd8ff2b4e5435717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41335d7535bbdd58c9c21fa50fbd90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b6c9ab175ac58b50f102b71c9e226719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85419b2999d3e98db8a3141c73e141c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7f68e11ffb796587b9960ac38266721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d465f2a7f51bf40c1a9a8ffa01c3b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec5de36702c11232734f87b3f2647723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcfd546077dc5c4ed53881a5453566724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c0465b8adfff5552b744222f9685725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66bab13fa8c8eb39d800d80ef5d935726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed81fedbe599dce1c4f8b8a9d892266727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7b5ae444347bdbb9b4b29e6be711728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3ab444f147c3d7346fe51b8920c87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9f6948281d737c4a3a5294f4c77d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a5b8e180510dd2340e22036622da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b41e7a73823f1c2b8ae29f669136dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91763157a3134a2aff0b51fe959357733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a3c02a82562f7f1dad26067a210f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c9f80c9c7abc24115f43454406b72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6f7bd37cd6265abaf17968f53eadd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4edb445fde5b2883d57fa9250daf9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a022d2ac9ad9ce7eb07c3665321ae2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f1b41baed334d4a7e0d8beb34c5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87f3605c502a4f3f69055d3e928bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1eb547d9833a803a751ac54e0a213741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e5118caf4f54c429a57926149540742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224fd01078a63c3ed595bd93c0c41e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8741194d0c3747f345bc9733027d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407c3264c682107af4a5f2fa2c787d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4558b0a9e5bd7576ac040d812d4e3eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ac7f3e0b1cb4fad14d5a745578e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602edab69f33395ef7624bc7468c463748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3dc4c820d19ebe4a4baf2d36d3eb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b6b8b4be9157a98c39a7df2636a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1379b2a65d82310e092caa015e576751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827eea93dfd491d5a0b8a4927cc9a3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2af87f3877c2d593d31be9e2f2397753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a56df92ef4f3e5438eaa9bbede09a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fceed20334986d5435106797c503b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60d482deb552f78e1a834573e7c03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed1258f55139b9be3d87b6e1b551de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3443b5ec7cb4cba3669a24c865de3bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f76d1e86456fce2126ba8e5adf8d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>