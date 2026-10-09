--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a247ec0f276eb68b91735d63507a0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131254ae16018a891990673b4fa0dc672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc71164d8f56cd9cd8d8b9f20fb253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711092e443683cabae3e73f973fb8404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf79191bee580a39c62601d5d3266f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa0b85bf157bed86ce90dbcabdf6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a4dc98eb8ea53041f4ec28161fd0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329fef5357bc5db01b749a1d9a3696e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67fb2b8970e45909fd3f38c7bcf2fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb3943dcb6e549ccabe11eafe65d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470233e3e572ab6290343903475896811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c9547c490bd9546bd2f5ffb4a8d5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ba0fa15e9fc7c62a5b092ce90b3a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6737d4a79c926c766d168284577214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ced19a13c55e6438be38ce60aa6c1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f96c7a4595a305533b5ba264f96916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcedbf60d0358541df864b455af80817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76921ece55b77432fc43f719c8b4f87018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c29abf31fead37b150d58f8bc2bb2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05153927f08b28686fe8085bc2d60dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deacededd7a01a67349819314abc4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b62ee1cfb32cab711d7bd1e1d7062022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074e5d5186956322bdb0c2593fa52d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f39dc4eec360839d31e09393162b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02d3d19eb0a3dbbf4a1f5474df45325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bc638e6e96248febe8635e5fe0ad426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0744cd5d35fa10fa6afd9e2048ae29f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b0da8cbdc0f82bd91b2a046c003fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8589d33993c8a75adc27e91363bdea529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0731353e890d859e87772a9860b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076583e3ec0594e29ca0e53a4f754a3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a305e399d7fcc78870a988f3924532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a13e8179bc7163a1b5de7242b5e7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7532ab0712f4c845f367dbfe5563ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dfc3d2278ebbc252289e23e9615a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f0257cf0b8ff300521570c27ec1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182edb5e6aa601603a58374d6e3a7f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123388576a144e3cb22aa3a133cb09538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd21da4c6b7741ce9ae07cae4ae0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498772204ff5823f39754da338b24a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929bce43b8ab2a99f112c24eb1a56b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68d55aaf0527d86b161e9a2d027b1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be586880b902be0a1ba84f03c904143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d68b905782d84ed55ad0a45bfe5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3bd23100d9e3fc1e4f3549a4a69c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f110ad195d9fd1ca0727f09423754e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d2d08560ea6994e9018da599c932a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c7ce69d52313e4a2c6a7f75a6fd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a46ae05d152f3d1efc006002ef2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a15c4e18d39e92999e8a6f21b1ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd413ecae7906cca327f7af407c48051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd672fe8378d3a20d67dca51523adf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbc0537125dd778e64bb1524cf1b5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4826b671bd865fd3116f45a1900e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7d4fc241ca95da0d7ef132c0716c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b7833353e42ed2d6389b6e39bae4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc78b59e888e36226acf61548b13e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8478d62ef1f6311baea3cb19d621758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7fbebf2446c99f663c76e97d9c8da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8c4367fcc64b3b55c0a3b7a7cc88760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef6501f7d6a694e849d10db81d0bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5153b2ffc1e99ae122624eab8302a0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae9851107ac9f91f32096ed166fe6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921129491a4f8b4827e514897c93a5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3caf8db809810cb14071d8dcca23365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b063e35c6cab66c3dbcdb11c0897fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bbb2ee53cc87eefbc60260f98133767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b1afb7c087b58c8f981c7aaeea58468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a710fa356eecb57a8587649e79bfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf23ba971cced5585e6f0a3557868f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281653a3ad96f6e151bb8375f4819c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7dbfd1a114eaa66fa0c7d0f6732072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ac91f95711dab8865a7e8d6b3c26573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee831803846c0143bfde0696cec128f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332173ebd611b7407c35f1cb2a9a66fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397ed8f4bf3db8efa7db19868f6b3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a4974cc312d785a8962ff365dfff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff7e8899a0ae61f2456c5e857e3f2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e24ce2fe62d76704d88d1caf7724279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a329370600743a6c3ab2c9c82221680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204c42a191f342b2cd934897e3d4fcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d048af03af88ef30e72d589f997f5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa133fb40d7c07982fc3d16d8936e0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332004044d29344ea758dcb8b0f41b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9974d7817bf85a2e1571978b4e8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac8938e1772205dbd951f3ecb420ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3cd5a146564d98508a1e460d001ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51577ab1be2d5ce67f11d830ed31da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85f38ed1f07657dfa39886adcf244789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777cc60f35b82f493b6f63d590022e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991b0803a006579c7e3e4daa6a8d35991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f32000ef6e9a2933fe6dd2d47cb26a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaea072bebec29b5db13d5506f806e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7098d78ee98fcb0bd3e1edc8fe926094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c9eeb70e35bf5b3969f09b707ba2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782d0b61f818c0d8b1f8de3c349249896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eb70fccf571f9ba89b3a0e271599c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69110a59f1fcb0690651db1ee02aa698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185157b6e33942849e291d3468f1b5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45516f053beeb4269f5e27fb8dbe7f92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ddc0bb6b90a8c11552d9fe495f9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6adc1033b9ca5ecb29870fae11726102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773262607a350f7140c9a61a62a82d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf508a25ca90d74fe39ae9a0e075926104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851259c13ff34ebff2a73037a69b7f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7256de51a68874872db198d1108aa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7719cbfe98031b352ccc558c1c0b3aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c3f54b928d710ad273a6947577df5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04fae75e93bd84ae284892b0e38224109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150af1eae544c91ed5af787fbcac77f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb2587988413789fe200813a95ea90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589dcf8a12885c206a1c8fea068d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231263023ec2bc4528d7b2bfbd08f20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f53f1d7df51fecdfb3d60e7c6545d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ea9f738ec92232051c03d8940690115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2158cb7bf65165c814cddc0902c50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c402d5a5a7119d3103c769d95f134f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df096ca125e2727187f8d6d79a037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127783f2864cf73a5d8bd64a3cad9b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaa2ff80dca114cde306bc74827c5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b602290347e22faa4df03e23aba0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f4915c1558b28bc7b8c59982f7e2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567126ed5c140731f27c6573151971e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baf7a673477f7fedc437cfd14316e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d3acf53eae3677ba6eaef5d60850125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ca2af5516041571d524c31676a89c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da132818b916e78914fb9a35fc9fe1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a7b675d19591b045516f49c94ff3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fbb731150a1f37861dbd078f22fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1a93d8d6b623fe4b8c0fc023e792c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29929d1b8f40d5e2b4de72756e843d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23438a901e0f192c7e0b798588d44f53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdceb3e2455ca615c3c6c5fe853c267133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa50dcf4f45301e2995d1cc7bc6b02a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad978a1c4fc5b135a921f989a49484a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dbb5b6fae57fffa5c665ae5957b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91acb19dbd96714ec01a9c6d2f61f98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896f704400046358650317586340723138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a33283be568aeeee1fa1df007be8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6490f964fb513aa84aa65daf3771b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc196deaed11d29faf3eccd057dc4bdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7514e1bdbb746f604b6c055f296f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397ea1adc52ee20278fa31ff2e18074143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1b2bb2808d5dfa690f89aec2f2817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01aaa3763495871ebca0630b9a1eb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34496b9cd9aa4d8fabf4696cdad5c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cd3409e1e7db74dc52ea02f9a5713147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b61f81e881367f60dabe17042d5e2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862da6bc378594e49d4bb75e5027f0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817426717efef2f06843a2bb02e04552150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82634e308d10502c8734497a2fd9e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd5c90061d8f2c467b20f7e946f0f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b486141147c68ac27484da7d92fad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdfff6ab11dcdca482a22b8480f1b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a187e5a5d2e071ce155f9a38f4b8902155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b79f5b3e976189196ce99ef7c31e3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734925f9cbc74c396ec06536223daaf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc3503d8d2f09328bcca2a3943b983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63465f3ee470762072592160176be55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574bcb57a571d26e84fd636fdb02eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeced8c3ad6bfe3ada5b8586c0b86b3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90dbbbcf6553b38e2b10bcf6167394162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94fcb45b1d12917498d2b7f91a20af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d92637363ee4c0dafad967736bc9e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4932920a67c148f4a9e956b199943165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a127f037ceb0af40b631c39b018073c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8805069f47afa66d64730a61dfee9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b043f248e03c4fac99aa808c725a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1422f81d9d04561bce29cd7abd4d71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e42794f22ab54914f89a1747396d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379254ea37cd7fe1b88cb5ccae80dee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f479d735f574fc0d6ee1f50aaeac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea47207854764098c624bceba968c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916571fb2691ed2c1ceb39aaccb62f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1dbe6ed7dbe154c8d7931401f3fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305304a2db734c60b271f9c737078550176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d857fb1f740fb9ada6aea0f896ecf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63560faff38dd4f8d439813078bed56f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b83058a130f20fb67ade779c27c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2140866bb505e6ecc499419b42ae111180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a073ccc188fe1bc229cc49057f5d06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220501bea38094053e1f7bf0f2f52bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a674018c27db9ff97486cb6338aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c08a4627e7a0be87e1e8d4167ef8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f6ff0d81322cffbfad4be6f72cdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381059db71478d3908ac6b44a6da57a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04eb2267193413f113d1b2467101ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c95c3f6d1a5ece337bc56d417891a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80912143e4be59f2667731561dfe36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf4fc0e420541d0aed22504d1cadab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d4dfc6521d9d87fa7be730bf0f14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95df2e51766a586cb95965f171d8f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998f641b4792c6e1e4684974c413fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd23552673d8a7ce018cd4a4bbfbeaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd2a675b7920126dd1c95bb53657f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd20c9a1ae62ecf6bda64ee3cb65df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32540bfb75fa14f52364e9e14e5f4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66955ff06390e4a1bdc539b02851fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe274e6e1a90b85ba729c6a98539e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b172aa245efc2a09db9c650d179c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774d633fcf86895d531b7f95321f39c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897bb910a47a5bef8117c145b3fcebe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272528cd4b1b117e0a334571ea1f0f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d9af2bda602603291a857339856d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eaae02c472717d595dbd226b0df50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff4f5c6e910e568c247cbfdae02b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675c9a1cc0af13a03dee97edd33b36c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6a5a0fc5417cba5e4c95ca9dc35dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5f9d1a004f2b55e6219263a83141209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44bb8b0fa448e91100d5d96e474226210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5b854870bcc2836925b904ea9df2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8abfe49ac26108ee4c8a0d9b3ce66b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d380fd20e01766833f538bf01db2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca5802f05aa0790252533bdfcea3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75435f8296b4dbde3bc20d4cfb613215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c0b473d88c321d0c08521607e346b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118e07422b2ac274846af05d707d2ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff340a3997e1bdbdf0f908f3e4149218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71974a8420bb1e543fd6195c495c85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd42a196d486544474d5b1dc1a5e8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e270bf7f838fdcdeb6ce99a75a0ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e29db8664350e92043f547a31c9e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e96987b524f575145940ffd8af371223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dfb42a89000dcd3812965a9c8cb56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbcff8065de035cbe474d33e55fe14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7f185a978efe45aef642faf7c419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128491cf161627fb1807fc87e80269f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89d130b7d4d1f5acb33e8e3a568b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404e127cc35bc1fe7bda5d7c908327e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47682e9125e3227eab18ce6a0951ac0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147a40288945691c5fe65edd5a386c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9c6d17a9d7a9b9da2fb832087643b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879bb02f770dcd0922484275b31cde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5b49ae1ee07fd5a40006884bc279f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56c633fee4ae9bfbdf91e61fc1738235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870571fcd2c9a21cd443ecf78e8d2da4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e424e586d0e6779f349875086d107237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51c9bc53890006f47ee92832b04b29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897eeda694eee326fb1562b2398b2c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf557892116b41d8af99474d93d7953240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c7e6ddc0e05fce08e0a7d5f54047241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd98c93bb57f90f9f692a0da364c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4091860b2c29f971ff9cbaf9af250fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bdfaf404b5e546645a82f91f6c362244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb327b1e4c14b0e5c8f3d6409e89fe1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463596a9d5ae6f9d8ff45c421ab9224246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1838eb2140836bbd82a2d03b0f977247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be5fae04772802a5359c43c892a35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24959392eb748f64c01d61f1c142e7d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779887401eb27926eb4cafa382c4afcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95113f9718c78fd0a7281990cc3e5c2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ce50a46f0b9726f964be8122ad64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdbf7ee0118d5c13ecba49d06a0783253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345eca476e1d122cf19845ac639f7d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e32e4ebf7bd778dd62efd47bf4f27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9622576eeebc2485ae87d56fd40e9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ab9b45c50906cd1efc821138e2b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88cccbf03c277f8ecbb5f9326e5dc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0977e58508f55ea0b888978310f1355259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ee724892d66f698716e679055c5a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d907922d5b8ad15eb07bf1246acfb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eaa687cd4647c64de916ba0602141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e10eae72c172cb1167553e9e8a4310263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa5a09c6138aaf1f97a0ab22a61bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a885d28f4a4b752fd984f8137047a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23baa5bc34f10295a6d9a19197835266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375cc893860c101d6f228a79eb7b725267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0587bf57154eb4ee706dcdb9f8595268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef565f644bc5e2206851682c9d9045269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c2e08c48d44277037175dda44e78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afecb630bd007acf2e1c443cb68f18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f51a4ee9c66c66aeb683c604dab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416a212128f7b7df3a4c22731251d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0c717ff148d1a6f4d30600db1caa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed92bb4d5cb09fd69ffa2cc1095a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09e402b268c46dac23b24177f03bf8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474059aa44736b3896d6f235914cf73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e31a4dd456815b407e0241505c4737278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b76ac23c01c9725bac586f0ea78f42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64373e16c4710d0c5646980210328598280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0618069240de24fb2661c9651aa17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7c485bb1c62aae7193ea855c989db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14ec7b97584cfdd0f9f5b577bc2827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2922b76d43a65487c26f175fb16c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b258a0359487de597292267231598285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f76c07ef9fdce6d252230f95df5b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507432d76a582ef479260d780922d86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a24c200e67b8896b8bd35e2037c1f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aef072dd7032f3e9f88fb19ad3cc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17bc1478bbb86b7ed0549f58aea27c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466a27d36a7cabc37e6731a47cf64d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206107b83c43a1ffab5639e0e59c7d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b52e65049beb667e2d1b8aa5a63e5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac944c14ea2de48b33e26c73fad771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9f6c07898b916d2c7410a0f6de1dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0299e07f8908af28ff95eb94843020e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d564d94023cdb70e85526710c39d716297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c1ecfc96d7e3b4571568820a8884298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4038086c5a643b71ab050fe99702d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17845fc261cada8c295099eaa31b9ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f567fb0aff730959fcc32974ee5c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5fcc272855fcbb5c88b88f165d1a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af211c09a1950dda6ab2acbf3627b1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c63a6922b1db41c95c19960dc4a6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1934fda6dd0f65de7ff0710cb41f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7f45fbc2daaf57aa71cf786654b51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1146ceb7b3833df0e54f860bf49129307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cbc5e08464fe47fa6667698ea3834308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156721d1923cbf419ab0ebd79e2eabb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520163ae47a2760ced93f7beba0a7c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77f8cc8c5c93882651bf0484b0c3a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca281fc2a547685fc3d0cfccbccfe2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e31e97a208435fb0264c5a762f2cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bed9178c6f78c1799e2b41a914ed3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4896e4c682d6f1e460218a72ef3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f268a86f9e6e686ce2a0c5c5730e36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a78a71d1d772345533ab3b1e9974a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274564ad0839572520c588e2cd3e643318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f46fc178cfb31effb457e42318605319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1536ddbbd67e180acb57b2cc0f348320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0fb564f505af96cc8bea301210cbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c45edd3c31c14643da2821ad44f1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22fffd9955ed0a033c967e8bac5c64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f4ab145a1daf8081ae4d8f3601d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c00c5b2624fae87f5aad6de5f2440325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed5a32fbb396a6086398f441ddea3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a8355c9ab54b8e84c0d623998f51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb3584fb12d9478fc48c758026ad9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee6156bae3ee39c161b5e5c548512329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed6e2ae5983e0682b0463da30ad55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470effc4efa5a3a96c1b7a0a0f83e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6fc85c95471128e9339c1ad958616332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe7b1bed7f9b290002821dd2a33cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedc89c4e77b2bb19330291b4a3949d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75eb67379e80ff36f2388668b25a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d980774be6aabaf1f213fba388919336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3766c5f0fa32c4abf1f94abc0af0193337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972e3466505bbb28aa9bd22c87b4673338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac5007892a7200b055ccc55c175a5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d41ecf4b490657a56f29b33f0e20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f5b49a3ade7c2ff81e91d04e67192341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572e846ff1ea460e5316ecec2c64b30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4135bcf8349a0145a4c2e17a583377343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d112d30a71b33f6e0df26a87ff36af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a1488810ccc1b9a4633c0ccf06758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb719054645021936497b98ec77d6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a4252a1594e4e6ffb54a17a0275b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4392cc41166755d614248963f038c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e02f09fa7f68ba172b25d86910bfbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df97b26c46d013bc3eb9683e9f44a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130083d8c9979138d6ed1bacb96be9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f949e3298a5d741a56a4087ad6dde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05fd6ab6cdf54c44ae9292ea8bd04e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134ce5f7bd0fe4ed7c8ee45d40d4c54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0140cca78b3b3832851b7cbc8be4657355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff3c950858c0ea686f7dab8fdbb14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3aa2974176d2abd43bd97bd22b172357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb829d8d51754bdcdb2cac340407e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c760241831687802d12549c3bac9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984290b115becdfe8e428dc131e485d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62069f543aef6c3abd0684e58ec457ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb67b572f4c866271a11d3a6346e2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ba6f2a413760f6089a95d0067dfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14a9d4ba14b1112552f718ad748e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b33b136e348bcd1f47677d8d249af4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769436f01b0b2e66b98d7108c377d67d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a44b7fb46896f6e9bf6e0c1898bf24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf8779ee6050f7c4ad37cde41cbfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb5ca766559d6514a7b4e119f8181f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d16558d67d34f5395141525012be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a312c42d14b1eb87607c317d67942371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6251cef2cf9cf684bae962cb10246c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a64e8151251b5ab08506cf692f162373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ed8a11a4423df1a2fdb25d31db16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae30d73e2d62b9464720c6cfa7656f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeeb7e9ced3c10e63a89b4b1766162376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2df49ddfa2b0a313bda6f0d6598ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc23dd82c92d66ea8e20f12be037535378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fda323619db1587f254db6ef7ffe0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1ddb24c04c9f2cf22b4e0cdb2c13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd10c193b295c6ce3b52756d2495ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae176f866a956d9b27678e188153d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a81e1c27053f0172e749550189a84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250887e37dc509e017a00b19a436158384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349ee7c5660609505b1ab6ade8b4e5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a43f2b228ec1c4e27075318c41f3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25808aa1519e8b2f85db1ab75f3e58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1bb27a20a0d5ad89737d19941848388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7684e576788f9036ea812c549a5e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655e8e9ebf845cde512947dfbbcdd00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42e9c4adeafc04cfb1455cf0e2cc0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17808699e015109bf15966b19823e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95a68469ff491c6a79786466503cc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39052da4eabda89fd6c865db94af15fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8c99cbfc55f91eeeba2a48da1195395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838e6310d1aa06f17e216a23655479396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e923f7c8654ee049b42036b37a23ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d28f10792971be003163824fc490398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c30985c0e844855d05ed2cb33a0bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b26e033528022d41658f1badb6276400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8428ad53d3eb7c514899b4206da81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9adff4fd389ea65aaed93f07987f0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ce65133a46b195581c42f37c75500403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13216528fc341289d3dc73ecd7ae342e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14364a569a0a235b85f7817539441eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e99103f4984c324e451d3000c154406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38160ed093ce341679b475e21bf1b7d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe365890e0eb0a55b0208cbdf6baaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937050e3273fe7a8abb8b4f438ec75d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddfe533bbdb5ae266caa1656bb7c2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e86ad36d9920a299d855fba6d1d73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c893ec5dc09f77bbd7179bbf1b06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034726ed2e06161cd4cfe03b5690a88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8369d2f54dd37afeccd7abedf1b352414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb985bec6236066b3a01102fe15cf46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e3b0d4c74a5cc7b54df4adda438b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c1061ddfe53c968f8e77d7b97bc81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff09c8dc6090a49c51e4c51778c4a5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e0f47ee47cf8df3f9538530b2ef5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc0ff042da6d3fbc839f80f26b2fd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411588c3594eb1d7a477d986e260cdb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f514f19fa3f801bb56351579cc806e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea1ef4de8dd0695388162f62d23f5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf57d292b4cc9ae6661e67fe9c7171424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a3c8793d7c0f32910ff5d240caf10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc3507f502229057096a1cdbc3151e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e727dba9153ed80802783b5ead60ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8804d0b64ad0886e4cd1ac810dd7394428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bfbfba26bf4f285c14c05532f15c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59340889ce1a6b1fc2188e4c38b1d4ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0db667003f70a398a9ebe6678e12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b97290b8ea822b3e3882c2d018410432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e3d043ab5c4e56cfe24bd26f98316433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789bf59387c1dae7013e48d055b0f1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cadfa973a32109162df422a910225435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941721befc13f0931a9ade75318ba0dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366b0008a1907fc53f7b6c97766b5fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb312f6f8f201bb47520611b5f4ad812438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aa0b024792f2625b46594f2ef07df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03ffdaf1079b25e6f3e40b6b613592440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa1011b2d94d04dbecb9c48cd80e10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b5eb8207762c762ff088015f1f9ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9aa91077db6ec59980117a7076bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c85f7d6f5309f358726599415de28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5cc699ac88df95a3c601195a2697a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae754bc1d69dd16c6053465b1a88b2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf8b25305ed5932ff7066f19904999447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7239046e6ae828cdb0a6f736a4e64d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d293ee080fbe4c131f3c984f4ca098449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661692045deacd8b36e60f59fac6025450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff526ffe3a48baac64f1230f86789c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515074fda17f71b8b9b2a94b45b50b81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214daaa840572474b438f48fb505c15c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b60114ff0e8b26e7839a0c9da722454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00032e30c316209048af61ef1023c578455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f19f444bd9654ef2aeb97e59a27a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554af379b6bb1e2b660ef62fc8fba2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bff546a797b6fb8f7ab75a6fca91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43984994eefa87f66b5650e09f0301459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f590a8899f5d6d4a9cdc57805733e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be6a8b5ed2147987c243d05cc1137c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d962d25c1103e72fb302d91823dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a41c1b64f3f37101ebfab54b262c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ef3afeca7900b54efd1f0e94af01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0af06a32946ff6613c1c249941675465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb456f2aa55b44f5e18ad9a60f9f7e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf84c7d365d2a77d96e543d44ed735b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ebf81ad197efd4a8025e73e71c18b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60866095889db523c84053c73e60cdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae167c5807c8cb824aa936190172cf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49588f4c08d527f55e5316517688f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161851ef1df962108b0e97f6f2f55676472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787baa69c1ceaf40d6a57862bb525485473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d6a7c284c1a1b801a5618c9d38e88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72910e6b1ec32cc707efa640e26f2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644777b9e32a4a003d5019fd3a3bbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1af5f4c715fe8375f070ce99b310477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628b5d79fff5ca7415a749bc66cced478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c5220c8a96926b915fd2614aea22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f468df7233d427c4be078abe55fec32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03213e090b206a47e8cfeb014c9905481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7035f4eeca0df9abbe4ed543e18a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525e1b858c90964c07445a4b545e097483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af713de6c57a8154e744095344e98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57e63fca23a6e1e396dd2b07c2d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba8c3bdafccee9ab7e9bd76d6fba1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd15b16b52139e2d91f08c2bd2fee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc85a0a245c5edd6377cd2d9227b262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448dd2d9f15f58199fc46c46b029228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b69e1f5e054a1bd29b2d6b531a9d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d05841cf57950b120b485c5ff239491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737c1b37c56d069f8aa9c81116f66a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10ca08536ce2e129252f07a7b4a235493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ad37cff190a1a162e28eff584733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626eb12b6c26a6eb72042001e81be07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a69b4912c17b1ed367adae812a553496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed31f8354f2a614b1af91495364f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc150f6d34dab5e60925a5340dbc777498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a102550557849798dfd76b21126f2e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213fe43b48692142533ecd6083f75b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cc38d096b844d115e914388bdf508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00338ec14d454936a6f80df6f054b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606679a92f3004048c1b1d7b2554d0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800c30336a00e7f4e266a4bdd5de7a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578cccaff4e7739b55164bd4eca0d38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762b1d11780ccc9d78f5fcc336c6a8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621eea57b4fed389a5572b6cf3b1c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87e26d510d5330cf2a8b62226e2591508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710763cb27d1128bb4465cb6702c22d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e9d97902949fdd39ad25b9102b9c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f670749f92d3de7b02c45130984e2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9105f3282cf9db21f8036cadb6f13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf67fdd8ef0c9444fcbb5f09242078513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae4d90f402b1f1c426a30b64c1baf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6843be1d63aa30fbfe26f1c26f6fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb730606d6882b392eee3571472086516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc128a749f212d9fa4c371026bde8d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca784a820873886a1663f7e100ece9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954961d4929ee0c9cf6d182ef52d08bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a83673b010fa76a5d5d738b7edb07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c9a063d93e46cba6365dbe1656dae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2640a124f2ccb795664466d9f2571522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a33c70db7f233a53517dbff7dd89f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522cfd277082a7050c2c745e981ca01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09511d4d74f1eed548c6bea668424e2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061906055eb44e5bb3a6f10a764dd40f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f09886aed41e6b75cd6a865b5d807527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692f8e7e8eddd95b62cbdd8c34951aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad197f76544f49b99dd7c6d2c1178529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f56346cb3f1a1b60ac6b0d65c6b54f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d59b29808bd0cd392eb793800739531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e21e5b96149fdedddc57e10dd4a32b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d297e9a6666a1a17349857efa0f6d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c1dc248b9eba0ed301b2c95c82554534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98783aad218c6133d8399698c8062535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaade50315db0465bb490a091665f7a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2fce64170d43c6a0262f295c46e7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a618c84e4a03d875f5b5df5e774b69c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a774d4d0ab1203c0a660c82f1bacd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3a52975b4687c01be3eb5da0772a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486691cbb28d9955532e2b7e2c19c612541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a9efadf551179eda31815e5ca968542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac84ebbd782fad49330d3a82e3cd787543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b169ea03ed05e1955f904db9da3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a57806f1af6af55f370c435c3709545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff9eeabd762ee3cb129b036dbb6adf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1021aa3b9a249325f33366f03e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec50b01dd1adb31fef968144123f52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a049f6c1282c16057f59c688567432d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb997413a60f8bba106d7d5fa860970550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259aff91aa2811ba475eb8ff52e4e16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e53524688eca4540b9c20c0132ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff27db892572035e3f77c3a122f37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727085fc6a1893fc9317e8cc7023f81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e74eec406c2f7c3a609c1512cf00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292361ec89667ff83c26c134bad7125556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51973ef3570e969f4b75a05b1663467e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669f4cc0863fb18571913082d797aff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d655e3c57d8699ac303f44be3995559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7d19626bfbbdedb60c467fc0bda44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdec7a8e5c9a22a06dcdb3c46737c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862a06ab19f7727cfc2eb0b747dcd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10dba2c97f2f5ad5eacd460b31f516563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601aa5281f9df691db907f779d74fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a3c0360b077730e3732fc3fe0a3f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3864f762f89acda1b65dbc9f38f50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e766f2f13e2624c046f98d6ee2d311567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d9a6bb6467d89518a1f49f7f6322a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c61e25d0695d8a1bc7c005ad18de9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae27bce301a283bed752f529ab1fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e19d1a7dbf36985500b81976aebb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30da589bc12e0ccf9b566510db1b62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42adb57fbbb64b2a543ae6d4ec4fdfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca4b91ed07663e6ef0298219ec6e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853de6b789e2fb9b30381559ed863f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca42342122b0fe183c29e7c8ebc50a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640613845e192856e9d9af1d88e26c48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866cf01b95e5c5df85834208c6b2bf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb553ef8a57148a7a74ad9f1beb77b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af77a4aea034071d65c88a794f86b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee2d86c56bf556094a6592de9b18cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f4c8a17192c777c5a4061bc438ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631a5c708a4718615960f0ee235b852583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f81d465e22d881f5c969c5ef5a6d48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fde76fd3d49abea198e16d63a0dd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f347c4f05981dee39dd47eb4a0720a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52945f03e3793f7d3b00b5f5d2c5b1e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb5de4f05268fa8d021298e2a454e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7256dab38be771e2cc794ebb0193857589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716111af5081c92ad0133a5be73f1f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6765b576fd6e183240ccd7fdbd3499591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8163921ff2b8bd80c80e353aacd7f33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8619812c3cb3093adf130c000d0ff1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dc4878d0cb1798c40fb8ba5e074e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34194d836782d57ec6a151e4072d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c124fa4b7f2ba3e690eef0d1bf1f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd257547c1f65f5861dc4bc9b5e4b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d551cbf96c8211c6d4759b07647f3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee15d1a81e925b81054204d355c39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eab75f707be8cdf6e8c9c1edcd81cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb2dc37a8e3f5ef4105598afdebaea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ede414c036026f6b87d29f0465724602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118cb2ebd7b605623b9cb7c37c8a75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf9082564d120966657e28f917d4ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f80f640e01979582c60cb7d02e63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76a35321d5c4f60e8296b2aa654c70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee75a101b9c48df498dd83a0758628d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65f26520db8e8262971f498f1f2a59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32439becc87077ae9a05e749852366ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84b9b60e1be518c30279f56374d8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff1cb96f927217dd9ac40a84fe087611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f62648fe6d722fab34d929cea829f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe728e1ab52307759dee910e3bf6813613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dec9ac8d55c9fd2a1220f72e05c91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de781ea383a16b7ccb01f96cc4d9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c43607014a55571b7a2c53ec2367d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407b64bb23ddc5d0887e4471a1af10c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e90c6c3efa7d8550aeab0f6b6d6a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0672ed8632b54beac52d29423fa541d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e268525325369f13e64af4a5481b8b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40a341a5c7fff70931b4caedc97495621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da7f34a8094c5446bb58f91ad31c2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef071e71d0e9819708302264009caee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186c06524079ce3fd94e316448ff4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b177a230bbd78be86cb70eab78fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a4670907352c4fc12cdb51dc4537626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb6f41639c6656fa995e972cc0665627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c171444879b238228fcfcb6f9955dc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc5c6bab0b7a60d8ff696dfd240eda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658c6ae20a32b803474d5796bb51f29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b976942262e659a1803a492d8ad03e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa83c29ddeeff4ac469d3cc2f9d33dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291ca23ef6e710ff40c0a75e2e42fcf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69a0b74dc79d535128c078eb1ab075634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52eead26c77b1d09cc2eb391937ff8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c07d8d7ffd788e0375761fd71c034d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36221ee494385ff1e1bff9a7e0acf61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd2e99f14897ca53a033b5abd342c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016060750916d90d9822bef323fe5952639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8cb2d9270f97f38398dd500ddd991640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1580fca8b6006b130aa0bd554b55fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f332739979b6cbcdbcdae0e705cff4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8efe3120cf2dd5619e65c9cdb944a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e72ada032a130820dc26539c07d3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c689b398c7199998e651db8d809d11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa48fedeb2a2cfa34c785955d9da8cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2375166654132907bee31dbeb72580647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2749d6a36d796aec2c2be5fe9a42f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77a11e30188dc147a6c097edf15e4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9cea9e91267f862f0ec9db3cea1f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd4008fe3261d5474de9fda44d915651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d959f93de4131b1bf2185a2fcaa9685652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add336d9c9b4eb11af432f9fe353a2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208ff922a51115198b1aba893de11a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484209f2914cbfb235778c7ee41c27e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16d9c5d0e93609025b0721b45d68f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940b50c47b960352c195bc233e23e00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111f6558116c841ad7f0296a9310abf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84014e92bffa32821d4ac3ab6a1a445659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45ff7754c866d0a3a50674080e461f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0a9063ed485180bcc8c9654fa01c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e34486822f179e162508a2a4fb78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fd0ae813d407d3a8f2e535fde4a0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9b049f954e39ad199abef141beeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b6070fd8d71eb756371dca2b0f11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501264180d37a2d3101d46edf490cfe0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf02b6e55427b76fd2e76aea24c71c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a1d483a0e48242847d2205023e41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd3a75ce880a5ee6e47bdfeb1e0c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683d7ec01172813f8981de0060519f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e4833ed8695f24ef72b92a81dcbf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec6ab68d70084ebafad81b0bff9628672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272e962965a4fb4b8543f296beeca4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b121841756f7813f22c32cb546648674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4036e7bd365aaf5084ec6218fe7fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5e7552c6f18054df8cc79e7121617676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13f1ecf637737e5074a6afb36424e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d63ed6cb4b3b6de100db4f3b00e32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cd97036204d385003594de05868f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a1d3eb97fdfb603aad473f4f845f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88737f66241bd22993da1ce44d8a4f9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348528bdc44a8e5d32f3fcf8193c8ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd543d404342a18fe878035f8ddf36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9639b8dfb8b27b6e5ef15d3e640627684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e571ff0e635153f323ac1cd85e4c5e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba5be21865ca8541c2165ff657854a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf082b4807d514153ac01f07797365c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce261fd216ba993af08078119e6e10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0725a4df05fd158ce69c9ad7a8328689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833dfe283068f8c97177d2f05b3e2e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199ae659b420770486fa537f507cae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028866301c5a2a0fbdd82118d104fd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059015764846fc0a98a7d3be65ff0f93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2064bb678d94660da7c0ee5969adef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a20b781cb2080745512b3d31e0603695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94786677aa344b877ee905f0597ecda5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e07718be0b82ef9a0450aeacc3dd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bdce31b679854ed7f3d96ac2b181b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f51e0fe9ed3c736fba1ac769450a8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb6d9e93cc1345dfbe0f318788b88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035e48fc7a9b7957c81d757bf3ca6a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a327b2444c7618955447861d8e8462c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b04cac40a0dc5aacaed8a1979e136d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c0c212c84f65d917e1a37560acf58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da846d30478972a38a7cba7cadfebc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268df71ed6c44fc8563ee5dd39a3101706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd0a0f128248f55915b29369a7991d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84770b86a4680c55cd109f822c2f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ffa7826f376e0d9cdbcac795d477709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751c48e42bed2098cbb8d627c414169710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f444502bde927f36813bfed76ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5815d862cf136e9f5572b1a89572ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2f365e60e4f59eb139733f3f6b1c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586a3f46287ff859dadc56c3d6f6b2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415204ab705ff77bed90d0a5ce7c1304715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0460abae012019536d278625b37d951716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a4d4c30aa14387798146cb108157717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac1f54c04970b075d57d697003449b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8d95f8930b2211b66130250a8a97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074421ec1e3fef7c4d2903aad54e602720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ffbdadce1ed7e30a038d968edefd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2be1f25bcd92b8fa40d8f721434851722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8925bb6f5bcece09dd04f21f881ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58516d3fb4452934fcae9e222f0e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ff6bb70c8c023dfe8969e65a4657725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499351d60f77377c6baf426e872f29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bf198432db0a50490a5f179f5086a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64098f0ab6a8d4e0c892bef3ac00201e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e580994f18f4204b815539612741729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf0ae65c550308f722907a14149734730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a24f4927d3e894c35acaec7993e77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d052cf4588cb089914618dfca87203732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a559ef543890ebe7170573a7f0487d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02ff73ed1fbdd9ef02d9fb2844145734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b895ea41ee48e175d4388be9d2e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea11f68103c6e1186ede070b9e7b8d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b1b12764abc856927c2cdda18d1b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f53cc9003add03775d06d1d2baa31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e24f33b70a8db515a77bae0201658f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371702367257f10493db38a677050c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4b339bd4407df4e63ad2f95508ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a53251e8fe2931dba54f8910ff7ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de3b91a1bec774614d065b410a00c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3d4a00506337df61cf431258736fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486aa7088cab2110810bfe0981edf99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14380f0e2107ad34f207a4fa9aac73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499a57e8dc373b67ac27ec6750fb134747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a505b27ecc38887f4af662629562748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8867a1ebc54cd81f11d1f283766cda7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a055460d0098dc06317bfe5f2078d5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35afc16dee0d82fe7b5b0d62e4740751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea2680b4f6b9857d2b2a1941b929cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b750f080582f03d8a29076b8b1d8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9356854043fdbe88910b74f8bacb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2582c4bcc7f996f065181dbd4b72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5026d48d3993f78a9ef2eba501e8d5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb0725d015dea6fae0c3312e9cd3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca029e56610218c221b41a3e9358a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93b6f8267ad954201a07a2cb448e0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bfd38223527cabf6f844566bca8021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec3bc3e403700cdd60b84c4525b792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e494b09ab54fa9c85f46aa27ca103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299cf885db5eaf10544dc5fe09ee80a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2f9e030cdf50ddf536ee2395892425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c209f390c81da30f8b8e67a85aa136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a42425568b20b9de9148058bf7f657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1e942b7f9678603942e2e3f010258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf36afe0d7ce526596c82774291929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a94bb33dd5546ef931802eb4398910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408f22da49d4a43486bf5c38c964a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591cdc5ba1feb5d7e6dffe77c221df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead6bbb236b9960f80b39155d88ada13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d270de921861ea2e5d9b5b8829c6a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd26c737de7c9f93a09e7794cc9fe515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c20e838c8c3cd056f459d3cf16a8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a066161030f89bfb4abb4eb8347a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dfce2169455bf86a30f8c6df8804f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45dfb7785833a9c7665420fc6a192119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888bb32d16d42a9e0d74d36ac72282d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b55d69fa17d7c5c244c578fb87a3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f113eafb0d355cac50cf030d38c4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538939446a1159990761cac086114c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3af42d439ef9ed44d8786aa3b3d2d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba0c919f7752a2c1b956a8603ef97625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ddbbb246820c4f5e459f63d672c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25113710b5d8cd2b50ca360cdec31f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c73ac56916d56a7ff8ae05dc4c7be728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08fae4d3e8be7f40f03ecd037a3c7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd1ebca770e285d98fe498540f9aa330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9101cc8e070ea99766c182110091031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefeafa9ad40750cc4318251b2812fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5434b6b09647a0887e56cef5e6cc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf5d42025da32c146ce4c7b608767a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bd559a53f7583db343a56d3180b7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5747d180af2d2c719aa255dcf86d0a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f92a117233e29e18f8d12a12a07fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2496bfa83ab9d07ed27699c09de133a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a3e61a15bb19690413f6007dbb61839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdba43e5caca84d8110ee669563c1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433ce782053aefdf2c5692767a40ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d804f168709126b3f32f5e229dc4c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97804deee01937aa23c8180e31970bdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8595b17aa559bd03bf4365661d74444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a8ed102b64d1a184316e5948cabe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5452d25604d4ddded4b0dc54423f79046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559857bbf3c2e1f16d7359c83c494de047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a8c79b8de39b60a32c6befc8d0aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3be48b09e54284e0bcd5759c4220249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bbf143ba29dbd22ad444592ea90dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a219e336e1af64686ea47d9974dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce67cff850fefeb1cef1475295171a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d2223657214984c387f90435acb5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c304027c22d524f98d4801911614f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d775d1536a95d37d3202cf83a1cea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062758d38bbf185c211c643e58ac6a5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451b35fa8a9d30452ffb7570cdb176d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a10e24a7ef8454d30517b635a98f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2755a6fc036f4d3f56c97ceb82561259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62adb0ba5657d852193d2446e74ef9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267e99a165140ca4410f36458781baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49be910aeb8e76c068b77d91b7f47462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb39710d7d07b8a378c9ee4f83ada0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bce0e854fe153313c03cabbd7c42164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e81253370d5cd7897e0e3aabd68b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0921d0e61836f54b834f45c3b57266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56732fff8b0401725c5b343707fd8b5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b575bdbb4eb4561edb4006fb0fbe5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81efcace727f3b6ed5f9c0a9a5ac83c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4396daa4708d8e995cdde3bb1aff3e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de04f7f0ff6c86683431f9cc32e31ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fef8b5097caf14daef04d1faddf4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cfb6a3ec298f5f807dd3e679621e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e2196100bb13a19941e4bf44258874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563248331dd694f4a7538e4ba305de1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321333baa2c13424152401306ad3f7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c33b74329423ace8f4615163fae0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff18f8368b8761be717d39027779d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7363e8dd3759ae16147706d20ef3b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dd50e13a877ecf48791a4e01bd2b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4c316750a8f68a3e0f19ae1c6b40581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e1b4bbea4f49cce119674ff39618d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06325cdacd50473c5aca88445a245f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115cc06cca115fed1c1c0904ae41fe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a28e77d18f555c5ca3ea73a96f7cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5aa4fce0b6778043b1373535fd7f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8785a362c883c1920f005df25ed49ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8be703af1a05f9a076efad79e44a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e328114caae4bbcdb3d37e411a6548c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617231f15fb04a543ac8c044e8f0270390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee3771b43bd1af3cc7c9a379a4d8b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911aad83590216913e419fe3c3254bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476e4fb425f7284569df405665c08d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7265005853625cc6aae166525bb91cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db883e10dd82ec1f4340426119f80a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31b4fb8f9d9470e56f435f8c7cb7fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8111905ca886654280cc1fb4aae5a6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee4be4eb6bd2a194a86195d9c2fd8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcb8a0318f9b30615d7a5438f65d2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c84765bbc3ec427cf7df87038893100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47637c40eafb81bcf2c672191ac4235c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b81792776d3e5d6f0ce3a906bbf86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94728916b6228b9daa548b2420edac5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cead7b6734e3cd13522612bb391f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799950f6ab21180879f6da8318ae5d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f393dffb39a1f319e34103bc13af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f4409bf74c9371ec47ced1fd28730107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5594a043dd0b656cf05bcf4a1065108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e1aef6296b0e772ab3e5a3a9a6254109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0d1ad4e5c2a40f691193e8d785aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82b33b1d2f21cdf4be4a05ad23a3cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176b2c06aa7f6f271ab3996b633e0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedc4f7e6f6c92a98ab8d9ef63f3a42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b519ccec28e45a8636ec50549e245114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce85058d37f3ba6bad2a2276d603a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c467e85cc2f1b8258b259a1a9bdc96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcaa0b81ea36c82459010e70bbdef9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f38b94970d704465787cfbe0e4d7df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3bee661d97fbf66ca3d889656a732119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6baba7688f146f021daa2492e08d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3ec7b562b8afe8facc3b13124e6eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72d04236a0f837d93e985ea302250122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628041b51207737e453605cfdfabb70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24e901ce045c730b5210ffbd5b783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b5f5b2f2307a06eeec0592aff777c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcef24b961de36bda1a06320e69b55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8650c967a08542cec4d909f0115f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1d029aecaa19aa835f952a1e03d80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f9e10f1e7fbcbc4a260ee1803f399129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7ba8ba932bb71be9baafe4ef84218130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f88663d58b22f1e73ca5d352e87ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dcc5200db5da1762349590273f68b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f80300da62749771908bed793e6e19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e121685fea765cdc3de67db29516826134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a221f7c036872a3e5576fb1ddabac5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f0b7149d8e36b9c7d4b6b89180882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848a6483acb72a8969eda1e0cd339b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3641a286f1bc304b6a81fc7c28167138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d737f373de4044c2363dce1cb6c26fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f94132f6145e863220a5d9b6b80ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68931efcc2135484be580c809a0665af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c0149499a52092eb9bffd47931c54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b72985fbb0672948911716724326b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934acee3d96b2bdff05f1d7015c6863f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e023022392634d4d7a17d64b07fead145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689f2b0f0f988fe8f6833e645f4340c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e64088f953cabbb5aef4758a715482147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef6adb465d454830bdd23b15a6cd6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b427e4628cc922b9393a7f13f771f57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81c076221165485fcefc20b242459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c63298b5cb699431cfd1c448c9f58e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec92113f582adca4b59c151af8d3542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d429c36121051203c9f06efd77714d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8414c97764d8700fd94484f35288ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac1c65d6b84dc0d6c5688f68956baf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c08fdb7cafeb785b03632467452a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7efbc94729ef2d9c388e8b8507762e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad10f820adf30ac1f91cd9b11ce18f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e250cee9e97def4ba26c9aaf8a98bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d2d81b67733aca8a594932fb9effe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c280ed68c8a0518389ce0dc816c52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7583e96800e569ae5c28e41c21506b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdcb39e4192574953a5c34ed22e4ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3144e5f89d34cd2bbffa02d7a90102164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335e88642852281159269f6a07fca50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deae51965d8e2c3b016694739fd103f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1701f6be3d18f8d106fcd9dcbd74fd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551916591559e61acba59de375aefda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50385a0c1cc67e8fdea76095fa8af051169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d38ea3381a81a836e8ce968b8c0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cb95a2ce424227a4a4651f0f3166171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a497ec6b54be90100f995e7635274172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598f6f66272fdea1e492bec5c3c02e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d3ea754624d24e7bc2969be60664e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cdc27c7f8320503b0e820a6065ae5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b6fcbdf132f57cf471a18e2349c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab10aed6b123382c1e2d8416c2481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfae01f77e28b944681c892a456fd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77240a8f13edf38f12492bed19f51498179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42c9a8a691fc73b58fbb5bb5b4278180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c81e25b4462c013161ab3aae1f62c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849516ba84aa1a01c717f2fa52073dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa453288ef94133c4eb98b0029f8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d135c8de1ead47e95dfd3737b4694184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e5d4d3258c4f1deceda407b6313bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d974c242a6cdea2a82d9b01569cd935186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884bc9efa99d254fec9d6afde0fd0ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6fc4c02d6816aec6c4e1aa48a58e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec81cea86d92029a3edcce8261b4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a428fbe088fb78876c7da57dacfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d83124a2d15595ad6a75242b2bd424191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d72fb57978f45cec3a16687bf0d4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854fd3fe2d415282b53e5b28988343f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b1d7ccae733306e4819195932a3cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f113e19c989ab4527a8f488e6d6676195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106ba80ff60f83d98ccec1083cf390196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad70863626e4219756792c939f5b16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56709384067564a7aea48fae0bd139198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc8fd662c124ef0f2e59169f9dd79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ac0d6cc650408fa21c30c1569efb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89784b146f4c86b6dd8c6a97b6aec45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda20e27ee85ab508a82173cea81771202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48202014816609b8b00b48f428e2395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a1262d71872a926dbf6c6aafebeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ff24bafc704d37094175ff7e9a2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139addba55f283cc0e163a1a4ad79ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de96dd68bc9f265c98cc2102a3d13c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a9a5225d0267d20fb9800ef9a8561208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41b63713cc0bdf7310976bd3fef29c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf6639e232025e036dd23961d8cf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78cd01eb40b3e3a69dc09f1f721aa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f2d67691bd4fbb0c271e3afd2454212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f20a189a733c37d71e707f23e85a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af36f001e4bfebf9e8414489ef534d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8217f9ca081fbd4427d0a4b1887d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e44bbc4e9dfcb97f477b338caf31b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc170365bbf9fee929376ad81ca365217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e247486704c4d1497750f1862ce7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1cd37998b595d36e525f3a2db6031219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c932eaf35eee8c1a1e2a236a4b842220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650a37a1fb4b1f0024b2c2c323a8b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476aa2bb2f368999ab21cc3afc29f19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f5d325f93548c999a995e06584cc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db6f238bd860bfa31beeba4119af7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b201e198e359da8f60b69fe8a16ec3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49981ef5a6f5445c9d8d51eef7a30c0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7e43e5b44af1f86f54d49dbfe76dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c35f4eb456fa34417b09cb54b0a8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4d89d53edbd47c9e258109c8b4f57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcd168cbd88d1adfd4e893590f1089230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41898ceadd01d0efb29b05e2bc055f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f15678858ca4c8413a682bbc88650f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520540a3c684632e332ee35b960a239233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5425d3bafab0d38588e750d00f5b09a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bc67b80bd4a65d662fa647aed1ba7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f05f4558cef0f083b94b9488393c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff23c7492a393740bd564cce9fcbed6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eab98b529e3f12ed0132060578434238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668281e0b957bece30c36254c387bb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e20178d2a40ae621061e8ba2d5729240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4e0646544386ea49410a566dd0143241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617270e3da40e390d1cb7354f53c312242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36d20f3e8c660c755747ce7cebde87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aae6fe666fb45499d98ee76f995b2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd9998b21587934b8c2793d5ceb808245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867273a32c3d091419f5146e7f1cdf3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6872dbbb0127e1c245199023994dbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f38339550ac6f2e397fe3c4844207248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c39619e8ab0e20e2260a56e507ef8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9d7ed6b5f738a31deffacaa0bfb22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce77a053a0a346a8148ea43910ddc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047f1387b2d7ee9db51efeebc6fcfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b96cef974e09848f3b271fccf3c0ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df217c86be42d9d143dd8ab82a9c26c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856c27a14f9fd57606f530266a6eb23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4986e946146238959799ede457c33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b1a831e89f5fbb10130316162f4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c1abbc9cd14808ae5728609cedddb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22398827ddc841b5edc2cf935124cfec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e03644afa528c897956786ff156a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bbf017471508d74061a7126e4c6e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80723c1a9cfb02f1b84b1d501e0b5090262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ef703dcaa5ecca15aa8b1f199dd6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f00f5fc3eb248f8c7f8c6a1a40755264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ee684ea8471ac49f247d8005f08b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969587d83b6a6d498fab86146bc4d777266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d3492588aac2fa20a1d90d93c2745267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5504acba7f951939a207f9c5becd04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ab34aa08fc15b90b533e1839a7835269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9a232544eba8555e4a792001f7348270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0d6d8071215e9ec60414fd541357271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922023b4ddb13186f4605965e2fc75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad54ad3dbc37b1009d96d9496fb794273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71f7203b6c86d4c5e1a8aa777c45d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc091bdcc25a6ef7dd3321314c5961275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041c3f1e550a44e6742e07cb256b72d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9cec330efcf3d26230891ad9500a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d3c2aea05a746936976a1d2ba37e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112f5f0cdc6c27e1a53b0a3bd675a88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f975dc38a84bbe402db0e7e9620a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aadde7b371c1a5da254c1b55fbaabc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cd73933c26a14b20163616a50001d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df176eed964a4cd12b84904d94b46e4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570f3b8686cb9d69d6b7719ea79e24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6543b7dd7c52d721f1cfb6c6121dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d18fd5af6ac72adff81808ba6b7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e0b243202e48e89c961285949bd7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e98a5edd9072b5538de091b495528e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d8cb9434abf1503ab22abb0959ac9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275e150633733c6b467e140bc590a93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a63bc3f34b225854d5b0e29504e67d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782292e37b09d8f2b128f7f60c9c55df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c01099638c575276362912c9052bda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c00c469e8cb2f8247a6ba81714fa55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e91b6bb431ec7667d98302303b7fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce390a4b24bf77de2621a4a23ce87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699ac6aaa0cab4de88c8e7d9cdfc0ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2fa55dd48d099e33e5b18b963524e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d3080be4ad12d9e4dacfd47727bb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854647048e7b95de0aec85e86522521d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa672855dbe3ea705f74aabd080d2253301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdfd7e9722ed4e9ef5e1a8d0b95d3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ececda74b626028e63ab3306d0b9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33ad48a3ecb5c3bdeb279676c3a56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df7bc277a38caf36c18ff67e6ecea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7394980209a221e25e5a9a4f88efc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e789822a4c4f6c89666492ec91e085307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3739e2c91b97fe11d50e42e1d10ea5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c586bc889c82fa0e21b7fc016925f1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95f2473024779352915280708bf27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acd0c35cb9d74856c8d8e7a77b5e2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd53e6a1f2bd3a66b05faa60a7c6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc4b73d58d3e1ffe154805eec309dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea422a76669859d2421f268ca274ed15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab551f73fdf80523c5895a8ec7ac7f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489621931859e45622cffda792353d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c5135d81f1960a3a56764f0085be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2edabb530cd2098d7586ea3df4f562318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64cd2d3279d01ce0813448e1fd2902319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4434162357605cf0411a82dcd9a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60720d785206f80b6a065c90af949b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec85ca2818132f978880533b59afbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f2a00c9d3e37bd8735f877a5ef09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5482bbe1c5d3c5249614e08e2fc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c372bb5242bbe6620f37bcd942a59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16182a6d40c3732bc639eec98aa650fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9df07b08f5d9c423cdd3e0acdd76e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77ba5ed980ce47bba9a2840c6d7240328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7130e4e967d396913a4aa59c8ae48e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0034d338cd198ec31b2544d4e31b354330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a95385cff20820884274b2fe3d4032331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bb0a404f3b4bcd194071d27d80992332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8156810e214526898e44ff0574e1e34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a9c5cd7e542f144670f39e64bcf1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb381779da99aefc83ed6214dedc4c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfb3ea67be17441d28e32fc51e8106336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663cd1c9549f056394159b750283c3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a9d510667a9d61506208dddc84984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e65285970b6def0dd82b5d54dac5b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae0e7eceeefea97a87b69d703ec28f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859f12198ca46d5f0ef267660d0c54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd8fb517611b6d224df9fcc83fe3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79728a16bf5f76e30707e560ea8eef18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c4fff2b8606f2941eb4024e60208344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f83721860e23eaac2e59f6f329a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d3dad5c4eab3152868bf06e8fe38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab484feea39e207f0b1258f13cde387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de52ee73e76dd2bf7f0416065feac4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7ae51bf31cfa989302983a2484f3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa52a221348735d9ef03111a4375db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33233477e3acbbeb5e541971e7af8a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faafba551439d69987aa6c2fc4324cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad601cc7e3a5036a909af67da78d844353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82141850667435410430d6be34df1983354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caafe9ff316322409fc9db753cbfa5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7babf2bf85b1e555542a38053531b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b2d49b66447900978540b6e2d9d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d204886de1c61f407658cd529d28b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21f88ce5469be2b27236d6977370a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7537f206c96d57459f254f485fe56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe804d3b3a8eb2f536c1edfa07d603361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24317082dded46f689afb06fe33ea1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45099c4ac60332459eb719a177b57afd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a296d57f83e9146b22d8886389a6e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b77caca460f83da2ab23abbb2f884b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179cc68ced04c47b14ea8920894fcb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342334db1b2ef50f6934064c24657982367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bb2f35b582c2de3158b00cd376fae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9742c363c610b02de1ef4dcedb6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d0c3baa7e563d73e849c771d336cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c145c4b14b71d81eda9c70104e1f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d4d9689123938a081dae096ee51b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b5e7d139471743de1f27d13a8e63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb99537f9816060212b98983720e2db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ead2d246d969603d41280e6789150375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d9554f835ed7eac7f881e4efe0af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db6ff0065177a13463da2eb589ee2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c5a802cc4c422e98a47b22eca70a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f31580bc1d055961f4534e286919f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75600d96bbaeb50617f24b0eecf8ca22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401f9b259d34b90d468a365dee993f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8db81bab9389e09630ad19d9a69ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5cd1e6555f93ba8ddeb0bef80389e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c59c0d2939a818de3168853a0393e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53004bf72f743462444559010584288385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81926fc58ffc5ad410ae2b15063351b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f17d2f15489c8be9a355283a7748387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951f2f6de4136d433ab8ad25dd09054388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314511a3b0260a8d56fc70125c0e4ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318222a98ce63ce6c26b7c6d43b9a8fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fa6b2f4c20cb7d51c8026da14456391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc2c109b3f5f2b449b52c37bd6b551392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f140c6e5ad79d3ea16fc388ef8f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f1b25504be74504e1418378fdc359394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f42a3a19c0066f237af7a2b829b86b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bf869b48bbf1e85e80a6308d5c8cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ca144334d34546525cd87ca13f464397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88eec0e9d4b3b61579f1e91dd2edeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4da0270ab9345a480e907adeea974399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2231ea0d2e61b4c39ab4ad6ba405400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62a2e0c18cac2a8b51e39a8e1ae79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc054fcb910fa7161869ed60c688c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1920bf1c42bac23454925732cf34361403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792391766487e34e52e0e824bb0b6fee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad768b2c8a1db62df4393b55d8aa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c231addc43b3b862828ee821f38d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed1995738e70e0abf09738b7bfcd0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a409306d3ce886c5dd6b1cff9764aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909cb765a1de397402e365e991eb4c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e4fbe6896388335528061b5477af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee861bf6bed0d282e76f9b113ddbc2e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1de1bafc6bc4940be39fa50d2af4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea959785f97567423c7d73a1b861640413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e44e3daabad3e28f766c3e9da4e917414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69545bdc4b1466ea920a84b09f5b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6f0cf4abe243d183396d9ab22ecbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4a8576c19d43e51e3787ac077194417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d778dc0357246be551ed00f389b0c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3516a975008b86b9062458e4b887f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d75c20507525730a5dc442c66bb86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256966e428cb8645ca41f3bf12693d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b71643f05aade62fd2ab939c4b76bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0575095f9893c96c453ba9538e75fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce2f54ab4c6905ea8cbbcba15d2cb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6fb029963b41d1973c8d2c6d8e614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b8f7a6171ed6d5acced948d43bb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb00966486a7949f26251aca677b29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f9a70d22b49face50b7e47cb5711a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f44e142555cf6025c444ed9bdf541429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2b0deeccc170083d015fa8ec28a43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f1827a5a5513f0d978c2265289ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac73a6128ec000e8cdb417a25939ba6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c1e26d20772eadd34ecbb9db39a98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d829d9795a6b60ba9c952b3fe83326434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b88a726c28e669b639eda1f500a1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83710c4e548f0b8172cdcaecbef315b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1a634d7a27637f4e8e8e8294dbd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2370bf69c93ec0767511f1dcdbe520438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408fb553122179a4b3f5deb1995919439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59c51ebd80e8ff084c17e723a5b330440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbae69052dee98325d1b43c71b413d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f7d75212a93294e5babf0594a078442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a1b40c1b408c883f9b20517a4521443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062b79330feee156d72fc9a9d94d84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca7a48c4c251472b9554178d0dc09c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986803ff5eb2d3c3b0c9f06f2825e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716dc2ae9be62979467866113912499447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa2701690bf33bfe6a87d0c9d909c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ae7efb4ded8964b66d7384e13283c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64aeeb468e6c23880da6e556e77d7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd091ae99760eb39bd06914534d5bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4606a70e9a9039127ad26d75ce7cc71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb024869bd903ddac4855c12712d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559daba0cf4f8707645852d9014f229454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7aa494ddd0a53cb8f4f9f3f78a125455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5ad4f343952618547d60e5efb40b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcae3a04fa6c9eeb82dda8c4e1fabe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7d211caf07b3cce3b3ced457b063b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783912085e61b98880f045b24be5a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbad258aabf2e0dfdd0e2a0b82aa4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af4e714bd5152e0e0157de7cd1739c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893fdd24f2ae64445ff7ec87ef51c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a3935c2628f8a370b32a82c97cea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c3035f08059c174a8a88cf60bc951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5a3e1223a0cdb0885dbdc080530b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64963e2011883de2708db9116f49a52c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272df59382d1dcf463c2b37a16d23c82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd9ccaf8c4d41f98fa7a4cc61a9c40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1d52342db7731707d92689a372df0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6092880019d21e7af3f10b20dc658470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593012a692d3057fe2058e5960b3972471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724957046a224b60d4c77dd5014b20a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15644d3f8905b601bd35a08bade3979473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0138dbe09e57af2c07637eece6706474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e08160814c8ac59466be43219b58c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013f5655bf0ab9addc9e88d59e1a8fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacae790b027652d748c5309befa4c56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240713a483bf7f6d9339095ba06cac00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc97eca1415b3b98891ac02d3fd5289479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b5276ef2a7c14443db6cad8a23035480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f16d6ba7d67b6cb1668758de70d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0a78352411f76efc50c7cd2905075482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02085db37b1ddcdc067f217322822f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b7297f97d6935f244dfe9808fe5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f3be100b9e789bbbe63e160383644485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb461ea1a9f3b79e937cef242b7f02f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6df111d9181d638fe6a9e19b5a31e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80086bff6c62759fb7619515497a62e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49d04de7da6209b5d9c885e4e79b86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33885d36935f26c911100c9de8b7abd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0792f48e8851c41e527f7c7e2f225491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b324f73b2e8b54d26e87772ef0dd8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44d05b441be070787b82c8cff69f4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc24ce9c6dab18423459c3c6ff97f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9272f4e762fa3dcb5437918e248c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671c4afa49d9790b0622fa91ae3e0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2f44658dbc67cff3ca27e4f70a159497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e345eba059b656ec99000667841bc99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f703a7ba45aa0b51dae5d5370d2d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca650ae726400bd728de05dcf225b4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a90502297fe13785eb9db2901e653e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeab6c6983c25c7e2042e2a0f6f864502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4d6225a11ad7d751ef923d4e6658d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc1e8eadc47b49f78a8101ad6c78b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29530b05abfe4eb5128ec1b0d78f5de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed89a303b5d9d93b3106c5aec0816506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf77489fd5295c377bd07d92461c3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9df3ac3bc12ea8009590ded645ee5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48de04be3b5d03fd33e487367c5fe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ec03ff5185da7d17cc4d451df938510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4d93850fc40f7186c5be2bffd6a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f39fd9e512efcf5b81e55b054daa44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960828d8e109eab0abb5c3e263076b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876c7bd113291d8bf364efd018de450514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec70341fd53e93f2c17f561f9ebb625515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b642cc352c6ff324133e973c9cd2697516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f42651cd25dbdf1639d216e74f2918517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385e70176fd4e2a83bbed97059b2ddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5f7ccd521d80f9b68aadfa643cf5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6dec30d2e0d32877de3b0cbe47a88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb74e83acd75844eb56e4caad6b711521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e56aea5168bd6a319fff944ab6991522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c9cf6497a33e2b69f17bcb5070f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9d0aec5efe387b6289ede58ba6ae3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b44141f3d2847f26a014e25a35eaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6d0adc624a76d67a2bc1e39acd3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ef6627d6b1460f14239dfd5d3d988527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce43e65df1176a65c9b458119b0a8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599de6b91e5fca6aa014bf347295771529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f292ed8d22a78e133bb8b57a9fc98a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8864012e93e193acad68554607de6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6eb4c09b420f1db4b57496d978184532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49a44ff350d338a627174ebeedeb5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09dea595f7e93d2dbfdc78eaa146ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b918d41ad306f5536a09a116aad2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f2de0cf745bd02c23656172aa8135536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d37e1f3b19429de6f824ba75dbfdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a9770d90301099e52d61b38f6b89c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3d0f27b16e87463a28718a6a7254539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef3383877f6c415650065eca957fbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed6d5a32c416b0b36224e17b91d18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf80200a7ee3ce68791cbf159c589d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc703b7bb90322c2efc64423dcc894e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca67a0fba32477483bc63969124c733544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e84db083d777290f6d66c52f7d808545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa44e681b501ca429cdacfdad09bda3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7a4ff121f8220132bc6f86e411d63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80f4db2b1ca30f68a944521b180a1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fa2990667c5e6ac34a45445f5ea00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76500111baff0e0553f409aa705fc02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef06314a3111ac585bd567cb2bea00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88405575e4f8cce1136d7bc1b917a172552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478b9f8acd0bf7a2f8c60370f841f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd35e7d6906c6190d7d88833b3c54b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff819599ffd6c645376e8531a3b453555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d15e398bd1ff59d2b7039d33302a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac6548da53f3233149a68cf6955dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91118303be35bf410946f5342746d473558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7670999d6a627a366a28a80eb0cddbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d78688f6fb21baf7c4eb99d8ac4c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3302064a2899f4f34beb2b7f98fc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1606bc9de8194fa47723d56384948562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40ad77105928bded69665f6bf1e67a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ccca462cbc0d75a63ecd49e3eb35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dded561389971980bca8389bad2f36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21000054939c5f98849b576a962dc78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebefda85075724ab9603e8d86ebef2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84d467df1fa75b8b4fa252f64ee95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b193bccabf352f51e5ad616a500ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202dc43e22dcb1c8dcbc68de4fc1466570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80000886409ff4b29b51a414e49442571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7904666311b587674b809bf6110dda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a642f05d4ca6c14bcc07575d8c85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514277af6bcb43cd2bbbb4b70799a109574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff23c82b8e12bc9b0752b27dbf94e28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84869af8af7915310072608ef91c2c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fa367b5ffe2d0007913c38f354f52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba72f685da824c82871e084dec07c57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72fcf803052e14c9d76ed7dcad596b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b36e89076fa94cac27e66ab79a3ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81285d2d46216a45a3baf906d92696581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db4819b076af28267f9d9bd7e95a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dfa132bca45f3fba00ff440ee52b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169e8c01676263f33349896e73c61dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e44032007136f7050bdcfcd5323169585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1e5a30f2fe0eea5c9943c51cc10f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c8deb2496773edbdbf80ab1a85c20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44da6de9e763a024984895ec4fe52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c46192c2a9695db84c39c8507cdb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad42bb39df06daa5bb682fc3ca71eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6977b89076938bd57cd2ce9a75264591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4affccade71fc8aab1986238ad73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfed11b1173919dfb9ef17989f17d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b884b67d624762807f47eb6ec249c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedf4e529e9c49876c2a06bd66251f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977af85e51ca0af6bc9043c9551d952596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3945de91813548cf1b0c8106342a3ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c259e1d4bd524c47bf1f13948e93f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492c91c0dcceb266b8678c5af019d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f00308f1be3e235d4a9a16623271a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece7ac3a348c420c4d8bfa2dd857b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e78491bc88ad785c0ce20a0eaa92c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59187f58f3579a173aeb8f46533cf9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f7b292416d18d0a42c20a964bbee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5865a7235a36a3473ad6b4a8134f79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f905d0692e83580ecffc6fcbe70bce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af99897f22277bf86054063eda3115607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f6d928705f7f216da74af265b796e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e987dbcc38563e63db958e23d7d70f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab3e831c0032a5cdc8a23bd7b6d68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc0ffe0b62697211586d5148361fd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357fbacffb5c74be06b1bd9aa1161a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda405e041842c3f290525be2a1c9f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3f88aad4da0befa3117966d57fca0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39749731378f7b0ad98ab8d49adbe4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce500bdbbdbc7e91746735f7612b78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96459ba9b46ab9e7e1db37a31c0f8f3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9596db3d915aed48181a4485365f55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faaec0eda6f6a08a007a7782a82d41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6e0093300b82b2a1d7941b0a62c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3bffd4dfdb4de8b81fd355b91d3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4d7772535d8478f0aa4f8fbc69384622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b252cf0bb3bbfaf4104a0190856daf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b00b8def525e5305e20211bafc67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397285fcf9bb20a4243e606ce57441625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255c7c6b6c4aa35b34de8ad160665da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e39e06bf965ac3362144825363abaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2713ee05b18bd2f4c731f2dbe3db23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca153520bb12b1df5af76ab9e3a870629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4401b0dacd87791025ae44831d78fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b727bc652d6cda95b22b3fbc2856d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d24449dda0b2091d99453cc7b4f74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44f66b63dfb9770239ee0506cacbfb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c060a29bcc6940301f7e95f2bfb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806268cd9b847070e7fde92efaf3aaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448261118bc38c3658c673d7581c4810636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0553dbe5cda4a0a39afd166a4a71aef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee578d62f15a2194eafd5a1955c0a97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f6cb37b2debe75f51315b17a8efcb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc4a9ac8d9540fd36209ffe94aaed6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60df1b165fd65f88b8d09a97ec55f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1faf05310f0c5bc588f995fd0fba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380a899b13b81de20af5b7811f5a81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71ca9addb362d0adb0c58f96cac895644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d2e0b336324d2683a1df4638cde4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e9c6313e801860cd6cc91c4eb7724646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513bc47f8f83f6929fd73454dce00b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde3ba5f830c830d1ced7dbf4805ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc39ba21ab0a948787f650dc5e46164649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84688d31741881263c0e839ee3faec0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde14e622aaf6e1f793918c18825c839651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c9b735d2e8d803dedf1e871fe289652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf1694d261195f1fd29477d88471bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045fd84697fc45ccf1c99ba569c1b23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a012a313353f26946420be47c288655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f8a19ebab6883125f8c807c13552656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759240864221da347689481cf4eafe0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbe970500a18de07145e518ce58fa8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df25e282eef541e81d58a3d71e8bc06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a39af7a836181b2a2aa85ccc2c155c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2825103708fe940667fed3f4001114661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb24a2bb137404255f16841c0249e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61c98d9f418fb2c2c1db3018e76a19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c67ba0ea169225443e323fe28247c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d61b086de9347841b3c992da3960c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ddca1f46f8287dbe778fadbbd6ada666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cccd0edb918d162ba66d4a3123ab5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07269958ac350efd06c97faf213442668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b11f2e358beb1f13d593bcd21735669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d88ff18d70fcb6ffcccf185fd50b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc78792b52eeb6dce5f2399bcccffd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ebefed4b57c71b0a4ed67f50c0529672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a6081adabfef0739b4b55a39235f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3f5d8e6a13d5fb2a183511ecb545674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a951dfd67ad58deb042367b1278d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e30feea84f5d6de059ff657d40ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc38f24d6481418290c5714471df0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa861b8d47edb28a3205bbd696a467678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fe2816de389a469eecc2adf35cde8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca2b518855f5f5b5f84791f2e7d04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e8996693cdefe8321cee0b1242952681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283cb45d3bfb21452df0b850ab652f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4924bb4e692f1d2f68afb25453a9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5b662ec8de13dbf093f946c68a8a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6dc87fb6a1d081a186dbef8dfc8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011426d81cde075686902a4b7fde66e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5be4e55e9845a07c5d38e6797a307687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8582337d3fd04004975f59272fb43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369737601eec869e4a1247e3b7b014b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27956dfc3f19531c3ffa0eba881df57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a06bfcf1597e4654990e7f2f65062691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba26ba8be5c01de0ad928b6f0eb64cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14550d023411c0d6a15e553a97291e57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0c17f596d78b898ac1be58c4e4f41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d52fd1033b30c955d7362eb61b518695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44c2140d976311087262614145177a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e70ea94bf4a164d7adbc3e86d7b816697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842488ec2f624a1635039c060c898a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da92a6ce32df69bbf4f8b62c87ea908699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54bea488754b2c884190c1c5384cb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17b9a047c5136398e39ebb7f487e72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9cb23c8d5e8491e39141a31b260f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb4da7df893aeff74ee52881ad887703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e243da0c4bfd6078ee42225417c49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47bce77f6d9e08f1f22c6d003b0e4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa27009867b6c5da72409352084cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad6137c0c67ce6f76ddcff1a25cd8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd7eda2bd9b2f8b776fc7ef1ae41b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deacb143a2054cf6f9e401a322f9179709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd50b99be7fe418bff0008bd308c8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a569220f90fe9cf501ff7412eef2a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb4dec93b3ef743135d5e1d26aea56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1fecd7798d60b5fc893d6ad130f65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3de7328f0038baa40e3f9ed198d60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f01da216b18cc5c0803d0651e31c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14bd6b3c5c95c3685a916d045bfa5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf932aea0ae5f3bd4324093b686917f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72d5d68b27575f5ff9efe88653c58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f3291e9707cef9a1d687364ba61c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44f492a1e97285790f7a4b79eea75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ad18b38cfc1f90bd27221ab52320721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4f8be75ae3c7b9a19cd01a1fc1ebb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9796b17372bbe867d95ce6339945b60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef55f5e738002f746b0cc8bca72c9de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6caa5d03c0b5292c53312f041a7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b23fc30dc75d586c8943c5f199407726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16063385e8bf89aa74c9d3af11e91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef042ce1434593dcd7a73e1ede84b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c4393b321016ba7d8784bdf9aa841729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dde15b0d374138421e3b3f4a1a6807730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b5aa7d506f81d00e68fc5b42c0f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486cfeb0766c98c90b06039a3629ce2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac551f78004a067f7f3d7e99278e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b265abe95ef0015e6959b2755a1e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851ebd9b517cdf412c0613dc45b5278735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2057a0dc217ca94737b22901eac40cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ba5a6f1d4d18eaa624d6c3db134e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb6f72d65c69eeb735a5cfa1f45af5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89c1b7a226d1d04ba95e78e1911a56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df8119cd7203c91f02863abe9db9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93cf60f453457f42b6d7c56be8481c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e0ce44f6069b333a2f28a2bfd39c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8f454eb13fb17a5c4e61c9d204e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823758e4c5486bf4ccb8e59e4a269f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700472ac484c2e43641dd83e093b9fd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c170a5cf977a367e172686ffc8805f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68ea7fae706bac191e3f54897d803747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0572eb6112a6130e123b358761b624748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c436539d26193c2cf0c47779982bb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d865316a365acba7515b72fef6c0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506515812bdd02e8e2f3798dcd40e0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9652a8d2357c2d9d08b2105346056752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b40675f4f0e86a08ebc32d88f3394b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28649f61290655a2a0d842eb7ee51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49fcab5b1d0274a7e6e909d1d366f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b260672ec5303c5129b1c59ae3a4fb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922111269c235585aba74493db9863757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2507705b04bbc477183f7bed42a509758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff16e244ef855b9eeb2e6751d38868759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>