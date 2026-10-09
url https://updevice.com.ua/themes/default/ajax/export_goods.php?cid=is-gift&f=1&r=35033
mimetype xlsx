--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f34ea73225f21d4c93cf6338279a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def6384e6d7e65be7e44ab28da87732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b971df4ce5100555a4ced18af563283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99ef01e37c5d1c912af8e040d0f2084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef499324cbaafd86ce2d34a1d137055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe96f459bb6a941f26e869d77bb80ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe491fe06e1b89c3fad24b551e1677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c42a388742fc1378b2dff32c406ccb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddc92e969d0795197feb2552127d059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71d42fddc15bd34413847ce46cbfa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b6649a02efa3ded7e36b895321aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b7a843eeaa464943dcc048860bbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf60e39df2af1bc17a1ab9491851513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0031346fd4fcdc4556fb7e9cbf8c9b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356480b29dc386cd631dc7a1bab57a1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf21f2ec3f77ed88ccd38f9c99140116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b65c8037c1a661e5dd2846380279317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a754213dccd5de2682a486329d62e8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b842e836d1afd452d4ff8f36ced9c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81cc010ab0853a9f090a2fbb5d158520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ce23c2a4c9c53faa6fd925f8e951c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a4c336c7769aaad84ac9d6a315ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ed0ddc09f352eb26f7ff45cefe4bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820c77ed9a08abc5c43969d9077e67c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616af8faebefbe67f03a65e10d6ec3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f868f70d2557a37bb8e4a9242a96d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ede1a5bd2131a37f7cc090af8ffb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8044d6c3ac664fdb78c78fb4cb7a0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1599c61b95a5951ff41a7a12f08c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56877eca02745e68314f0356f0f4b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba818ac5fe492b7c5cebea1a9cf3dd5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323465a379eceff9dea6bba9bc91b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070d38fd6f27e123151e8c3bab881033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d0c5de72d7f271fe4d6dacd9429e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a3e6cadcb3b03b293c207249f7ee835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058305872f4461e6c789c80d7763ad336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ea3b4b6606bfda37bd3defb61fa4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614d15ff8cba2701faf96ec9e439fa838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b232eca7c4f7b3a44c6aa898d7987339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be819c4b29a389bc697f13c5b590be3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5c11818356554051ed6ba7f6819741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed53fef558d7df0d1963687435cb1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753de2d98757ef868588f00d9475c3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce1ad8bc5a9e8f33f696fc1c23efe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a7dfc887f37a929e8e3199f0ed3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58009c0aa229073c90209b99898fa3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ff816f06ef3ba231844e28dc071747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca1277dd1769da52d3ea158f79cd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c078a4415db15c9d4c5805dd9222ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca6b45c2783a7b0353b5206be823d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488efe77ea79d1d39b8d4acd65aeeeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83240329b37b8419e939a4f84f33a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aeb19b2c8db494247aedadc772a4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7d6cedcb9babed515c11508c134354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975c300272fbb17a795028c8c00b17755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcd080bda8b7974ff8e9a4cfce47a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bbfade1378c22bd9cc8e4196e485357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a697873cc3a7da012860ca9978a75a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cba886532329d9a502a7166fa6a7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689691c67932a049b08dfe4a470c47160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c2e3f06a1f5ff4c213020631faa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adf83c8a74c9e231cb67d2743afc4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea12d4a106342634fbb9274d6521763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f74a0fa2b55995371549341d9ae0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0936745a8cae88286e527ae105b64365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db6316adb19ce12a48f0e0a087839b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3715171aa0ae94f604a92f1dac848367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491033ddeff5d8e0b0c4cd7667f6e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f74536e8b68152223b6a681545f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742f8a1eb583748d6686eb03ee264e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b92901ff5cb59b009b345a28d01c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a2a52274cfe4afacaf754b0283f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b002bc6c0a15bc1f9a2eb6b062a4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17c0424dfcedb01112825c387724de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96077a0d567422708a8d8a525e9c06e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df0657994610e5827259bdd999ff1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f73cfa8f78bb74ec23e0e2b322a75577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5248c3249fc35554406c5c25f80178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088265da53e63c1ee250c0f2a0c8d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763063152aadc4fe503cc188483f4c3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ee0050632151709babc5c77005df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046830288ccc5c6111aac22d9f4309d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae5ac7861dfa5b9bd4c7b0bf82e27e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f5f6d84176de7e5d0666f1e2ac8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced84bdec831da0cc5d5cc3bf16975285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614933466ef9b8ddc59991abbcb9dce986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5becd7f1446d9da1544b35d4b0a1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d392fe6db3344600082f92eccde317d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3849228d428c9408c1673bf4047089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63254f5bc6f5ca9684c07fcfb746a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cac8daec00219f60eb6ab8c348b4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c405ede91fe50401b6ba5b92f41926792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec2c43b5c0fd92d5a76a22bffe482e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dacc4771de7227df226df07eae9ed294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2c0b7c53f9add215be260e7aa89ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9f433c06865afd16d97b004209dbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b56773f8a868d3080378e23630996b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d2ef15e0a4ce42a22e892c73fd74898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b0e8bf5fef5b0e6d778a290a46fca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da01a8f2bcf526b8e73e2488c0d250100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e278439ea80a66a599e2b9cd47f5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafdd9afe418e8b966c3d283ebe3b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e5b0ded21e2e65c63d5d03300b92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0294eaad99c803c1dc7f611cefdd8d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f882d1b504619fa726cfe7b36b95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b05b18993a63c0f2064b6b8c254e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565eed331bf5c967732c47d0fea071a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f18f4bb8cf7435490dee1c882bde88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d32173bfd71472e23339f49cdce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f12d85b06138d9102482b9a4662f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458639897ef9479ef4ec7bea9b64ab74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0796f5579fb76c61d8cd175eb143a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398f1719cb36ee8cdbdd385911af7de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d8dc75551ad8e9b3d7bcae1112e70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041398bcd910cc2442be5b25bd09449e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab269c066ddd0fdbd5e9b106f8897f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a17fc9f972ecd66da88347dbe88732117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0a9827aa54486656db407067ae8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4a00cfc6220126cd4504b70a7b17b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad26ba753088229f23db99622854ce2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409c279ad755cdbbe12e7c0524b8963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0ed67e496aec928ad11ff7653b03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e4ce54e3395f11b2915cf3bf28d5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ab26ab1ba4f50bb8c870042226a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6892118b2eb15977351115115b97f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fef516dd0514b07cd57e0f6bd1cad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dec2cc1da9a717aed72f8997133ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf7feb6b919f5fd5f587d7a6cd3e3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b842a79deff32af0ac38f38bb35cbe9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe718ca25f7e63383f8762d9fcaf3b17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b46193e202e120aa63ce4718805fdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd8f5502739dc1d3e5ea05fc9554a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d563fe5b1427ca3eeafa810d14219a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51155057d94f5acd10479c4930d02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8e850fe795c9d5f7c5b362f66b084135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7847c873a54607d90cd773e7759ec83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b67591f4ffbe25bcb6f1fe22ec9f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1401e5a324c4757214718a6e6235d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fa0ddd77315fc7fc10e60d5a25fef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3e32642857e3b8c97e4010a05557140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759b382467b963d450f16594c591af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790950ebafbc67c3025feb94d1e7d3ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310f82519c0376b649ed6e7a9cf6ed8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a0c740712ba25e7b21b998ff8f4c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ffc95c58c4f91aef55118d7b8a05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a91b4b95037eb975e3678fc1b1e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b19699de16cde943db21f7d86a9b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab29e3ba8ad9e71a65a5b04c47e3b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c3a68bb4c18191a57a39818e7933149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75e855ce5f3d10265ecd9e6acd609150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28478936d7e153417e9ba24b0ed98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3441acb0b5e42df3342a96f4ad5d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99a04cc317bc48404ee74a790e9714153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0f4fe3f80330357a5b6b5cd7b139154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f1dfe75692d186c73b0dde818a18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c736f1b745a63ee0bdbd2adf2c767d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741636adb8bce6e3793e26c3db9c7f4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6deae3c7537a0505601502ad6a6e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4148312db9370c76a17c5c3c3ae56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a319be619f4fac7d2bbd45632f77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993207909bef9f7269d7ebf885de232161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065465b7bdb2fd476711f35e57c1fe2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476051e026df3a2c2eef1634bef8e86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bdbc7da4cca7fe324a00717a974b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d465654b4e8708c88c2e49fb6e4313165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55502d6150b5e33c2a3d192f1acca013166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0098c3e10839caca7a1b0945375ce83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc8d4088dc7166f40405bc46fd2d5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a77274bb701f4140f0f277e56a57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af416d4121080cc704edb16af4e9dd53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8633ca745fc589129322e2606bebfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c32deea34ff6957f1e89b6bd444a94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1545819c7b0bb16a4f8bb5d31f7c32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d6af43df447f185802e6d98f5e799174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1cd55f6c507abe1374deda37d84d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2df27fe5adbc466bb2b6ee2c724fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ae8f2a9621d45516acca5310742d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187ee492e74c803828287ed2f936596178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45b4377e53c630fec8a4825b35539179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a3fba2cfe0db4e3634b5a4a67b71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea9185e7fea57fa9343c759a6f1c69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e88e14ef287fb3e85fa739dee9dae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b0a43b04c0cec2d900c3319d7aba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fcc3442bb8722d09145841241d722184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c7a4a04ffa72f3ece09cd84b4ca28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e6c91d9ef385c297cc9db8c61454a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f9a593ad812b3c8d909259dea72f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd4454a3e8d54e86cfd840b943210188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0153bde1ea7555db065e04775b18d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59ba5690e76cf511c1c22e87542f31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c3d20a54dd0bd0c11a5e887d89e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb147ad2292d4308a12252ff5d1018192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b01e3e5d5c5cf98a9b49c76eb93129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907b104287e047f4ad36d377987144f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10edbe0f505a17099e7cb3e6b7c3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d5823f5483f9a54e09998b384b633196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2612058be81a0910181de5ca51f1b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ec3334b20c3822ffc3e9a799ef566198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb83fa8e31e5d036048e8b220355ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b04218dc2a6bc2ba634204a494021200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f20b8f3a07a5bc45c301ddc26661f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f985f66d449e999de6d950f7f7b6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d07eb8ba26d67988a5fc68133be6fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f204c97dbefb817a9b30a187593b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c6f4cd107f677ab2fe3dbb790d48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe2158f0f4040428f956a2f408ace8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ad3ef4389e8bf22d5d8a57c7e213207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ffc84fb2968edfbdc50ae6d4db61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160916b4516e65f1891f899ddf9a4fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a63d5d4abfdaf13f2fbb8ee679d85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c31d553c3bed2f1e38733e2fc9fce3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127236746180805f1084c111e5612e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d29138f4313aaf59675d0e879ee2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c74fef1e3db08b9834087912638e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b3bd1a29bd4dc312fadc88c30b1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf83232c1ecaf7586ad86f13c45cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e7578994579f6deec6baa36e5a462217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deed60b97163caa0957c0626aaedd11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2320ef6a6fd25a20d784b54b4dd694219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4bfb0e36488423cdff7ba2b28b99b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb4e2856a982db753c6743e1fd657f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd6c89a511e0c86544d1f4af9dd167222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58f5a27dbe3cab4572b05caff87c42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa581bd87ca6b2de6f846af917cd042f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc958db2c8d23a90d8ec67f42d0f81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c846455131212cbe479f190d51b11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcc2c400ff1e595abcc1b2a243dc84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0dee936ab1f48d3b7ab2cd75b3839228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f1fe2d7c97561ab58207955f7664b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361bd17374895cd224fb52da33bd69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52928980b9d5f69ab802ed0b983a1771231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9911e8a647d500207f437ce3c2c58c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b683a95450532505fe2c1367f2237c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910d265d98d49ea17248f2ecd011a8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac3fd0cf47f8dfc20266726f43f60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce86ba2e64cf607921be3854d9a69a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777985ed5a26362567519a67ecca1bed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e867627303f8cef91b235d937a7ef0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006840cabb17e23f4dd50bdda9d0968b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098fb1c9fefe34bb4f6f41f6b042f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077c8db3d1d66533b919a8e61883f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacffac55d1c9473cb28757ef1edf5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a7fbf5f84e87f144fbb42b0d25b83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b33094d3beb00c06bac45071816f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123f8b4a4f26e8d04742889d71ab72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e09972424b88a282624c397e08c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7456c15b733304bd6ccb0b8be286247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cd6e3c04fdb032ad061673765be27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecbc06dcfb1881d8d95e3db44782d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395669c434d33d6b8aad8254864e630250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646bfeefa10d9246216cf5e96cdfc27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d41638801b2330d4120bf1af8f4bfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b3d04d5cfc542a4fd243107990d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5a9557be3ac4a4d713d062ba3e9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d3e8c6322bde8fae120a24972cce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e4870db599b4c7faca3514d8e4ce5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033184c7230f744c7509ab9fbd157548257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a7ed78d3d98357f6991096ca06e71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaceda0f4183010d5abce4ec7153d35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c20a3171b90462a69f9a4c95426dc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb4b98b49203c95698e53ed833d8a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199bcc5ea8fe2ddfcf22a96db3aacd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706bd4e2e0d44271d0622c2c2b95341263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3b796ea0bcc1c646d1c28f37c3d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dd6508f58fcf479dfde09917512a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ca9ecaee039ce02825b05b60a0c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4474d86871241f8538481094aad93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d846cdf073be3ce18f940f3468f74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d34586fc66ddc66ed1de4dec45c1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec978e4bc7ead9200e1c8b6898071270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e374d55e3a512c9f5d01db6bfaa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832da527b4477e9dd9a1fc58d664a4ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e921db2add056ae8021a5cce98d4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c92330504c8f31a4f8184565b230274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b769c520b099522d4c3c25fc3b20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea226011c47844c81527dbadfd72d130276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c24c29be7033f3dbd1509a4029ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91b30c65473718a79c12779cd190d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe2897a367e16ea7ec174cdff6994279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf73811cb6ccb864f62a09c47682f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecfa1393c14372a8b7a170ba8ac013281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3528f3b26d4fa01fb1146462ad6670282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb429b02df150608e9f7f1634685d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c1343cbe2effaa1b8d8bcf846c65f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9721932d068ab4977fbd8bbe901a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856074edc7ba5972bc1e2ef3b83f9c3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7b3c944ad128a6534a4bf6941d83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2300263557625bb0a30fc88f2eac2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6000927bab5a94521f53aefd6e6c5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0801d603d0d41bd6a2049087b41841c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a72e99c24f3acd1e5ee2f7e442767a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f1949381904bc775fa66af939b741292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9bb109764226d2f2c3da4aae4b578293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe71018544f80cf8a4ecf58256d9d82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e66ef22ef7c8528589f079bb88a25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188004dc867a038a8df75e8e6731b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681ba27847156faa20424976e9a03e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135ce7ee525440f6d023130a295007298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823dfe2f7eca4372a10eb7b35d91dc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142570d853ba9bd92dbc2bd5282ee4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0973261997d4012cb4411a4e9b63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2893fd407a46a873b2bfec74554937302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298225ea33ea9817798d00c29e404f34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dcab460767bf337eef3c4dfae29e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd5cff5cec70570dcb28c4619eb603305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2936cf5d170a4feec900b2f9b2b5f1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d0c525bbe357017b28b885a1f823a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f7d3a4a40fa0f2e047a2df2884e93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5072edc1abf2ab46f7bac135ab0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcdc51dc7834fed45161efc64f46dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda2e97db52237487a0b5263761510311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784a86abfc7f9f008012a8427d8f96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49897896f60d236465e505f038301ee8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc06afdfe940ee9e91e281fe9dee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d10f46c281ffc57776872ee5ceee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60622542b514a1d87aa4bb83e497035316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc04e6f0877f570857a76901c61d5fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371520aec3a230a76267bf50a55747e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a42083db0b6b845ec4ad059d13916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4916d15c6eb9547700a2d40da6f816320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d768a4dd1cd26f3d37ab7986b2f9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef65ae5f26743e6997d20f94e185b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5e462f82fcb743f8f5d3c5d4936ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d4e73c05ae6c07973ef5238fd5e86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e56eb226824ca45dd6ea335c45997325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce3531757bf756844b064a9f2bfe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c87510d0acf2afffb62b95efcc61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb9fecbfb09fbbc2422ea1d20bc196328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad15cae6296ba85e10fa69748631f09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295cf9474651a311aa1807a9f496fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95853da58d1f067869b554f0ea56594331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f077deacba4587807bce4b3716917eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82694336eb8367f59d9385e4175691ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3accf2951baabad0bb6ad6c2619bb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d43a3d47cdbef445a82d86163254f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7e3ca1604d93d970c9362fec26fcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f559294cd62f11ec93eb9fb145b383337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807c6d625b7ce54d0a1905ef6cd0ad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1544567fb9b2f59e6b6ee3f98c8d1d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2bcbc59ed3ba9c19b6cf73fa0f425340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9a00aca16e8b69d2ff5932c9f762341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aefc4c38cbf0db2144e3f93eda16f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e342dc309d7430b4449a5749c15241343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405f57fed26087abdbb19aa50a73ccf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112910565008fd0ff3fb8859d0ee38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cadba9f0f33634e6914eb8817a249e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3685d432066e481ad90b6e71b13e75b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad389319dd73c6fefa95076a879eea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc5a5b1b6b1ad0dd0c5ddf305df8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70e613b0cc38473ca973e02d74de3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd071b6d98ef91d68a4fa78ee51ed508351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3b3605b99878f942bdc10d750833352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb81f9c3eedb6a3e548a0e74575e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c065507dbe39bfc618602d2d5d70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a421a438ef158a815e07c3074c949ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59173d4b75c321864c3a494d762cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d11a6e4c282694747744f66a42c56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61592d390ac3cce0e5d7bbf4a1fc3ed2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89361c501c453077263a45d1fef28f4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf3f1ea9c8936f97a969a0b446f2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510e34a98040dd2869a93c1a3a8cf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d5a4c1b4064656127db7c0535779c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045f439248580acd612aaef55b2b604363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e658b5d9a712d6d94c39bb0077bbef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac937cd481b07c12ccda8173d2f1090365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88881f44b7ecb9c205d42625969225d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b877bd89f66421dbedcd9d51e4d0f69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272485e497f5c8ccca1def3ca559cae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f2f9c814ca1dfcf9f66a61244b51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700e5410fdd9211807b7e44193fca4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859b43c29bc4075f9252db84933387e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a9540e56d8ebd21ee69d53eb5ec6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfdf18824e7171faa66c2964d0b7b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113117c88d2c78539b28e74b81e67db0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896518e529975cf3bfe974d003db083375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e176c441efd83df40cddbf8cc4918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8299980c332afd2862acafefaa7f3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff07bd8d457ca8f04522d97be7c5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c724f09eb0754f77e63a05f3b3841379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966371d5ca6ad3980c9a5caccc6c01ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32376c0ae3262a98ec02c32b89e21006381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75bf61516778acbd08be46c3ca375c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c6c0721d4a3da80937ca8551b4759383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf94ce590cfc3d997a3743d7e20c22b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d68ad47d99a976ca9631b902152f54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0d8679b9ef506caacc0bc4448149c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5ab5e6dba3c5a11dfc7086e98c89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950e70944b3ba58a229a1a57259a944388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e3969cd69e5f06391cda8ee6e17c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f1a19863d7a32c0b86264af2f7be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f2e4e56cfd2d676d8690c74eff9f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53adb01780b37d28f9291924cca70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ce81cd009a35c5f408cdb5ffc3b96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcdcb2b6a6281434a39c0b4bcc82d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10a55c9379d0e3dd0338e234ff7de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce673141a2e7517a56d500a47932b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66668826063d6a248a46342a915647397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2adfcba337e689ca92de0cb28fe1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9edffb6a1305badf0b25c90a74755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e49977e8129266166b1cf79ecab61d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb273cec561ad92723967bceb7305fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35d4dcb0b58b344f0c4adcc5bd2cb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4345d75f6b7a03325f044fee00fe1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fee1293f3fd2e432826e278c1f809404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba921ade3833d59306d3985452b9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09b19289d9152ecd8630ad88257fab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cebd5da4ecbfd2b07ca332de2e3733407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3ab8efdf12111d58526eb97f35cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942482bf12644e2cf1f1268b16727a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf3290c19d8b1fdf89c1e6ca8bf81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78bf26fabe966f38c9471f72c314a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998bf306066973be8ce5aaa36485189412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb02cfc6b4bf9d2482f12b24771e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274990bc39b39dc72abbf1644f3146b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1b3a2a1e217ea436269ef0fe1e60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf938bb71f1a8b70fd244f06b63aef9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f263992696bbbc3541f4a9568a44ae5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71114fda648fcf3ec5214cf7ac2b50fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a2417e86033d95a39530111c94183419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea2edd259a361514e535b1c9158539420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf2631b8be1d8a9a8529b4ebcf426421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ae91279daeadc4f6be022930a59d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d079600a2f9d23e9a12f582b22856c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cbf9862afff55cf881503b1256aaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb7cf68b474ffcfe0a18efb7a5bcfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d054a6267048e9431cd5c7b026c609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52285891152bbb10a20263c5cee9a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6c1db338add0de003e273fb08992d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac77152d932719350d9f4c1ef5ef9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c147e2bf4ea279ca07489b792f1bc9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc62154a6f4dc90926da5f21471218431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34883689a4a643695d08016e382b7396432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7afc6b49c895e08409699cd4a2a46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed6a360f31c3dd65a3282a2fc93a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693f2e09b20b280b33ce85ed65144b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6529e9fbf19bf54fd1957c8f027f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ac641a36196004db88f8958e4fa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021093f1a634a3ce1cea0fee3666f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa050d37cb1638ce16d0212d29d10081439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb293140a55390b25146b6389aded06f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631c68379111713de59311cce80ce4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b8a70aac09792475e0b393e2b4d24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e339dc80c773f89f5b9f81ce544470443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf0aff708b82ec69121e690cf72f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331724c69545a65db0a557ecb8a75df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef65e5a61d76684dbe6240d9cdef6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390c84138c91731bff9b372e722bb11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed347806c295b18cf23aee76bb612448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5e55fb1ff6bfcaa055b2d14815069449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1145924808c11b4a4f0245c1d723450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a147805e12f37c045749aa18469d38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa498caf0e5d6516da5b2c283b353c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f710671f8bf2295f971c41911cff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a13edfeb816eea9d3829938021319454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078fd641397d7b914413870e54ed012455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617848689f4e432ab98718bf0a0805456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1a4bf50d9b1de3b327460f64dfc8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173475d1c4cf295be1370eed7d430b4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7550f35eb53c1a7f7fb9456cd75b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1948aa1a33bef80d787306d913e76db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3dec88abe30ac92fd25bf55aafd20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d69a1b5c42a3af801d60be938dd20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0c03775eee63c127d526f2861ee3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ebf565b385afca70d1172b958a9f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ebeb0ff1262540eae68ec5de03891465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b7ca265cc56cf6bbb6275e820d4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1978259969d1fd2c8f1f2bf919641467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff08528bf3e35309acbfab1b1ed7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04594d3e8bb647e39321ff8cd988d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7adf3d29c5c23f081c84e24feb733470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069812aa31c742be7c51cbbdd1a446b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f629ff7423f5b7e820638a4d62f015472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637e3abc6168a973a7540b22e304ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036111890cff81a5403defb5128989c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0135aa4733e0688fdefd139cc7ceb62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c4c3a6db1cba8b9c805ded765813476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f885bd17ca936fa5dd6996e956d25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927fa4b7626ba9a84f945ea057c8ab8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb557085bd07ee5403aa9667eb6567f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8bb9ae21ea654eb3b7b7deec9fd32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1fb51d720aeb245cdb7f4a954dce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cac3cb5bc275293e7b8a8728c10fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1507368500052337e36b7923026f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5322d84566121ec2f541ca01c7d9a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b56901c3aa7d7afc55e753523693bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433afe825b102e3954cd04e910de1823486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0df138b6fb7af18953075aff2cb1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7a03804b951deab9d924f63f8961488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e6d22a9f4397f62e2c4b685ff195e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92e25fc3fad3a36336d4de2764595f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db9aa5189f35deafbb1d5e95247da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c305d77f50f4d5f6c8417282945624f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db9b1d47ca7bd834939cb156762ab0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b850b6191358fac8d19c8ba2b0cf581494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e102019094395640f00239db51d3806495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe238e395742df7887c52266d56f01c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dcb19894e5a5dca1a1c5f282b8a6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b9db84431c2bd151f32b6b2aa260498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab6d3e4fee13b2f65da81aa6ec73b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c0ca30461eb6cd66f47d1a9c28d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c75ef0cefc60e8698dc8c80feddf42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e6970eac8f34dfb5c47f9a8f4c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c05b609608c14ff60d539cf06507c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa15e11011fe4e35ff14531d3de226504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882e2f0a946193e8eb65fb3ddb93482505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045ddd5681c44cbe60b4a8a0ceb906f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c95984218c194f577cc0d41fea05c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367fb5886c010ea44032313407b1124508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd2cbcbb233714900d2068fdc6f5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e993f7946e1c6d5519e3485a1478d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd56354b6a1630c04d8062d1dac7ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b880327b8928cfa0cbdab1d8ae72b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a03e8ed58df7510661853154c0fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044706b03cbd65c1a14958f4b59ed62c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9ed8e8546cb3f5cc51bffa0d90e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69987e44b5df465c0bf459bd9cf31a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9841b2f30f9434226756d4f3057878517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42969fb25f554985af44ac851935c79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d4188ef72a5ca317617e808d77587519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e207c082392eb6baf8f1040cab5868520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504035a77fb21aef9790f52ccd57314521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90502686b012feca81270ecb5960547e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cff8c1a0d564569f15d7b2a1449cc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7709835affba32c3ddea7a93cfd98d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a9f637972960707536d9fd52e77f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7e84226768d1d4e1540575a57d1cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e515a5fb539d51be562c0d42a0577527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9accb6ca21dc9db92be0f5839918e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389aad1d823eb09ac2c168a71f9548a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b654aab77b965a945dadc917da7d557530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707515884bd855552d67ae5270226e4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da80a2bbc512c1eb305a048acad59b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b658bf2255300c03f0d877416604de2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ebd9bbeddffad455a2774775cb76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806c7ec00a5b3f8ab468e0c16d96d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc88053e73e33ea5e4b268c7961b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e410c3a780844aec7d5f5460698a643537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28068fd8cfea1f1d5a1e6f8117c3df1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d996af3948b6ea5b26f38a089891539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410e0aab3193d27d74b308198cffc2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddfb895a246f966ad44df97ab2eac3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6c537d75c4daaa7895b160b461266542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdef9b2affd5a30eca4df21b1c688a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c6333f78baf72a39adf8a963154c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3989ff8997ad81c685a54892dfec3cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f4dea29f24e9ee90e8946f6d57e8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b783f1c53efae8ec8fa38f6c67ff49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65726679cb71e52e8b3d1214b11060548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8c37904ec7f64067911ef357cf02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7806456fe41115ed78f88036353f34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf048eb68b0d2a4d41cbd6b6d93770551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b41e2cba62501aea972e43fb0c1ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce15514d5e431c00b5797554196823c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0573b12dd498d5c5c08573aae3a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5614aa6eb269b9e530c3fba148371d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef73752f9f32670bc82f348333a77f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742abd7b624587645056ee0895c0c64d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b41ef6d1ef635b3c05be224641d6d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676eb87c33c50d901c47bbb982154d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d1ead2d9debd1ca0c29139132effc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0c94b87d0ce7a23cfbccf22777032561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771929e86438a45bd0869315b2eaf28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a4bc5b137bcbcb68a6af5f57fe6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a23e023d1cc5f2e077a7fa3bad7bb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21347aa9e53d16bf4235a9a5164972e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb37d0d8d8cb773596e1e8a323bca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02789431c5cac3b4523846948e41a731567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeed2f1930f03cd67a083875913493568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b7b9a13448b53a58d2e477b14c0ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875dba4f2d1f3b15bb1677f42a85c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c0010508ce3a2619442020bb5ba3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947257c688c28d42d07115ac44461b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf81bf99eea99758b8d4bd358a3cbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b088582932c9f237e3f161d9b151e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c79d4f5ee21b59b6f7f11547448f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b08f5996c7112af99f09cb40e0c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19ede56cd5bffe2ae42b063a0cca5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f0fb5a811a786073c9095b4e4b47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcea5438e410fa35c4e89939fe5ac6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162427cd210d8b1ada4eba959876744580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec82dc5fd83420b058f008af9a479d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b8f6e5d5459ed1049f0ed6f124d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b745ea9cc87cb0183d1ec4ca9b43d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d65ed02af5dc6ce29791585099b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2707196094ecfd710ad6d404f4df97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb31a78cc29cb36268faab92bb5b201586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af603afa4a491e3f0d155d6d00a29523587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4d0d7dec2a9260b909161fc1609b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599f170c44c6cd0868ed68bd101d3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396791a9ecaa574b8eb9f5e6160ef9de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458efda86e4f1462e9c7e1f3b8398663591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd1c71fdf12e86ffe138ba4f31a853592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707f28615bd7038dca393eee94a38c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d978a2c6547a3e5a550f8e4bbee0e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f5796d2f72d1b290d848b5e6105e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586809f5865f47b35bdff09e4b9a54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd599c278486d3b4d95b947341e2ae7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182cf1e5697aa2564be865de21dc7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701689df0a6173a08de1cd83b11df30e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70296bbd750d9cc2ccbb2dea453a041f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6736f7b9131d1bb19a7f635b720e5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea2f0c8c0aeb7a615bcc7a26fef4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0604dd3626e4f693ea75a5f9528a546603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fb23e3b9b08e015e51a7ef28cd29b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6c5935fa687f2fced352cfc851bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d4e569c4143c5e859e40d5a99de9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d9896ccf21d749368f461c50649f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed58edb1d6c335a39709c45c244ed2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1482e9d1cddeef8109accd9997dff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e398920889cbaf61f95c0fea8d949dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef57b61dc8c85ce212eec07d35f0353611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c8a73428a74a106cd7bbdc3b22c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4820a519dcf264dde94813c56d2710613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a339de14ef8d421de2adb2bdc651b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20b9f8ae925f2d3a70bd85008e1f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e0258bf2183a0fe1c06b4e9175b8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120caec4036198f201a5e0b8801ea1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921d2052d0b80c8917052e3e072c4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62ccbe0e272f4c53bba2cece5388b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c6910dc3baf38902d8ca1438db9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a66681bc0714f16b75eaf5d0b48c4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b239bd8d692457a8190117bea5d8f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ebc9a66f6a368188bb7026872fc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce2db11bbe0de59cc96cbebf5e7323624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74118c07f6030a4d0ba87d20db3c0c05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44276c4b398fc7d12da6cb01add0ec6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e79bfb3e1a06dd089f6478d236028f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e24e1569ea460e88bc4ca76fe664d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad88a30689924649d83443afdc15f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941a155fce5a9bb5d9af562628d1c25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d602150b7797dd48bfaad9c61d5976631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1ede0fd85899647e193fd43bb6728632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d6dd04defc939f3a12f02452e56d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeb11f476a79985f8e7db08c0bb6c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f33b9ff4fcd1a3fd029a864b63730635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463da852804a5b19a7c52cff5b63e269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37f8c0f4a99295a8f3531e2ec55c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9103d19c436d2096db9a57937f65b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc8e0a9887491f62728d18c283ab06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de8cf17beb85f71333dc2690af28e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead9f696539e3fcd02f5aa18779112641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0f7c1acec20365fb949a299b27d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf66d2dab671eccb22dd853f1c6fa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30e6accfeba0cb5576b409ccd33e95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c315f7b1e62b941307592ad2b8769db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4e4f15ac475f2620084458695b75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde44f15066dc6a18ca01fe76edd3a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b84b338bf6db60f1865bd480164b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97ac3a7b03467ac9de5fcb2f2be781649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dab9805682f47fd2576e13a9288df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2670d840a69dbf7d2257e0be20771651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec4f2bd1d3749c5d4c259b751d1cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466126ef4a0052add7353022d06f3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04176942b014bc33604a14a0e5cf57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca97e9e4be36404d8609eeab18f59b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8079dcaa57242765a32a4bda34494b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f5e57ecb9b6c9b387d35028c68a3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68419bfe7f1e7e5f82f73394f62504658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0623d992154bbc3d431583eabdf3cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0aeb252f1ace3d62b926ca9a27c59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb1ff8c2b9bf77c1ac6217cb2f9c2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b3e892062d7e5912a710b2a899f01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed7d988e1808c98f29482a6255bb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a15ef4116faaeba10360b894466c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832bd4b1109a6361d22769e8ebfc2e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a1fa1543989222a6e258a0d67bfd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f210528c6f496c3e9d86740a6c7cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a391b5c9fbd3e78daf7ef020726f83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57d32896334923ad5dcd0b509f320c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c66cb5464e57e710c42345ae9bf4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef161981abd5f6b5cc33ba769b9a86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5bcc18162b6a4cc384693162aeccd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c67041b4f6e403c67110a9083c7dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166401e5ebee2409dbfae7b5047a561674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d9ae820fcc6b7be1c943fb57011b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d1ac68b1dcb8399e6ec32686cfd5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea065a254063d37c3f31864b0f494f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6b59ca1f672f6417b511756cd88f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112f5ad552c63846b9e3a3f13873346679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19c998b1e66bbd1bb91e90d4a582de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726d5cfd16cea16a4db99a6bc6b5e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e795b021324c71adf46fe3ce710494682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761155a5507d066f1a0ecc2cb02a5eea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49e36d19a9631612c8699fc1e4d77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ab47e94425707335d45d61404699685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e448e4f69aff6522827b9e2b9b2b1f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70fc3dbb4c73525aa176251039d8ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c23dc577a8aa346ad1366e79ffc12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b4e22b1da2a4cfb4ec024cbfbc58c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bda6ce3530649ec1936c1453c0d5ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd80ca4625177fa905c522c05ac377691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bef18efa17eb7654db34c7c030ff9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d2a82d7426743834b7375698e685693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bd879ec9104c45fc232e16bedbe43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2b99677c3330d9eb3ca6360030ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c223e6b62815d62b1b1e1c0da6f0631696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efe7ba8aa1ae7a6cbc2500dcaa990f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92296c8f1d67068a6fd39113011bb71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930f1da6f8064b06deacc6b1cb5afea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545945fdeddde779d00985a9f8c02137700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b105970943909ef65e142a56447cda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee66dd4f9df25ee15971f8c3201f9f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990578946c93fd97cd37fde09773d3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed90de8ff618da8b76f8581033b69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146110c922a4c4ab270a5b789969e4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff527f93a868e4a6bbbf88ac1b7b3fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f306730a096ff333880cdae5ec2f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac5adb14ab695a820d9b77696bb65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3acdca064fd73d4f27130825d265b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb87f592a9d8c067fcf5ba558fb9050710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d56f6eae140a52b999992c6ecfc68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906719fc1834cf51d1d61fbcf6475f83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2557d6feec8b048aacaa40b1ae09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121d156ff021eb577d05d2054c4ce30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864907d2c2560cf41837e304a58143b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e462c4334e51b278fb22029a17c35ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f06ee8608e6ee678b2c1c8e254533717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de0afb4a5122458ff8c61ae28329d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154be9ff96607b259f1d1ba6fc4efe89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf036a1f1b80406d81600fc0920b7ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b25d84971fd92c910aa14b68a3ef6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f98db076b79da09d97b5073ea0e7e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692628fb5ab4f40ecca7c16fa3f825f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a015cbd162197f9fc20f66e8655a363724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d68d5a65cab270127a29a1726dca9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f43eaaf3a313fdcef0548cef11e3ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa4a417f9fe1ea9f8e2395e1cd1542727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25effde6d465c3c8041866027edeb216728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952f3cf2bd3f6114921c668e0bc29e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50e94732142c30fbe916c54e860ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a53d0c1606257854b9cb63a0a5607731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d742df9ddc7dd3642eb2443ac85e00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561192fc886c42c5267a5a7a95ad6afd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328f7c905bd801314f7fe2e762fc3f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a802280594617a701865c7a434eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60657cbf87df8b3b41d8f02011458d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275ab88fc527683879fc2c3a4a043e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100510de9cb108a848f0fcf1c992179738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054729e662d5cad421b828491afb02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b77061021f7247de19adb40d610c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669dc73ddfbaabdadff555bc456ab81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6715c2f963daadb817214126720c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c214ae1fd17f3e7f3bb550d8cc478743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e5a7af71cf52538ef9022bd2a6008744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f99d7d6df01d6cc6a8a0e5b64d8f8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a906c11975d470de3308cab532464b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e943dbd800d36e84ec3ab857edf001747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93678d5fb7312074ed6572a1b95114748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b05d34e912e246e2a01390b624be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adebc9c43630dfd5c89f9acba89f4c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee0f525fb6d6269a42fd9106290c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8fc0665e1b484e41549bfa22e54cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef8c9f51e7bb9234cf63f391371849753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4ada294b4adc73466a03b7090cfed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fcd8fe4d31a7abd30689fbed195b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55137f9392387eb2fdd790e7c4c6690c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dc02f255fe3ff3ab22f18157b3683757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd284c5bd8c287b224bae45d79e7fd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9bc42f13617beaa9fa125ef55bc8b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb0fecaf2cc7e11f7b678090c2b3971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee504c65d5fe2a736bbeaf77aa2290c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d884108ce6c26e8a78c72af4e3f313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb24d651f57fd14fbf17b2cb9f179994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6981f8286b9f629455ac6e826e87a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044d29443a2ff6327c7214d683144dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a79f38e5263f10d24f80adf9ed787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f30608f480dffde15f24d6149b61f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53047cf75aba7a169b11419e972d599b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761126b5228d2957431e85c009111d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b47006be731a5dfed7a5a7ff330cbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae2d326e6933b5d8340c4513ab541112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c3f26be262ff269dad564dce1d06413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec135224e22bbc867acbd606b45ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027da5b7434f1579033f886f754696b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e96616e6b1121d93df5114c939b7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bc275c499e67c2f9855f003436ee817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511e909e1fd6beccc01eaa566cf77c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0c8d005e485751e9ba36df5f4585919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f85866b2d109bb84d6e2842a66c1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc09b4b6e282310ab64302fa1435e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610efc5a961884382c7f787b7aaf2f2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b63cf4fe7690c98ce75d8f5d752c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29763dfb8fe7b5d44f54997efa555b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9b0c9a9b8fdfb866150f6e2e96ef625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84992e4106ee2edcef2f53755228fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f5cf917dda1afba42b754acf40b7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1c5f9f9da05935cc6431a0d65486328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871bf330e184683047342deb7bbb8c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcaac784900d670e3a83397ed29ad530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc7e48ee252cfbfc905732519fa5cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19e106c19e0bd2cd5ece5a7d16304632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0b9f9e261e2cf46581df67fb3fd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaf2b5b7a08f690b149c3cd588c33334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5ca8f4576f288d6fbb194a4c780535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e7847e6caa7ed81fdb5630ad877c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7234a19f228a53a8bc00a93c48c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159188121c45fd23692bd3be398d838438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7fc753ed07e7a43157728206d5b5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8583f1cb1bdd1bcb79f04df2202271540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67540b1479de1f8ca29c86cfdff1bb3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c25bf7e511bbc4213d40c54fef20e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35486cb306cab009f6a9f816c9715743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa915aa68e623c07cc16bc43c02c52744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff31a9159e1b6e5ba3f474c87602d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755de09aac113674a93409e6b6511246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6bc6167ed85508d546bc0acc2441a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358a70f5bfc2ac04be29b4219f487ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe2d94231b7536f338bddd0459261549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa61fbe3c6a327b6227bb4df736dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c398ff771d477caa4e1ec33806b5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c13f03aa9c45782cdcfa39c216251452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be20f8fe1665eb82abe0b313039f11553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8394026ac8093442c649decdf002a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413c88e7ea0b7ae61d9d54402ccd2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddf65d17e7c753cc5bfa4e36c48f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0380d99e44551e86c3c0deba514a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e5c388425617658cb16b7592ae48858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d2071cc6c9acd8daa64b15f9430be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e5f8b3dad103c76e13ac5dc59698660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cec78fba2da8a229dfbce5bacaa3ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314225e0ebc219e3ef6d7b6dc6ef0bd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20090a499a6c359ea850a6f4bffa4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f29c8b8fb17ee30d2d8e448d56b2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5dc341f4cdbfb1ac3b6128de8b71865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e118143e4ab5ec1df31288da5e281e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae9f0e65bdd5ef309bb19686014b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04a30fdd811d4bc61e4ac727cf2a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324ab22118477808cf2106788b343269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920210da649e3665c03eb2a608b4f9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ae357c72054a903f22596bc4b43071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ff8376312937341698e2929882a4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8be5d87ecbbf1e973e8dde261483873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d363411db6b960531ce372e8ada133b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a6414da7410765290fbb80ebf61875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f992c1057f133c6e5d7a9a37b45f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d575a03b512afeffad543221b26f76d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cdcafe7c752157ccd01015545e3dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12155ae83a2a527a1a27bcafc4b9b6c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf653ed2e6f4a1f593253df040d08b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfd6035b625e4d55df903f3f9c0d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02255f22ab6956290224c48ba360982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda27e8565afaa6587571f7321d370e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df41f7124ac6659394993dc6a9cce484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317142fd2f6d4f215af5bb5dba6a6b0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18b357631178b3b1287b3aee34e31986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a730c1b6be673295df924c1b35f5cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983abdb57a21659313d4aca276d65f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a40471d5c3d5e47a41d55cdec06ab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a84789e9364b852b9a9d302782f8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e8e506c2929fdf0640f6f0c2cd6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e7f5c06da9ad498ac148ba9f97e1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bd3193f60a8733e59a57068fa4c1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dfea9741b36562eb3318330bd23e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1bb408a44eb534f965105707903ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcdba1b1ceb1c91b793ecd9a0bbafa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662f13f1e624b486653bcc8ed7f404197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba28f4be60250afa56f3a5899462ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943214df93099fcd5b921c91be5b8ef399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5ecb6bd43e77f60fd9fb70bb63be2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a830c96066c82384fe1475351237df0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1d5a4e01d9a7653a9de62af970bcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb81cbe72ec695a1e09dad9b0002ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5607b6494c7e97e43611a5a68754fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b91b1449850415aaa3645841268260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec752837d7660dae5564500c768012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975ea9d6e2d42eadac837a7a0f71f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fcd5b3ac1ffbe839e1d9b1e517dbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f67802b25e4bdbd6886ccec83a87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5632e805619fab3fd63afe34d459f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c05fd276f9afc0f3c96162f78e0af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2574324c7156dfec64490450cdcbb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22c6ab41855a047259f57fe215f713113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ecd3ed7f77ebbbde6de88937b3e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d49d37dcafc3ade5487ffe9daef2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c672c9a89a7f38495eac9e33c2d32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35799a7cec3bad7611b888788387b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df785946d55f07c460d5db309cb701118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c99e341ed1d3dcb37dc8ccbf63e9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05812dbd8023055118990840d8d76217120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845c0103536a860190defa8fdbc739121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fb719c0298fb93643944e1104751122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc137e7522575ec49db0871f381a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c78244e0063e374d3248543f2f56b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d5cf0d64b79caf93437fdb6161784125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42469cb84075da5fafed17cc4918321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75b7996e729998a5ae005b2d5efdde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725167c18147acf021858c3adf953dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93fbb7c91b64c47ea90521957a735129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d5d9d7fc17e4bc446c3af9a4ab78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad9c04a895a50c48fd584c801e86ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c158e3c001b89c0a46877c84268c77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaca2f03692cb301985be539932ea7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9457f928d8b3dfd27d96dab84cd327134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8881d9625e50d9fe0e46735afb038be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a663ce06a2a8942853beb533b62d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e7423e0b1f11c1260f2c74250ea6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900d174b4d9cf54ff59b85af44e897138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9927dba20e14dc3b095d17b89bc3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc361ae0b98cedebc00f10eb2442acaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7f9aed7d04c9e6d36c9b38837685141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79dd41f55cbe6cef847ad2c45fa992142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0052b699654b40f2feffad360ad43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08925d7bdbc7fb71757f6fcb001f02a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95bbb54dfa925f0653a4ece49efd32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ace2d47c8f55111688365c5b240c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743afbe44aa2fe2e3129393130c27ebb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc32c04f750af1e4949a1150427c4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b4a353b42c20c84f44f7ed1f4f3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d76b6e18c71f3426dde319d5a52e3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ae15bf24e3221fecd3a4a07cfa393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23c5ef4ba9f73e3b36637d6fd34a83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c54ca66d8a1c84030a4f9ac7eb23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4ee3f259302cb22bcae80eda712cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b7c9f01d34a49232151612c16a4b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80095a4927415281e75b2b9266cfdd48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef807fd3f113e780bb31ad3ce9aa99e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f8ab80e1e5630840af40ff2ad229a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7179136e9e01d318b0b8ab02bb9bdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2168b67416297a181cdf0526d8f6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a4807f0be3dafd297fe22404aa268161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f51f7ca59956ea22e697fe41c218162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949642a59f060fbede9fd411534e89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca214512ad87f255ef37e59f9553bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd272cf5ff5a09ae0a17e62347cb909165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a6537082114751cc42c7a8993cfcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd210250522cfdafffdf694d44c7274a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102687ce8d667dd7ef572f53070c42a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffcf4274ac691fc40ad7f0119ad284169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf585ec1d9e9f332f80ddac9b66d8ee1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debf83e35da8a37bddf4ba7a196b645171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48810108e084ce00db6d4378f14c2f3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc139fdd3fe6c4aeddf3aaa475934f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf5a1437fea644ecfedbb0d38e958174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbe4ab2996f9b2f012e14621caf02c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc625519e4e947390240b0939ab65c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff6d3146ec128f178187e76cce0da8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a031cb056bd52fcb6374d35c0657edc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653506331eba01067709676b3dcb86f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa78c2ac4a0824a82cdf75d034a639180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df61f624fa4dcc102a0127cca44a86e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960910236cf036cdc5d0728ee5dfa835182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5aead2dd60e8f1bdc0b6d80ddd17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316cd1917966ef9ebb19db84a3c58c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f06679edd59a87fb842a9ccf4958185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364fa48659e20487e3a0d84a0b44630186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f37e1dd103e2dfe73e7879b7b67265187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035cab491178258831c4bacb10d986f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c8740e92404a80b06d51a847bc2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c64266be82f84710c29e4d3a7c492190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b680e10f1d21d3e79c5bb83e42d91af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889372fb46c41487e9a4655e0a4dda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66a80a6dfa8197187c01dca96ca77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4c2319a4e95914a1ded3ff3a565df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a600f57dab6f40a6abdc38f3710161195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede8d0f3cf45d86ce81f4f1ec14931196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff67a1c1ac704804e51e81d43836b77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6cd4812297c62e05b958e2ac095bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361150e685af21ba9b7df6b48bb98b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2bb25be64ee93b42670ac4c866f87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c37fced2433e4fa5f8347d034d7014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939aee07457e836b407d7057aa78633202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841c77c5ff7f53c8247f353b08ab55d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05581c7e6235b1d35aa67e6a22f7aa8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90209dcf0a9213653777725c9ca4ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a393dd0ce41e5172aacc4cfa9152ef9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d55bb4b048da788b798656f6127e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ed3251eb5cf19cee23b684eacb8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b5b6e3cf83bb6eb794294b37059c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ceeb635f17ec58136f89b32abdd9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3c67a75698cee87792a37647788f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec10a3ebd5fcd766c4b68125c953d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd9b43622c6e045ffc8c892930f62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591e5b33226bb865fb7534781a0bc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc8e80c89488531ae5cef15a5cb2ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d807051025358cf822a657f3bc2387216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4777b38d400e1baf11f1ba93a3b80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d3372f3e606314cff4ca286eb578218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4062dc8cfb6a1753098616cf8d333219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f857c87d59686d1d69971deddb5b283220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61190147abbbb99bec207fc9099c20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7a09fee1381587c2230bf83de843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e193aebd97c52eb2a509d6fa6f5c36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0952e12dd149485e3600b14fcc213b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9697acb64f0d54d200b6cfd6d4a8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc9672bf93a24513cdfd1b92c284a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71dff2a8343958d800ddf2d091366c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3798f01ec48649c166d8953f62325228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225f2e3258429fbe8f3bad9b45edf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bc0a62e491b051446599b1caf75f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3bd71c096a8e2d74abbf9a28723d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04761604f6a921b79278e975add2c99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3d5c5b8dc742b5657a5a25633a1fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f4da59763a05b1ae5a09e9f239f0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda6d1d95e499e583d18c92b964f9bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f739837138f7aadddd1c5eebfd4c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d18a6f85e55f8ec74e63ac2025a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc008d03f7ea86d3cbb11cea90c5cd4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf1ecb1870cf78c249bf994ea749f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f6e8869bf2943ffed2a341274c38e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6fe9af2da66e9efa9b435a55147dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b08f12af9cef051184a80836f7b88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b649b6ef943bad7befec6731f1492243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7adae49929fcae9141dee442de19d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893514943f7913ad3362d7053174215245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f38c728a53e834ecfe1f06f80ecf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba46cfd73e0cb6fc4be766908d1236247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc87e0b04c8ca51e5f0cef5743e38e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac818c9efa8c407e79e0d1a42184c33c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f6c43cd88f04976bfcdfd70f0ad58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82309c2bcac098a514c6b4efa49d54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134735642e4ee1ed069c35ef5ba664252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f0e7546e9d92b247a0353ea81ff29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188a881e9c514d67446984f4b4e739e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf216b58afb420cebc82687e6ea5ce1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35f8d1a9ac83765f292ce8be44d4b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ba2632cae0245f25d84821635ea0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821f1d955fee3d563ca3300f2b0fcb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae7e463f93bf81dce2d262089c650259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3100366a1e3b28bc98bc7c4553a72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd942641728fdd796431dcd583b5abf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f498b11cd826ee15374b506bbf1716262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a42d7bfe3a7dda89d079185d2c5ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51cab43325be089e0cfdd40e68d3a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32089f3b02677f6a4d63dbfc3babfe8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c6c49e5afb85f2ccded9a71a4108266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcec41e3a97bd16148bc97fefeb674e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df901d9ef5328050dce8a654c97d7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53471f9cfefc646be2a9c5a620c6f377269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88dca35974b57f394cf7c517db2f37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4269319936e30b39df63254c12e6fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1d2d36593f7dd266edf256a9f93d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a13573678ddec6565c2b79c288904a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870664e469f876fd7b8e1059c890e801274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712048b697a45b9197e2ef8baf7ca70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95633a2d08ed511f4be59f608a2d5e1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6c5d1f06fa76d8ffb09350e98b366277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558a97693cd63ec90a65ff1d4d115b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc429d73d5c5548b43b1c1e717350d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000f8c5383b71846af74b984e12f23c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba00649dbc1c2e8b62dc858bb31618c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2151a5645069c714952ab0b5288cf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca82a9528e9e14d0a78d176cfd4544283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d8d2f40933d116ecc935f1c06ef34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597fb50b4d77abf4388c45ccf4a2fa1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd62a290d4016ec6986472330672a09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d800715cc96aa3ebf81e2f0e8d63abe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf667d2d13c69d4172bdd37a635b72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece4214ec37b029d739f923bd0ec3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ea7185005147721dc9859418e8480290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcf8575b7c30c91bcf529a01964ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea0fcd25d6b32cfc45c5e13df26b59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39074a592ce6bdd6c20d902ef5a1932293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ae14765ee7b9a3a075c2a80301548294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb598daa9992f167931013108852c9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd79a1e9e20d1e325ac14699f2fbefd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b28e9107e7fa9b3b4ddc49bc29a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a6f25e6c8c11e34852f0523fa14c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a6e9808f43d7a1e36353e1021372299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63616af78e46f7402ecc1dddaa27d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39916f1328322649a47483b6409c6a48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d829956fa4fdf60816e3ab52a6fbed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce5072f7db4b1fabd087f1412c0533303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca622aff57b4469843a31328c6cd28d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179b9170c310d0bee015530016ca8fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a6769d8822d3f8f83e7a2d15f568306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b50e134dc0b150d9a591ad41cfe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898cf565ca9c1f6b3d0ba77b5e10d27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd76df24e696cfa6109807beaf1be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a10023eec67d0ce912ab7cb4ffa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83498294087c000e84ff031d83c52e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281878783d5d32a319c0ee02a42ba73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe631aa08830d5eb8af7e0aebbdad61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0d01ee1a2876d38c991fca8c19753314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fa34ba48ecfdbdc9a0877654dc3b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfbf3df8975107c96d271194eda836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b028fcfc39d3e6815b34b8871b51c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ba3ac098dc10d79d8ed179d27e57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4de4db4d889a73d68595ea2fc3aff7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d205075be4e28eac1b5e81a489f38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ba34dde2fea9968765aa6bcfbf636321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaaab88d3b403aef1ea4fea1961007322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89768a35d9e0cec97e8ebea14f9bbffa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb226d9f6d05e7a103616f9156ca3a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931febd8e3284a7dd8f00a8bbc29c31e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19fdad5eb2121a761a7d3c545fb348326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66999f191758632c240c6e147d2a5108327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda22205e2f255426c567192ce4e745328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae188514646bcae8d9182267513661329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013e834193fe7b5af8e7f7bbac16103330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45be5e9e21749f5afc287d614e3c1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012fcc9efb42fc0f52f7093a96f7d94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e67f628e94a2bace216a7e4b8c6738333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fc019c82dad942da99ce75105df30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c1a035d46b20f941d78083c48e2d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056f61a3c6afe0c6edf097221f0ecf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0260e19ede418fa085855389d76896337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac3d66f17eff6f16cbfd764ed16e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f37cc40fef303131d2b874f05a33e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05efd4a6aca9402c75e7f66772ff2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49829e4fb51f2631c6edea2ef2ac0d55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991cc8f5cdfb99a432531f4d8362e5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a266bfaebeab5e1487b5fea88f5d99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ca7e01a40eefe7c7065ccadb234b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743fa02049c7f2d773136f6d363496e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920109a0c30da1b6b1bb871bd7985723346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055542f006deccd8298aad43b27ae47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5e53ec2f2548814061dec6305b23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37548898d00c5e2684ec0729959f0d78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac296047a423271b256142567913e8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb9ff4ccf54dcdd23886dffea9010f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6251cab67696dc24c9c833da74a22ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595485d1d7f090667e451e2c2e07ed4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7a6f545116eaf788007b9fba1da39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2e8e35c91224a14a063a921f0e0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d5129faface473e1e707d3b3ac7ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a2da7945b1c9c7a19b3d5a940716357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf020904ec61c44b67b0313719c6f84e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d08bc445ee1657777603202de5209359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee9c8315ed2156e0d854d23d3594f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37a7c2b6cfd8ed46f641d242c5ce32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d74d26ac9fa3f7b49ae5deee6605df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2b19cbd1ba2c1af8fd68c2dc2280d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8292358500b529421492b3b4c406a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceb4aefdfadf7871f58a5c95d26285365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f99717db1da0d6691b8193405a5711366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac19f4f3601896c5cf1e39678639235367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275de6ac9b82c7815ca5b234bfd429f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852eb4408b1fde4489794811445325b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837a954435e1bc7135e2779458710ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752f8f74919ade732aa187aa71e640371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c186d1fda21fe2e107596a83445d14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d05a548ce0d0484c6a7a8571493f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e930560f2d417aa8d059dae71c85fb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca45d2c350ec5fac614e10cb5ada7f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403b9f61b055582d4eca7de136057b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a37c268881fc2d7600650a04e8e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c942551ff3ca42c9478db50d8e1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b94549fa330b29debdf4a39c046cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5de70a7fe017aa29cd7f8abfc35a70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fda9a9ce3d8b950576e2a1c7837f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29aa937da24e89010156a5e39be4b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0f5c25665023bc9cef722db2c243383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469d6182fe0d63d349c79df41dd0781384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a7598b918f6ac2e462a408d627c6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e063f4024bd9c98bf352873999749386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29734763ce49e7af03e14ba48bc6572387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa591305961ed718bd25f95b194262388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574766f3febd363c0bb8d96bbc1841a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d1a5a2e796702368055f50544d450390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f93cf7fb3bc834e78c23e71c44764391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a69e94c3321cc20c666666d3e7bba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbceec9263790aaae19090298a8152393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260233fef08350b8b0f6326983c381f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a54a520a72ffd99c7a64dc751afec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85456a78b9275271f2da203fdbdf7447396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635129d14da4e060c0048a1844977d8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f847bb5ed31094d29ea6362303d19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d714623b847127a1ae8c727160dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a917483e7de96f022a8e3b1efc30c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45d8e57cc737a02608cabd25931a18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246536beeeb4dc2446206144b12ba750402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a9820b7205e7e3c3cfba6fb1128a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d3f3dc9065e7ae743d4e19ee2e1cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b7d4119231b739fdbb9d4f6fd410405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27bfb059619d87991b281771bce22f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7422c7315219470dc459771b713e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd49c9dda7bf4a19c4a0629caf773c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f03616c4e5e28c6f2139471de934d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800abc3d560cda31d863c721606eef3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a557577854e460dd70585d42a3161411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d72e6f37fdfb37c44ee82e7de1191412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200f15b0a14612c1d6d8abd21920ccf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e3df7bae2960c8658af010541a2fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaf1c74ee7b6d891942896462b1a8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64312d723d2efae04c68ed81eb343374416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b115bece408d8302354c60334d12b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cae0eb54a5209ce96c446e937c952d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe9a07cc9fb450bdc72cddeb248fa5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1744747ae3ce27d42746b37dd2bb98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d2aa8bcb37540d5e41422eda688e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc3e4a0eaa93ed0a4bf6ad740a8e71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbcdc92fe3bb62efea84694eab9d2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc4fd62d7cd15d14957f64f4ff2d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201693f325a54059b6bab447f486414425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71efcebf2008413fa6f3db141a46008426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133c02e6fc5ad256ae5bf71c8d4eaf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052611ece31058bdc6ddf10b3160267428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea44ffa5468a988ff14f657a587767b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c9a0383fe29b3a3775c83d22fd36f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6bc9a0235cacb49637a2cdd08a549431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc644b804509d4595cb1df47cf6f64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ca24dec0a69d12ce3885f54cbd0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c5737a6ca5ce9efecc2ebe937b58d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845e581356141806903052c740f580435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f9c0e03fdf51f8eb0050e70a446b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a473418abfeebb83f3e9ee742451ab4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d96d6961db41538e02dc88bec3cbd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288963496e87cefbc6b1d65b9249693439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349d76d8e24bc353bd5d4e6e5a254c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee517e580500ab9db48e5b75ab5f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40674c30b1c4fa78a96c18b31e7368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d1c6910e36d815883da099b0a98a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d3864aa19120cc6f7cc8ffef3bf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d047d2b6c53b4692cb31b562995abf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd423b38b45e1a4cc2a08e60324e74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10f5ede48a7fead526f6dda2796110447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7687c99361bb2fc716d0b29691efe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db9accec396b60b73ef0e3c8c5a611449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1719731fea7162f08e918873232ca23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429abadb984066ce8bacd823b5e008451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd5deb3559d1134e77efa469ae86b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67612471feaa8d7f5e8f37b856c0ea58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be739acb131d1dba2b401d717f49fab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fbd4eea142556aded032f98e3c100455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eb7f93994e329d4f2de5d92e07f8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd05865f3dbfe93483dd6f21e9d2a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb80d5e2d3dcc01f1967fc7c098695458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a95547ade9cdfdd41e298ff2cc56b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413c132e66a7ec54c82bd77a7a51df3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdad514dd0c75740427759d26665c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba983839995e7c4c7db80771da8250462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd1007080ce550ed188827e597574463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dd586953665cfbf4bf9ddb4f846a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97798619d68d0220873e6ab419bda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f32dbea607e8933238790f558346e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791158809a0e27b803284dc220fdd591467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a146ab1c056d351e0b58613f42a172468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546db1911ac129d5d8d722303aa591469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60861591e41c62aa2f8dc58d8247f441470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9469b658f30ba1e21b6291719ceb4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2f525af110d2e98706380f3cb550b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef9f50357323147c8dcd78141b8f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e253e0911db4d92ece1b87f76bf210474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c0aa6e471c06f54c1bde8739d8ae8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce304a6a112ff39ea46bc93f53ca91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c58833628b75fee3ae46a5bb9f6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fefa4a125dd699f0945335e891a3e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321355ed93872f01185005aec4da821c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450bcdfcb7cb3c301b7cb0cb9f6d9b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c9a7499712f9543124f4b556ae0e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436c6e2950217524e9ddadb3fc8abf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c599ce75fd2f665c94874670843c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f1129ea6ec8913c371826dcb47fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e1704e87c3b0c8fd4fb0f60184795485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e4e1a34d576b9c821c3c99317bf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67cf3384995a3de80a093632293ba1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a9d1b6e58738c2661061376f9b359488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde035e512fb2aead56bedb1043cbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320f13a2673c90b1aca9e202d452f0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410840dccf909bc9f1aba6c52c17ac98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6083a26a4d0d73cfabc64c12c11878492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2524220e9f2c2f8917983fd52b0ff47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c1f0dc7e4b8913c6aa9d5500c8acf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186968979cdc05b3c4c007652ee1c6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d965e4b03ef8f4eb463c9d28c9dbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1e1c99482391734657a31f03cbbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b3c6cd8af635d23ab17840c970f3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b9df737573cd50fa64b830700740499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af006de2041854e156bb35143fcc4da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32470638226829bf4fa95fb1d1d7529501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727dd54e6bb6c8f37effb9d9490d4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea36863a90a8248674932ba7fce307b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b58902331f4d7b2442b742c3cdc1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ece89716478a9f7133aaf7ff60dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac114c187a194e70f488c76d2d12e377506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47b7259d4fff9c55434a1a5a98678f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01cbfd436aa24d088d99606ff557c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f987a7fcf83751b35c401da3109b78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44fba9f88045e9290c8cc3b8fd1a7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4f34a29781ccf1bcf8d923ffe4c8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f38a6f74104c555a3d7f08a944ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a2c8c09d518b39bd6aaf88a735325513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd9fbc67aabbc60c23bfa9f06397e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175138a3903681974c3e4da2c4c8c923515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd826d4d9b225cd31d5a81f741b97e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e5ec94abbf3464a197bf59f890be3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b4e68239381a32862a3d4c4d103c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c518d1ee5077c0fa2773169f9aad2e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb51155a0c3db5c89a79049658ff53e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f750c775be5ab63311096f3e131fee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f858e2a41af4eeb98772cbb087fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440537c83a2f061e33385bcd389bba88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e165170c3d14730db185803088de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e484240381af58879d3800e6c561d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3afdecf6af14990c84e65be99ffa15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab017ed9b3d439fd7f2b500767ceae09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412d94c0b15987c85480ca735a53995528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ed3b4e893d3920abcf7f84322d742529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584787079e15f1dd2b6b257f2ac08931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a41a99a5d3a08b07bd562e56ab1440531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf131999824dab6eddc3f5d0c39c94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c461ff5570079ad272fc54e860052533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92fe38a7ef47f6a77a069a2efe6efc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358cb1eb73d1324ea6adf1e25db6704535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1c645db17359bdfb4d2209df3786536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9dc3c0eac8e15be2ccd324845e81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d1aa2e2c203081a0ad82c1e445bde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17262262388bcc013d33a371088215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4044ed32ba8e99969ae145e0e44ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a861db3bb13190e1e572a7298fbf5c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111505064a6e3ca7d869dbd75bd720d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e724588fb297c7e40f219a8fbc1c9a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab3dc24e10808d3d0b91fa30ed5a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee02bb21739dda64b85d070b3d2f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02636a480341de9a2bd63e090c464d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c61007f6770e048eb2156745ab392547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07b68c89745c037275bd0040830e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f7e73ec2d53d358f8780ce22b6b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04e8efcf2930dbb48c05135a9ebd2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe414785adb336911f2bca17246bcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b481b66b066f52791325c981cb0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75544acba85df2b0c81dc3a735b0deb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c014db8f5cd4a1e933761a1075cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3040c5f77bc5157db92ddac567cad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01e37af55effb678e1edbd1515bfdd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fbdc8ceef42918060b01abce75077557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a54f703e4c4d335f24824eadd323b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a4fd2c282213f01af14435f439b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f26b51f58d620ac04e2968a4778d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a7f365dc264d8642d5f113cf32a2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d47150adb93255d089bfdbb392a11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869415d5ca9ebccc0328dd085fdc719563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d02256ee3d577fbdd10b6ca5d4c0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be904e3a3248c831348181f5de0e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7e02a53f464647fc1f4a50cda6ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeddcc458cde4431bf9df0b29733c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2549929541d52717508f893238ec1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be15510b760d66819a1a692455f0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d4eab4edbc9c11e7214ab30318a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d3c6e6009ea71de5216db70de0b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b056513fa6988c26dec52fed46996c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd1e458a72520c907e53611e763d27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8250f543ecb07c53aebfbf7ac8f976a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25501accf3a3875a9ba5b32cb5437d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73527d46c4bd12485110357479d2a3fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339b481653465057f622f55ffb5aa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dfb67e34c18d4d4c2b9a6641e49fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b68e3d56616982162aee6171f936f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd679476d18a90fad0264ea002d44ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9536183ace0a67d1405f65a85aefd72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774e8722a5f2586a78729b96073cce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47d4ec6c8dc0c29b9ecaec6d7ad0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d56c270e0f1fbc07a4fac9aee02b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f1ad79e755a52a6748db6a544981585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db312557b672fb1cbd54c1fd86fd2b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367969bf8f61b6915acb406e12b19485587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115640cba340be9d10500d93154ac06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec72646e1b111d13ee0b2abe4dc894e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19572832fde66823cd67d5eaa3f470be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f83d1bfe261ee37c2ba9251c476f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1098bef3881ad28d19019d941d82cc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafbe1e22ad7e6e9eb15ec7388f49d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0dc7f2c4a234ea840f5e8af424a33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192368e9cff37261200a4e2a3e47cc9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f86acc05da981aa917fb19334413e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1902b1aecea2604588b13069f5f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0529b25de8c543901c5ca6c490985598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78adef150308ad2f832ed9e940bd94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac209fbae558d654a68f859ec9a5d7be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b3331383f20c34ae9a822b6c88c68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f52b33e29f441dbe3dc73802cd6616602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c08c5cc6ed21f7726cc635b754fe3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210aac31a5d529cd22c5fd36024b191604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eaa64733196e18626c5171e442671605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a4cf02f82746e2cab57642f7b8b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33044a3b657c4900e14747c04ebc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c0ed6167f4ca80b6067cca60b5e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc049e7e6a015370b860d38727e4a53a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977093013ed5cf30607aa531abbc587610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fbe341e18d8329b8f894ed7286df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c11ed6e89129e80fb8a607f3bb46fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79568af1b6a9c4abcf3d5ae45a026bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669f1d80b9d11417db2a39b82a1af3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c6d8de5703f3895365bdf4f5215ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405cdcec462610bb035cd9eef464bf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786aefdeb9f54451d085a8111f0721f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10b9004e7ae2a7b36a02af724779e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3de93895c76542506e7f5557f0fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63707f3be64e8584b5cb62b074bd01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a83b08ad8d301085874cc372928d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f130fa374a13e240fda273193f2c5ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23307e8994a2d9a56985712c2a204e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93f9531efadd7bdfd118cb9f723cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c336de8d3cbd93ab103d89db693b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a0164fb9aa44fbec42a21f11bd04b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f7a82f3b06ede0c1a102806b7ac79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd726aff541b1b0912a566c0018d3c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7e9039af0540a6a26e7465cdb42f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9449a6ce10ad690afb1843b3143359630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09ffe497ca0485359033ed43990448631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1fadfd117691ed69fccd8d1a8483a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc36fbdd0baaf181cf833e4c025a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4df21ee6eef09a65c10544cdcba68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f2e3d57747ce09f5b7ac599281a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272453151e3d9bbe0d0ec7590c7685e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebbebe9f7c703644d632cd8e42fb12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5389668f861cf69ffc89b48993b49ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74699a14cfd12fc75059f48cc8ebc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc364b725c1429414344f8c29917503640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0caa461a65b84225f2f86411beab71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2fa9041b0e80e50e450bc5f46f90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1f800f38b7dc574fbb02f35961e4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e006992080ae8e44b202ec097ce0d6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52811f423014223a9c1b4f0e7666799d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02082277dfe0e34fa13688a99361d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ad8024eb0a094c205c03b65f8bd3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba451dedb8781a406ef4f6fff1f6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068680894c8a4f84a9519dd69372aa3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f1a72b0469364e5ca04c205d2644650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1321a46737c616dc5f8d29b156bc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1723f752c4baf81f189192d929e420a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf31b3a577b3b728bd2116b5e7b73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61223196bb5b8d587090e183c82b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343701618e5048210205ce4d3df15c8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abd2e833d05397f9b0e0706500f0a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18e6af0339623614e2027412fd294657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce66f96993ca026dd67430a88b6137658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149ce6396b593265dd9bd0237f19678659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67601dbf2fe53edf46b63f93d95d1373660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d48ae9491236c21ec4ed54e8eea33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60745dd02e3b4d70cc51fbe5c3a867662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36e92f8fc5618f943127cc9591f435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ab4f59c41f0458d9644bbbacd372664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c545bbedf45b44fce9b9c382ab37c02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678884a32e05569676b112798124981666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d37fe7130cada91d84db062143a28e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a8eb5a3ef62cf246be771be8c4f55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce97de3d428311fed3c6f2e69e1736669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e677e775724c1766540dded07f13a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967db89a98a441204f191aeb31cb483e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34cf24a6b75fa2a768623de055424672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c33fb4788c15266e860e52d7a46187673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20852f132f153d6ba34316b5ff385d85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fbb7bf991cf20537b40222f1f0627675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab6df5bd7f8d625b5afd8c3fe85742676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13adb3a44593dd6a76a09adbbe4ab74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5fa4cc400ec74060982d52f6c86d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d90b28b93a38df921c1c92168b875679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c60702cf2c6b2214190317eb647e14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee700480c2144270a44086375347a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace79655608c8b36b0f1e430ac2ead2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad8aad717d86214c9c8700652936e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72814de1dfe6331a6e085be968138e6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2eb9de53e720372fb8583d7c2e50f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b7a5ae2672d599f298e7f76e5165686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773c302a93dfe1e8cc3f0f2b804ef3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a025476b8ab193698b4c6d77d04abc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45181daeb539d14053c7cda64148370689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd4af022285b59bf2a615e443c2f87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e87f472ed1e8688c1d10a9ec0e26e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0426ec1a00af181fdc0171f7a2fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211ae4b12261ceeb34fc1bcf8a06236693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2309bc9b079f583e39fed53f443d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611252f4f7bbbbd79885e34988833bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b1db6b6af9dd53aae054cb13752c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8a679163b71a35efa5c142d8a7b9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdcccca02a25669af6c690b892d077698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c229cdb0576e684430a80fe13075d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fad30af3763dd1dbc42436542b9fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7c665a111801b3ca70ea79af74c71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a8b8864ef120c1290b4ffab5aba1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef35b8814d0a6fd9cdec880c885bcca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7c759bff9d3d6b48e8e0abae3b7db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9e781cfd02401fbfe89fa1af70b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6970cc65ec33675e17a27a1d821ee9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0e197c052546f35b04220fb49e08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959efeac4c13ac83f1e2af6b4d992bad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f936b1aca727e198743b6139d3ec8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9c4a78eaf4f5d44c2bcf7e091fddc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a58cbea56f5f0c4bdc6efc2d77ba9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637d95cf8ed432a9109e11469899b5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c5a21afde0061f51aef8577524af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f39ef9c2032fb17d1d520775978a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849daa45caf10cf2a6cfaab8e6b0fa7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c25c1e50c7fd740267c0b7ba841561716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9bd31ab5a1edae5db55d4e68b8792717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d75d16e7f1ced22fe0dc4f23d3dfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ba3d05f8813bd30b517780c8c5221719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32868ed2b8d01c55e087e52b9c9d607720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7bdc8fd9b04a6229991e59aa04f96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe5a60eaae42eaa992a3212b6ac557722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b285f0506730c5334d40b6ce2766d07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5a4c72c34b601976578a508e9cc4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2191455e361bd6d224501ec7703dda0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda986ca2023f0f37b2a079f44d1d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e1641bc5e834aa28b611e61d1dca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ddc93c02b0e58786366054e43dda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538507d3d1ca21bd47f72e60efeb956729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f68107d1af8d0492e7e7aabfcd4855730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88256fee4d4a1fe88de26447a81c25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd66f5806ed678c91a6a76b93f2a64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466465c4a9bebf82e3f4e9a7a6ede17f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622810fc0c29c1d9a7008a2e54b1d53b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c04e8c80837fe9f2b8f2194e9995735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db276806cc7ab590c92d680b70ce648e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce87b7bbcdb0eccf3a34aaa6f8a09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7153ed90e3738885583b8c53382f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d995d2180a20ae275dcb8d08a6c43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aff7e0d8d08c12624b725fc15d64e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f100eafefa0eb34f75e52592b0461741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baf662e7d73003ea71544b0d018408742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b29308566feec97e28c735bcf66c6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f98ca40f3ab5b365a92192703549ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6272054782a33c887023f317ac6078745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a7e2536f2dc1dc7d5ba340808a2fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08384e6605df64e83753fd42e84c5f4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3bddffc470ba84a51c572d8104e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6d4698e805f934e0a1e41216b4df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813356d5bd69311ad73b9e9fc7c43f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b625b907729fc82ef56f93140156eae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392d1586e5bdd1c62f89951934e082752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba9d9c3b4d5d053a1b626b63cbc6a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d77df0559a53709dc2382bd9fc50a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a845f8f4c8f970657f4e1d92c7c01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbdde96bd053f837ea68228d932e2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802162317b2222ac3044bec4f60f661c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d1c2d702f2a9937121f4210158db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a8c595e783983bf76393d39d4e51759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>