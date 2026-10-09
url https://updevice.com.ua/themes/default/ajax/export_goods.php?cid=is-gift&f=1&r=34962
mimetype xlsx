--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf231e2e5193e665b517a2ba58d28bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81575edd6827c9ed3af3ab4ba2f21ace2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a33799f3882f4d355999e7d3bad213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d72bcccfda4beabf3bda9dfcd39794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5065de694c689e06c55c4d37ff7d105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645db953948b122be49acec512155bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1a0d43bf672aa92f0ef60c9bd75057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538d9b2a7ed90885a2f4de3e428bb838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8ac186f96f89448422ebbf02e79889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcb90f797f2971613e075b5809e28210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017407eb1f751b45c0157fd82406920a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3c8c10dce16c16776ebe6013ef6a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be84106b0005774dd11930ebbcc7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6376e193272c17f011cd9d479aee90314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867c78993253e880e98a2ad2970bf5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c405614665b5295e9ace15591ba72df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19279cdf87bf6ee0d744c8a131e52e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5a43be0fbf8da497c9ca9264307ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505cf5640c6d3ba97c782435bbfa33919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafbab4d6cf6a4efe29d0cfd72dc68f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370cbd5fe3dd80406121085e00c596621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae067e93601cb7658daf0e2fe33b8f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0935f1749fb219ff5ba695bf882f2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bba4ef3ecf0913525eaa7ae1462b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a763ee16f6412d4ce018df6998576e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2f5732238d536c86c5094bf2ad0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dcf47d61dfc5d18e8b1d94541990b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd563fb3f6b001a8291723a0840d1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cff17177e688c9e9f5f061157c50d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042baf0357e6cf1ab27c9a78620e5c9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f878b90d8ec6d777ae6d3b4693d1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e56b732ababede4f6bfc4ab811a42c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9191f247a885d212606f8768c79f90133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c12ef568261a1432df4dd8ff283ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5782d5ed91a7eb37984d11283898935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0715e0c53f304f4ad04184936b41736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b0b045178741c0c6afd022ebb59537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6b47a78807d3692b90c3432db69e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648e1d5fd99774f4dbfecb456070ce039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe336b2f234c7494dc4caa7a8c468840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd10b348c77118cd680045667f964441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c4469cad71a33ca964e619385f3cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db7063276dbe226ac1be24ae3a8ecd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695587be9a7a87e299c55d1c3fc1a4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b94bc7917bdcee0cb20a1960a1723645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e49ed64adb6b7db617e0f74e737a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc31193442d6bc0b406663e7f2bc3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9f04fac4d9eeb26baf4540cd6e58a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a6d0ae2432d873c174ed71e79f0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a7bb3664e32a6ae7499a17d37dff250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb63cca65ba00b001ba4b52ddb1b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fecba608f8889271c1c03e9d6a74b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e348d3a7a6c4b25cc80598f522c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67efac9ae0574f317be94f590ab3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72864d54a7a9e4628bb2268777ddaaae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd29fb47d72270de124132374246656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904ec65487080abed676734d8228e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917b7a3c0f7e20519af8c1b4440955758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ff1fbb15a11b49c923fb830ced0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1da0933e603a1774b3cdf67c569f5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc0de1a6087f3b4ad3a4c5ff2496361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09ea886a524fb46c9680b51dde5ab062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947836da404865d0ed45701b471fb39763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e655cb39dc1daf826fcc6d7077aa8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba0e613cb13807052a364345e5b2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af5efb8d32023a3b45a0563e35dbf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5efe140611d3c1fd51e93fe63239167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5a122674807a2ea1f9ea92046e9ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5259679913eafaca817b2f27f92d97369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50f37f75e5d73741d67617880384cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf7d22ae68d27444d0de411b6b8d2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba78a02e3c45b4e71ba2a29f9212d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a3787b23001a81b6e240e3386f96873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1e81d08e0b940f367f8055a14fee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f46977eb05563dcbfe52fd86fc96975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2521d4e4fd966525603bc3016c5fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8978fd2b01b8bfe96c2843c234fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f5466fd0c7c0df6581c7fbfc15b3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc82a004688ce265ede82a2157870a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e13f290c4dd52731ee0b447e893d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815857c6f1d3da207058fc5b89272ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697965a8eb579b8df4bd12b1208dd0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b72a5f03a07475315d2899d94930483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d889cefcef130c568155d948bd5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48d41daed8e2001ca03902b45b579485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9145c8fc7d48d14873c632b92e675df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d12c9955306613c6e4b689aa3c2ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc1196e2919411f4d373920f4ff0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db139e1f0b2504aae9f4c1a12adc2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b3d73007ad4a8fc9f8c38b88e5d6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feebab6765b73426b0cecdce60cdc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe402670a2197a5f0a5b0d5dc7477792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a35e438be6a6d856b84df77a434b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88589ab97bf425ed8efc8ab80b6c97eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a100b38b43c2a59dbd587b699c2fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f06f9ee201f2e05287fdb76da41de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3236bcdd5645d197aae367f89c9ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b903e9114d1d28c8abd2740433f300198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705a1e12831e8116965c0070a513f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e8c5412b60df848ffbff6db2f060c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630f28b688e7a90a1af908c6ec98df7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a7959ac9465857891cb55a24c15ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469c36d84bcfb515a963969b0a31c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915fc2ec3c02e53684a2827901acd29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace880564db435d99a130c60a75d8cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fbdc98d7dcc37b5d9ad21ec5192d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ddc66826e70ea6696a01a2536df69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182bc71a227173e83b996e11fee2bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8648afcfb1fcf971d863f8ed0aed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b3c085f68ea58a26df174b7bf2f86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057360a191c528986e8b768b5a3b7d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86c38a14653cf7e45ff67e6c61988b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1927ef9bc3fdef404a545884297b5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bfcda55e15921f200328c38ff5ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f94e6431e6c534ff33657894781a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8bf4fc9600a2fb5dc19ddf7fd6f44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b0a9067d19c05cedfb0235969d6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfe7cd5e59112c4c3c31dd43283cb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb1a33b6b8ea56d54ca97a015f38e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bed66990bf7cb6ad516a71122f91d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501da4c9d07cf06b4df86444897f992121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611794d1395b01b0ba5c834738e05ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15407f10f3f8c3fffc5df2e6e138462c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629a1f67873d7fb12f323db226a7cf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d277d33e63d975ec0899721056d05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561f5606780e2e77258467024cea206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad6a773ae2889610588503752fc37e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20df52f586abc45f5e3905577eeed4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6a1d398906fd5e63f94a65f72c259129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f7aa6f84fe6e9b0b3089d76afbce5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e35a2174a0aa82902c7d58f4e8b4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4411b212fbf3c2aa116fc5c74200132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c3fa30b4cc72c99b30e8761bde9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da32c78743b0fdb34fa423d605704b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cba91638c8be1ad701a554f053bb63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14542fe1e05593b71be6ed291f40ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4f35d5021c67f5a4427a385a4359137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320ad141782cc861b5998491b9c5886138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf2131f979cb9cfdcd7af39cc8a1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666cc83909626a3601ff32a7683f190140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07d5c2f8878bf19b9faa722c8d358d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f022c37966ad2e93f7190d51c94df7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc373db9b0dee2f26d0b3d03294fc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b6b2860199f107176fdb6d913ac9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725fd2ad2edff917fe24ca188ecef47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6855983120ddad16df6ca0ff7b18d1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72819b2526948461d1a75324ba0f7e8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71126a5804d27304b06bffb132bae3e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3635643feecad34985902304b6dd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfb6fa5e727abc75916a4ce0a977d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168fba89abd0318475dd99777e9d02f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c50af91283849efe8147f43b944c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c1a4e7409153f268a5ba0caaaa1f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2306578ed7f0563aae249d06c9a17b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef877695944d7c82c6c7e3b70b53da2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66194bc971e38b7c73e1f1b7282c7da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa475317fd624e01c9cbff410f071a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2619d9f144f1d44958fb42e197b6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386392c2d693d985e6be45217d5ed6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6bfd76f0b52476a40e591b4d3a502160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac2c0d59d30d56870ecc716cdb9ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6567542f16f0bb569de54e391ad4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6675aa31c7a94d5ea866073fa7dca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe0e4d1cd4d83929def2c0c38744c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d418b0e4d98973675b71cb2b4155b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c242f0e0f645f45a2b96db8141aac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488409b43615a0c98086f7cc409dea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78a50b60c9dd63970d582f81e63b30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7f5d9b1a4f6fca8fd3efd3fcb462a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4539492460f6707d3ebd0574338314170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34be54e5df5706f82b45b517d90981f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce16d920357df56f290c44c3dc3b0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0005ced3ef3660ecdc9690d8d424499173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5eb2d952ba37603f3e0ad7f557df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946d9f47e3c6a69ad5d0af02c3c2b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a876a2d69b883b4cab3b2bae8cca556176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75621dc06c9f1aef91784fbd141dc7a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96065841fcdceb226c6271f43367f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088cc6a9a75920db25a2afe06c9fd50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05723aa2d14cb8a180f41820851c88c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf769a55e0039474a82014a3c200f68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ceed2067fe17348bef5c526624836182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821275fb717de4b20072d77623c8f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dae8607aa5ec201bcbd5a0ddac1494184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fde8ef5da5ac1d5500fce6c60aef2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8d993c3846e88476fffc8e3133ce8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18d66e2a97d8f9f08d9c6eda02989187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4076508c88bdf73a81fb310b0598d3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5201a4cce3d2f87d50a7fe2009c8dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd8a11a5e272cc7bbbc0076c610f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4d5c44239c59fab367be18b5bf5cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e53cf4727ab8cbac3b6b23e10e79c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39a2a7f1b30933d8a38a9ad1724b27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd5493a4f8d513e5b31c31a91ccedd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514decc7d32b7e5b13c91c5cae6eaa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913047524b0bfd9caaa80c886891d10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ffae593f39ac04e7046f374a18f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7311c078558ada041fead154063dc60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642db7e7a525f91e7a159e812f747e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5b634f59af751f496365d4559069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0cabda70ad847d1ef1e1d30eee621201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e1a2e04289146285bff637ecaa006202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5c0664bdee6659a345c8630400a96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52db0bec8657bd4dac497aaa143328204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5851b9dba0fca36378c86c73e6b26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49d4540a1ccf95e864918944955232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c652a6e4e9e942770f54720ac48e29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b83237ef7787279400b4935d03063208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b316c589a446c2aea7447ae7862248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9a967f5c372ddeeb45a0427cd1828210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4b2bb403849a7634d49e530f849cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a744748571ca9b4513387980ee90e29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca4266afbb3dfa10869ad9dda74b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3175c77259508f5a752446b952b74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911abc7363bf4357101d57fe412739c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320f51af5e208ec1e9a922412ecd03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe7f5dce5ca9cf0d4318ec9dabb67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27368c56fe008bd34d47f3b3e41c00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ef337e8c60593aa25765067fc8e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8078245745b142c81539395088f82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c965c59214b51ec060799338d985662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac8a232ebe16ddf42375118acc4c2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54ee75815230b5cc16a30086a467aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b97939aaed818c9e92050f3b6007db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590610629d8b43ac7d2f02117f920c62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0d1ad824c862a16e3363296afb0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930266914d251b8d0e5cf89900393d27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a31e76f12bb58cc5e8cf129046048228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab232225ca002aad713aff08c3f22eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34296400816c48b36c46a69a12f426e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a3539e3226737c8cb71a344eb98b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74a992d832a9cd70104eb4937e42a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c060a83315555810d4bef92d0a796f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1ce537300f10d2dba7ee297b5769c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25578fac34dcc37e2b6ffae52a777c8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26021e5e530b5ef60e619e37a39541c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8c38c39c90060a5e73a397994701237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec458a58d06d66fe852a82db9cb9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1114c65d0e32648280e2f1aa08e79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0721c104a4b5080ef0895e7c3e242240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e76a88f3cee94259189cdd96a7238241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3ad6da79b91acde33576a943568d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ba23ccfaaf16656f79036bb567ac3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d6798be3e77e0e49d30c006f93ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08577b9f761926b6450d6a1a2f3c4804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98b1d29829bd48a1278b0ab221cb07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac8f3e1f65e6967fd1a43c81143920247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7fa9e91c05fb8b033f7c5649e7b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad1999373d385ed134e9c1f229302e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ded9afe372e56c226037c3f8ad4b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7412f11df07ab7548a1298cff0a3c9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049159539358564795ebf692a3ef03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b459c3c25b101238e26305ffecd94c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982ad03fc55c99a0567708fee50898254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b027d26d2015660618632662bef0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c0bdf576cc359fadd5bf4f6cd7861256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033c4840382c26de8741a825f76b85f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79594072cb03e84e6c6927e6e97a273c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5656b3c46720cf3aa24abbc5c7f04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1a672972f04b8fe9d80ef13bd7720260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe2a19a621d1f697feb3f3b2fe0b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3e09764701893de55382828321503262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2260f3e24c109b689119f197abb35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61884eec0005449c04bf7f42faf444264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b6f6b93bc6a00116b5c0b3f94e0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95e0890a77f9bfcee94a7af1448d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0455810248a5bb6502299653db7c16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad454eb9303b7485ab76b2d17ff1f9cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f453c23f33b1e52ba8175f05cce8d19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3018a9c71a019cfabd3b31e91ce64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eed71af6628ce2b0195207de93730271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2bd62626ce4022200af9811d25f3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05447b609645cb9ec0ccaf2aa7c7e094273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14af2d1395e73d090c153cb135f34b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4a218a91f6a67f86a75d863968b6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1068a40e780f5f6cfcb03e23eb95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201aa34dcbd33459c7b418c262300a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e6b066bcda4e0ed06488f762c519278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317d313accd4e15a0274ea8f2e0620279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710e85aed5865c99e6c23e9081d5cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102dd8a0ed544b0ac6614fa6ae65597281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c849dfe0973a612d1f9cc56a51ecb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282e1bf8b0c9c27f95cd107c3a189f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afd8ce35bc9da116b2432364c4e25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389d6a79229c36c197c14fb2a306f60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efa61488ce136ea5284077ff943d23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c616c2806a14131718758333f7fde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6184812f502308d4a57ec4d9fb6bd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5593136713650b61853cf071cb1a03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ae8e8a070f7b06239e2e005d79848290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d990e5901fac7574564d376658556f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25c929fd22a2d9a163998147c8149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaed35e36ca4b90f94ad186a187b2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02d0c02c053968c759f10aa2799eaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01807c05d8b19c306df534757e43e612295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217604987679b6070ed90843dcde9980296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8986ec5d79369020ad0f8395ab568b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746197d896c314d4cfe152aba9c4bf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb458d576b59a5505f9a1666c94ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e40402c1a95c9e6dcce21705aab1a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382d33c23a6a72518ad64653b905d2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693238437602cc6eeec44980953d67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d581b6ab37ee3ffe38d2074353071303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c664ed2c25eb8f228c1e37a7ab2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06d3d2780d02cb6fe95c5b6622a7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ea90ffb3bb1bee2594dc93499c9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4020d76d78dffe91e72e134328e6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36652be5f24b1a280ebe28a4740563c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbefe9d3aae7978b190ce14c613a9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a7d62e6f6464de768dbe9ba7a11d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6369142f81d628f94e01bdd97cac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8971b7b272424ccbcec3f9eb607c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333989435633c0d0d9397a124707b78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d75079a0e9a866bb4bb4e1115ac22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f94f6587ea4c031b09101458a4ee7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d61fbed5de7cbe14de1652b003c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed23d06577bb1a1956788c444d31c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2635c7519601cb040c18003140421e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54de57a46f2424d44fc40276e50d59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f8f736d53e6f5ed4cce9d05acfa6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe150b2033f99c511b6971ac438ca90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaadab7880414801246c184c25c221e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bdd4a8f01469faaa79f57e19f60e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45863b0f7ecc70388402246f80a5403324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c804f8b69c689eb06a5b010b954c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0598848d1003511096a68d8a67725a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29efb3f0d058730c9f577b749f9ae4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c52c57e75d84960f281ffa68449f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9b1a64b3aa74fb370c04ba120a7d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c7ca7dc77f852d7d9923bd8aced08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b58686d84de731e8d36d583adc282331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5e8a62ae974d6ae4da5627c97a27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc43a49a09bcef1d9f5c5338328a6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f332eb48ba7e58c39f002033f218ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92563b14b1263bb9272297b1d2fd05d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7eaa10b71c580e7d3d0bbfe87777336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15becfea3aecf1b5a642d33f42635d37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f858807604c1880b839069f611accdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db120e28cccb2a0c6bbc340db9f8a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b6f7b27acf3d60622f01ab70f77f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e93553e9511c6769228d328eebf6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013d5828b9309d6d6d3a4b11f7960fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0de54d57848c210f9d3a30a646f411343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c287b9c8555c298722edb7a9c352f05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1e69b106119bd2050478e3117a2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013a70606c1760ced8dec733e496817346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a718cd12beb3099547bc041a0eca5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd7bd732a7a880e9feb367404526b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381313b7b7ac65dd63180a1afa833820349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c924741df676b62b3811021560799ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789e166d446b4598c79487a9a1a06d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d71ef551af2c8bee52fead3bf51b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed579b3e814be7b451036eb7ee6bb01a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496011f07f3eb81278ea083d1d1e1219354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b368281f40bf005f3d73d6bead9e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84fdad470e2a82d83c510361451961356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd6406cfd486b087a5d617b4894ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b40269ea4603a9d4372920e7a754f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f5e7e08ace7ade1deca238f13634359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa497200ead29c9503f3496a90ce9729360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2238884dab3b46d0f9a4108449e8b93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f4e6a7e6a8b3115409fca6911d03f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f4cca8642d51c9c33a5abe16d814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910bc80a9c5d6814243a975d1321d79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc28f3fd2e03feab7ad4ab219d358365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e51fa491ff02a8ae93a7da51d96d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2f0261997bf336e1011f8452bdaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7b809a23638558bcd28e5175d4f67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89dc7ef163ac27709fe4a9dcd873c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1ace60fd6f5bab14e97b28e313c08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf9c46570b9a5ff65612d164725a10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6385630991ebbd7b7bad83c098ed8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383e08d9035586581975c05f7a612e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eed929a99be694d1fb75df1bcd8a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23bebc6f3d812cb03810a9c44b5ec2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e990cb122ac536ba7954dc5f557487376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da5d1c6f3abe90191c0426960071ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9a62671e02d4ade5039a281aea2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e70b11906e4ab94653f8163b9341379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776180eae90f3a6389af93bbd2a3738380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f5823054e6d99769e08753ebd763381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0e32e49774851710bc54d3a20b4b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cf2a5d05d433223732af189cfdf05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab2d068fce2c0ed867b26c75b6d10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd8c3c56293d825790658d0374ff4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508de998c5319eafc6179a9740f8f0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7a50bf800920e9b8267ffdcf68663387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880d8d8ef5327d60a49e98cce769751388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191e469200addad364ca1c4d9f78df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd16658d9c39831025354c309966720390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87bf286eaa0edafe3bab8e477aac9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e11d0f4f0a98cb611c1ea13fc75e4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076d769b7e72df776d12b0695d43be1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce5e883c8f42281c0f7e36491d87f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1ed08a28c25fe8d7b407a25d9937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c6f963bd2fb0a200494930b37db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a7a6dc92f54845783ad29a776874397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e37686f431e5dd4bb2f9bd57d0aff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c96708ad6adb835fb16d91b3d3c507399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b938f503fc4ac18e1d7f2777be00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f8be72d182c2fba89ba31980e5a9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e211428ee1df8f6eee6eff9b8c264fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0ba4f844c7b7ceda10e3a6c07c21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07876ab854fb9228be0ae768051c87e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badbb4964caf6cce8e0bd025fe7af01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e50bdeb631dff8f7ab06034c73309406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e41795cad6c9841005444c4edf8cf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e84fb31ed2296493229383c1559b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc313e5978c6d43c51dfabd79b071d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328469a78e99a98c78d5edee2347d8db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a198735eb68d17025aeb499cf7f058411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24add99847a449121c2729a34e3d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef3047287c5be2c500c250362321c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234de639f7415b3f8fcbd5c56929bf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379ea85b525e1cd49cdc7ce351e6c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2f45716915f581da2990a5a85ef9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba956e22a99c68387110eeb52bfa22c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809431e6730ed4a7862556ab66e66d9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a9013651e51ad640f3be223b3354419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968463c605cc076922f324357ef2626420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011adf142665abc203fa389158837cdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e633fce00a0e9362892c467d0060d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd877c604a06e97f363b252a169382423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68e68a2111ec1f9efca49bd74b268b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe651febfe68af2f121ab1e5d3371671425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924dc3fbb02b974b39f0e60fec860a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e46c092f11d9d2304303170774344427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74abbc7019df8a595b4f224d444186428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8981b6fc917b94a46a2fba16727bd50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c0b7e61bb95c1d90affaf3966648430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabed00bfd2e6c95c23015e9a5a5f01a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f889db8c0c1b7a2bb2f7fac54ddeac6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b57d66b928d7e1868a1f959137682433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc61462b958366a2c073d306ed6017d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400092f66144d14db99ed1eeedd1b9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de372d1d7984fca9992230afe3c071436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92364d55d0270a716ee3908fb86bc83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72076ac402df09542820901426ec3246438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd2ffe95f7455945b3d8da72b42af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2d24793d6517f9385005172acd13e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dcd23be7b7ff787c53226e890cda7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd685c214fe21a5b1632e31d4758e17c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3648e81e691e2aa58f19267e78f82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621959f0c4f7d7a1543ba74564385468444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c25ae9b145a7741014583b5bbe6203445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6983640029c1dd883f2e2afe408d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ad38b81c11ae8d7d214947f03df4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1b4372b83fb8f92cc3a634e541a1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25814a6746dc4269076b0dc545fdec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f084e50c925299729d58907c10a5c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ef00b1b14634586163b4eddc8906451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269a1a7291735796b59f5d2e9cb601452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a72653bf02afd5925a80791cafaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294ffb27a2ee4354a0229b90e502b0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a03f2572750f38cd7e430c8b5ad82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d72b8610371190496c86015e28fe8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb68fb80600412eb7298e5f94ff44d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3bd15cb93384b85c1a40858c82ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c6f518e2fa019dd7252fd9d163607459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e65630778ef2566142296fdb39b1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265ee9ccf33c318bae6849c77b2e441461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be641908a18702bde24db5a65d2f2434462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367bc84a94a0a677d848d327c3773cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af070f3da453b15b753d5d304017b1ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b9b05db5148a04b74b6749f36b8ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52af855c74b14ace1031d93e5705d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb98dd48dff97533c8a214f11d141467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb774dfb37e5ba4c896d0f1cbe98c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a939b1dc9e75bca97274d6542533469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1352dbe44876ca7a386ccd3a203a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671cf05d00bb300b6ee618238e02c1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a57d9775a37b26ffc481036722b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6a197427ab7d13876dd8ddc8a6e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7f22eb0c9795553b8f3497747ef16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280320687e02af2417fa2b396ed1e96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c4bc471e43e80a0260bf34c69ed8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1dd99c56646c3420a53b1048b57c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102039e03b32fd36205f119fa2560a27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079501c815cf80300c23a8cdbf89c010479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a5aa9cefdff3a751d11c346250d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89289108ff474a40dbf25d3e6ef2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d604c0c6518644765911b4b22650d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8794cf4dd47b2ec8e0f7004cfe7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247eefbf643936e73607b822ad419b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a1983a7117002158362707a1db19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2be797efade425f61d33f5c029dd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157c0976b552710fbe85ba545527b4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163d2d8db044419a33eef7f224c17a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a82ab384abaaddc0065f8efe8856489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337cda08fb3cd5c5250fdb6560784bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e671bf269ccc76d826b09903ad1c1eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2473c79b0c7df889ecba9fc89f178492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d472a1f2ae35d1d61a214ec65e9aaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31448ad23823d1a30da7a0f2f817fcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a02a56dd360f2d0aff7efd6549599495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4da8820c5df5c0d602c4968238eec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb2101cf108335d2da0bc391834de0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c912d1950005e15bc1c224c639d0b3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb622315a7a57b4139e6645c8617faec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae868c9e46a2a158e2a803c107496e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ef1bf59dc892263d17d497992b6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3d0787705bf162487617e79b33c2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5b5cc2bb5a3b37e98548add3e6265503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be997cdbe4e5988fd332923f3610a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae61eb6fe27df9c9c89d39982b9f5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4e7cb51da6566dc4de7eeeabc0caa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b146b49023286ba946ea64ac1d225507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a162ef5f421758169341610675d7ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceca56fbe4421b6a6afd4d15297b265509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877abad1aa91dff111d34361a08c7ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f03a59ab2f7ba0068a500adbadbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e560d88fd66d582636ec692355404a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033e8e11ba3b14f889f793db1bef569513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0a41dc283b7137aa2dc6d54525f25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a1c6d0373b4ee48b71fba9bb3cb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0eb69c11aae2ad5978d1c6ff91ab0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861571e4bdefecb484492bc7b8c1e24f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d603b2a27e3ef49ecf37476625f1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c0512d1ccee6914774876d2627e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bab537008ed84aafe96d431b7e889520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c07927d113e60dc8ae288119077b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e2d0cfe7ddaab2be80b6fa73b10b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657093feae106f5f8e97fdfc7a67a159523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37075645dacd1d89aaab68f45714e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c830424d96b43910923c5a216f2a02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d7cbdd860e46f77e548b83bcc378526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5228810596cefaa85342c18dfa38dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb1e8136979d05d7ffb0dee7047a20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afb5dfee31887c1ea11ce9487f200529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016b886353577ff18c5cc5c0d93b4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6618805d6eef8f2af106809bb7e364531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514d3a32d17025b2010c2cac2f7bae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8b67b51f8d857dbaf97622ea49feb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0f74057c4758e9502025c10632a51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a24f122acc80f05d807af98faecc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bf5819e1ef85fa1b6b5de36b90a18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3348a71df4b8ed1c9f660f1e23d1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90081af24d2b7a8f67200d418f73c92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26d55ada39c6d956825219cab5252f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d492582fbfb4f9ccfd204d95d94a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3f57fb5c365528f2e794afb8d388541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac91d4aa92c8120a177c13c89c0d56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe386ccc6b1062ceb4fcd5acb7712543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8db7296f3a598b2e25c5239802d2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c20f697605bab51bb2f060c892be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e76b9b0aef870cc97089283b23c1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae913e4ed102cdf895ee433d82d50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310c38867aed2f71df8db934d19b32a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a74b860322308a47d3dc0be2911239549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f05366f3c1d315e0b33111f9a6272550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385ef135b8968f7841c7e68d983137b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666078c6867d92bbe6cfc199d4ddf299552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658e444837e635b825505c6bf84a455553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a34dcbd4379c448d54546ca9833f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f4210cc2c04fc5d54ad11296c0104555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a63300f8ccb11dabed3ae8ec68a13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c1312a0e29443a5bc92767be40dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21c5ef13570a18827a94cf8c1cef16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ef73220abbdf48366851454a8f36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8aba5a04a84d745e9c08f03fedd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440433044f31acfdd637fb24effa773561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de13509e08d2d7b3105f99de921b9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d61f8cc796a5154399234e3053e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f181351c70b7bd3c38eea13a109e2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb2f881b12ac574980ceed37f873c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ccba4206fb8b3b8ee2aeab5fd022f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866d5a6c3bbc4f69acdeb3f3fb36dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45775a90a22041dd4c69053e5e21753568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ab0449fc1f4ffe5cd58ff46f71d4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5740175520d1da615320c8ec7a0268570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06394705d388a119de926cd8994418c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89524a6c1fa9740ff1f1d60cda583b8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd489fa749b1f54d8038c63108ae99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc43b0acb4ed70ee5c0e30f071842f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405fecac547ed8a5e169907e897bf18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557bce3b493c5077ae3806db4940b9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11688c57d0ee2fd67d170b14b11d22b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f534816f24bcf3ee6206bc78dfec78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d8dbf30bcb066b64a3f2fe4c9f6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930305acbac1ce1173481795d95cf1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bfced710e07019142dec2a847b7bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef63ff558c1973dc4c1cf2a1ee5007e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eb37ec0f3bcebe4fffe133c994143583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cec0fe48b3d7e14aa5ad89d2197f76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa94661a97959d274e6791f4588a5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7349e556f7eff37b2438240a76e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d1f263263a3430fdbc32069cb6b4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d7f5658bcc062e4bb40dc12b4b69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3151c9f760167ef0f3e1856aaaba785589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79329b2fd635d7d42ba3ca97ad4d4480590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca570685606ed5ed9ce66c3f8d6200591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969201d76fb775ea2494c0ddff24759d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3ed81e43ef5294e757c798b86b27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb0d6afbcb61021f2489ed8db02916594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154012cc4dae82541f0aba012ec9327f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d8cd2e38f262b134e4841392904ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34074667881dfac6ac72caa01b396597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6746c62e154212cf838415266f3f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6747461f58c9b62aa36cd1194d6d250599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080107ab68fd2c6c56d3197b1b8a75d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb609d25e9bd30d97bfed1a21157eeba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd2afeed56429a8ce3bfd35ebd3ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ab37c69fcaefd40512e4ed04afba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef52300f66ca47d51df2cf839c4983a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcae6f174f524d8faf095e41185cbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c93028cb844712e28284d58cd4312606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a2e4b59e2d4e5224c0a6bff977a30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280f356efbf8990bf7c51ef91d06039608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f26ac0bf9dd9fb00e6df4a901b052609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861eee988ffed91db3e29a00a79830610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330f53bde7909bae18ccb3ef9b7ae74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfa67159d91a16d79da458b443a3df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc6ae1b921adc7f7aa5e8070a32f7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add59cab89b29789ca1cb9fd6af67837614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc46b9adc6be6868bee9605cab0c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8171c285368caa5a597d2f08c00e3dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d65c5e9461c5269b41124dae1e76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d595faf55e6efab4c140e578bb1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269821bb24963a3a9195e2fabc5baa56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f81328a373e81d00be1d9442fa9de7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d313fd1cd13e132f3a4fd797ad1a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03228e005812c0c0c11274c0a862c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb8d204f23e33ced59af5eb14b856a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d3ae604d705d17cce85002d16cd09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa57a85d6698c9ed3826fda89e17fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aeb21ad5e65a3a1f87898c0169635626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3efac7f5a9e1b294294fa458ede472627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e572825383ca2a4e5ef0be86ffcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd97c4448062f68a96f011248aa29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f99fbcb0491b2c9cdb51c88a06ab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190201850eba1628e7e60408af7febe5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f35d9e53a3cd8ba3b8e755f85ca96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0d8009a9709d29605203cce99de0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a81a02bf298a85c03178cc548afad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a697042e6b9667910b7bf4e48f34ca8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d426bf79741f04b02b975f67ff66d4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80a6a171274d2955554a5748492cae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8f35e418166cbf2b509a17535815638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289391fe2c43b3362bf5b3962b3ac9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eead589040280cf284e853948961d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b74a1f0a51105b4f083ff7c1451738641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80067eef9aa085338d1ea9dad9e45bbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb71f81e0990f6bd1909664c637f7ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad92de69987775fbe218a1b53cc6064644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4c86c6ad9a7e0ee672a9b7440c8e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4f8d0fc82091fa31d1b1348d6350b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1aa1e3c36d237409253fa2eeacdf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb07ef52f6c99e9dea5e1f2da039c60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea4874dc460aa937d271270be5118a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d913b038036454f5edef2fd3ebf90bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e00b6cb2cb457161743143238b4282651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd1323950636e48975391733eb84b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d914e4f94ad64bdd665570c8a7ce4ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946da9b93682928510db139fcc03458654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98433c1a8a8694066a09d7074f991a5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd8af35f92df07df71fd0c18ed4340656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ef47ef066bd797a46887987ae138657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd17e739f76b3cfc9992c4b827300658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827170dd63a876796dad47997cfb9b5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fac4086e89f27e15a9272ec7b16253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbca9a0775e8fe87e763474edc79e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26128019bbefa5f5ba2dae1bb1c1368662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8dea8cef9332214a5e141df81b667663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5405902a9b17a44a3cb4fcee140154664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f2d4c3667dcb99930bf448f43da7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ccfeb07c92fe4ae9975991ea06e24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ea21097b5135139d5963d747cf91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f05d9313cbf0c483b7be76348fd0da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b650db11cadc26ac25eec9c135bf389669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b10e33d34ce33b9c487929d02891e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407223429ae41b115d48a21bb6cbbb86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc2d5b7ad8cd13988dfb81b52ad92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03848e55dc54b5ec57954816630de5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cd73da730175ca25f35becf18441b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37ecb625dda516d66f3d2ea6283b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117a941b3c395c037a0c6814f84c54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e149b41d1378cfeea1542a14cbea7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e37c7cbec989bb4092fec1e82ba2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ccb456c06765e9fd7c5a97b06c11d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d6c96838a43326ae1c4a72ab8cbd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e3a36ad78c7af447b8bfa720d007681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308f8ab10ac08032c5bfdd1394b4a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334db23d16d464a98c3c5d4dc5ad6532683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa024622424184813a08eb02717aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcea91ea9c7e4e07e49af88f7fb5d4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d99426e41a916d154a5a583cc1d33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f327ebbf052febab5fb0c9fa0b5a25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a9cd393cf19191731595b58f02d9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90950c873700bd1a93ae9ef59a4077d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6f80a5c5b83188c9034eb49691f0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810c2e5ec56b1d9ed7a107c33fe391691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dbc93c1b5d8eddd67202e00bec1ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4111bcf71ebb6394682dd9a043c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c094dde905ffe498ddc55d841b2ffa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcdd6fa559745f048bcf0d78272d7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713449e415c0a062c32c7f4e3570ef1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52add148e246deb459a2821bfbc1be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9990aea3346178d2d9efc6ec25324d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9742e2cc29e0d755417de9a1a830b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b40d2bc790327df415ce9e6d9834f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d6d05113567b6f6c852592d0990d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e92bd7362219d39736e072b861be2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38b917ff9a5a606b3a2bdac322c877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87259549411656a73997ee0df581f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f279c20157bec137340cc124fbad3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2da0ddd65ef23ae910a69c07be7fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25d7f43eda8009494faa9b64d3ec60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea7b814b6d7c1dfa8eb7e89090cfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08de7e97239628223680cfb0320d96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d3b0a6e489b0d2df7a7a344a4e503710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819bf69f00b682d2efc1d6de5f7d8c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5277c2f63ed5a9cef46ff691dfe44d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaf265c000a43a6239d3283d84a17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a4c823016564f0c33be85e7a366a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ad961e2bd409c179f439d453adc8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032a03c11454155db3070e4c2ee6954716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5bc725926b1adfa6b27610fbc1f11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983ea6c0d83ec49736f4b14fc71f38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f7666268a31c74bd2edced1af2496719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee9a63796db164b5409312a2548fcf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf2a9da174120522c996aca2aebfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216af595b8644cc2cef0dbb38946fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621abd990d4be88ab5df60d9dda7611723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ace20a43213ede5f4e119120a1932724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a4dc16a6d7a63c863cfbc3bc3776c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c01e9445cc8d1dded5f86ca7bae19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c19121da785b9754b91ff1e36a7d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47853e02126f3be74d7413a2057a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd8cc6f87d0dbc5cc78e7f94435240729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac2e7b740f3d3f93276ccc688a1724730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ee5e81cbaa8508522a5fc26c44df2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149043479260420ea9f8afa1da89f7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed54b90963b4ae374834957fde7487733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d885fb2ce65e85fb0e27146ec3555c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62740cd7398543aa62189f2a2ed9f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d4c2f19d4818a2920b2a201c0e7dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0b56b81e985ecffbbecd95f5e0a11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144af7a71087d04e3274153b1d77791738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaf5632aa9adead3604a2d0befbf31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be61e8bc11400931583aeadd85d2781740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64cc44d94c76ec4c9e90abad789d16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ed5be5c2d663d6a4dbb01baf3d0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3990f073e5c0e66229ff0d290c59c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ad72c4a7ee52ad592ee8ed55e83e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35092b99c559c2db48ff6d82d5acb8a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b75900c5e7bb80b02e1383f37eb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fc8df4b12173eeed0bdf46e3b15ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b0539ea021fff6909a789ba9d553748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef570d2c869ba823848beb9ddb42fccc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4f6d89679cf2224cee3859c42387750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcc484f89e0937da6f46721254421d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33009bb77bffe136c9a6c150467079fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1e1fd7d89b3d1302c869a4b347ff5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfac1937dbf2df1edf446635ef211df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f150cd5ea67b8418f63e767d59ef5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ba2d7c2e6966db530d080e53f057756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064dd629e637f9e161311a1644c1964757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b64621d9880aab7c19b74c92e8b4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c4564075ba569996f5561631cac0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b16b65cfc324cbca27aa33b933ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec408729b9b9b551b0d830f4c42652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095fdea33e7bcb7d456c04595aed3883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffba31229ed3f9e9f32583aa64dfca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2863851b0aaa1b12df91ddde3cc8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b046080a2327e0c2634eb6537b6506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e37a8783f5d93cbc49cd05fdeb3087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aac532fbbfeda6a83762131a990c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8375f9ef38a29e28670045daba1269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf68d2c37092bb32bd88afee5d8aef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2b3e3ac56fdaf085e1a7e784cf9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5af3e32d691995f572298e53f92ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcec38205a0448febef955e526888813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c245f8a8f12258fbeb3220be44838a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7915b22b185daa89ac5e85e2d7eef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b17f381cf712a1512a6751cc225616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bef0632fce13fdd79fddcdcdc83ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5dc4480afd10005c3871d89326e7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7602de7bfef7eeef6fbff02672a7a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d7e01d800c252472890e0b5f556220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d306e0b73289654cf09cd4e8febe4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db77d22a08c97773bf8eefcb04483df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0855998ba521cd8707e95708721e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ce82362fb821a8ce1e567c58c82024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba4f0566ee68aa563133b217ec6f9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085193e3a2212dc27f0d5be08f6f2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677875ec88ada09fe5077b0ee3e002127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a234029fa84b517c80aeca690a2de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea92a6f307a52c50714503fc98f3f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0011209f9d144fcd6a01e6c2dabfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad44fa3c95f85a54213476bc8256f6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd79dccf7399cb79a3e200391fc56b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838ab804b8fd39337ef7022430edfec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3ce65056e330edccf9ae3f78f58ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42b0f5e3e204db284a2a7422dd322735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7007f6b67a42c5b5fcc9f965f9c6f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06ca8f2d1e64a3f160a06bb2f623f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c9249c5bf6742005ed0a53d7f1ce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe831d62729e589268382a4bdcd1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552cfafe18e997f576634f865442d2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cbdc8e3241d50f95785001c87081941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc274af78e689da6486190574602142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbdc658efdafd30f0c0194d69d91dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12385537f874e1600d1c85bf014f1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3edeaf8d6a524955d51e57ac1030145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71974e7d32871a461e8e688cee64173646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa61f32fc4342fa927c0d20036597e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8253d12d33335a6d751090ee1435b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46320387f9f26eb58f95cb686d0fb7cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b7a51fb09a38d38a1abbcbfe156250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3dfbe938edff9d807ea564973f93551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb91a8f96f5b4c3b45ea8d85780d7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b03cee11eefb1c25768e6a50a403e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f531b0b928a623ff62f8a9c18e1e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f131ff49790cdd1494f5860609fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769c454cfde725715ffda84efbfe6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2305320856f24c4921b06f85b9241f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f0966675578fdc787bae2142a766c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f07d84a343f68106fb042dc45d4e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd4754b80ef041325edded92adcffc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d735d0c3aca841a6b8a07baacf125af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9f2a67760e6be443ce25cbb76857962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f682122746ef84527f76cd8dfa7c4c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7510868baee9a519025ce3e6f9294e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1862a0cf9a2da0f6093b25df0b7f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c10ef4dfba1a00e22fd35539d2403066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db87a84f5e6d355088550eda9f6c2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eae369e5796168ae2c88c0997e18a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee3dce4ae5c4d4121bd97e4a8798ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a63209890093d3654c50bc9840afdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1c86262b9dc1fef6bb6a4aeea714571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bcdd9a4c96a64401bae52536e658e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d816d4cf37f6875ee4d32c68fd64473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f303a34d9809202aa2c6197d8ea72a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2799b2084cf3f6d9c9126acdb09f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86bbde577ba876ba37a219adfbdd7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db98a62f7fd70ac2d3103b90b13444277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ed7eac5529cf21fce5b52f241d9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc024c5767605dd21ffbf162a7b1a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901dca356d15f01e7f66774cbe2a18380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9632c6266d9e7195d502fea992753d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258115034895900e473a9edf02492d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60a7481d82d24c85b5e983c5f2e21c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c61b977118f786e4e2b469f6722e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453caaa87b551ebc787f791ddfd92fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b413224d606c0419a9dd05e6ffdb83086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf3e8745560678b7e4846d2367131287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d207c1ce8dad396f453e35d9c45f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921d907469c9cb764a94d50fa3c884489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468473ab65aa50b15d9fbc02de0b4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62308690a751fb026f699909e1a9b0b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb1692da70c4672f072aca16757e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe82e506dbd53638225db4d2e8c83f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073e0acbb433ad3437a648792a3cc2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dc8520fee5b72a632b73c082a6a4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db03ec26a83159eba04bad22440d26596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416564328b52a2adb0faac146863955e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa81561b690c0a798ae2d44db2f8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aab43ad4315e957b28033e2291ddf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d24439bf31a8730957300cb232e63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9884aba55d7ad8ceb777c5026e516101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a10ac5a6d559622a2026156fe4419102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f1b855d4926bdcb124532f55980c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979839c9a6069301b4b89bf59a62ed70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bd8aefaf5d456d145eb2a5f750db4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516dfb2d9c27de87411bc4adb74f752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadec2ca0ef8e29415a2d3b072f5de7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a602eb8457e93a41f4e08717eba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c676b6f04fc421197b21db2e68d8cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a37413f73dfab27665b96a2de7d032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef1fdff9cf8b6d8acdaf592687888111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac3a01fe386c573bd893f828428c28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01001df41ff9edfb65f9b211259b2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd6c98a09412e67bf0882f00b0661b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46bc49854bb2d9dd56e1316d5d50cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c13f6c92c4ffa329b2e3c1db797d6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10599b88152a05bf16cc2b1d2a2499117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafbea56ae1398a31348338a9124c62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319b37debf1bf7e8d3ca0dded43744b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f9d57c7797cb423e3761dbf2da190120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffe59587bae9838aae44cd35b37a83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068585750b163ea0b3a56b68c0aef36a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db849ddf4e9850af162b3b406f20092a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca4be2e90f4a2145c67197be4bc81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec23615581a1f95185ca53b073ae37d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27605191022eeb239ed484fef11a0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff4d74595a9661c8c72315b72e3688127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b56d80d827097c79c91873c2035c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ad3b43b71ebd10abcebd2226dd4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f72c8ee0634468e5a009b217f1f45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c8d8810e890420b1e000ae54624a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838de218cd11e7e8fbf548eca0b27da2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9de17348a7f4469349a0915ca3c61c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2db8e416603ecfcc0b2f40305c1e23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893440057893f53335c62d5a4f39b65f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c707dfd34b18c4f190f3c0f082624136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2361195a7208b2e5ea6ba58f4761137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3502cd553d76d7f460af01a455526138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0212d65ff5bb0ef70fed93da4cb82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86880f416256ded24f12369c2d96eaa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5a649a19d4539eb67fe685cb4e177141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a8215888ce136195ecc8e04f2bc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c039c2e85302c2db9afeacccf4a102143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced3a96ecbf1e0909899c8baf1bea6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9e23c241c05236bc74bc2b00ef91f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f375453da6ad2eb99ca8a57b24fa9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1251250d277befcf75270faf1bfa44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca608911b582cac9e273282690601dc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01366d3fe1593f77832ea63be0f97c9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddacbb4a591951bf49d9555f52f1ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208321cc616bd9531e00afee7550b16c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef941c7c1a0a31a6f844aeae483221b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981979bf0de7ccce83820114f8ce579b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f29c6da15125ed6e6c3314e365d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60a7b8a600d2012559a31902b9fa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5cb80f240845a96a9d444661f737d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0861e18650a6e5375e5dd8b94850596157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa6d4931e60566f0316a3e7143246158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd48ae9044a01cc77371ca0c83ae97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c3d799974efcab47c770cd989fcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc882f997e7ee68dbed9d426f1c9a17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9401282d91470c2ddd0ade08cffab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e2754d11896fc2f44bfbe0f62472b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796da1c715e9ddbfcf8249fffaf6abd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26deccd0ebaaa66696f1f8eced2d363165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba6363679a9a28bd90ef361ee2d31d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f40b4974d64adca174d0274e25c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd8dd33015243f5311b4e78fc1537168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c20a76e3de980d0716a26d40a0bb26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ec0be2406537035275995ea0b101b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18f9885f6c589ceda484f2116b1aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe725e5ccad36297b6d1996a2c780b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c0505da730b3dc3f38d2719c82847173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b879436c7ca96404d560aeecb3659d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae3fdf8066668024f78a65665ffc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310ef87736482378c5d7769e45390a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889fb6896a56e61d2bf1e3453e1e1ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2ab616358928d725a2479460802d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0f201fe711ebde05c422134c6033179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00132f52a24c12a54d7b5537ab393180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa762d630ae8b6314fca1eb9eb6e7b86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abef3a5e4dfd3592f8fac7b734430e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7aebc8caf8e3177789075d90e4ce4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef31beee0fbcceb560f14d018b40e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045dbcf1000e06435d35ced540255d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adce1c08b811c8ede8b45291266a51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b319c45979a84d45558f89a4ac91d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd07a5ddfc19703e70a036d51717a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699edce6da758d36862ac98e7d63017e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd81e4f5861bade689624d44c7b8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0196710da8dd59fb2ae6e8ae2c3fd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac221b196583d77f85e60e6a38ccd12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdde9f7c2077b9c7abcef1c3293609193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62cce666e4ae3bcc1f5a986410992a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1785cae513d29d9144a98c231e87516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961a651021e6b6301219b68ddc87af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab6e07ef07a10507521a9c6723e5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42c2e375c6510806d3f0df8d71d14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d2c597bb4ec6273586921e785781b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82327b6974eddad79a67f36aa528ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e584af3a56b6b62915b1a35f9999e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b1d3d36efbc584e4e053ca15f219202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51fd5d560b2152fe9852419c9b545d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6c07d5da770f97722eae2736c44f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f271cecaf44db7345fcfaac0fb9a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93006136a6035d573a4b2e3b3cfd8e60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3c544e62dbad6d472aadce106f635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f15070f05a0838b8617cc9247658c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f09517e55738aa9d5eb68f4d6f395209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6233dcc927bae9c07038e4c704dc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93e6014c468b1c5129f9b486a305a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a012a867b8e069fbb7d8984e4ec551212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb630719e90cb3bc7b06dcaeca4da0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50827e55a794af9aa8daeadae39ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fabe954fc49f1762be13f0a7dbbcc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e48f702393c48809f6463e064f4281216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c4fcaaaeb2c4b4dd2ea2c75917ba0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d34fe9e19933b37c3ff9fa268b4a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625cfccff939c6b4625f7de7c787c88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1442e07f0c87f1087de4c8bfb7e6aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cfc9caa4dcdb93994dafb4ed36700221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e6ff7699578bc6e0958cbd8cddaee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bd29c06a2c68f73771f5f3e559c74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3bd44eee8188fb8ff35e39208baac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f59f1b4f718e8c3825355ef42ba00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33161570291f4e4e365218cde121320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626046caf8ce4e1371fef6ee9a8d25ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe024e1f980e69e63d660da4edf91c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb26fec8a311c9d82e388c6dd27786229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b954a3f69d50616e673038be5598d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905bd9b3404bee51e6fbabc43cb3bde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ad08e3c77909df3eb759f6bb0771b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978826dfade9a946710008e3f8a4386233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8824372d3e81c625ea7f1885fb78df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634403f4d230d91fb578cf7aa7e85838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f30adab3a9564cf601e02f10dc8671236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4f62eb936dd920f29d8232ec5ed45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7d567c762e9979c9cc8ca0e41fbcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6ae8262068568dcc9fc3be10b6df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a80aae620fb5ee7ef18a6ddb66275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e63c32d1587dcbe270e5ec3be21a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692047dbc96ef549511fe24f6fc895cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25c96bbc541703643d1480dcfbea28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4697055b3c1e2407681fc8debd7c71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805082ad23457563663d1965df3fc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6365d46bcb9341275495956524f92d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c51f3fd6de440971d7a0e7e6228e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ef7048a26bec1bb71f2876494111248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c06a11545f15649cd35536125cc13b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18dd5460acc9116af25f360a1a7426250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79161722c0860132a98bdff679e7cba9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8a12734c077509ee8addb614c10e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279153be006f7f4e004684b92bb564fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0c291ca755be95d9b5f82c05190a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ab8361da56fa5141915aefdfefa83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45f92c43926dc941f880f55f29a30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9b76047809b66250a95968a53c126257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d637d8559e6acc2e1c49035e298bd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408d9b4d34748c17b7305322fb0e1c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a727c996b7afe8424d53ff687db0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bba2edae8ac851a0e5243c2389867261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba05f526d84f262e3fd57b4d783238262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5b3fee608f411e9d29e491b1c013263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0c6c2c6ed60d208baa3b71f593a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582dabc5d5ff02535124a234fd42d24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5fe75f89081f59eda461d382ae6e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544de5d026c4f3893b6277a16b8ef7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82fc1a73ff1dd053513644815ee9e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ae7829d2a3499e0ea7e5e205efd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1bf32a2d0159d5b311226b07e75f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f70ddef8289bb38b2d45ce99a08c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f0c32c8358a1ea447defa2a61e0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0f45dc4289b5af53ba8ddfd188100273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1315d389044867d048321a8cfd9cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf5ae8f7052c640678d8482ddfb2ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d797996fc8281a122644694f3cd847276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bce5db6c86e302f13c39d6f3a3be02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20919597a066b260bd4a45e5d14ddaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab8bf0a9c264edc4f7f6772c0e8e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569426319c921cdb610f18a57d49af0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a3ece83a81f15126631a43d30151d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fdedd09578e7f4dff2ee3d5a52e7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b35e5f24c8fe69971c6fe06096bd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93bd233fab6af8df7e8d37667fa860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e10edbdeef66089d9bad261d5d5a7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a91a241b621d8b1c33b1694b7a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ca26263f55c1d65f54a08718a120c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d8d5982c956c0e41e19f5f09fd8e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bb70bbd4eb6e1f3274146002d8534289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7ebfc6e3421c124829eb298dca51f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00a67b2e5885591aa2ed9588b528a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9eb07266f71bcda62f62b3e28cc52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807bc46353603756a9d723da0492487293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d81c9248dfb0255528700946b3144294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0389f856281fec940cb2593485c817295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fecffe9a159e58d630f73a9aed3f54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a862734b2f334e0a3401594796aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49b23be3d680e838bab3883e9b3b65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f1ff759372be819fb68cc6cd41b39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0d718e10584b20bebbbd64a3a672d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b10ec386d29b0278a796eeed37a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08bc1d7697552b90dd050e42cc3b09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5170d71cb92f3b5c3f2e0269f3a91ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5905c9f5c7eeefeead4fee5febd5f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce5a51b732557305ad90dc0e3908cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0858620058afa5243e2a0373dea43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c2eda33d962a0b926d2db00e9c267307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44661ad6433867f90cc3457d48ecd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7043e01b27f2e80d4ef0f5fcd5676d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7dc9832eb9e2b55c20acd1d8b0046310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074cddc9dcd0371251c207b6f6b84b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b092a5f65ad6ca8be8995a1f36b35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bedaf4b9eb284a49a6620d2d9ce2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3cac57c31c9689ae251dee3493ae1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997455588855cf29a465d269c19bd65a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20258ff140994d5b775cb244d80727d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b208cdff82361f59bf0c24f2e4a1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0fb807a1f5395ae5f40f4b93dea53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8379b349b25e84c4a2cda08a7a3fe3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9e0e530936b2471386e86ffeb679320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064deb3f8cf86c99cdcce12a3b5f6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783083f402fd68f6cab14138cd02cd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5ef9da6f0c3c17b7b52469dd49d00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f856d2c371bf74161ba5c9d4ffb803324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715d8af417b0456c8aa5b848a3928a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbf9c0e760dd4d3c40f29233c541a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c81de4711bff24469c963c4e909b59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094cdbe4dc4d42ebd307b29ee9d1c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f426200ae59e87af35801ac90e47c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe862654c8127c68260b86e1c3f589330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb37b5266ab972a78106c0670e6e94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064623a6adf93ef4a497d906dcd661d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c3313af4a234345bfafba867fcb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccb4090955407b232febed810510a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45e6ba0ef03e72745146cc3ca3dcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65be3acc349d2cc8f3481821ff349dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a1e7b23c56f489bbdcc07df04e844337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d344e58e025e3bdcc08f632ab46147338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778dbd2eb38d899d9b2e9b472a0cdef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1268a26cd2bf865bcb6779980faeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f4b494637e9212c6413bab1404f17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77001deaa3b8d8910fc4216b60422c7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524fd7bbb72730a01fefd0b0373f31c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d9b07f586366cbd36e929a2e215d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5b0dbf85c1cac2541552f31e40aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d677a12a5303708e93cd0a0c26983b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c3a47792e27bccf9ed3ad4b709a0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b917adbc824193c9e1a8fc93db7729348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabc0bad3151c55d9aaf10786f6469d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ba82bfbce6d1d64dcd27c8db5505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc9620ced08654a62deb5ab9b80c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70485770d961d0e81049f1f4ce65f163352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67702393321509a61fa527141ae955a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e6edb0f4a124b7bd7562c34a7013c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ce95088fe7da2562f9bfde33456c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323cc2433d70883aeef2984d194d28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141a8f6b2afa7b4317b6bee60c038b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b8bedf1c85c9ad8c739a6c9d53925358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb711e2c55e2f38b535babb05126ab9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6933957c04adec474655229a4210dab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce234cc82eae4f0352ecbd03f93b36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b79eeb098f9b81fb93cc8e83df3845362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a079e2ee100707880844820cba4175363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f3188e409ffa5627760f536376d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44be1e1e1f75ceda0c25fe62c26195365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c76c60346f610a01176d04acaa48e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c05c4d2a7a0c33accfaf51e80f911367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f447d4403fea9bbacd905fcbef024368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a6d20dbdf4390b37ba8abc3bc435b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079972bf3455dc7a4f36cd1c6fe2ead370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a6b1e42678a6f69a76d287ee75d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7486bb4f0ad7d09744b3aed63948fa9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c000297a944d10426b9770b920b0747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc690499992fd95e4874a0785565f3d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e5a392651fc1ac05d004e0b866e19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c75dd4e2b4f84762225aac71e3c41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048f8466bd84e6443add455865d5180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992149a82d8c23880f41869173601258378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1d4ffe428667c3fa3eaf463c5a9fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c155db8e325cff968250d79aea454380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c028b0b6d876286a35c8f5a5378c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4607ed02f7445dbdbbfb0675ee87350382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a56f2dfdd5ff8362abbb3fdbb0b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ef2b9b476b3d33a0c926ccce2ca1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe26446ec01fe89daf744e24ca91a7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b9a85fd188c4167cb87af58c50c65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bbe1f1481b84b71916f2f203313d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8add9021250e5d7d46ce8018efff40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf8711504ec548da8ab52dd6d1d3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ac171d5a650b0c2d6039a06d54e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20865e0cdac7c376f20eb826a48f5ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee8cf2ef9f41bc03e26af07e8c48d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fdd5ddfbad98e8aaaca78f81ef050393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fbfe592bfb7297dc564e112d20473394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621fbaceebea6b1a7297217ab541363395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bfb3837a5f1e79f338a187f0efd15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db7323ab35e1e34beb12ff4b7e9fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adda9471d7060edb6331714ca02e48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7ed3067d506177b488e8d41f4812399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05ee5c63285de26d41dbc7ffd5253400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be779b542459c4478ca5d5298ef9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe424394458b493ffdf322a7054d7ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8bede0b23b8c09c587c288e374ea3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed11cef2e9e88ebf018edbb76caa44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafcd05591bc2a0111af29f8dc541ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e12809bddb1fbfe43fe293c9d4043f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9314549a4263753705f6a5b07ed036407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b4c7f972cddd78bd733f2ea839e19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15511374e55a4b4fce665d33afe798c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965274c7d29044a830e54185b89c4215410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ead0a74d324d6abfad3d9f20fa981411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e69c777749a15603c30c5d01ba7c76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba83be975e0cf7f6e96412c52cab84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772ce6bc0cbaeb1408059c446379993414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06788ae490634b36b51b97004823b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327e70051ceafa54bdb5abb2ecc7814416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4524e1cec802719a2b9966d7c5a3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58966416ef97eba7e2730aa86971c3bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5429c57d617a5a28db2dd4be664a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439f6025865ff1339f3bb187909c4fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dac9280e59d67b9d13605ab2f58ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74eec36d687f109990528b1710cd79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215cb9c908ea6eb5b12a0071c0aed1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aad009f464595f857a5e7839ea59f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77005eaf245d2cd71dfc85c88851f3d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fdab9ce7578df9ed8221f7352eba6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430aade21c60e89ce6e1c2f099c2808427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88ca818e107efe5298ab79a823f306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5195eb06aa89cf970f83eccefff2cbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24589b4ae66efd122b573fb64422f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36514d8d17f3d9bec4f8a1ac899470431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf90bafc4d345e6cd946a93ec433c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b1a7dd2f60b73f576d5eae78df7d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4e3dccd7aa98d7cb0069117828afa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf8de2495451db2b6413d6cc46b88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e0e8ec3b9829fc6da5c2495b046ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd39a7b73b0a2d92a10865e4993d49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083063b46fcb4ed3806ffe46e345b5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd38c55e4e5a172bf53e3ceeb56c29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87707b5a2e85f7e8eb5bd797d89d3487440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b4d2610f2f9350139b3a89e0aa21c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd6a712ee7b50f10774d3e2876f9f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1184a7b56b4d648d7afa819266b653443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ff08e06900cfc50a48a39841d7912444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb80817c72ac2a330ef3f5244409f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcbdea5911f70b773804c07579a8ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e902f6bed8fdea5df789f2487fae804447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0fa79281a6cca0c0af376dcf7b32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dfbd17a5de444397e3f12854fe92a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df089059d1cdde833486b17faca1db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11282bfb9f1e365ecb7ab737550a763451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e47af004bbf14c933530540c7bd7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f669e41b2e942537edee81a07e325453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d967016ae6f0180897c818a4710c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53fb1b45cde1805e8f1d7122d9dfad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c936421878ca72866ec733aa969501456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ff840b6e28686ced716e2601b5ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1c155669ce955632afc164cec819f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d44b7d4995207b3155bc73ff91c22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb9ac3282e4546d0c5ff2861fc3dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d47fe09e69262c6704a658b8b08c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4b92a8e14397e74693c64096c6831462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b672883dc0fcd9ff5be50ca482067463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21502b7b003fcef017b11ecca7ccdca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216620dfb8fc3d22d4b5208323d933465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba59650352485b51d5b410c9b72d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c8af82a41cc8fb13cc0859e5ed8ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce7c043999e73039ce537fd9aee685468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86cacdf3b9309580d450e05f9ac5c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a8c49239a4d82e7ca678db28d1a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062da044fbf81054f79d0237b3915a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235039f1ec83587239f8a43b4b2e9428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56be636b18fe396427302ea259a515473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf75d081821b82d4a96c2288236b80c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634d91f6d7bfb24fd51e89256b4b2cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab367aae1f5ed66f9d0ab4663a8f23a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92de5c767c0af3c72b7396d70897b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28769ebde05bdee24c180b830e5989ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5757302a8707c40f44b6525946d0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9971ce0d6d8732ea2a7c7936917d688480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8f9ce380de817a74653372ed80bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b30648b9529f7f85c3b777c779dd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c8b719dcf9f9da59b0c94c766802483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b10de2837d934c0284dc23eac9e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d7ef457b5ef281027cede7292a66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a984484716d4702aba3f60fdd07b0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c8e9ac5ffe5cb28ea209afc746cb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03b36aa336166d369e3b809f7a034488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f451690d929c4203ca1e460ec3603489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c38a1767fcd4602f16ac5f85a59d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192086e1eaf6463bfb439d91df8702491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d242759aa16bb9f62f70000708976e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47569d18df80f123a9b8234d48819eb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfd10c732f435a972dc391b4982546494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1211aea5afdff5cdfe8ee9196dbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f63464701c029e3ffbf80befb36d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460488302382e735c6e125180055350497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6f432771871fb5bc3e6ac5be09661498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6458fb389926a434ef15df7239ad146499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883497442586f3d9377d5f434336718500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bdc00c687dec5d23ae9cb99ef24d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c2b92979167c5f47e9e645800f47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333ee8c1627206c746c29c256dc3c67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c24d2250730ed70d78e8e6779d30c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd6bfdf4d5424bb642216bf43ac1ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c373f105b185f1f190db9171ea396f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014cf3bb3c89f505261ade5de2c88a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a22e9e69787a464d9e4d491a2c69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9586667d09c00c7e3c74ab3b22e6ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d681530cb6180997693775a9a2c44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707f38d705ecf256f5d0b7e53d8af9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8718fd914af6f4b3a6a193ffb8d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74524a896d46a20ed84a9208101048513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9cb4d1c57b0ac7226a6083360cb34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a61b2c9be20ce992b8d1fb7e39d315515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a72063974753745b7dd7e59f4fe270516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaf29df1537844c6686c05672e4584517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef21ffa74798a1d1e6ad8a39ae3a7aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822211a098fc43eaac7c90759c01693519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60143b9d8937eff3743f8d585f3dcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee063c57ea1111f918b6fbf06f3288521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2508e4356b4d01f2a9d92a48190ed6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1da94372983bb181bdd0599184045c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a7e7c70fd37092e46fc2987c66c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e9e0eaf58e66ae3ce319eb3662ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78c3dca52e87cc652420bd358fa150526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976603e770fc4dde7add0eb48fd4c465527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e905966a762aeafe65191a1487b15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecd2f8f30ea2212a54cb92ab23bd85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ab855e44f46df65ea30124fb21786530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddbaa34d89f80834396e0e2a2ce0ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91cd58b3135531b85c49734db68879532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecd0a64b3471059e9f5b4041acc620533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236027cdba3587b33d2cce37ad9861f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d5a077cc079c7aee8720b04c88de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf4af29d4c936df3a6ddb647b288b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86aca073be9e942d1c54144bb457a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5392410bf786865d6497b0bcc66f607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c7b3b0c892bf4524cd41ef1e2f7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5a45aefe3dded8e92909247939b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5677919117b24ed2710996778a9412541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f24af7e41ed412ec1ccc987bd57e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445d0001f24569d9d9ed6f87485b2af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c00213fa654e153e18c262ca3fba6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1a09d4e30ff4a80efff876354cc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c782a57a7a60cccc2b364b5511866e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ffa36a4d45e0a5c084046c21b4cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46f1ee03b0397d515377c924b0ea5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c313a28e4cc9160015af19e5dcd9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd5330e53450cead6871a3d05cd4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a7e7d70e0c0a085b98eb5746aa13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c91abc484fce637184ebdfb814e6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20d879a4a6c80b9e22a5f0426e9b47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1090befc9709dc99b5a66bcefd6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167183e82ac5d746a7b2cdde5c9a939b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597940b3e29c65682a1cd6a0ca1ec24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ab0a732a5289bc39048382385107557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bbcd701215f5ffa67d08210c79b76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f4c101f261b7d0e1e873f150a3108559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d88d9d35ea7fe739add37bf66317b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652fe89c1be128893adf357d33cf2b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929141706012fa3e2922bf52971edd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606632db6f039e5b2af4d8b2c8de27f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d931515360101d5f4c5e122eadebd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf7cfb8ba1f389193760744994e1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c61d380cff5b2ddf6c9afebb8ef3fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bd02c0c51f8b943c69dcb1b416f57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9d465400fe9c7c2938f1b84126567568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39acc5798b97c64838680c8883d3019569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33524e689f5deb3aa4817c3de929666570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfad69b32b94a4a6d2f07ceae499136571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970249a910b5a0094bbe9c8215ab7d9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3baf7617679e09166019b9c1c8ea20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb367b0d5f4f0586f428250a3b4b574574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec340da172509d567234d67d1f0bf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c44eb08623da32f411145c7dab728576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726071e598f6759fe34a43a6f09b5237577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9609f441ee6ebfd0f1d9ebeb4ce04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8c1e061b23cd5912db20bee1a270579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9351abbb20d663a6368a7d7541915580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f2acf80d28b993eea17b357d8f08a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e69ed013a0d5e596ee55fa6a4432b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7e4b24ca4b83c904e6cd8e5337112583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d061d6c3aa3372c1ea1be72107d31a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981e1a42679e43a515c15ab02bc4664585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ff8b5e8831d01432a8eeda53e42cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eaf2b4249ac2ec9195dfbcc4fc343587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe59a846fa9f1aaa49266a04c6129e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e910a1a666094df3a8e05b4d74d38e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f1d32644854b384c287c241eeabae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca9a139978696234983aa2cbea831591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a6673e27294cb061a0a516a9f336592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422c6ee375bf8fd5790ad98f1f7d28a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9b4c6ad50a0cd210582bb0dfa8b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca8264cbe2138e19d1ea8abc22a8ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8882287b8ba36bdc79ff5763824243596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7aedca494deeb9dd55a6f4fb9c98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fe5ecb3f1b82d27781d5d733ad81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b50548774334deee721034b83c03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d587485000cdd7584b919aea443bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eaaf4c617801b93d585ca73c82e2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea69bd2c1ed87360565c661b26b3e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0e5b4fdacf3f0dfe95dd6c290ede603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a799a6f4e06f32647bb5225ffa13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbce8c9b645fe9e73a6f8f3a6d03196605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57d6974cf3fd9161b76a51f93bbe5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59539a9645458357ae11d7cbbea5a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849d2f0596050b959eaef84cbbc6f15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c20467d2bbafd03dd147e5cfc28711609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286fc344f9fe4ab3c07ffe8a7a9774a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566fdc3092d5e903af602f1bccb1305611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ee9001e0b3c0f9cc2ba53924bfe0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eef77e3b612820f379313309a4215613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea557d11ee2ec276f5665b0685dbc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984918345d2b2ec9c1895d55f78ae75d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d488fd4e515e7f21a8022616ca0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5131d0698dd2c365828e94343aba08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37400ccf11472a4a6a3bc1cccb6f83d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198649b57caff43e714d47fbb325580619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84ab50292e18095ecaae879423ae8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5abbd25db7474fe1d5cae4a832a5fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c0b483a716898624975172c09266622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d5b5edb0e80f16952dc9842593d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b5ea4e420a00435d835fd229ab3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185bc748efd2f42fa407663fea22c0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdcad937bc4138aae235d6d8fc307b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21b3db37fded7e559397b51f1dd508627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecfc95a5d5fc18d8c0f3611015dd4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493ed6528701acf37deefccdc04224629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0625de2a3c1e49f1a055fdfb9a7787630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890df2131f8dc0aa14a3a146f97c186631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c91d845330e35a71edd5324753e813632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67699d57f61bb992123bbe3c94e1ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d32f0bbf2ceacbe1b77b6ae2c689c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c1d3db1b51796d9ff484b765c29b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccfa08a923454d3d465fc6424b2b85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57bb8cf62e19d537fbcc7592b50737637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b5aeddecad0b240a096544b5b7e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ce0a68ddaab9c909d2037b354c195639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac40703ea0bc272847cfb45e77e3f51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b89f9426477ed9872d486c7ea933641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6554881dc4499e9d3d086171c0f9fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85990025633c0fda0a9f0801a10ec3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c114fe01422e544b11d21921d76e44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2351284e4be56d57d23e0c06c2e97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f7bc71e03234c59ecc41ed0c25810646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7c800546a1deed3e383f3fe8be7bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb780defb75f35491d30b19d2c1a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce255c0b22cb8c9d3ac81eeb9fc1363b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051431df97513b9a2ccabc8613146fe6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5086398eeee2b542364fdef09337651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b093369b95a5d903d0bd9a1cc3d49f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681c9975c00d41e25865e771ed3ebc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e3babd202a3fe3bc5f25c1a644e94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5cb00759ec4f469b25e0531c83777655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9245b7d8d57bb857a5cd59f953e4d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdbd99b1ce90814ff53d6340f807f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0718826ac93e26ec5d041a83d8c56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a6f498c5026d23b05bf0a000afe1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fafd5e18d20f50a6f4898141857b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba002f885e143ecdd127c044a368b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17471bd7a2304bf777493783b22416d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87480527b0cdbd53ac6b28601a1b0fa2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3e4491e9bd1ea670918a00141432e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b584c05f5fd1fff4393f7f05d9534b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f7d8c500d52206db6727aa444e45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1714c2c5ed4e44c222a697fb5e5a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe8c851aa1b97a51b61d4e2ab3572668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaff3d5417f1a4b7a9b94b9e48fa4af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c21f3e5aef93610f334de608c0219b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b94cfbae3a46446294f829750b68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94685f0f97a3b1ac86b4f2d1362df033672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2d3a5bca67c1e0db9c58fd92f142673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd5b9ec12c9309eedb2bd84746c063674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead9061f4c9256de329c5bfb9a6e7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06334d2f1cd5ab9cbef0c5501f6b79fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021506469578edd88d06396536f3469677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e955f86d9c60882be79d9f41d8c904678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff6c3eb3a0828aa65f811165e5288679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02011b17f5a57c204c3435e8926d2a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16ab9f5e0b73c0b967969d995e487681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a689560ce5a7801c4fdee70435fdc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6fb8a269303389f80cd905f689ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f60f86f47d24111928f17d99181f1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8364de79aac9eb3a59bf20a9f6ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186cb31646ad6c5843a226b6b12cb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f28aa1e1947848d3bb44664ec3e39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd4aaf4c6d756475726c0c0bd75f04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bace96dfd371942e334d2ec62c3ff0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eba698b0c63aa01d426b76822d090690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ef0afbb7abf96481226a40776f0df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a25213a8f7b7fae0f231e69f736085692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f976b8642f4b66829b7e9fdebb74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46a0c57b1d88a0c867b4ecd876036694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1c957bc0e5c6a1470e75800169291695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34114e803f10e2216daf62a3099ed985696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fff00f505fed564890f95dd62cbae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e72c847e926e4b4e7ac027f9c82d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761add60b1756c3102272e6575a03b89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f711c2d0cae36b9482ad363ff5be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a98adef1e6920db4278f7f69c57f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633da99bd6370bd0757a73c1f876f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326551518faa5fb1a53cada41dcc438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d9bf839b88297ad4aae5caacc6d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbc9625fccb1c4d3699e37151e20dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b24614d5c53843a3bd3bf424d0f1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a494906779cad7c17b5710c0ee295cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922b5d9c0f2cf87a9bbafdb6416526e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66fbb9592568f032cf03b03d1f00c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106d27a512561e1f7fb66362a75462710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd60a1b27bfbff452afa40c29fc93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a391773260e4f3b6756af748da7e67b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e577d2b74f2618bf6cd43b16bb6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc5fda08ebe322e0ee4034cf8cdb64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458b505efab58cf6ba9f86c6a4900c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f2725b856cf12ba29872a7f8549df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28a840faab0ed31b74d9561029a4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0218ea8167927e8709e16a805e4c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9506d29ba364282b7acf29277fc7090719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f7cab68ad611bade202ea19d85b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e057890aea136de35ce1a2821258391721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5569968af0ce8abb3fdd2e53799653722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521d2e8e7828c54c18dcf46b992d65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5058cee54c84e467366ab77ed246757724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c336e5595aaf2f9b61ca3412015374d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb484906a5bba8c49a4674c55dfaadaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5563ab2d90f42a559653a544aba6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102449357d609a35ee7c4eb78ea3757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc035f6b6d35b1aded5551fa972309f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2f8011d52f1be3b4841a37b974085730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661a2a7cc5b1128a65d5dbc153b4022731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669cb1c04de49bf37db67a8395946f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad14ce655a565b461927bae994eeb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647f8d79730ddbfb862cacdb2e3bbf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db592a1a4987d3d4bbea569e3a327b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd75bf87945db956aee72cb41ef04b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8e7e10af4d7a1684e4bb1c3e4c4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa1363caffb49083f1cb5d49c3b9df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e9c3fcdd59abc9f20dd8b795ed284739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f45ec3578fd647d7aa9380ce73a5e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d01ee7be019130024ef0d52e965ba9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57459ecc94588259420fbe12cb2824bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b4373fca03a23bd3ae6f6fc3eccd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a154cfb104d532c7cc20bb53452b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67810b039caf77a37fceb8ba17bb59f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e6031a448264d3cc2d0c84c9d5d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514fbcb3acacf68eef4857b9408f4e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad220b924fb070212f81c5c8a11870c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65851b8ce405711ce4b487fc6ddf19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f56e9ec313a4d5429b7e0b787dcb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92993b5d1d6b44c7a27b58d001d7dc58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae63c8f2497615a2a77a22c64a8468c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3653327756670640d2e84be746a26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b57ab18cf9091b7b9742e42019484754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b76ee4a2bc8c672ce24818c5d76aa7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68c983f18e2742d179bec310488cf3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941cbbabfa4041f901f373c73b8a23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9eb8a339ca4fa18f272aedcfbda1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a837b0e2bd7f821b8155b4f50431e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>