--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e817eb40328d3e06b2bfc922700a0df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e56b7e76c995549a6aa0bcfad6f6762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a228893987c5fa292cfdf72c5c42e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84e1ddeeafc7765a1569074ab157454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfe08e99cd04bdf9a539d24e61edd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac15f7d318920fd3f103805dcb67d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e833c7f46e4995021a9bf1d345ba227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822401673cd0bb46d926d8dbad716b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd20ae32cfa1234086dbaa7e7487f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64f6ea60caaf815c812e2a8ccc280510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2eb38c54dd305216b085a0fc801d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad6687f117bc590d535c66820d59012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01753717d5f7efd6301fa64a8e2052413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ce97710785df13f8f1b7e025b45014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57430f4276b75a1a5c289f051b6dacc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551e280e875ed6818b6d97b214bb8eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8654a079dac787bb8e2d8972b757fba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a19cd35d7239d16837a154f62877518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb8abb3141d99b5484a9a47f6738119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386bc7cfa9b9ba22e8befdf42d0fec920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeae686a15b454af38e34a5f70a58921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7849341c13002b2367855537930ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70922a3aec335e602fcc13f54847bfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600aad2634bd04e07f21c43373df6df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccf0f6a072d1f41a369d6cda73841e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fd7eecef3612e1992b30f2b5c03e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43800da1ea4ba8bbff4f2d8b35cff727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e79f29d3f0312ed99189a20cbe93b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8323e8277aac93248dfbfea5b819bc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f72bb3ef231322a25725298fcee430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca96c19815adc465c7b0b9c15681f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e318e62c0283bedd8769c8899276a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5467af3b0b62c01ebb8e8c2dd5e2fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906043fd6e3c8b7ebc4bbf5e8a5159e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5164ca0ca51ada21aeec6baaf80c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1317a0d59d5c8588273c294e9234636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2a02f3ffb1e7b88869a76cb08046737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe8c7dfa7fc97da34d0b4f856ec8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7b9c0d51f18fc5302a5f46d3dd20239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a853f08664c047a352c961ec8bd1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53902bca4e461c8f367c1fe94fccbdd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba7f5b27256137dec865052a3a111942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7adfa296ecde663399ec11ce38653e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfb91bb6ec53bceb2ae9fb193616f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36eb12f35edbdfc6a3a95c81aceb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4466ce7988f7ae3af64287e8cb0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606ba7b91e1c192ef9f1c0d0a33e6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4e312b68d265cf15e296f017c26f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047df33b97873356aa21089aeb6cbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f891b75b457e33c2e850afafde7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a461ddb429585710395f40d602d92051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903e3f121baf449c42c421b90c78e2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f65ef36d41e6d80f6b2fdcfbfc8e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad8955f6a5bead34fb378e7b52b14454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775994b6ef7c8d65a7ad468bd4c6de1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9a06e829e4d6a5221153a848bcf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719ae9f1221ae1012aa26df3b1cede257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b41557160a5a155c75e9956b62d63b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a420da89142c7e73cd1bd8ca3c8e08b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28066f7afb423b7925217102ed236b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865e5e360c56f93fb7dce2eefc454961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec41a3469c862b68587947f4ed1badd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f26e852219ecfcc84ee341f82ff1a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c889d7d355c5b563988cc0f116050464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c940dea087a1fd97b4f8d7ec561482565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b75f96de0063f6062dc9eb92bc09b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee89201a297c4ac374594b02c6a96567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e497315eb1171e3abee492e193d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c297d2e7c98c59e385f5f759674369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f08b94907f74190c7af3e39bff1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbb58c5507d04f20ebd7aa8fe86cdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe749f132dd867b63f7c0677396df672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5fff047e42af697eec4b363913efb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975171e6145cace2059817b40cc723f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c265f39ccbff28fc897bd283aff92675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d9ffa8757941a4575f103140f03be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be4a6dff0d606de4c31dc8056962a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdec26c1f61e9af4796c6d82e70c9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603963d1f54ee138b4e91a08c67235779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18fd1800f010910da1ec18c6a637d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a13f34c8fde3404f4abbbef4c042f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e50dc261114e689288e75951a148482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795087387dd6053b72c3bbe744d2146d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e06746f223750ba5fc20b8893e84384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164258bed8483fa59c1380798a58d32d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ad047bb755d0b24d075434a0a60586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379e377dab4d66867e36ab72155d4a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077adf7bd72990587795ff5aa148f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b123b1d8eef2d9c174d8fd9119792489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc81f3f8ea4bbee64032abb118b70290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8ca5ea44e6a01a5c84133a85ab9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036b7b77b20382f51703236d77ff0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176887b91d225618f2f0664b7bc2688e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af8ab2bef3450cedd4d5d1d9f29f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857828676841074b6d93a0a3669859a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89211a47be8a008211313ca2e13c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe931ec027211f53ca532ff5747ce8cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c8aedcb9e762fd0de65cbc357ca4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28234dfbd81425a52311a7a9c32ce1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d83572276103fefa4a42cb965efbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe98be0068bea6e3205d6437e5c7c83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4eb89ecac547f9aa7ae1d411412c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251f3cdd1b45b40d7b780a380c3a115103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1991ff5364e6ab6492e5a7dd25fbae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c666ee7d7e8c0df7b0370d502952176105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61060244fd7f6e8863b5d1ed92e9d14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b14e3787b8e1eab859b145b96f802107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bfe94ca7c2f098fa745c5fb656e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb989ca33d8ef73f88130d200b5f66b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f293ecc2bf14a2d7ca338ff3c5ef2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3927c9e68dce06ee0c2a8b3e73106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6cea4de188ee49338ccf587fbfa10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e36168abb1a04e8ee82786658132113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4e94073821940e15ffdd9ee4b3e10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28753e5a72164bf0e390d288dd6c36bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef735f8129ab16957390913cc7bc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4091daca23f1e7be2aa9148bed46a1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae2eeb5a9c9902e518509036ce1c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf38a4f3cca5c486cdcdb0ccf7227c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023141ef523ee1a41be417da4acd64cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631e97074658ac914077621dfade161121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646482d0cc129eda7ae674e1bb89f923122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab962bea5b65f93d257ef7fb5d0308123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150092d33ed4150645400b7e7c2adbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ade10cd38422415b156b4766f422125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933bb88204488f7b98216d238bc422e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a506b7eb55e350c00ecf76464aabb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6214bada33d4a849e5cd70961219128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769c1a613d17710e6d9e4943d2d6f44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0ad7f86515d98a45964a62e1322c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8b74323e3c9bf0b505f56c34fa01e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b07794aa3457330fb62fa37ee7c8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92270a067d90eb4641c3e9d406d89c5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f2ebd9f7a9e5e3ba6cecdb1cb507134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdb55856297f0aa8799ff3205f6b2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c49247ae30affa26784077ec2ca6f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364057ed69918dccd040f25e5029ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e870c978073dcdd8a5de638a21395138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a0301bb8fbec7441d4653845335cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df6c6e4c8594ad8cb14c2fdc1c8949140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec309664b3d218416d960a460ce64c9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d315020ceed9587656291227d9be2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f547d01e7754b8f049a0dd8ad1b56e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9943c8d74dd3e394f69c329e2c7b5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc93de13ef4c5c88fd97aeaa1d23d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e3f5b5444f80fb60a82b106723ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd7c6535218ff51fcec0a8a1c434e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1641f473737ac4abed56d4eebfa064148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af8b1dd444c1c16a921b2f4e58f3dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a0f9d106583757a089f6b5af8d82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09540b29cea5936a9748a4e10e6d7d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ab514698f04bb62ce6bfe930fa23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f629ca7c2c2a800dbaa2faf5e660d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7fbf96e33a4521aec9d99a8b0ebd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ba1070e06fcd2c2cc7c775c5234f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e79cf0309e0e2c0349ad0a52af8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199753a4d6997d947d4dcaffa42bc50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e64c2c96199830db9b81b431eac73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fefca4228c514d997567cfb0d05d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d01238dbad7c60f404890806cb0c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202930eab2d1f2ff143f190b7a9c742161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389e4cae25ee9183382f16739a27fe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9b64bb4a74d3b87293762aa8dff0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b16313719776a0f052b0705012ea1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0b3ebbc1e4ea32fdb45acb3998b98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c4268301095d15e12eb9ca5b63cb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b121f67a38812db9e15bae6d151a78c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dd23e13837e02aa770f47b4553bd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18857aefddf891858fae3ede25712e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4f5b2b3dd21a8793c1e1f17fb12d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ba01ff63c6ebacf09d159815eb58b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4baa3f162918c9622816bf7d9414a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf33d96c6a1ed84189828004e9db4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3bc0f7f99607da3c4dd559cd9637174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1968bee374888afdabbed60310b13f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4166483318d78d18df69e059357e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de483eb85effce0173324a92227445a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7963a0d45b3ede9045cc3d182d2291a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421542ee831d6796a9fa10a8763e0ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf75868f5c2f71167f7cec70590c6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237dd0285a305f026acb3c8612f32d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b0f744acda8f321e04666e164e586182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a6c14f0d19844da6c496dc6a71c43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b356f450e8ed7a1a23e4bd14cd159184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcbb6ac89acf5d4c4a4b2eacd0ebbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed5d018fd3cb725b1a16570b2d3773186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be702b7eaeb5626e5b0be1eecd0479187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2e88325a701503414dd627e7695d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f1ae6f6e0e06623dd47ea4befbea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6a4f31783d4b4bbbc0f57f21e11c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f1955144a879220730a94f7101465191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb70d1aa25711452e5f2415d2cb997192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e617aeadfafc77e516e47a2b06fde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1864983c86694097223b7928a3a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673258e2cef356549a90da17d514c63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685369ebfaaca503eba60ba82b632ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153ad1c466a48bfbd57051685f03b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d145aa6a53d65f2d072b19dccdddf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491af508dc0cb5dc40afbc17a9fd309199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b174b15d73e3a6fcda7ccc30229a3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6d20d745e209a8087f921cedbb6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b5d77231d32d3fdf1b4ee0dc55db1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4eee0974c3074ecc05021aef7abdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070e1e2506ab540dbc2b57f3285810c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f8df8ea4e30df5dfa565ce438d563205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87ef5406e4f76898cc8e22fbdc557206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae00b74a56d568eac454959f134b8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305d681c04e86e5b80219ace6d3b8e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4087a8420c44a6b0091f6793b70be74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e572a71e513dde524e743cfe0792c63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d073d67df4f64d73a81c98b86c84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012c2d4d5a17846476948934329816f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4f8ff66d0b6439298cb8b4694eec8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788d0e1c6e557f612afa1f9fc3079e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd764cebe754484712758fef20ec1df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0440c28e939695508d3570ce43e3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bcd7b3d52569905a74bea3ecbdf11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb813b41f2bfde7df7bc4661d510458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305b7a6c4e25d5f6ae8831544234b06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b0304fd72892977a1ee2220113341220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2e8cc4143354f518605ebf520f96e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee0852d0a8dff8174aa02b70da76e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc6afd27ca358329a96e3e1d758e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e15968dd2381e4541cfc1d083f2f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd9753f5a625cdbe30084b85335a60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b02145006644b9fbeef393efd27b6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c8ae8d294d65f66cba5793ba6c606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f4ed0a55da0b88ddfe0334e01e374228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaa1dde59e4a35ecd533dfd3a586d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dae4e27dae7a199e4521b59383527230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b7e8f6a42ea5ea075b88bf2441158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1e30451581b24862bb5001cd4a92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbbad3c218e72b12731c2737a89dec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338e792a69961a8a267c39590b1a3b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9668bc74dc82b1e1b84e7e2743d4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9062099fa5cc873eb7340f624658ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3005f5ca9f11f1db706672a15e255237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ec8b7f7bff4e93e40918c01b2d27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf468738bb0321eef0b03724b03cc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c8097fe9b66b0fe478bee31c19ff0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9101a10c4e657b2c3db900afce6bacf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277220c6431b7ec3943554947c71be89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c59b23fc3f6a1022bba69f2ec04270243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ad8ce9bde21e0f471c83ac882eede244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c019e86440615792c7a03dfadd085245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc8c17383cb2344c3d2b7041f3d64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2a1ed7ea621ca88302ab68831fabd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566abc274d4844287323a6fddb7815b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb8457d2512ab266d99194a30d883a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc2a8688d630f0fb93048aeaaf8ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d792cc814d1b6c2d9bf7f8fff3edb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafad93c8abf135f99e568740b89d541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74fdcd19eb7cb007d7d6800198f2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044430cde961e7a7319f92fe62b28a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40844e589798256cf992735deb28978255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fadf1f6197b26c44227c241ba7ed93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c508bf49217f49776a5a255087f756257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd8fdeafc69e2519ffe161416086b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce3df6b0359561375353748c7f571259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8e2c2cae8d7ce7e388ad629cf7e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67862e0ddf6d720aa9ccd30c7ec054261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe410b0e44be8b1f98d8a38d3cef1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7ea321f03772b2b148666bb1890b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252889d96a5375973902685353ce3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79bb7aba89bc186811bf6cba961921265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de793d3358ea5ff1911c7c3e2999252266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f418c60a69d462083c6ff6a42d67b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41e3fcaf6ba9e6d65582d1de08e9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38f8b79dc33436876a179384f9e072269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724999fb5516fd430117933b7f55947e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0050ffd11c133a10e72dc0f53a863f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077214deba72a530b414ac807488297272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aec0bc5fb404a055dafdd98e43426273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0766dd4e0aef655bbdbe181f45c34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edc172f6bff8632aeb6dbc42edef6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938653b565caab80c3d0fc9f089fcb17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf825a6ac62a417bfc3973e3497a1f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44eacb9674b0b95b3da88ae3c89b22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781110ef8f684cc1cd373a3f59c127b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ac1105d1ade45e8e5bc1c1d78e12c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358abac4f80d6a2397b3f366c077609281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af905c5b1f093809ddd7827b6488d741282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe75514e1a6a2f9deeb51e5564a897f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6517bf0bea304a4493a217e86be11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba51c87a8bd5a0d0369410f8cb072e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b520b9ad872024a219c20c70ef8a37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537fe1a084cb730a900f52fa5b810ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92cb7454703ab0a31eed61fcaa70d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65349731e69cba174c803e0f88508c38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484f920e23d3a8ef6c8a38d18c23bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cdead3f3777585cecd49616ce353b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47015fd43697ceb942fe12b8f05d4bf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d557444efb919d79109d8f0394ff80e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5f265837ae3f3981ab5abe868fc34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ff56b675d18fa9a7c71f91a43339295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf219cee2a81587339132570d5344a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b73791c309ebc3af081df609a66b9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3968d7b0e9ca9fe72cda3bd87919c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef2d1507dd2f7a39b6b2504e5f2025299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523f066ddaf538db3b7697f53c630ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d416435a2cde76c105de91b6c09db5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d9c4650342bb9089363986a983b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473d177fc0a1955ef3fa1fe23099985303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7693afe3b4912034d05b3f25a00c85c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6aee9d1c9c3a27abea5455893c3d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470162c12009068fffc150d7c0a0da4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbc8dd9b3d6015fb69914bb98b6d84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf78cd6935c0b158d38d4cc3edc957308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab26fec7e0ad8af210f7a1c6e0f409309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ffe702cee9b2ae3392ebf4a3d8ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decfafec8d6e3ceb9b165fff040f595311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2cec15f37fe963ef126ab9036643312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212473c157129522b848c2cb84014be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69383114cf99453b2cd1bd055ee936f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed242e714122471dd32abba3cc4651d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f49b44207a97cbfe6610a22d40123316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608c8f29a665517315828d91ba3eabd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3575ab1264c17fcab7fa425064513c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f2dab4e5cabd3875d5fec1cef45f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7670992cf372067e1eb441f031326ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b572a8e19e7fe18b4fac5137cb545c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9400854bea5330892a23f58c02b84b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc951bc5cb4898627c9e6e369dac19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aacd9e24c5b7881493b65b1da29712324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760332cd37ac890c6b1d4587b1fe2b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e965d1c81fd9d35c7469e7ffe2a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597709883f3b5ccf2e6aa080ca9d39fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340583daf739d6592faf6a2e5de1eb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd75e9fee76d8c501f6b7e39b9c0a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52757422b6ea519129435edf78a62516330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51671f9bc24aa1a3cd6830f1a34bd1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee523421177c7d3ead76ad3a775fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81417edfa403a28daed3002e9cf01d24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dad10de0a93347b2c97310cad589c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967beaa6e2dc1ca798303fee7281161335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c4a30bb9a15f48c4d7f8998bc41d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcaf07801e9e14870efac1aecf4fc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518aabde955b38b2546f99327ef2a0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa807a36e29d7b5393633ded69f91e13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937126598a2a77322900c24c3986ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b6b4e27ff9929af2fa128da63124341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdf57fac0a85b012d2e752a0a428ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a8260d2a03d4083c5479996de25a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad363d8c068aeaf6c22a9665b472dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136edb0e7fe3e3d5d2d588cbf2b4284345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a3799cba268e00fcca3eb32bb562b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb3fa4b2db35d3ac4aed7d7650f51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799575d58ea08de428461adc814301ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff87b2a856dfe7d8ea8eb08f2b5e85e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dbe01d7c542d33f99a4cad37fd804350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa6bce83f5bd8992bfe788c0a9f6cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11496fafc5d00c3260fb7abe1bc87abc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0ac1e2452356d782c6c954895858b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e85c6b3cd62f0ef109ccd56d6f7a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54613d520d60bef4f82f3ec16b1a15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ccaa004ed22acff262267cb7fb960356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fdb2f5d6bc073901f51f4940bdfc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60cfa8239235361eef8393365fdee9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419728c0e84de6b913191b64435eab0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693083bbe14f33769a4cf6cf5e4eb1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4163833de3a9cec7bcb683edc5b01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f936a0d1237e2cfeda3befcb025e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f22538593b6fe448616017e0daaa14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fddd81053730b509bb16642a527040364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b0c51c5806dbc8534779b9afa9f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f932db28e587cc495b274a662714e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27622239200a90f76c229deb48add9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93afed4995af7422bb915b2973b8c64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf12d3bde780d2dc0a7861ec45e78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa249e2d94bb13ef61f3745bd578bac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1981b3f34a11389344da6023148cc99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bbd67343b07c80d7d93c7939f3885372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7d10bf04ea5d2423ae02d1613e0b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abaa4aeb4c1c3f305daba97603fbb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a49c28f58b8ceba69bdfc6b27ade5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f5ce170ea8fe0deb040139e4b080d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c4fb650c498895979acb10b543be6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4da15393593fc0f221e1295bec14bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fc14cffe4ebe7352edff8bfb48763379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d07af69fc8fd8d66976d82c61738c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e4603ae508b1c687adf7c75af3898381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54a1d71007e59106ef49fd2b1b0d13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453da6c0b6fff904e49e8e5c28b9802383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc7310df0cbca3d07a6cb0fee5037384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3b5a1c1fa19c54a93dbb9d0b4f57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e63ffbcf0f289a6ecc98f963efddba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd250afc7a1a5fdcbc510671ea7f059387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55c755005f9d8e7d1cbf03c3d7f33e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a3863baaaa3c1a897643778572a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561b2b032c11488e54d205ff6975084390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e92b9172807f37fc9fa6794bea2ee5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71744c6ee8f534798ebe70fba8ffeab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd5b12c70e097d8613760c33a1fad1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473913b7f6d1b109f67415bb56a9dbd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914a0d1b60cf3dfe45e33f5bc9a0002395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4b2e9a13febed4abfe547417c7e17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f56f447d27b54de4837de5e3905bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a8bf2064d075edf32ad0c2ea579f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7553a46be2038cf46869d302d3c5fdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e72949b4e7e1df63d0386f96f06f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e1f5e4ed66ff6007a4cb9a8ed9358401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b2a885f2cf4d9733ba447bd4743ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764be40ddbfbe233935d0f083c68e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea563e3368d354b5f0e226a06fbd363404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adf0f13d8ea4ace0327a9eb66d1304405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc126c36939577480da2cef9d7154b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfbb116bbd7729ffdff3b43379a64d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8bd1999b0f051bbc6bc44d0e0b411408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8a67fab552123cc67cff112830de0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77944b4c7d7aea23f2b988dde590b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea547d8b6b42f7369371008886c636411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3e53cafeb47b82092dae8fd7a88e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67451f6f14dbc40c183b45226b906413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ffbf2a0fc385a2fabb9f18167490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96f7b665303b06a391d3b49e433b6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ea4a0148857a39b56e735ec00031416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54f86cd3515c4ef0d8d1dbd610545417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3409235a4d0c1db19d0dbb802b86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d747edb2ac8167e153481fc775b3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd9d6aa97a7bf2516748f5f6ca653a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf6aec2976ccab77b389c0cd3d304421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231640bb2f0ce7886643dcb4384c7d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7a274be7d851ac6d3028a0e5e852423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15ddb0f7f324f12b9655935781da32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f5f76a064146e284e30981772b1a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf6988e67eca0f6b287752cfa2c54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab5287b6339798667045f23c415d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55612a47ec82b6467d1afbe2a3d4671428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e011fbe353189cbdadb453791acfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28598bcb24654eeeb0dadca6b7a50b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0404e7843b098592708f9cce4095ab2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58b8c4b25a90a2c2d138a2254d9880432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f265c8a4144ba32a624937ac7ac5cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f258ff8170d2402164dec2de1d15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c51ac8463f3dfa7fe5ba98904ae7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8cbb4e689d6ee452d55fa316904e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a567bcacf5df5d073fdc95db282f907437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583f224081884cc0e086749c5b88ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5ffe18d7d4b2996703f780ea8425439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918791424ff5276af79c4645ec1f391440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1881e16a8098659bffdf59de16d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ba836c948bd7c2df81d1ebdceb11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc595fa2a8216ed486ac73ed367ded7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca746ca29a9239e86473e0d7dea2028444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16ba1db2e6a0733e66c80e49480cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0335d8e01fa7180651e9d356e049446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2331434f1a54ec83494ef9bd2a0445447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb377879582bd42cb7db971eb6117f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f326b9fd25932f2d5d15b58242ea8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0b382a25c50af4bf0c60989466b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea701c33969205c4cbe687206d645f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdd5b6c77b40e5b67b7ed167930047452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc8200386d794e25f5f9a71a885971453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6e82bd48c41f5821dc628c111b49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc9c3daec0c148a245232d829f5243455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a1b5d5254a54c22870de68f8d5509456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05eb3c83313cf7c7b0e18e5a508105457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7b9f3dc7c6eb0780c155facf470e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc98c21c434325272d6c188497ab29e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f90dd183e4508ffce166fc343e83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a113d524731c3da6ea762b600bf0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f31d6073dadf2aa637ce8b863885462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d526cc78bffa66c938a276c6db6453c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f570282fc2cc7b2ba5fe223c11f78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc17ea56dffb4f804bc5187167a9b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c29f8ebbc7b97b364f397c749909a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0962399dd41a7a55eb0b2a442b203467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b49fc0e03123161112cacaf9338d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de167cdbbcd971c346e2a4f5edb01ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541f48d0faad41b3261b521ded72780470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8d0240cd99efdc6f4c4b51979077471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756b90e732470de3a1f585ad30504e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3061fa76f19d36163790761d00ea3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743fc718102b45d7593b2d676e65bdb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb182aa1ca9e3f38b9d47897aad9e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eae7e9ab9458fc1b8d22ebe6e3e1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc358c6c40d1647d3a2018267bf6026477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503b0a21358babb89b6ce07c1e88532478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60b85581977e434850a964065cad3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04668bd4592c2c29e9f1951a3611097e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3ed6204ee20f9faf61e7a3e87e42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8de4cb1dac95f9530168993f4f3386482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e510c925ecae419a8b329104168e7d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936761d4d14ace6a907be7a15c9de83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2270fd8fcee682ef2bbffeb71ef20c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc56303877409c96999ead28657220d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c009d68ce852b06c0ea59c59e5d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454257795ec1b288683bfd8e16648a88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e007cfbd03857aa8251080691a61b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83419a4b1c38734942be58c7b2a26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcccb225f1cc3d811298d613217b2ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97076773541d92873679319c9594d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e74bdac4ae9cec0ed360be3a6ddac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2821221755d8476fddc99bf1d9fe045494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28162ddf5e82f2b03228678265c2fc7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c4f05e168668bad1752eaffae8aa1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82346ba4671955f242d23ed4184c2b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b33192ff98f69dac3361d15de4adc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f494d8a623fd27700e6fce528798499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104ac418c2e3e542853ca20107f8d4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09013201fac284dbff76ec0c4d46415501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90ce309ed0218eff7e51dbfd0a7696502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035ecbe3204fc7abfc8b9b0fb2a6209503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb2e44d1ffd61ab6e7c13ef71e2bee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b155a6ebc3955253a8b2381fc6f9e26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c1148dde0f46fc4ebeb80f43ad5b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37cedb62a25fa4c608d78488d805e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b21758462c1389eed1a473330ac4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a0f5ca73c2c9cd2eb319752005da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f3f3cc325118a6157dafc71712a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c0da8479c2c24cfb4571e5fe3b6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7747755653ec0c1a57a4205b44a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b5b8e1807fc3f52cbc899438d2bd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e48aa53a3dbe0410c3037d2f2c74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aceef011cf3249f27e26a5312b0cf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeb723da2ad9fc3e63a811f8964af7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ded3b6fad94715fab3a80b82d36c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef99353a50d03e01610bea3254b21b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c72d3d74b4b935812243efd4d180f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f41b01d68bda30a38640a8d92c1e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c780ae205be019561ffd503409e3849521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fc20d1c9073830188cc11579d4528522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd57bc4aa80d9a7afa257b67af1a5df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9584471681a1c6dfb6331d2abcd54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c360702922217c586e64096c096e81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a6a528634528b10441aa85bf9051d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64581ee46bb147e6fe95bc32ac899e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244946d1bc36d8541a04d896c33168528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4cffa3471a281d5ef932aca0515f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc66553bf162ec2b11f30289e7144d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e0248e8d82ea2f9d7342efd9dfde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3983099503635cbc056fa6ef426cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049615830fdf6e91417e57149ffd0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843b3f0ef7d6eb4ccf65ff8023f27c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641f60599e50617a5967ac307b87e9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b8736bbcef557d5cd605be1ccbb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f804dbeb971db2065f6907035c7ecb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dccea483ce38bb4a8ff28017a6b93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730b60b4dff4d150fdd19b3b9c20489539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390fed54acf98e8e4fbdc69f95b4d24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5c1110d59150c09705679edf2bd9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acd78d930ddd7dc57abab9c9440f98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a60b013ba46d54e83268a895a75c7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d2c05a7134673cffa95958621ef61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad1f2bb67f19e56a718de968e742ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8835e7d7b11680385cebd879b733546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429a2271814850707768aadad0e4f89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f33e382af9f57140c076ec2dcf87a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f7b344e830f2901a2256adeb2aa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba482e26705c90a226864ee53a27f9ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29de1737d9549bcc807b4965130f1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aaac2f3cb4ee9e414f81bd0bcbdff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8ec2693ca1a4fed9e331443944dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5353e9a203ebb06aa4bf16451847554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5870f2cad3a7fa28a051e531278b72f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb489f9b98e62c899a20afdddebfe0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705d675949fa6783652aada283a8f49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8c7d6bd1a1c923bd1d39cb37c4de5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae6497a6a5224071719a1f2aac1d81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf2fd00a63a55e931101349470d1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeff39743018950efcf051820bc3628561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7434e573159a7c727bbd9910defe0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3a829409c70b8a00c54587bdeaa9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117f89c13626b4a3ecd5d8ca5881e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e3b3f954a0c200318ffb7bb4df62c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa2b8d32bfa55372024f34912de183566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7053daa5554f6eb8e64b29faffa0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9ee650842cd08f9084ce5278f95e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8f1363553c2565dfa9fd3be2b480569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a1db97988514a2acab0a4c631b83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6a7e1de4f373a65df43fcee921c69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3908ffd2431d2e7d535b7578a38b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03ccf95faea46faf454e23b615c5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef62564098c75223b88902c989104f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c9f66be2cdddf52175e1c41fd1d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c62c4d7caaf8c17579333f5d2720576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fea77791b9699b5fe4920be73309fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc62f05c5b013978ec54094e66935d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e625cc789aeb547393246fa543e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd0ba504644a6919692cf333becc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae055a47a9d68a6f47cf90cd217e43d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67d73d9f97e7326a94478297098325582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf005527df104aa978bbf94fd96553583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f421d27cdfde97a90adec066ad6eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a417e7ef83d9c221e0a96e946dcf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046aab6e050d00e507ee4b4d97f5217586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36463add2e596ef22b57df2c95aba975587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c744ba7fe82c432c04a525d646088588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc84f4f73a610177d0bff9f6bac249e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478417cd4c7aaf8b28c53831fdf39c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2fb3206ed9e8e252a3fa94e85e3bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f5496789eceeda80e0cb905071484592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c0fde1be5f7aed2d2de21b6e863b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0f21715d703d025b6ba376a502b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eafd9a84e863b013e93654aaafe46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c469d1cd554b95b5c59d2a537534288596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d2f7e2136f744b3c624acafd1cb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2c3d560cb036c14363c00eef0308b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c46d7c7a26c7719c2199c839509718599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508ae6efcab24b53f47cbec891a7a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133485d3b79dcb5bc05a1768a69be02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5882c85f75105430137011d1879dd91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b242cdca747b6cce55c57e5606b9e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075bbb41125ff52a1b968c881d4df3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4b48915585bcf3c828a3cd57b8811605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1469080e8b3c62cae0f08eca2aa7976606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2559e4d7228f148319a8ada27bb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9648250c8fa1de7df0c20bdcb578608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15147a047e0ba0499c8cd43184e23433609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731db0e044f3e9577c08735a663da82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed2bc4211a82e86d36e0285cd9af81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657381562dbb23762e985d5e7d33fe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5051cbe86fc53c399ad9d6cfce3284613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d6555cba4980fd626cd5eb7fedc37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57c4a6a4f243f7026e83a62b19e7e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f06fe5a7904e129d9b7f9d6675642616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc876ae2e6bd8b730656eaaf5b04a48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff600358cbd8e8150427fbf9b6b16a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ad86b7173def05aec2baee153c5ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5804c250c7b7ff2450b264289b5ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76792691387d00e212ca4556cedf92ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345c8c17e8243e6d35c57f0a28080b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebc9696e33f18825cdf44100bc3384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef48f11d1e34e6c251d5dc44a86f545624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05f345e71055dfcf11063fafcad5ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95bfcc972a33302525feaab5118aa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd692ba09323a042e6a04377d9a8012627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f4a9e662e5e8b6869212622b80a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64f0a01c06955eec286b5f4eb4a60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e349239361c593d67575fe67d419061630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ac4672c8e85d59e983588bc6fa4fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f77cdffe046941aa9e5b6260ce30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a215102aa81db6ea0dcb4481e931633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93d704b6c3d1120bb7d7c1a45042d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37710167b6e6f2a00f5d23ff5c759fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb38eed10b37dbc67233fc5a6f103636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec2e7608a654d32157a29f6f505a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c2c070fd724d3f84d2ca45f7a366638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1e89bd9713a30ec81e7873711675c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5e87465e75c03a878c8fa74b25ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66aa6d2c792e1e7c35540f0984112641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4429b93a743a27d49d126fba1778642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171af83f753a3ad7d908be1a8e98da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e4e50e6174fec32e2e2945d7e921644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f83382e6fcdf8a877d1446d309874645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ccca4f74e589f612712b4b4dcaad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f5d0a2592967e5ef3a4831af47603647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3857ed5df97bf9746fdaa55c0e465648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037137a312ae2150cd87c1ebc55d9cac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd867fd0109a372129b44e25899ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8cbd394c4b5a318c24409c8cbb864651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb99d086200b0d58a51d1b4b7291258652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb105e4230c2787d2aea48dc35b090653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d050a990edf4bf0802d4fd3877638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304dfc7ff79e71325b9ef85e4de214655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde88491606a032e7c84341aeaf3776b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0047ce514a8b4686ec889fc7dd6fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc22545b572f4384ae9038582eee27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1cd4dd6debee904f26dce8c9379a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6217771b8471be810d53f71e28f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c64b1e6a9d968dccae5eb50f02b15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5a1106d8bd03bd6b281852a6e4e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e1b693466c20ce5bb8665d48fc764663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d671ed18c43da84972db8a33225e0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82543289b354225265b9f80b22f068665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0ce96136d2f2d835a42a764715db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654464e8a462ac47252162f76b0d2be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503dfc70b3d7044c4c24dc01f975172668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185462f5dd301f99dd42259eec6d844b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fd2dd6ec411084b442644bb925915670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1c00e2085bc8792af7db210773edb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45838b35a9352a139fa10fc6753d4dd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a63cecde1afa387901c48dc61827673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa17bfc9c5364434016c12cf284253e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b971aea57a975ce2ea906844f0c2df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c975dc408232197d7c02d8e11bb772676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ff96ee7d5c9f5d1b581eb32031d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9800f6383dc0a0d87c398ab14c4b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cdb9383d38b13645975a450679b1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8eac553893b6c0db4ead149acec17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b52fa0e1a3cb0ef2191023ce5265ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5944f39dffa6820c5280a4944c966682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb2b98d7b340b80df391b235f9d53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3393516d535d2b8197b78431956b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ad02323bf5434b58e00904e46bfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ae315e6251792fa167022f162a6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c78afe025d5c8326e97a37b55f87b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e03454c59494b2571678765ac9685688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d30ef084f3316ea9e86333580530689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c56a66bce227cc148fa3fd6fa85a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e718c6d66f01b65ef703604d6c77d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba82a99900dbd75e13bd98b67a90ac6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20a1876db270404d5dddd8c53dd45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838505f8c7cf6cb3d0740a32b08146a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1638923fc3bce44a88e4eeeb43de95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa45e01b14bc47201c03874fc4caf08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502532fb59169ab3564354e6eba263cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc977d8a5977c2eaf665d6780a3b0580698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40258d8400e7e5c1a760d4589d0c99aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e531ea0e16bfcd80511c203cd8d76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149af3020800d50e9b1d38c23d7403d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669998e713b55688bd4642bba23b3efd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16c89658196d61eaf2ab3fff332f5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42f101e25dc8e050c0a26e224a8eda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcb17d7eadf7bbb3274836f96a75f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4348ae5aba4d19e7279ec044f57054b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b708cc116b4c15ca9e018789f39463707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841be6df3b3c341ebd380bc77a9de4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732ffa1d56a94fbfffebd3987bffa17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683577cf9d43c73d64004e40ed2db22f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a232830d83473246cc8668e0b0d591711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ce67d40c729ea2d0de71d937b14f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35628d8242a8d6c9c9a77172859a12f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f919cf59ad99e14aeb43fa621e298714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc621107040fa4ee42ff37f4489a78f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba63f573724cc1fb2f08ab01d00684716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e5e06879744f437025ee8812b4892717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56630a239d9a8639e2b9c50f5e1fcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc44a641451d81760c3942791ec3c2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963057074f653fd527d2f1d19d98c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623382ccc42b2db67d31a5efe612b51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61fd7b5c6c6887bf12441d7617ac0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f4b9545a79aee0bc42ddb74095ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1ba7391495d7c08eff9c59d8ca736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065121fb431621cb65f38fd81cf842725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5370398951b47ab17a645f8f4dafa9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429cd895194d7b77b5f40e70299ffa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a0d6fef0c10dbe8470fdd2a60f109728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51dc6ee0f944158d0a38e23876035f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da2f44a842ca608f306778853ff4b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ae2c97696888d08128d1ad8845242731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71165e6d77931e50a7f0d29f6dba0ebf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45cfc9db82f36016190c88e238775733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a197f57c109f63964c0c03775d1954734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e814c378052dc6ab83fd832fe6f215735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ae386eea48debbfdfe25e50bc49e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e864febb44ac8f06f9729bf89a87d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb895c9772c8476cec1611b4194ab765738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066ef385d25533b656f04adf3c69151739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98267366a0c6a68115defed1d98e3c29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05bd94611ba786f0d013d7260d71e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d1b21ae14aea4bb2970d7f5ffc7c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb6439d0f17648df419e476095d9bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123e83ea22230e2b23909162bd981d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b79493d535ed40fec5906c49bfb5b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cecca5e0c4ed31fd45eec61873c2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db706d36ade9e03bc67bc4ca8f467a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81a34b24341318bb3d79b9ec263cdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462499789ef26281fbcefb2e314fbc49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c34d1d212ca4845de312140e949f0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c144694b0152865dce5916390ca7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec092efd14e91d64ecb058bad04428b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf408eedafe128f100319b9fa1271646753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aab20be9f7ea808e42c96ecdd230b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899218d6becdb3d47b3c523d23801b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb54146e78fd03b2134ebcdce135ba4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c535376999422abf1acb0794d586757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae9bd539312b91a47b0dca98f981e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33224e2809edcaeb66917299f24d4e1c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d425a4e1f555384abecc6a48a9b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149deb228cf3e82db98ae717c848bc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683e87324bbe5c9a310793cf760ac5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603116d4dc8ac6a2fa6402aeec2bd47f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71daf528f1d130ab05a232fca130e435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148d0bcb786f28eaaf22da1a47fdf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3609420b34b2eaaeddde6ab20d1b2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e563b47d8b5d6bed8101c7ff4895e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7b23ba0344b15df8d6a3d1fac0c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bb31e4f2f03b57ef70d534661e2b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863816711063e28ffa39be04c89fd3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17486be282a28a8ba7c31ccf17e7c2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a140fb6bb9554709640c1821b5e6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425a9d2c2c7048f2e7f73015b111e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655849ed4448412c118f3b398fcfdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08c99cb53f324ab22c767f8c1c6eae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12cd496ba9f5b586230db7286bb7f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10f3b5471ae5175b99e57d586bda7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b14b915b4101b1bc9e5a9d48e28e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8235b86cc5ab41f1a19859003e49820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029721325d77bb1447aef27ba919c17b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f949c19fac436f72ef77262f5ccf8b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e2ac8e6688089bdcb98d0eb064d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8dda41702934b21a3ac2a69194f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575218f463f02ed38f36fe0cfd64d1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f32d0cd39dd33603630f4412c597c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f64590ea91bc96c13ba0f4f93ae0a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419443e87181f544c4e23b9f77a3331128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3c1048cd8a37be7befb89a041f68329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77272cdcea954a38f3a58e74226f87930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e2d0e77ad1f4bc8a035fa05139a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aa6c7115c8b74f5d705ad98ed037332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de829b8d7d80c785f285a8436ed181533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90e3e0e84abc6fcd24e281703842534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aac7c0c603b3934fbe2b38869e4a9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393139e37d5dc75e5631b98f13cf6cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb24917e1e114258a4cc36e7da916037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350d7baad050648637ff74c268cc68138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea0c629f7e5f06f1c185d2102d42e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7cb2186adb70cc3df50a1c7ece2cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4b1bfd2c8b6831e3a13efc026386341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb33ef8f13fee29b0948992ea15a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc9e936b8811eca36110f7dc1578643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099994de9d03d281c78008e1ab676f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a003251efee1e721f2241c38685ba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a295a3064505070bdafb11ba1f21f0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935bdaed9126b23b21136f226b26b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f265da92ceb479c9005993049e281f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee768fab57f5f294f06ec250a83117d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a7daba3cb629a502e16136598d8eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55d45560f61693b0222851ee61ac4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699537a74d4da1a995ba81721f1730d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415b5a0a1b7fec77346814f5a93219a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571104bd0230d8eb2dadb681e7f94554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276687e14c5fcc24191efa9d5622d29155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0c6a3fc31f139b6864c102905a2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f0bebf7871d1cdba677bf47eba0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5b1345906cc84c06d3d069c1952d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8bfe42597840b34dbdff35a427b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218e8454dd62cb5160300ffd1a64d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8897497405400a24330392ac33703761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe49f7987e723fcf58cc5c67f3369dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb534e66eef7b7e4918f32578a037063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d7575a924a114e0dc06c63befae2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dbc1c6471589f8dd91b13aae842a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac114967c5c77239d737c76775fb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ccbb93cf19e08ed6b160e582526bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2079666bea6153f7531a1f4c6cf5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f937dde232c7d7c684107c76f658c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91cb796b36c46ffbbb11f13ea83f9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfbace4e411bea3012d880d039e32271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f50b47dea7eb254a2dba32056b14c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6251516722e96ddf735c0a955d2d9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018df20f10cbbc5b2f1016f70b6889e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35acd0909930a4338f444e429f2c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc3047907a6ce9cba5721b06b1e60f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8824d69a8452b53fa10b14c7e983077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ee32f50c2cd9413df29126b93ab0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c23fc295ea97cecc3da26d8f65adf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1de640ac011ad3d5e9384fa48c169280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721d222b45cd8eb58780d8115d9953c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa94c30331b1afcff763295ee4167b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cc854e3fba9f2d830cdd71fb79c8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f4cd85edc77f3cbcae22ce1450d0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de1620a18dd4a71cd3c23f78474d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f34654462b16d5b26ebbd2ce6182ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d1dccd47ab8dd70ebb50487fbcd4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81900ccee75c4b73a880fa4f19b88e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8086d4e02d30932f6ba84f7de9a1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b88a0d1d083a03fd5d1cca292caf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755549e2fa5f871791f1a544b6dacd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308277b350114a61a0be344c855e27e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1daf77502b51f0b7c3c8d526f672e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b114d0f7eeec1f93170472d5ae75e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898344d7e48b5b9dd2e50fad877fc0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b730da3697d939ffc297d2aa5d0f7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6826be63404677ed3ca4106b21e02aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725924c2c6fcdc05146ab84aa276970f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba7f6abc73184f65214b60ffa3d72b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd9a2fd3b2edb75c0aa519baf0f51b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee582341ddc897e9a676294ef20c9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f49e0ffafc026dcf96ac98d1d9044b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9d0fdab766934c1dec059d75c745b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a43db5f4bb870eb38b6ce26b7589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc38721f73285a941c9e56a35069568105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004e312a759be5e138f709bfba7b810106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb843e47f7b86ac3afb9e017607deb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec5384c35254427d3826086da0a09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a2f6b9d820bf5d48303269342efdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360fec3c6b2c793c9896e5f4f2a52d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6fa29304b0559d1fdab2054c63242111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aafc419f17f682190f3084b469befe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed0feeb2c050ae2efa5281133b162113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff1b6f35c99baef6836d78c7770363114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c22e0b83e4107fcbf42bfc9d2b8291115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a0b604052269ee2b23831a8720c68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fb1b579f50b786f8e13ffc334f049117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb7956a38388b9630ea8668929fbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c287fb23f40a98dc5a1af6793c9a957119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a510ab405e8169f891640053d660a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f7a21d4f131b2fde535aeb7e5550b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1438d9bd4a16700edafa354ca36a115122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f001608902928b3c2930df8ee3460123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac6a4714c3766100ed561d7d25572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30634fecf2a9efb4235d075a37b2e1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d3d2d4d9047ac12fdaaf4bdafa90a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c497170bd0b6d6ccdb8acbfc4a8c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ac693dfe94e0846d52672e2a62306128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea71f15f4a29d9d863130a712b8201e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10c46835eb6424af871a189e8325fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2ad949f637114f308eb494abd3d44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969acbb28366e7fba3fbe620b1be41e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab838d4b9b381193115456173e88c6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd6b16ff9dcb3698c43d17bbb2027134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e56c3cdfd3a641773a3c31fffce835135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2ff3ab7820701f326b2098d790c26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea30db50bfeeaffe349d635d41daea9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d155163131849ace33f3c13a73b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be196c35360e9952cf3a9c8020c4dbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439beba33ae5855e75d45e04fe6803d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326255e9613a66b17b1fe928ff3ed9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe2242eada843fb0dfd15c0ee35673142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dee528d27bb8e47d6579905919e396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1f57bcfb039389b4ccb6e542cd83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee8ca91c20beee641806728ac3c3db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf13ee002e581770714e8a4d03b1ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698af39923c0f8ddf69d30259851ea5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1436c7bb7617417a6842940d9c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326bea918033bffd4dec30a709223ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26b37887005793acf7fef6ed63179c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6035e14908bda0767807290108417151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceb02a53aebd6679e75b22598e5917152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede195e675e06d3a9b569814ce18f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f2bda170302ccaa27fd8c233ea85a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82456467354d4a740d286c4dfc19ef3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3d1b22b180ff19134d7158eb6a56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8737421e4cdee9ea9ff7b463af6b58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc3bc11dbadb96b35938479ac261b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a1c0a1d873a5a8d9101751e6b4ee5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df33bf153117014c8500f130a9dc407160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3144468ff175fc4f946195e913f70a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42580987c4f52518eea3b14eea3de13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb838d9b430a8274de8895110085840163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80ff30035a06cca3ea281a3c581a82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40cbb3cd4b4f84b1f188ea7a0eac6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dfc064c1c402d0dada197857a53a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c24d38da6cb0bd8bb973700d03d2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9da4218aa50f917d0d13ede777b2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86516c9693100eb12409722e3568562169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500b8b846e3225eb70bbe8cb4e420dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf005a6d179e85ff8d8d10daa861704171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bac7240d6b02a6d184dfaa067b6558172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673f0048a223f2ca77d2087bf32ee13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355763af3b4123deba94576b4e67659c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3858aeb081e7cf3ff616c21c81c99d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f601e78a729391b457216d4dfd31db9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57000114c5b8942b1239d25ab91953f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7d9ef61bc00a56be6660dfd73bbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef378950e00ca7b43b7032490149138b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996356b1bb02918d062fd8a5a2d395d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104ea5938800dbc0d32b950eb02cdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2002ee4cbd610e98b4c8171eebf1ee6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c2eb8718e71e6b7fbf01b0b49826183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177948b92edbd46d456baf8b513ad8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae1e9e508c77f40cf55380ff4dbfdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153bf62caf369b6f55c4ae7a002c6ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201415c229694a759d70b7bb0748de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c2306af3c2f4eb5774022746e6cd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d6cd622046151d17d8396f91381a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1470cc28e4d993ae4f69adefb5c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136d2c6c0fb4ed2188993b508fb1af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a59f992d0f5975ab281685808aa13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785943de4abf30f10e8447dc307c9ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80175d0aa9c0a07e051aebd738d974e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dff87046ac9f39aa89d3e07070ddc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991060dd2b9c2e0c5f245111d2d8629d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5bf0174ea7fe6b8e5441c50d272f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e22926e8852b2b20746c88a6daca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc14e90611f2166324375478faac4b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5811deba318a611c2d7401e1228ac24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f794ba68673a35688641ecd40dba9ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627cd769be73452b238ce2809823fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e01de17e2c9e58311ca1d6cd8696203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba9cf2e4f1dd51fc880ccdf122783c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe599929a2528aaf68d8a43e8232a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6af1780f2e9b9127e6f3925736e226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbaeb397eb32006ed74ce6c2d48320207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7118b44551948ae73dcaec315e1b84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438617954cd05d779429f482969f8e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3a7bb9aff081584c854f6953f4b85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1485b1a964899994fe20c118c92f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff770e0974912cfef5ca59f496c214d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1c336e903935ec3d40c4116727d03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e605ac5cc9daa133a3be285e5750fc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ab5ae173de7c5cb19b9414c244a08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a57adc4a1417be4b3e92895d64c9ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2d3602f58596a54082c99800f285217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ee0ad10d51a843f3b657772e8365218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c100b0a71cf8f80df40166bc62855219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adf93020417731d481c8d1de5fb288220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287765b7b84245c3404d432f80282d4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9022e48bd7dc24a04d5db9b45b2a03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79136bf89baa8973498fd0ceec6550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e739affdc0a074e9956586fe313ccab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297abb54572d17fe25010d8a759e5ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b291622707b2573e6df4e2ec6769f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c330faaecbbb260ffd61828ed27f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ae8945f3427f83a587fcb33025ac1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0800dd023d9b9bc3d0181b1630a072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340bab273d899a583752790b1e73957230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3107960cd6ad57e6cb5e94f63bb605231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba915b09897f6eb0b210b861babc6cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5a29d279848c449920f965c68277233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3ec7b50173f4130fb8e77cf835e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30545e5933a788f70c41d519ab790c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44ea469ce300484a2597f2bee617f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38028a0127d07ef0a002201d2623698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b703388b92db15012ac5e1d4dc389238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1065429c17cc7ed4789d36d612e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ae16c2c01e521cfc44d29fcde4f4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696bb0d8d50b0b7f71ec4a2308c5c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60acd9957f3f05945782aa380a0e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8a9925d26421f64244efafda0e42d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858baf1a3eb71daf5184cbfc43275b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f59e9f59a619061628e41ccd12b4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43806545851947edd12a3dce060163c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c191645a8a86ec0ede8fefd518ca50e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcbf56554edfb68a67b0584bb47fd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3881d517ae421b849f2eb978bae9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf279151421ca5829a0ccb6e77887c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499f0258596b9d0a98af5ef26f6b327251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9299e5899bb5038884a760bfbb445f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267561937dc9f5d916d1a17d6af1273253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037db5cde4ce534db7d9e21350789d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b42f2452f1e738a79699f2fcb3e260255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b00070ef00b6b6bb31002f90e0cba3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a73476c311369dce476bb9751e82bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71853b0852276b32e8f2e3527bae425f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841d25e769c449c81a3f9d7c8ccbacc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94553e3c443c7173129cf7ad4a27d16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82403cb16323414108df4f4ccb4e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c6a3af039c621a06526375b5cc347262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba8c8a39a2de34242a2d0ca358e2d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadfbcb951e79196cff7505313b6d0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e164cdc372fb58c000e370d07d17eaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4b1e3ccbce7a2994ab2400a7ede84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde23592ef39cd29c5be0aad24520bd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ce4d9618caa52f481bc043d36c16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c73cf789e2cd6d8007d652fe7e261269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982bac777c25062b856f12711132e0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c6346b5b9085bc59ae0f625359821271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a888301d21352452800cfd20f299c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a93ec92ea3250a5ce3deb7f7c2db74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cab052a62c40eb0a11ad21afa577b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4680ea6be19e7a0b1452a341f2622275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc639a824d498505e0cb730f7b2fe2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c3a528d956e21958d8b2606e1a352277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7f1d57850629db3af7e639aec7f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb22dd3bc83485f3fc0f1f9db3f50e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a8b777ec404f3e54b04990a2091d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb010e4aba717f48cd68efb4f77ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83a633a49e1782c38fc2236894c83a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c598208b55db37576d995e23f13d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea619781a120c5d9ae3b4a1e92b0d79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480085f4291815b84aaecbfb706c441285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baca0f5d726ca2074b484caa305912286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f522016f03e15021bdd6fce4b69adf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a017fdbd1fb0431eb9dda8e6171cbb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a61579cdea3b9cde6969447fc7713289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a25c4abf1f8bc44da8b2c8d4f97e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f3529fe683617469db638cdb1957291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe99f8abe68229fc8da3f704a3e65b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da1d7a0b4235ff7fb3ead1b36fb36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899cf2966ff18c989ec8bc946dfc85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4ad18751160f5eafae064d09de86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff69a26a807043f8eb97dcb2538bb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d161769188428e1a54883726a0c3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f485cf7b6f8a394efffa594bb267298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06bc9121f63866e0054055d38412ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b48da8d141f657dc8cf6b5893b23d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d03711e0f076675bc834643ec3aca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b9b4b2ba89d551734141abe6ad3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e94554ec2d070b2c9d6c0bd53cc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d65bc19485a8e4c5e3653df5bf45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c3aaeba0d2702832f2895b7d5c82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199018868ccb137fc6e3ea9d6ddc3ae1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba43b4fcc271928e5e94334cb046e9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eccdc3995935fa93093a433c2c95d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a746bde8c244544db6580d78a6f8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed2e5051b4f9feea42ef097c860a40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200599be1f88305685aa2123cbdf6586311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67751b9fc56aec4ea13874511dc2dcbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87610613586b0c4be5ef9df65182d57c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd479032ad96328f0f620ac675937af8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a472df22e91863f0933cadff0fce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242dfe87bb97a1a90d8c31b4fb60c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08ee146e1a2420740b769d722e87ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46623b906ac8b9c3bbab2444a65c706318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda02ff9cc34a3e4851c8d8ce515363319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a509f1bb02db0ece322317703eaa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1e2059a6a5db8805747048ebab479321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a7c3a1caab253f6e862515bb9832e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4c15dc2e771f75ba79e28c4caf113323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786553fe2e4b506a13d725557101cfaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f379a539fa0e8bcede0ae8601958894325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb081b887da3f7d86fab82e25091b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84362b306b0469a7305df32ae1cab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548ee1ddc76b938e51ab959ad4f1919328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1cbcd6dbb2c82f031cc2a58be5a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a573ac92d34e9a367e5ea90f0c71e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea6823ec0c2d0716c10efa7b2e939331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123f3137f6009316f450085859c647332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d660097424fe906962028c861144c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a776bbe42cc4e3561ef8f7d4afa0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273ea563b38ae501f0c68d7b4936da3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ae74d9fc57df6c7c7bab0ed889c49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2d2fc6024e3bacc35abd215783696337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b108cfa19c492d22e36dc3527ea85a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced7e1ace7c59d92686dbf32e7d942339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d58185e4b2c81ca879c56a4b0189340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f3269fc4c5044a6a0e98b11e55037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb5c1d7ae6914dc26cc25ca49b1f01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c33cfafd8b52fef49dba20352ad3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdb3e2597f7aa5a33f6c0b4f865392344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558e220b3f06bd24b7ebe6f92658bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a636fb2c17569f4a9e405da3640703c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad81b476aa4f1111feb44788238c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec0fa16e9b44e7b23714348e673f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ad63aa91e64b8deaf0b1105276d88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f116ff61863b34bfe995e3048db436350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c25903e0022d1f1e4a69e7d1aefa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c8bd7fa17c9fe4a9790df421de99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab98e51a05e05c3809e058965a374353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a5eece093d5007d5ba5047072c94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315392ad8c40756479e3367ce6d0cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928848078da54fda61d1d8b1434053e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ccbe9bd386192c563d9e5e7374904357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4e2b7a237577a1f41dcaa95ef1ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdd25d74946165d04ca6a2a4d921ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b68a4c328669c34c1c5c744bb449b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f08272c4d1104d62a1abb6d660a4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff53e30ba2bf6830a45b7ec5c8cda7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd07d9ffcfcfa7e97cdc6addf4bdb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300edda174eb61acb9c3e59495906a52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e452662988a1624036d8b61f243b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594111ef865ecf503cdf35103ee5a2fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bc2791eee0df12e85939747ed34d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25769a052db4f708ff12ddfc6277a73d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee5182a790f2eb29b9ef3fa0bbf23c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04678a77bfe42f0c685823550777ff7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd187b128f259e08b658108942c06b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879d5c7ad510644136df766b6eede9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51147632fd4340b6518d73bd621b7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c292d295a65db7d31fa007ac06acd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be768e5b64a8e7f66bb8ad07371f09b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6dc7143907e1dfe2a9ed2eba3d508376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a318e2199e7765be473779cf23d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e311b0bd1a00bf0fc04dc11672f4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccd90f14c58b7884916ee4f0c5b8f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5fa4ab6d3b0d68aa33d2732a19dd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a49382ad78fc492cbd4153c8ff404381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5338d0251c460892af867bfff48a01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b44725cb97f7c3a6a81089210645ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9065d97f621a528754eb813b806b3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c040832467d1c6fb2ead6903d6c57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8d8e4edcba9afb709656b1a156bdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81361b2e25cd4379ed7c973853c739bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c0e10572865f631720807444298d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde530dbe579173c70132111db4170eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347436104dff45a7f9baeffd1aab0d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95750446420e853def0ee4dff58cb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd3f143220c694a195a9c7906dace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524ba171ec19fc63df8ebc29c8f2bfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aba2c1fd68975cc1c8f418e239df1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a46c3f06e29e586e66ca6289197fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b69796be5d1c8181e522146b48874396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce18d41c01a2423cc7b61ce7cc34523397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9c8c02a28d007b94c2170062d2b2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2585004095dd29192b2fa1615dbe1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e37d69348347b8cd148d04d62258400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a590afe0d115f20431ca81e4b47b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e7e02b59d7bf1d5089041ce6b84c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b7cce220c78d04c0c7293e2e4f27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e72f363b4c5aac9067f02346423c7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82168825538bc41f6bc2f88b19ac72a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a38c9645a252b6bf6b5c9ab5ecfab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf2fd61083706c0e257f88a4ec98bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafc107fa453193964e08cffceca44d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba29871f97b2d2595b589068393a1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c350db3834c91c48ea8821383670044410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cb00e638c599d1cb58307e17a31f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37572d1e0cbd7a32dd9876025541762c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160551f430f108edd523ebf15523930413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfa4322f5943864ac54d53fc3ba264414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb9657db0d12bd7573d7246baf13a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba90efb9f33a3a9bfbb641d39b71316416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb529268a17e1fc6d11f71490a38725417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db4c2697eedbaec9bf916b56c4cb31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e6dfdd11753229ebcc88d91e9d02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a659f55375fb950d89a9c432cf77de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105b701177ead177f6bfeb904b9bb99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9acb8d60b4d9e48e94fe2020888017422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162a8d6d5b3c56dc71b39f8dc214014423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7972390ab0e5b4fa131cd5b7d8f1641424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca029510c99968ce14117384eacfdf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97d8f14530e2222b601bb5d08e5246426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7941656e19575c6b9f432c07d66359427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dbac58a5da280c8809f1003dbbe10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d60540be34f30758fdb34a63239d22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e434a7a1888bf61c89cb0840785f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8070bdad301982066845d4ffb75e443431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a972ecde011d7b66ce1a8ce8b55e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a89c86b2ae8052bac75f0212e175c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e812d02e0b06b0f7238595a9107c5d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d68ea35bd1b2eebbbeff442a6936435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dabe2d1cf1d75620c64208b5dc4b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31ea334eea673939d1f1076b74efc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731866ac55d6cba99299d0993741f5af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f93a95066da21f98575b49f99d2477439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1683ee52fa69590f7a9e4adf0e14f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789926c6c1cbe6d8dac7390067a5d70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d3770709043346d2e564fd46d023b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7d4420cf3c0b4fccbd42ea0cfc2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eaa0804580a28193bc75b04a6dc98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b0d6f5e9ab1f06d5d1a676516d7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c483d1bd09c89f0300b318d48afa447446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c3da0b7a101d077e0e92a53abd905447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b7719e51521765e32828109ae1a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8895e420f1d2143bb5fb429d0b04ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a2e3d8c30c4b53dee6d249ee3e5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0375869b45f568abea0fac1d712732451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52308b271afdabd32635c4ad234214f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa380333fb92ce09ad4e653ca984943453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765edb2e37ac4b2c0307fb3f6482205454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c22e1f164f7b1d8685fd6915cb7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c3c433b57b084f175b6bd4bbc6d32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a6bc538f63b503b7b739c0ad6ce5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238c60e38f08787a079ef37c6852b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2ef6beaf7f646096a956ebee331cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835647e07ee533ea4cef23d56923020460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e378d9db2c77caec1b480fb103c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1e4b4e9fee8bb960b671958e5d7d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d374c785f8a2cdfa279dedb838708463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d7d4b48a3a2baab6455b2f12cef6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ba785e614d90cd804cb6b80e76957465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0a58c208c340d101645ee462f07d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ea3470b92221782cd93c2f1c065e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d5c57501cbf9e86a0056720b3e0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb175cbff8c45a58057b8a8cd994e74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4c76c945fce64959e31eedfa58cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee40baf3468e11f73d645c6cd380f32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85230dd05fac60f2034cd7d9e2ad28b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52859efda37c157bebe6d57ecd49346473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09c2ba3bf8be1a8b96f9c83597494e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef1c627e8228b47f72718ca5fb4e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc4cdc650cc5f538bd5b037be10cd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d73b0b3d4915c0008feeb9422aaf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fde1e6f2bf1f3bbd0d8278d25f399478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc321c4f00b5e75b8af8b51d993b76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2715108c073d8acfc4075ad3b15253480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c353fa419c1f5d96b977785b9e9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8cff9bca75b9080d24f1ff5110100482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6318aaea8401cfa1be1da638ad5981483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4e02619bc89d9fb36d5cf7fb78a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe7c24599e35a5dbfad9ba7148bc5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc825a6f5e73f5745293f9ca3b6a78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1972e88e853da5841380d616e7f247487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913df419d213858965a22dd3fc59760488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6f5651e1ef65f161517e898010cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da588204bd58c15400c6dcbee5229e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dc7f6ed280b3b8de98f1f156bff3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a7eb6ecb12f9b9f21ebb060c05a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f29890b04e44e39e0d581895ffe3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3ebee030e0d1f9d2be044a4a9e33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90440e858ff5ad01e7ec5e0a41277495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea539c07d0a322cef7d0b1f0fe1d38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6292d40307c5765487419134b205af5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311d63e0ed09c5810df81f5d28ff58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972fd06544f9d6c7c01ac5e7cc66533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a044a0c66dbaf7f00012aa46352d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b48ba358a89bb94691ae7462af4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe408b826c538f8529df16aee5a505502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886f4e4ce656b7879cb215ff8c2f87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa036f870375e9c6fbe8a2f630e861504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a62c05e83f4bf4a849658bb0fc128505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbdd041bb9c6c8ebe103c4f680df25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b487e234282531abd95cb605befdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be916448c36993a7672cd079d6471508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad969f4791ba4eb10a1ef57af2181b78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3587df54057cb99927407cd564117510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9402275b260f9dcdd3c27d133a3e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91773625a8047379e4a836e78f6656512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aeae49d7eb18421dd6cadfec34789513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78fe5086eeee88c4446d06235f4fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abc109023a4cd468465dd13028b738515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f58bcc0a37fa10c2e27920578da0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a9663ed4b203ad833073d9780cf9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbdc0d22131d039d5c2ff369896111518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6559769b6d6cb6025758ffbb499165519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf889ce332ad8fde844a874a7323dc9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f768cd5ea2394d8d5c7b18ec63952521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480da4c3f9a51bedf9fc5764fe1506522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e877c47487422db05776cdb51055098523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb59e63d9fa6c321da3828755e5b7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280902030bc9e4a23e58f0b0c942c8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf6b9f645b57309891bc22edb392c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087c88fa1c41ba14b20308d6133f8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62e6755e7f5d106be19267a8914906528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0393e34b2d801c5d8c3a88880a02e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2400ea4e403b897d746461eb83e9a7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca67f0f84c95be4f8da0f398b89e03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f768cb98ac0ea10c201ef0e662fa81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a87015c7d9691da6f399b95122b0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d757806429d6b750933d34bdb4870534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684b4d4597ce2989b8520a38627c2d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea384c9b848d70cc06b9cde378f7e15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64f161cbaf3b943caf076a34e3e68d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d288a7472cefe8f5999e2f2a8ea0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795801bbe6e783252466e67e24233c5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f92fcd396280659dd40ecd5671cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61cb0e60dae146f2f5f33120a6501541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4afca3578648d93e4ac7d6f0443fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6dfa50a87201449c8af3b059674f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6a4e3155065c5f2c52277fcaf9e1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e25ceb49769f4299b56355a0583cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe4e313a246605d9f04d6e7a193b5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180c31dfc69ec8285b09c3578c482cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c2f488bd6ced02cf0d36fee9cb64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c93658438317dfb34ab10c95dd541549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1e50b987eab0f1326bb05cf7f0ef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b80f90d377f4271de8b5d3af583f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c38544ba70019a0df817140fc4557552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27486a0d0fdd295096d4b809646f52a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11d4cfc8caeb1957b877087fb65d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443155fe46b31bd68320edb758cce0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0caf4368f9e644a86aaa1401f96b97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fb3d2031e348fbe836adde573f704557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfa19369e3b76e4b583cfa362ba4af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffadb82bf79c337910a7e43f5f4e9f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e79db20bb909accf69d7e13992aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e39bc7de3c044e77e2ae02c9e7c47a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b964e0973c0c39e6fdc2a08653aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6925f888b199e87bb674265a1b2bbab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52463039493a281f59f8deebc054d0d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0755e6a2edfef9c4f1aa7404d48fa2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc498307a019e9effaa71549f12bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab8435cad0d0490ae0515fce184ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e3a15727f3d3a6238f037c2f3d7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e9a8a5e44a241402bc283ea09d18d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a18392a60e38f56ba1372cafd2f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696a0b9ad7467f621e437d02be1cd60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3648c68731a76bdbe0ce77e8bc734572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3d012e92b5a1e713d58609f1b7e6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4bf1b6b6fe2f82eb9f1182613489d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306dc89f2680804a04d7b2a0717a7ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10404dd942a96f3d13eb68db95dd03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e12097f5846663b0c8a7cdbd2c869577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5831e71c19a5d50556967fecc65351578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9c3ac2385d41df90d1e54bcf98c44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e4d9be7cf57e5b367fd623fa21ee1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275242e07918a654d36d804bd508b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d3981bb7a556e55dab95432a616d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a730efbb64eed5d8701f98fe7a5c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d7b4d0dcb8b6115e127c74264dd98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97858567083d6e4a879b159bf86777e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd90742d7812df1b4109afb0a40c0e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0504a93ace7d5a00383e09ebd2e6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1794185d65e8f3b9bb80b2095eb83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be788ae5997fba075c6f7d1f02139589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce5486c1ba10a23fc48608cbe6b2f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d2802110df2693a91d130272ae302591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe79922996fb21d5a087c8ebbfb820592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8441d8fa045910be35dea90a38b10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910299279e659bf58f44997abad29772594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db275499f5d973f1cc0537db3bf7eaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98888a56be706c13437b7c00dddadb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f27b785f2fde7ffccf9d9620c60705597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74557c65da931745652f480f8e88d4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93b0446b51b990a5b5ece4266117ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de66ec0feabf3f4e6ebdf059f54ae7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa7d2d189e6b666718252b7cb24711601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006103f9750aa23ca0039e05c573d852602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aece68ca7dafd18810f1abfebd88a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412eb0ef2e8425ea71e9eefcab51c44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909bd25426792d4efc5951fff413199605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ebcac65158eb39c8562c08530d5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8a02525a35b5e99f2475d0b39e936607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03bea5b9b8d225cec5cb10f50b35bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f718188604a6acbebd8c3677864b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d014e84b884ff269a9921d4a01cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89904d654a90baf035afc19e4cba458611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091214d3940bba15afbf57f4e4ef756612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6ff2d5f46220f0744eb949aa6ad5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8f7b19ed892f43c464c165a45bfd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d68c9ba1e237020941355544fd097615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db002f22e430fffc6787f48b5ff0ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1383fedfb6ae605ee7935a5927dc20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4f6a447ebd61a448a283cf91769be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f08c20b10e7f8c92b7f1aa7f4307619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84385b1238757062bb07e8ada4066555620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48246bea08aeb8ac2a79f5c1a15476621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b915d9bb0b3eea1f3022fbee7d058e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f9f9f6094f739e09097a0b34b24c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196770e4972570a0859fc505254fc405624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d269aa9061a1cf3fbb090c50d12d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443342d14c8965bbaa8fd1e2e2b98ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727e907e85da612a5d882c5af57b4c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d4feb23e78ceefd56b0845cabbf29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c5211a63ddf920c74a8d089a4110629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68162cfa7af4800f46fde0fe7c2774a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281cd462ad5e1b4685ea80819d9f83e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a2fc65777d63523bbc0c9a659d6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22a905468b054ea7578f859b0abcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810a62b8060068d0bceb662283b31a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a248c20af9f440e4917a1fba204810635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7992730fe8bdf1a49be0429bba09595636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf485555afa6a1661f5ea9e47591b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51809442c7f11c8576cea8f048efa609638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9c0b04c7cf63927518c0131c49c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538b0d800476dcdfc9c6467c7bb2ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f1fd64e7fc84947832220684da42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e15e01cc4feb58ce0a0b60e6e42b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adedc5af51d5a58549322ff90b5121643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f17ec7a63161eb51fbcaa03d0b401f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97653f21da3a7299e9fa4f5039fa5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ac4f1d0387c257a3f973fe9e366d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878893e4f523346a78900e96d3db6680647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77367aff581174056b8e8bd33b260c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef051e85acf8c0759b9b63e8a376df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559414a80a02e1ee36c085cf77a6059e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84173b99f7cfa1f61daf51b3a1967c05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9de7c6547a2fc164c5de5128a58de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55afd36a84f3ca01e0b7749c5fa7bfd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176752218aba717d25815d739c05615654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab07d93f3da4cd695a6871232fa663655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e521f38f5f986bc35a01a7ed7abe96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac61cee476957def3b82fa482f876657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14497149db139aaee8b91097f6164658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8ade3339d57c739484e099f408e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa68e6f04ad117a467fef8cbaca834660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10ccfee2a024d580153474ac562e97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813445bcaf0d575d762be0c063562308662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56ae011562108178d9fc0b34929497663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78806bc0fc96a0c29f0f91e6bc6692f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989f461283234d56e2a3889003867b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac25827b84a5492c9d5d56e838ffcc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fff1dfabbb9531483c2fefc6d3ee89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f46388dacdff3e4ec7b518ccde48f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bc4e09d47b6470dd40c0cd462938e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6933623ce654f493ecf0426dfae0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d7153de963a6c69e44720d2ced752671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012233b8d1cb89342d4d3bf5785bde67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57373967d7f656fcddcbd14c05dc7d2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac7e0c7ccc36ee8c384a05773a611674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5679a47fc01244b6809816cea41dc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a60933a317ffa1eda3dae1a5fcf5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59040542e0b24d8be0a0ee0a842966e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e175e977ad9524473c49451900fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f6755ea5f1c33dcc96dbbdb67a49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8611b1f01c6b4a56071e851fab80ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec1994b47cf62b4c4b2314bcc9e60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8846dca90549e7a2292cb0981cddb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6060a67495ea07c4294eafd0c34ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499f96015e80daf845ead173f53d48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e751c4b30b943afff3267ea3fd2a96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc24cafd229c809f11825169c8f3dcc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965b0a0768865803b7937f7b324d50f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0ee6e483cc2316d01db54a0392fb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868228e4e3e04f04d85e044bc1087e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59054d32e8dcd2b55940b95db47b453d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4989edc04aa4db25f8fffba5b836a8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea62106fadfa9868635421cc50424d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317dbdd75a7f22247d06c288069f22f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9512ddec8e545090e1793343ce9e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75ee4a6903962ffdac3cf6eb5ece22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f23bd259ead4359eba3557e51c4890696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a6db2d359112554e3748c130f1c28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f011b86efae9db2b67e666ab8e865698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ae637aad9402fca1c6e70433e18c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0c253b35b04cb889db4ca89facd61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb9311bf876047f8235acb2534fb53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1e52450c0256ff87641edc83528a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f81f4cd05ac9f74647ef006419a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330e63b7f35f4ac0d6b1ae3415aa8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cd1e8cf4966f16594f796375eae95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e8e8078b8123fd60dd564ce658ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b395d888a6ca8e6569e44b8c0ef40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97a70f0d69fad7095d96d935c138e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada29cada7c44c56a5376fdecd0b9b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c6d3c85dfd8f33db031158ad38fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec8a66933ad2577e8c555c4ad84540711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbcb6117acd5fd3b62952e5b2a7b99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455f83954a1c8a08bed7c6b965451a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dba9cb32ad83551a890292021217d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089afa06e6e16c1433ed460b25a84b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5e51c43ca7d9a89e8dbd9252ea692716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be4f356863f6330d4027870f33afdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd442c79eb49eea62532bbbf2631f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef02e1daac222bea40c0c63e73bd23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095709ddffc35bdb7e0bd29231f5a396720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82850760a3465aa2e581fd91b52dda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed5ceb8c7c15c37a86adc052f9feb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8e1647a7d06aba658a22047e893e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d2a19c54c0b48ee562a1018821e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b6bfd21f86f2b21f792ce06a6603d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa08d937cb68e823c6c6788dc288435726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b15a817935812f9570fe53566d416727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b2d57d7bc41c02c3bfe3ff529612728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540e35b40b8668cb0900032bb7893b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bfc7aabf7d336e43619003c2fb082730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b3287955afc1423aa2a4393a55bdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e2232bb574031ea7d46477ade622c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab33d6632ad9d1533235513e1574ec3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd220c76aeaeb73a14dc0a4656fe371734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931849584d4aacf6372bd54d53887fbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc681752569500decf71d308048d87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dccd2a5dfe8ea871c89a2242a6345737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd0c38eb64608c16cf95222b087bc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5896799fdcf861673869560397424739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a195d5c4f7a74f327750ed08fa69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430308c392e6a9924575d6c8c2ecbb98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90091b61ccc8d7b69d426a331b3005742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ac33a41b682b29e4230777ac0841743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af7df353bfc9c7320894c9f8ba8139744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b9c36651e6fe871836f9d076db733745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbb172f31c8d7fb77abc748d983946746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb2084566d34514baaced15c97595747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b598cf2d99bece548f9bb281baee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f875924929c8ddf5e89e3153858db4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11e4ad8ed28a249565fddcfeeb415750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24767327e7205e4598e20b5747fc9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe978146bf587b80ff400ea0c04606c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabffbe7a24ab2f7e18e46b4905f63a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae00f604a2dfe08dd4f3ffc0ab6a06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47748ea1306a154d503e2c99fbd811755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1723ba86c4581ed0dcacbdd25310bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452fe81534f1ff96d9b2330d4ad1c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f801a123701ab1faec26c097ae3d791758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e20f02f756ec6eec040b7520759a43759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>