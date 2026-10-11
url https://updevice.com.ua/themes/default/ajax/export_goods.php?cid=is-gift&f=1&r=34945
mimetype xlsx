--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01176e3439db6c8338f90c39ad4433f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb720550a6a0098cd8a3a16602f1e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2469cd15af5456df3c11227370e76913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5cbda7bf5ef4a0d233dce4aad3d844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1ae86616e64b5853536daaa97c5765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b2ee638b45cc8923fa69088cdd086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e66e9205c7ac65b8b11cf97bb774b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30a7b146a4bc8fa3bcf296cc4b8f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22c4aa12de7eef2939223b158d70139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ef9b88726e8bca471915ea872b41410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01564daf01aa9312b3393df727fcd1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6706fe2c580cab2b464efff31a0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d5234dcc7eedfe02a59cb66a98e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ae841efea2b0af35585ac5e0d670e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdb00ff520e9c786ee7d14301a29ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ea9007b0f498431786a9967401df416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80997d995c9581e65a63c260f72f5f0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a9526e835927260df7934d207768a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7bf16b41a11f1f36351ede54fef2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8426a8b5a91245f491ad87734da0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba3118c633266119002e37489308ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad47f9ef535a22ee3ff19194582af8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7bd88c8bf2736a5ae189645f7263623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073cfb7140e047b31d860b8537d42624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2503557862fa173b678b2d8583012125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c8f7fd5a8597343add776294243a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df32d15c77c88d972237375c78b10f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfb1d467fa0ef189f8c99ed437f0b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d2751e2a4bf91c74eee2cf90ef6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e40f199ddaaf4f9e46fd0407d402030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5e8cec00c7a901632c047dc563ea131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db84412f9fe7b8eb08b4a23bb7c8a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa74acd7e64425359a13d1846aec1eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765db0b885030bb3d22ddd9a7471004634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84540c1b2f566a230f96ab9db560f70835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb28b73403790ab8471da33eb17e1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc252c14fff97a6877bada85c7a9e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399db82f1a1793a0251f59acd68bbd7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36356f53b8e0b1e1f8759941abacb2aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad45d2c2818b0a822ade392ad601040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cbba7a5eecb1e4cb1b0c45e6cbbe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a484fb5391a5a4eb828afd725ab042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db802c3d183540e32fb02113a8340943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ba186b9c95a1f04be4132ab5ef6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87a326215226d53f2e8c3c6017bbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73b13be8c543b80535953cb7f123246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc48a9e2d376dd54e5df0737119f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f34a1cc7d1916f3360fc54f1804de748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b911993ace2c84d007e91eb3410fe0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8abf587106b13f224f7d1f976da21550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66bade0ac70827da0a5da6dc9e725e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30c8d5f99e9421aac815875747db7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcebb8ddff4f18e834d2b1e4e86d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b118fc4df33fe8682151296d570a5d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b7f1ce70d034954275064a5d9bc0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984985806c20de8b5b8e94a06967c4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3118e50f45d27f734c8eb8e275ed3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72623c23e5ff3b37789fe40e171d8e5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb98e8d8530333fdbfd2664fb5abe459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb709a720fdba2ea9d1c15f8f3b44a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4692bdd92cce8fa330e85ca384f50a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6299734248b7ceff307ed9d37cf8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ccd7a00712321112130c05c139a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4793434715abb9015a46835d9f16c9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c15dad486eb7a36e0af9e8613bc8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c4d59f3f6e04db8a94264c4a685d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37fe16d933b8c56c2ac8d95471694f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe849dbb975c08acd516b8486fa3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4713f1f828e93ead9fa3ba67f63b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf6fa72a506d26f36cffb6abfbe04370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370546ea9fe7d6dc6a5885745d3689a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0db286da0bd8fac2ea2b159b217fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cf2c1583d6c26b7df56d41943af2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60181edb5027d2936f4ab38e53fe9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33773be49058c1be4578bb0b5efc6a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8be6fc6161a32b455fd5817658f84e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a300df1c79937e0bd2e5eb9ae69ccd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ecfb8a86bde6c0e87ba72d9af69378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828a6e5bc9a395af3845c18ddaabb8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83c383f31ed8f943edb303f36632180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156789f7dabb58a299185ff2786d8e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0dd4f844f87e3ad68bcad121db7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa59c0c8eaa870c0a6b1979082199483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd24fc31e37c87c61e3ea23c3140984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a5b7b43fd7868594281a997b432af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91061b25cdfdb89ecefcd21dac6a8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3511367bc4c365edfe7e407a4c8b7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b711c87c6e5b791be803359127c48188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abb58659b3b97c76a987033244396e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606fd7402cbf031b2c5f9688099194390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8431176f846b26244350eae4e80082591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432576d1055eb25f916983e27f07e8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6d557ad72f46389bd457a429b03c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7dae8175e45cac8fc6d4ddda668af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f9dbc7b00c14c36743034cf2513495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8a47cdf3a9b9bfd7a7f54a852d1b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e724312c541eea7e6ef895dc39ece597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4257d0d3fd24c2aec69364591b11c9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142243a3ef7dfe34ac6c9f8cffe92b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16689037d31256f1a4fa177aa01890100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc5f57fb53dfaeba0f52c6559842c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29229d9c0e951d0c2eef2993a1c60abe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f427f37ce317840bce551779b2b3629103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd82b0bf47186b8e7811102754eb4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf2c9b25c99aa037a5a272da795de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011bf55b29333ebb4424bdd4afb85aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a4360f2c4c17ac6a49923d0be9aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911aa89a90ab04d5bb8c1d817390cc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb9ded2a52819d8d7f561e8922062b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97b3a857fbd1566088b02f459a833110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc362fda6a3d6ffe535d72dca707b87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16512a21f373e92b943f32c328bfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498578dccdf8f653d5e34bfc312a3c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1d84765a803a0e00ac05f6b175e8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd642ca662beee0a598d648609769fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d6c5d83fb781a5eff609c2e7a83d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e8d1648aff8dcc240a12631f8b0e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a0e1e8838d014b4a67ec0b7770196118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a499ca6dcfaddfb8dbd755da4a04409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b55862fd2587deba2f0862e4f7e6dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b04d15c7e4a7c80e02d6f96ccab92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9ed95ecbaf1e0c75c248245d95bc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73ed5f6e02740b50ba8694183b436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649c3696d2a067f906298c7c8c63855124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5c2c79d112bb3a84c74535320ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef54e80f1024db9c7542b0b9dbd50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63de5555b0683383fec3dc356d3d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66d205346646e01ab03d0315547ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25186bb7d34c198c6cff14cacf1823da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7229d5e5ed75f92c8484f730ebdd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e4019e7d7e7c2ae63b3ca87a2846131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1ac809d8b5b6c1d8309de62bee3a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f60af77e3c97836fea8738d7a2361133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169faa3e000de143e5940eeef54482ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa39102a16ede713593eed6b747df7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95085e9f93bb59ba7a88e23d470f40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeea07c68becffa4820aeff92aa4a2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af2debd1a799c154705e9ddf21f723138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f5dbda03bccd54afd2df8e87b4ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3babc014c9e7a4a04a79ac26f6ba0d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4563c330624531f597432297992e29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cfa830b23ca114d27335d72241ae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81cc09bf1f5f0aaac93a2acae0fea4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b086e80cb7e5091ec9a5534521a07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43c789d75de3a3fded002340b010fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f548214014c780e5af928b9b76bb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e303587692123f4a18439334bc038147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963b8d312fa722d643e0b06be7b4daf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cdabc66548193369defcb26f96acb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b5f4c148a08fbf0c50ea064ad15fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468a7c506625abed5cd24ea20ae869c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89dd7cbbd245fe287bbbbac131be54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdf3f313ad8f02671d1e7e69761c81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484b05e54142a2b68a3e756887e7c59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e926ff4fa6f032ede140a1b246b10f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672cb33c7995f21a19ab5246f1fecb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ade7ae0007c1d64b89aab1bfd4a62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d804e662fb274aaedaf48d7ddbf219158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f22c79061c5053f4ed124087362869159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3277b152a11ef2634773794445b806160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b658d436dd0113bb6b5f65bc7271161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c6ccceec448865b24441eb09bd197162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804409e9891c3bc02eb02e7faebf781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406c5fd405be16f1dabb15078f640f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e4e83d1a3dfdd5b2269a5e5e1b912165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b22f315dd00dfb0132ae1f518f148166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e48c2be898e57ad3c7d6202f723f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dad99fee7483def8891cf170daf0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159939685bc33c780882b8538091207169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb8749deff63b9d66bd211750105ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9add82be21793d0ee1107a41dfcce6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1057da98347a873b7d794800df336a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ba3db2d498e875135586b807ee135173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670c8a5ecffe7536ac9ee1c3a142c27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3473ff804d88e4341ae8ebbd2a940b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c8f7a6de3063c2d05eb40c971f186176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affad13e49b21efa166d498cb6d1d3a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9713fc42983054488972de5f2a218178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568aab7c7f9136a6b5b8418eb3b62ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f1d3040258e4ecc5cdaa57d1aadb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1f759c757b856fb3655b9c8b3d109181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85363cf14e842178554d58560c7ae9cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08788702d50402740004c738a4e1421e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce796549b557269555cb5e3168f0be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3eb2b802d9ce06b8b365c5c451990185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50a915307720e7fd20e6e5f6160d3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c02aa4906c6df57ce101c323cc93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74750e594115885127c491158e8d954188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78831718b01da620f2589e847baa6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a9b5f43d3aa489a7e1cb8ba2e3f1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0826fd545a87bcca89551ec4dfcffc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03bb4f7ace59a9bdb81717587264e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39b2bd2fd479a09c4127b7c51ee9b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc04ac2b67ba507bbc59b030f8483a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47345b0f4c34818187e2ec78dce5fafb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2688e2a377a514a49e4a378c28a0ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35289dbfce43ad3a0eb2f9fd6c870581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7032e52a3729414a00525f2fa68de3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1214ed306dca2f482d0b6018d7c0605199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bb49464b883773841325a52e232c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5926314623e3dfcf4484efe1204cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c961aa6d01efd71ed76c6602a7bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87d706bb5d5ad8f6a7be6d259bf616203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f77fcbab846b027ac9a225bcfc6bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314aa6ece7dcaa7813f9557486064d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb2dcba2b0802ce705ee4409ba3f41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d5b51566b13851a933dd071030d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6bc9f6e1df7a3eb6dad2de80a758f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5302f632fcffd447a7f75c2834f7bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052fe40fb0bae0c1dff5906a394811210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8ebd5b7830d1c3df59c58c1f486f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b88486a51bb438c91ee76079a478212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d566efbc6a6b496fd2cdb429845719213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e551daf707ea32b02b71209783e090d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a4e8b58f745f7583699b9556c3c73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d6c28605f300d25e1a8d9b3ddec9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f192c6302ee9ae3a75d158f470fe4cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d15800f32c4b582f21bc5636dd07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b3ca54418d323f0bba8b2b65a6bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782d5e859f13380cc34aadc76ea367f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445cfb81de06ff7883c81a34398d3e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ae305db48f6642920391f9720d85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff95dfd1079cb94312a744df3a9b234223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dc8529fad48c282a1ccc70946e307224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae60642f2d97ca4c89ccda8ed19c064225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024dcda47f963d57ac69ce800b2915a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ef8b5cd10cede28357472eeef80b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69dca3dcc00744adf9a13f3286438b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f5d979f82df2ac09e238ac11a462c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6a4ae72385db6bb3ea94439f2904c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4102e71df61a78983fcbbdeb0757231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65007cd7ee52a781521b953a09612b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a46fad8a7e985b2640a0ecfb8c7202233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca220c8b03d57810ecb0b09b0bbc8aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c00e1d320f8893bf0ee138d8de63e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29887ea8841f2143b864bef233f8c2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92efebe2927afc2b50a3a32bb902f98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e234e3e2721bbbf3a6b1d52565eb75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c539a916a855115fe30b2346afcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330cad7f3ac2c9b33cd0c0e958e8a30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbc19f0750a92588b8a246dfc3dc7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e049d29b37b4f8da3a73c30abcd8be0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecf38f6b95ab4b9a9e341da6efe22e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e960704b6c28711f2c73e49ba133244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c14f7388c4bcb1f7d31eac12abe4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f0f5ef8929631d374a929925e94ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162102cb32d8a446b215ff85a3ed54c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8503bb9d84ab829eefeaec62e8ac8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543474fd8fd3290e1f7289efc6ce586c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ccfef1009594a08548654ef697e99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618bf8db2a6a27c9e8a2399b22bff2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709033c439aa1b9544d80a27566c55a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2970de864e423c66093625397ad39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565474f02bbf5a2b17b9dacc7c560f0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ea3199f2834894fc258522fd2c1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb22a832735c2eddd8616859d4fc876256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27936b96379ab0c1317b63dbe954c1d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d8c92495a1c69d35e4b4f29b0ba87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa995e4b6e469ac921a6f1b4958113259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af911c0f81adeecb44de1673b584682260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca245758d9d2795863307cc66aa4ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdff4567756ade3327f442e9b6ecf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0129a123636558f01b0c0fc7031a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b8e7882ccce1ef1ef1937dcd3efeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e95e635e3abb813b10024d5b2a305265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2e9c1c79577b2b67a16a1a2b2e9b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc84fbc32f24cf7bb712ab9721b453267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ca384f67b85e67a8038787526dfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be138b1253327bce07e509d4fecb10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d2c0a0ffd1668f62b0631eec6fde9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ed7ac6ed114d45c4bef24e6b8f7cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b7b66776e942c3b434697fd9efa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cc597b2d32eabe05c08a9aa36050c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d125db39c64bf94122c8e2c3cd86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8140efa67c61a39e2e60646b906759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cf847e87259cc73cd51f335df5c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212e1088c3201ac93b6d57542687d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49576db951605db2e5c4fe60d46651a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c4b8f9dfe315a7e306a706997db1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a95efa2143b8f65e50dd82ac8e8db0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0ff639746026f7d66b92f9066fea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e23fcaf11ddbfc0e14105d43696f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b5f2c7f81a3dd9286e03ec3fdef84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658459d946c39a56e6f517b95989efb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d69cc236613365ab1ac88d20f00a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef92d906218accdfee82ef3cf3749f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34032f94ba2c2e8002f02c94c49e018287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6847760897f043f998287abde66d2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e4d7918f70d4f1d16ab5ece93e4b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceefdc12788ea4d53c003f612fcea66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bce65840278df6dbc4c9ea972760ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0731aca47c0c3d015949ebd6fbd86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa595c7213cd624808e783c8b8c4ef2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f2e724d23de0b66659ea9f7bc1e99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a68e9b8cabc6bd94054218c59e4e5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fc359a853eb912eebc16be23ce494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111573cbcb2cb64826f5746259a8499e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19bc6ba499f3db98bb7bc9d18da7cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1eeeacdbd1a197b37cdde5609bbca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ecd06cc7255aea3717205ba397ade300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe001ada00411fbb6678e7eb9bb9112301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1119c484a9716be838cd079b13c55c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d7b6e147c59e16e5fe574d76e453303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e63c77c19789296fde099fe39de9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885caa6889cb3b4aec22926adbc4bc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb869d1ea479795ed2fab4650fed8b7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0687991a6a6f07ff7b0a27b84cbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545193286e85cf2002fc14088fd8953308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add60022ccd024afd10f7342b530cdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb8ece44621911f82d91b66fd7d8c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fddf36f68dfbf181290b15c8473b8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891fc2ba8e033d77aa2516004267d34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17ba14a77c67d686fb9cd1c57eb03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39516ac98d600f087fc2a5fac54137314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4370d9496bff396b88da3916264aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96968c15ec562eae6bd620b96b6492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d908f452cce013075b167c47648d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40859954fba7e7c64e78d2e378b84f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c86771b219663fb2bac99e2b59f0e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051abb228adb76b8315b9dafb62607320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7d9f76bdde89b1d3bc68600a6c7ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8b0673457a636a03171c116e7e17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f22e54c6dbb9a505c07811fe070a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec173212345d2c9f58af8c1d9047ca0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d79a64384dca1bfc4e05c806dac3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed9418d622c2a8b68d1ad9eb7bae1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a52fb3698e5368b50220c5ea38e952327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a32789c8ab7a25e15dd82da4bdcb90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce31a0f47f23d7c1f02748e19e8c8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f66ab322957b4cfaabcef5cd7bcda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d8613e1ec1b5f7702dea8ccd831d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfafdf82dc24eaddc74a26857665a5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12981e2a4ff7e14d1dc8d952b15ce8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7468c4b1d6e978b1acd83bd39a1bc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc55512ea8fd2b6429a936f2905c6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44bc14c715a10e893561352926f7ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbb10076a1bf11a1d78acf327b6f58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b550103a7e05d5990c6e77c0082a1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb9a3a59d68c109efb290a2d04196339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d26a50858d8386df383c4cf3dfd97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07cddb86448f0695ccd78d26aa479e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6472a04bb069133408dfa487bc9059342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac874b52f53c0612b1e34e4d59614343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e17a863112865db3374afc930de5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86683f252d98eb51e9fbac9c27739345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e8682081953eca9a8b01dd2aa177e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e2aef44b145d3a3504daa5cab995347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4c5cc263d9f453b039237e3f63c1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e636da97baa090520a61c544e194eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0118bd7477d8b01f68a1e3e0cb2132350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e33da88e5ea64dc5c306a9d52def3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e98ab38f5a80fa01e3ede641987b13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88501d5cb6b5817976f87d179276f44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28735c2873df9ab7b6b051ae1fc78025354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c3e8c05985c1d22a19b7b55635638355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6e57aefee70d4680d142651b620b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1a2a1e1d218df1c655ee7f1f18d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8b3dd01902146e61cf17abb7839e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d64868ea71b1c66c88091d41328e55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c5ba21f68b39c16ea732484835bfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c1ee518fb38fa69a740e90cbd376c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758a26a2da71a1898dd5cd4c535a179362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241a58bd61916f0ae95bb09da586d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4b1e0a0e67aa0fb663fbdcab0eaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c117389273d117402640cb5390e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d29be959b742990a55cb65ec6b09a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001fd62e5d3a0b15563422dd9996767367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ecf58277573e017bb793edcd85e92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30936c9a2a36ea9b144ee8482d22a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd9dedd23ae7f4c1b016a0d1d7624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6985f6b93c2b68229db1ec46eb8a11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81121ab103d7caa47bb463c79ebed36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca957ae1a6dc11291954225da5fe35d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fea58b7c10ec83753e1036c371363374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddcc6d9571e4cfc6bdb234c1b890dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62266b0c5f7db9ad6e97444889fada5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280abff22371c325145caa98bff772377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aff485612ace219cd73281cb18d1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d7440ea1dffcae5983536ec66574b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf9e13fe73937ad8829c0f121ad906380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96196c230995b8b5876ab6d9fc2578381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5486bc2c13a480cdaef8dc690335c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f8c43864a81231759a24484a535a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9f7631b6718ce1c90bbd398ec973e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77df8068b8aa49682ef439368276a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f861b7d998f5e636ac224f15d955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5f161a3e332710ac6643ecb6afc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c06739f678e14d59721f6a2aea5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcaad584f414720142310628ef3572389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4f5358c3ce1ffeb5f7c15b38d0c3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e307e04620e000137b53752e29cb487391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50556458c56ee115ba27beec2a806392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433ca8cbccc7535c8811b7ce18dd4a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19b85567ce313057dc78f14b2c5a83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f74fea44f2cbb38b438e0783a9fa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a342ef9a063606d69f803f31225b833396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518779c91417141579cdd2fbd41c281397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be19e57ed79da355c340da21658471398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462903ff4a61d9d1fcd8f4c92a0b91df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec221310efa0f97f713db4b3d0e47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597371603be00cc215f49ceb49758c2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38b6fc88ee94c13f799d75b9034e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0008f73c875bfe1685203bd486c60a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c463c3fb78d338731740508817981404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf67ca4d3a2094b5ac9168574d502405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d97fe9a181bde4e5a035e148bd04f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206697b69a821087b3adb318690d78c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87086713163c4ca653626b5c5f8917408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1be02481ac6224de54a2f01721534409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acff25094af11d30df5aad523f8f37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b74166f8a8ff09bbbf718ac7b718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070030820bb8781072d2e44565db31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e89f696058078ed9ffb47ebba175ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768bcb9d0b3adcfbd7b33efa119eaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f4db8e1e813d5b8bc8c46ff2c565415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f430a72e8ffb1764f930c466dcb55e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c1e06db97e50816a9d81939d398d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27b187e2b978497c4d3f704be367d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f000fd130bdaed55488c4a432f701419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385b9067540e9fd4afd68119b532b7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e43bc2ec24498afec77173b8afb74a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51fc097ed010a100268b10b556244d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101f0a094d1acdca4f7b42e81c2b8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62682136402c4938c6461706f88046424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a9410a18d07bd40546cd439f357ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ad19fc7c40b79fda0a4a524421e9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d37194449f919d3cdfd6880b14f318427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae88f33a127a77e2acc6e2cbcf119428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656e8e3e337790b955d434f5e760f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a483bb8ec58ba98c1619c6f6680a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ad1f240d5314db84506ea56deb8a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652ebc3eb41774e564bdb6f7322b7a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44371f70f1687da1e32649af61533c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83937275e91deadce657c322bcd23d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faaeef0722086b498459ea69b94f1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e77dccbf5f8cf61015e49145c86ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb121535ee3870ac11b37feceabe76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce319f3def810f3de001ba55d842cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddada60be30888e316a86103444db9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c032a5210271ddeb50fe393624d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc8c4f82f7402d34cd51385cb42428441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05184cadce2f78f7d5f988c5068c22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29dccf7f48fd122fa8c2dec30f7cfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ce95f23c6b288010c2f0dba6a60f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25221c6008782fb334e2cdb2dd6ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed703769c3ae5587a9e0069bb4c35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe616dedcecb49eaf7589ce56345256447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756dabd8a49bbcad80a55dce71fe601448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab91770c876941fe26bb9a705998b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08cf44c37ced9c32d5ad9f675eacdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb51a546f9e6efe7d8d85a818ab82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8d9935c475de480acec53a1e6bcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2034ef5aa9f7ccb40396ee60024b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b05757c79f12d7a8b0fc997eab168454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3abf2de4765fb6879d31c8cf937e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d6eabd015cbec65b420e58b0efc5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f82b799ed1c93f82306ab7fc440c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32526fa149bc562db65bf0f5516ef434458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f136c1d453c33ebe3103c597ef75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006efe193fc2486fe1d8c9dc6169e87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a0c0e6c466b361cb45a87aa967af3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9610f3f9d8f96126099901aea03710462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7fc20197ed2c6f77133f848c20856463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b182191a50945d2b780b0b8b591d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb343c76b18a8d67de729a34cbed50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d185db2b80989a08a448af4332ad49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9253944204689226785f5ea96978a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285362f4a4987cbc08408ca1bdeb5b8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce8a8db528c2f3f7df6f589c85b66a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a364cfc7ddb3546a8b10441a8abf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31536bc5c20160e26b2927f831bc3d59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f10b2e8dba4754e8b50e2cfbe50bff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2161a0e556c144aa4751c1753a6c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcc2dd9f34ab6c708f6eb1c4b958b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad493dd3e44f67ee4ccdfee99db6bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9b221b4fb3b18a510e5c1a28420fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b210e9ce834135331bfd4cdd376156477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812005ccaa95d7a47e269163ef48e3d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b6853b3f9866f7d5ca4b5db9906a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb580c7cc97015b0ddd9599f24b1f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cb099a3abeb2d013b4c7ef87ab79a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6196c00a6b1abbbb342f14de893fb66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd12a00090a07796ffe9479663d3d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3d21d7a4899065a286d352c3e489484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d69153f2c8d6940eda6dac576ab0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51cf2e1ead443fe87ef052dd4626c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cdb8c2f32fb867ed7c99b1dda3f56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae725d477d1b7b2db273629a3e0ce2b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb899107a58de0fd1348ea9bbaa01114489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf2cc314335398a913872582e6534490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde0261f0b2b2f196e3758a63648f0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a35823e481684c1d099b52c50680492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceab37d7454973ee34558362fecc37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb773e9a1bedcc0850ac613eb2bba656494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71541265a09840a838d0cefed83855e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44028c8da6951dcea154aabf05a90a30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3e729b259b8de5edb7e0fa31f832497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c1fd4cb81bb779e966eb45133e211498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd1dc13d8fcdae7b49e027583caa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e575a9e67dbe63f82cff957e446d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc82ab9e8e7b63dacd6482421f5d355501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361910db405c9cb6d0274b77f8054f99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b178b0cea59f6bafc3df83dca9cf2b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623cfd7a684f0b477bfd367d8ca9875504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcfe694028ead849a1d38cc48b2d26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c23c696284220366c16b2fb402cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d355f9a4e6480a1baf2997d69824507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff1bc2199f6f10aeb5e5bae8f89564508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb40d9117524ca089a3450ec7018f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6572555accdfd394878a8ad53080e10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8771616fdf40e6530dc2746af1ef3c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ad3731575f1e4216f35c099d215b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b784cca62f2dc5aa04d37cd69854513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f05698c1875419795e3653d9772a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e99502237fec5e3bab917daf1df58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df2a930fc30073b3c0b90d84bcec0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564c3ff47f13f6a1ca89b920844eccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d730faa0d5f10b91ab9d2e20542fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43961187eadd8f78a40e6edd13b6b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c121f404bbacc4788d90f70a5841cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f6323112cde2027ad74ae39afa8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5e2dae604afe748b65c1a9bee7545522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172ba6544fd0afb80a0b491b7fcfe49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7af39d1251eed02dedc2193cb9283524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7895c5d542dcd618c947a6759b9078525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6aa2ddcffbd93a520d46bcdde5eee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5a4dbce29c9ee266afb5f3c2012a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3ff644aa173e3b7e43243d644b9db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815589c62fcf999a16c581fa7edc136529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724ca4696d0764f10427ee86efa9a5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b4429e161b505318db4105b9cd5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bdfe1475e8f1fd55bd86951bdd90a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1d9ba028f63ae8f2110123926d0bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafa9cea9008513bd2d322e1ba304e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d63a7699e2ba18e886fbbebd16049535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5465af2f333d21dcc263de4839e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1c910275abd79594e38bfc40bcf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7961b1e81c2901f461f602577ebf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e6ecd6c9718796a455c41cec69c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724f57ab57b4b45f762f58a594d3633540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292898032989b360b041c6a646829014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e77ad1bd8f64c03d66f19042770b3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c99206afbbf6a16e8531e90d995d5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f3f720197fa59c707c5df1e8e135544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c74318a6bf6bed917e9f4d45522b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e60c1e8a13fbae80f4b4abdac1388546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f3c128ac2a4245471fcf7794af6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a729cf1fd7e601b933fa96a8a75737548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae217c7dcc43e6f4e0675a936becdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4310a5908369c3778d5d6e9031646f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fed7bc6368d38b936e0601be79db3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101506e00540240f4955c5c95cdbd2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d180c6ab3c4310647835061bffcd78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc02a0d7f1844d853434c09cd246450554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dba0e0ac1db22ef838cf0b4d85f52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a2d10762d871476f0ab0d597a8524556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d113bfe995d1937ce9af6b1302c162557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c28934bf7c4ceb702bbcba0d844e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7707350059622b37516ed5536f7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97ca8f4e823ddf74a19d2e11280135560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ec60febc1e750acac8fd4e1bbb87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3d883a62f42af4c158cf86b2c91b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4023e8856e1c960124a65f939d4f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505c7eb4af9b7ae02566318cd9e2994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baa8e00ab7361f0a0baf580fec0849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b50670164b04d938f0d6a0bd6b833a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab26e41a657230ff169072a1808337e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef33a16da5b0e90a991e7ed15fa3c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ea6606545413cfa137b9ade0b54c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b306eb0cfc51478b1069473db8024b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7a8bc0c6977c31b02093dbced6f34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880052cd344a603f89b777809a9d570572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b512acb045910858a1e5d6636545ea4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f175c13326698d119e096ada2611e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d0184ab906757a55bd1efbb06516f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d5b2c004f4b1d764aa85c3f7e8c14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f29fd341648beae5fd558a91611c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e1cd180c8e950e72bc55df608338e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a239877c6476797d92effe34bbf9774579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea427c71ad2d928f4675ee103314314c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f9bfd0f6966cd8c2390a71eace29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3744b3f3b7deef3204d502d385b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586882cc9fa421b264b6121bb36ba4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edfe8fa3b2cd161dcaf68529437c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c4702a8712b0cde2bb1d17ed5297585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e669978a38140c2e02d39b26620fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b3d98de963308f8c60826d50d1323587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaa6d7ae119a2d51e67c50490da409588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb0abea8022bc485423d6d91c783e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecab6eacc9018e2df85dddf363121b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa830bad5573cf47834bca9c2e03560e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6fbc98a44a27cac5ae8aeb0acdd04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e19b94de2abeb4ed738de0aeb90a51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ee95169889bd365ac3a67eeef1fdf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504d2057032f5707160a7f334b6403b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43b33abb62caed6dd3e4f9e6c293c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4d82325f8f26f5f41b00853408136597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c0bb6a101344ebdfc1101ad0e874598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3eed94f52614e01c6ea31c4bba497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4c0751aff471be8fe380b4bec3698600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1f1a72a8f57a95c87356f3464704601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de22e9f922fdbefd2c9f8de9271797602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16906854b38d4152fb1b0347579ee08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0328b3e65b25de0957fc0d463923604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc01a3812e8e11f5f56a7902b7d5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b09472511a6e879f273bcd2fe44aa6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfad3da31552b739b67d5529ac65ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cbb81789b528a49ee9b1a303e6493608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52175b766b854a9fa6d4f888d11f0ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78925575c8d97c58ca3f9fa2a2c3f17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f7751e08b7bda9970c11600dfad9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5c6bce1370ee35ac2d4a61f7e503612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4168d1fb8b1500ae964a5f29a95cd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe10f979ea29a58326ece074b826434614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac9a0eab8f0e722dda0e6acc251b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15668a378f0cbe9a25c2c9dbeda824bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2312f5e4df72e584c6519cdee2b84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962aff7c5d26ca6fb271b4d19d5f001618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd70e531c94150d5782800243c9b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9af29d268dd8d179da7c7b35bbe05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481b55df0f827dd8b872d449ee8e34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d97be276cb6db2387b70fd0d3ecf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8f7fae761a8cb130fa98fdb1b83a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241916b589e124285d2a4f4e99ffa1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80def07f6d94c4c59bac038f1a8e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2050fdce8af6f255a99157f12817e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf7543aa6b188388831cc21047ef1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fbe99a5c4ba88094eeb6db9c9ba16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c76853f235c229d8ed8a108c6908f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5d458bfb5253830a354676a96c5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c630657aa3792cbd96202d31ad44145631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b39405a4fae9fb7600fb3323032c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c457b0a9d58da888667d432d16729633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b74ebf4b751727aa1fb59f007255634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718dd50e0826d852d1bfd3beefe4ba8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c7556093b23e895cb6843bde4e39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc07030fe3946307b87413fb684f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d925736728f727cd29135abf4a417f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aaccaf1050e75083add0ea681e136639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b586c0173ca6de10e65b88c598f015b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08c9fa250ffa3e8f57c799b3b533d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1539b5d07c49fc52c4bcf50eb1fef4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7505728db6623c8c360d5e2b3a52d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0582aa7611c2b4659f8611538de1436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ffe79785668bed1d41dc9d6a8231c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d16ff603e5c763f133f0f3cbb5ec5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62665cb0fc2b405154926c8b36fcdc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f44f2c064f81f1ea78e0eca55f07fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e856850fafb2b80818dcd7eb643e1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd24510c53ea5e27e817c07d6f7173650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce539a9c2600c46ab9f0482a55a904a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c880535e673cd501564421869c07f77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab251afe80899066b2f5a51caf678f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f21fafe7c0f7625ac6625e1542ddb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae4ab901550ab4a2cf7ecfa6caab26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8ee7fd606f6b67c946aad7643f65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7740df458a6f0fb51f7b357c5979657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e97346b1a7fba4080fcf71db9510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655333b13e6a3d3045e3a7498473dc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14885f187d5faa1b8330109c330e0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ab917e85e47b7bed8128c6ae2c69f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8788cdcea9c88ab2fe489bf907a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98d2be4b35ec0e5f5f32f5df3eb6d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47993058d806f0b1fdeaba0dc66e1c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b5df200225e8923654fa2898cc6d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fce9b1b4e2eb71c5068cb74f65698666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd201a5624cc2975f03bb5a28934c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc3d7a512462a1c7e1e9dfce782530668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51489f3df4a3d060500cf5679033504669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4dba9996e491d648e649531feaf86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec0a2cab5fb19c92fe391e51a7a55c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5cacba14d7a3c94f1ba89518f60ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c99059bff8e166dd6a16afd0b41820673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f53646037f5d5a66d249d1d1e921674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4f42014f2f4c0b40ef06132a6af8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a235b68ae28b6d3dcefeeece0647d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b09bae74639d8cee37beaf3a08ca1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc628e459838fb69ac2a18e08b2e0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a65c01f7593624f580df6497c31e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acdc5db6402a74bdaedd2c78c8a9f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120761ee2b019cef31dafb9ef2a9432681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6f91be188922dd0b9cdbad48b243682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bbfc52575ad12386dbd012bcdd48b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150280fd69e35827fa3e2a1da4974e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6c3a1455be2f0fb723a1aae47604685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab8cac4b5d01ac74f18f682889e222686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564058fc85a9c8faf8ca4e14fad54ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89178c3910e48cb55f94b82fa4edc5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28d07fc6ee6c413087ff5fe09018f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ccfba08c4ff7bdd33e91ba9fb5a43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e6abcde08723043be60687aa6c095691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aa4c0e1b5579000fbdad0a057279d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b5ebfdecca1c1f5644b3b45de551693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e041cc7afce7258fae4c261d22e72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d194dd4f8e692a5b4f1c87c174cbfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a237a70bcfbe739cb7aca4bead86a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b4317bd31a965df0da243108f681697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d839e5c4b07f3b4f06cce9ddc041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9533cc0046d5eba29641e445ba5ecdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c826a2519673617957f7b94587f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0db11f20dd7d105ae026f31902218701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8db0957d050037f2af141a3677497702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d26510787fcd27721841bc9d7f9ea8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739426e68ca8e06d8cff93b4223dccce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1258c0219e442a16cb1990840c64b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81021ea114f631b0e2601ebfe314dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682335147e756b35f2bfc4673c7d581707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69163d9d942b2f43128f17e7eb439e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa785d0c3fbefc72a6280af43673ab9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a3982fe77010ef19be182a8279e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ef14096a8ad5853b5a9abe1e7ea7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf42563ec85a29f163d626134b3a82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114faa63f9d020b505a6f306f13e573713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b60fbf8f379ce7d2ad8702f3d7685714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b1ca9efc67f7a9ce15825e0626ed3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f87a0a5911a6752e138bf624b75f04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8ee5667b25f935d0cd8bed6c23262717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ea6a909d8003aa8c20b411272679718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d71459883561461cc1bbc307ba610719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a06706d0aa6f02c0994cb068fa9d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a203f3fc348637c81d555db91691721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90d86c2fb7cf9f864790b0c461e19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f96aee72b3d9806bfc781a589d880723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594c5fb8838ad6d0cd734a700fb1908724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e61a0f07dd4af8a1042ca4b40bc918725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9aab54840a349504a8b3465b9f56c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80cf92f4e37bdd7d384da40733198727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963c15de3abaa3e8acf3f97dc3c27d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa13dc60df101c5591194af99b2cd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b80fffbd0b1e692effc02a28fd7d2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ade546b8c027ebff46394d1110b0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d747835285345cc425dabbc734aa8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242eb07919137e69e417fea2c7ac3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecbb6de0f759186c2ade3eece21b0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583ffbff2bf6cc584f227d299dc918f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7503a11f23b7a9e166c4849563f542736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb48c30e4dd2e70d4f1a463fc884ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70759fef48866e098505590aee640f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed660628ba4e9547ee7c3cc168072979739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc2dc4aee6c036142f7e997bab59a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc571bedfac37424cf78deb457f55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3dd218f5c718ca5794e3101a3af40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df420e0f5307d4f68704d4e676d7b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098bc4d8af43adb0b27ca7f7f57b945744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b6967d8afc53e717a9092a045cd31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e8bd4946199746eb8d246e37b89b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba1a103adc06ca9c82246fff2abbec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc18926680156c16c316336faf166748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595124f842e87e3850b0d34b013b401749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc5a37552bb68a3f37dd18a8cea9bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1b996f5e102d95affc0dcf0d48f0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f8de14209aaf8cccec094eabcdf01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9784ae48a622bc4fd244a6b0b627c1d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74efd16d9d7f82c283389392fb4e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8adf4f637681c9078e67426b21c492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f994ed4202c6cbd195eae18658deb953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85409df517f5a339d8322f611f2f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858fbefad8b96132ae9684d53edaef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7792278ee78e23d8c8358630e7a8366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17231484e22c6950a4ae9c00a510f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5988f53d2e3c9c5e33c0e7467c17b798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab00dc798888a3e781f235140cd1ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3813b6bb5158a500286194ef499479e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b6a05f044d06e10ebc0825f3a12bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c605ee3714b7bf53646f1c24fa00e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51697845aed1ca7bf07739357aaa7fb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecab0fc020c8c193c41a44fdb0f8ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc40d5bc52619a9064791aff57195ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb8af1b1cea433a7fa154f1f33d8fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fb05422fb69d601f896dc8332e80c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179c78e48386bd495a5dc29996a4fd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad968eb7136f2ccf7c47db9adff8e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffd8e5724cdb58a91e8b63f2c4918220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314864c7d9420eea4b3f83139182256721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f78e4482b742b61074094374da4f2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4d77c77f498b958fc4409e33fe13123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a16dc3aa0e0c7d3d48c1f6eb3c6c4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffe2cbbfafc2bdd1eaaf2e310ea92525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac00484febe4ce9a593ea35e95c8db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03984003efce8fcdae2be626946d21a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a863db4a407f54cff9ef4d40a1987a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8ccad5815b6393805df375a369e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72f1291521a392f78d17154d3dcaec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df755ea502b7ed7a037f414c1b189631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d52162bf6b493983251b07b516e10532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf26cc75ab06a531e2656f533044933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1966b9913931e47fe86d1970061d0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b101696005a90ac9cd8e585ba9a33635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fb96bcf96437c01afd6348f11944736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fafbe40dcb909be36428b0eda2f2f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46c794482fe54aa23440626ccf685138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3766a0ea578f31d83349410c3ccff639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19be8ae7f05b5e57ff2964ba470bbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4e6771148c06e7a4bc48466bc476741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562009a873ee5f647be48a3b6fc677a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51252a9f110373c26b14fe96bcc78a3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be62dd570ca9c3a859105e5c95b7d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7e5d72bce98ce8d26587dd4e283045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ee4bbcc5e5a21960c511e69b4921346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca0e7d38f225f81fcddc573ff2e03e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc757057cb044dc865df6147a94e0dec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ee19f020dd0a5d782dd990e5ead4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd321ef0643807c81349b4f3f282fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c24efb6c4d9024251263045cc6c7c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78540c2bc80665e3c65ac5a5191b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921fe7f4f41e52f0d9b29e0f1d5f7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8fee0ec10af157754037221e7c27754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559df91375b57ddd052328fa730fbdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d28f5a547a8916c0fae6a9a5605056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b71ba02f3591d4304f20ba895c9c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24274761f291d60a74dff7e48b21f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec596efa626034c93c375a6f99989e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eccd8b0ab940bfdbce086d39995f4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc2c26bb767b114b0e75ec690043361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937255452a43ae186020e866d31f9f2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d1957ecb85894b4950b868ac70b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5531ddf063f3bbcc3cd7c7948775164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bdb485ac24d4cfa61e1798a92f7e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe836f97dedc79f360e02c51b555e9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7430147260f24169a08e22f4d79e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d224c93b7e7317d244b6510a63799f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d896baa03fbc7aae7f53a1311e96369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10c30d2a0acebcdcdace1a938a6f3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9568c1dac4150c11a18a9beab1cf9f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e5b0e415fcba7fda113e6d29218a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe73b53a81fe8735edf40a5e118a8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d39a6e499575e888984cbaa775ec7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193152ed495981cc61d9011ff01766475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45ebf9654fa70622e0c72ce9353c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793d706e825a2095d27e160a002a2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000db0bccfd6c4ba3b7483e877d4abf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a18411a06cba6b19a8cd562c36aa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb522ada4e44575d8021e835d9aecc2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97f4f5265996f6b322922c365109f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9dfea19175c379b429eb8573ba7cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7417834646a6a4f200ce2e111cbef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd673606a20df4b2c05f21cd1a23c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb170421ce3e48bcceadc638470d9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b573aab38c63deedbc8e16860b2a5a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc6a46ce90bfd18ff71a01b255ba487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66e78619df1c68fc0d34be369a41588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c33102809dc7965fe13ea6fff714689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc6e72c6bdad24c3d6e0d949f43a0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02230ef2540fa68c4bc81f6c35306091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ac897f967be2a945236f8bea51f4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f15b448bd755a8b40517581210dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af145dfd9b76cdf2a916cd5a149e008d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d30ea28650fd2115c81298849c56d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020341db7120a903b47ee3104b3f603196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a18b890d89aef4a7769cb295ee401597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6d636a9aef2d2e0339dfc2479e9f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee37b56208683488a7e9a71bd740e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45b8c8b51f0f161ffbdf135007a656100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276cfaa25226a333bf94e954f00e77c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6948e882710cf0890a12c86d15bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b28ab41c3d21faad38413cf58a31f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ce28d709714844259da0c3a9e317104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aaae418919fd6799257cd5c2444d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea994d808dfa865bbef5875c5602f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099f83fc5e9301e1126b02c6140efb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236086364ff50e205e969b5aa0c1efde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ea50708ae98ce807ad0ce07c6344b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae172377869e85360a02da91d799be3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90b94dbd5cd97ecf0d87f71435be4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01499cd97d9878b1f15760ce3da26bf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85abd42173bcd240fb10688c1e9e40f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c0ad58df54f4cca903e1c09832daa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78193fafcf18619dd240212919d4460f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3bf85f90f43be4ff22f306fb6a77b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48748dc9e5e475d00e255fae88f0d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c9dfa62d20b1de2f94107afa215f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc4a6ce00adfc7662dc792e1631a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428592a193367f986236501123a8433120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da07206e1220ff703c3176a0b8b10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d942c4a70773c4d45e57b8dc86aee8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593c69b16830f9dc7680f7dcbdefd1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba14ce5b012eeecdc25499fee4f1a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac3523446a7d8184250069740d050125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e20a46e0d77c08e8f73287f6ed8f1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b24846945c8e1b71a684460520949127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1102ecbe66a1aedf0c8c9b31bffe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be3a750399964d784936b275584057129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617648a248a1a4b4dbc68d80f89bfb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adb568e49880d55658a70a05230294131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd529dadb3e42f17fe38bf3014890d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cdc3386cd2e77892e539174a5d201133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5be1109471aabba3b42b4f046d00c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5a10d9cb06be083709440276b840135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f21aa88949825d57a2133df7901a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b84c6d38b7cdb056b902fa23cac875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7b0d7735437863cc503f373c0b84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e9f97dcc31ee7cbc61c4d8a2b40c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd3f50f37ec449c34c97d261c6837140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22063b2160c2597e479776e1dc7876141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d4882c6397ed645516b3eff9838e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864b2d708e7ed535fda528a75dbeda4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2bda7175999bf6c89c288c7144c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc9dbf1a037f08ed347a91c26179b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88692cf80100e0d2f28871b5c9599297146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb64fe93ee909f418d3f07d1a6e6af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136008724f2bf9bf01657cb4099cfb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1fa0e90ecad0ea63b37108d776d35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a82d78690b72be5c157d0c95bfbfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f86ab02137a71a6a414f10df6c62ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7a67d2bd381b4a46c7e9adef9f4f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc85de6ace7fb185e71febc92b8eaa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631f08651279c44ea52d83cc911937154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566079d04df1f4b535cbe65ff3cca337155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ff38c04f8b8e27050fc69a6a9f27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c2106162a98e1f5db1012a583aaea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65ffd5a332c28ff2e75f44fae374de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec80b76c438a0eebb8e5e625ff4def159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9f7e0831c501d8fb47c159fcc688b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55aba382143215dd3946787b5f7be2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d4cdadadfdab49d272a5556f5aab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65de3ab3e7630ed29163ae37475e8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58518077f1d6f49a2622d294b670ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac626a0b7cfc04646b4f4355d36529165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a15983d1c7197ad99c66682531990166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a580ed48f12164612d76f5bf3e637e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656589eef85b02e4501108a5a3f742f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175b6bfc251e3b675b06da7a1d62c7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd79b4fe32e553de390d45c0f6a7fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef35c6d7170f9eda8607095885f9c98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2670809daa865da9f6db83b7cb46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3169e2725aef4e92a711deebd974036173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46106e73c686adee9e427c0e539f3eb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4e08f1eb6e54d0f3bbeeeceb8e05f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0979f399d95d8416352f21b76ab704176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798f19163fa01adfba3c40dff4f422a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f9df85264900a6dd7504ac407ee7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437e39c516706b13aec35c7ab83c633179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1eca73b52ac080472faf7f23d5fda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc2d80d888f36cb77316401e9f897a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b09bda549073a585bbad5a6ddc375182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ce3f2b785ae14c404e393a583da3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752987dc230ce2a618cfeb53dc4a63fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec1d47d67638efd3f3924ae169dff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959e6c95a5954087dd02a1d7b85ca4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b816f92f43255164d00efa4eb8915187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf748cb6e582a5ff409ab626d80d8842188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c651d61b4bdec729f16dd7b5d7de56d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559182e81620aab28a90dbaaf96d9876190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bfa83ff3959a428e4df55ea8e53ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0357dd8178ddf12d31b3c6a9db2269192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f8edf8758872766bd0cf3b5db178d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380220738a2eb6bbea953358be6a543194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8f1f29dde62f5e351e14d352a34a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e45517132825f3087d298e889937196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c9d9ae0a17165c298469fe93e5a86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3fce00d828ba3cee0b933a30a5a26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832fd6fec3f6d7e7879a0ebece9a58d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e93cbd267e0f06a48d8e59c5efea6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbde5d9234478ef871902f91fa2e14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae00a3a7ec2b9a3af0008f923e8302202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84098ed6985d42fb952249baee5d606203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce5d494e34a8a19ab17d130b51d7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6de438bd17c41dd7278a8270ab9b73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7a5627ec2b1c5ce894addc1f2b00c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8864465608dfcb1ac8c514b177de4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468c4176123e03e9b6f273e2040c26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a52c1e2cf641a8ab8bd6cc7fbf253209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aacba0109b556e08c4b60fb6b8ea56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42589473b70814708d12222e73293111211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b637d3a1290a085e821c4ea8b877212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666fee96c8aa93a0ceab04c18706bb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f9f2b931d4386031b1204f38abd00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f770b08c451aa142c4d71a4dfce9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf0c10cb5f0eeb1ad5b153e4fa96a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232160fb8d1b847685a0934a6ccb9fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33096f10f1b078eb7c52fa28ec7b8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da4e69db6a42bdead9713868dd858219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0242d333b79325c99dd2a42c3ee13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972a39e598c4715ffd34f1b561ae179221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea8bb0d8d7cc2e6d6618914dd9588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a587cd9280354a69a02fc1849b736223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9dec9e31b5d7a0ade7a9eca762ef9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1791a5a373ca1c90be802bb78cc4c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15723aeee81e0568aa9d09b458adea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b744db80cd213759b7775e2685e832227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902ad2528b3f2aa0c1512637e4cff7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe50285c0b57a49de91369e53b12264229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f521f41eca7aa8042cbc97bba219be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37559f844a160de867d73e252c470ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861a1066c7a6ec7e66d4a57dadc5c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9229551e99c4f036434b3b761f3aace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b633e227ea8487097743856644cc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadf4dc7069a98d0f44099c354c7f23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b91cc827213cf27ba676ac0297f6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b1852747f4b49eff1e8d5ed5d22b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef90fffd986ea5d4d8010fa8cc90c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e031790bb6dad614f9e0c7dbc6daed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3033e8050a5dc36ee255dc6b09ffd3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b3c135796a279a9273eba97cb1cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f230dbd6a051172b242d5c99f916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefda7c39948c70e133dfaba3d25674243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ddf714d7afb0b9ad66e36bea6c8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee03220505eaf9ae788d4021ab3148245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d0292963caf16472ce7ff6e00db3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e931112e6adab82a990a1b0b188d38c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41541b1847f9346850e0da7e74caf6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ded5251f8f88874f5363156f27ad47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb53899cd43ffcfb6c11100d61332d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabffd820685014214263f6db932e52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be70ce87272d4db94441425432d7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6666024d1766ebf2012ef3c68b8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586f0d1c074bb26073374a3539b6a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f629387acfe9b639250f1c4f29b21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb8f242a0716cd23ef11de77ce52d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093adc8fca82b8cbc4cf7e3e6d5e9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072af3296e3b357afa0bae5a25e30a6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e6a0b47785c66575b2f1887e74a68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad4724ab68517fb20586daa0b8ebb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb04dab14203fcbef875899bdab755261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9152e08ad836393217b3634301fea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81782206d245021b8428c51eb8b786ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538e9be303b9230ab0970e60aab6779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de6c051c161bee705d06cdfaa8dd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649c88b6f2f05fda8bf1616b17d0c07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074f4396bb784283c44aaa8512acc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d0a13ccc0e0174fe48f1df89cd74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd6f92e1db5531601e462df224014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aec6647c1e67de21bd529b833316b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c35a7d903762ca76b0822bfa65bd44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d55c7cf4167d2ba5c9727eb46cb48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aad187773999eea254b476a9526e8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38917312c9036583ae8a346bfa927274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853daaf9b642951b22f853f00b6de9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571939ebed3c0d0891bd2d7588aada276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbcbacd0a6367712d1f694b494b195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063b64d6b02dc8c4e470b0123adaaac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab1b6de8514ffcca47469a10864a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b9c53e8b71e73d39fa5e13ff7b31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817136c5e44280de95618e028f0fa8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f88743115a72cad4af080185a15a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb306381d566e6411e510f640b890c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3220339ca2c16992473fc94200f6c98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcb787c8d53875d0f7c1e398b25088285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c604d983560e8896ac34614ce9ccd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c5c81aeb84376c2afe625ad2ace00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c9deb00ee43d165a4995001073aee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502da5e1b8307ed81aa455d02ed7f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac91a884c5b06fee9179340bfef5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c6a8d3f849527eef941f9f5042fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f50789bba886e1b6f78adfbe8e7f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c77ed5fe026400f79b50ad2a0efc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e281a55d7b12dfc1bacdb3e2a3bbaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bbcbc91b0dbde27fde03281fa5b1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc346ade8458c4f832c0a1c1c5ccdee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62fba42e48ed496873d1d62f1ec071297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f0706f041e354d92fea41da15f912298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f01125ce0f4a6f21a36b954ac11c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d657405cda441fe061b7e3ac770f38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3d18e0dd57ab01becc05bb4f7970f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82284e5e6bd81c237effaf2e7d75cab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d63997792eb8a9474111fc74a628303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e768d8fca12acdfe8f111a0ab5dbc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95749665c5322d72e3c4ff83d9621aa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e3e55f70a6071d9461deec9c88ed6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68021d5c98a53f86b9bb52a8470cbed0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f704d5d89b1bc5d0428886632f023308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abfb6dbaf3094998661d6ea2943d80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e58e05f8fb78d8772c0141d3d6f29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a998e6816a175dbcb04b5e37960e782311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49168bde3fce34032944ea4759a27a33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339865f2abe2b010d589fadacc1e4c4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75ceb0c7de985c3f21fa1b6c61adc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e5e88f2e1a67ec847c7ccc0cb7d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da83701ca91990225387a13e0d6c53f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aab224965d086142ab4a0345d7737317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758981a206e61882dc762249a30dc18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4824a3ea06d5f45c65de730905de83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e712a2e88740e818acad22838b0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9cf24287e0b7381b53cbb6cfdf306321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f39a0dbb492aa84deb15a972ac8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015607b9b384534a29991c75f5cdf16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a2ed57498f6e0e6a8c09b80d4fb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c5386ff07be889c16cf9267fffbd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5ed6cba96266231217beedbb630dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8349b6ab6698e3cbceec8061a5b597327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1bcbb29b63b3ec61da8c2eaa55b42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec72259bc047609d7928479d7cf712329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc711217c7f102e5b8f35a1c238fa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796031596160a2ba8f9c3b38090c4ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571a284913c3215e55050881911fda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112d30468ff4c1cd82dbd788aa37a9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465499e3e337cb9ac347af27cb01ecb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefed94dc54bb0d33079a9260b194f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec7db545906254967dde4eda10a72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294710685cb53c51b5a214857c3ae868337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb02c7c53bfea2842cf35b59a2052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011feb16df5498cd2415011b2d033a5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d04dd2a98ab7647d05c74ed1fb15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d113765b5473ec48236fe380a32e74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19619451c7de0131d3edbc0d17483a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8284a91956d2826feeab379e0c56c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c246c1eb44be55e71ded6b7d059e65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af31769bfa48f2e1a8428b392f940c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e5e3ec7f96d8043e7874dd718d9a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebd0d227ac4f7422476289d26784a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cb28939d6d5b7ef9d47dcc5e70550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cb2af67b37f63148c0da8e6f1bd5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fb337cf0d5097db3c475fbd1f1095350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92668a236b5cafb225b4a0c5044df2f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01eeb6191ab9852802ddaaeae1cbbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac886b2c3d547a157cbb8972a7bdc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a9aae1851c397588f96197cba5bf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f435250d273ca7602ca1ea7c8075355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c8867a00e24b699f4dacf626cbfab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277fd2c89badf5b162b6267f0b6059357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a64b16f4b4352448786b04a3dbb035358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a50bc6c5572bc9d985f94030f53aff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b2ead445b224e4f3d89c98726689360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d73c782d84ac200fd264a9be14fb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c1a34ed26c369b0bef1f84aeff82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4435dbd4bcee8deaa0003e34b29317363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91448c81c90d78b9d679974e08f25fa4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09152aa83e7246e2f372e2a3c4715f58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece73bd40a7687947e93985431a1db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169eeb9dac00c2e31803deaca238a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f59029ca7b08790b22063dd3203a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab0f1e401fdf83c9d577247f80385369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ab8216ec4de2cbe77d1bf5f50d2e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ce258079af6b08abcc1f7c18af52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dbd65b04371e39eca26a8757e1680372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba933558abfcbadbe635de4ff9cdf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdad544e518f42100e910a6263ec3af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0131e81fa550ad51a44a5cf811cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614678af597c4e96fc917470f8fff9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27189d37e62ef94c58aae7386a7b48e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079061414b680efcd11f56cf907b30fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11ab3d968b4f05d25742584e41955379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e717ae39ff7af6547bc718d4c19a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a559f55c28ae02bf950c0f701895c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49de797a75fb28bdd30ee7f563b0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ad845636669e63a417688bd16b65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6df841799d466eed60f4d4cc57a64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa7870e76037aac9fecb287f25019385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533f455e961e556f2f59c8fbe38812386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e758891f56b8764665cbe8239f5a1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44ca5e6fb5db00c0225312ddb0300388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805265099bad6ea7aa7e3706e79c814389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f457cbb0a61cd0e49963f702c7411390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce68156e0ce2c38bec23c187591534391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9fe90df5d265e5351d8bdaf8dde93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8f831a8cae398f0563b1e40fd98c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2518baa810c3c26ea6b0aa0d2035b7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03646d12acb01be400ec3b06baf3c71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ed5ea768078ddf0698447d40a9681396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9cc0bfac491b9f4ab5e0a9e504a6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17652685c20320ea884eec3167be8efe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0da293a5ce7654c5bd59f149e950399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577239050f237a9280994afcea259aee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d79c578c8cd3f1086ca724f9678c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be22701eaa25f6e22c23206bbe73f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8fc28c6a18cc3b5dbc2a9f8519a49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb29c2e8c88c7cc32bf8ea50211840a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1d260ffb950cf1075bdc3e7ca4d1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a744bc01843670b19cbf8926cc283406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d605000135534d46f4b6d6c869fa53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ae610714021da688009ee9760ebdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089f2a4f281b51c19308d7830a894a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba4166c913c429c47dfcabf76201b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a31dab62cd4762846772e0c157b53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b01d36c682fd389dbac5a90315ca9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716adf95df512e1324839120f79ddac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1811ad01ea7453dfc740d6a782ce98e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49572687e5ce5ecd64b3457727f660e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c7c83bcd2ca0b3dd25e599d5a7a51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ed087148c07ac7d5f384c4fd92646417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbc0851f6de4bb95ba74ff7824b6c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0ec4e573681dcfa82d49300aa016e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea07b518159d42f85fe6dcc0210b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c83c98e9074b50e5950fb1589d5922421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce10714c9e1f946175f7ce229c0783b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026510aada1856c7aa3291582c52056d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfb241cb45e994c80439e529f7b469424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43e370e5fbefe4fd57b2c8afac6c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba14e2c586ca641ad8b461d76358e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db07f9adbefe66169ba8fe0b8ae8880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a335847a3c8e2228110dd29ffbdba2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412334888fb829b40e557d6c1a9f1171429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31644bb0e212d6fa62cacf734be96c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8744224ea116b078b4e739a7fea4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c2d1e455d97050a39e7db4f6a280e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba08495e23edf0ce9149580e59aa7b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09411b820d735af8ad22e44cc5a5b94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798c937c4770db2947c4ee7286f5ddb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819089047636607538f08bb5ef9f13a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b0dc878c1f9fd8e2528aabd381ae8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e2e8726df0bf95ea10704fbb3bdd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c051f1630d9ca53f2a4e2f2e945a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512387c1d5e4a870eeebeefa164c1ee2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b171626fc25fd22faf49434ea02d2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3796d979893721ada9a4b1150a3413c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971cb8ab7ffce2f0b374331681b2db1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da151650d89cf6f3f50314da1d8ee05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8898da9100f3cfaa5abd8cc971588445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44441fff4a7bf2fd2553290e0f6a4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255436227e1fe6e7ad2da7efccba31a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e5a8a2d50c369e31afe3452740d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f68a4d5f5d04fe9c897df62e0d9e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ee410e13736845b0c96586509b57e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c16371874344adf330bffb6958dd79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f494e6716374a6cd8b1a6a49d76124452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260070929a8550c3ea8d3a034af58e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b6daa0213902bd2984f1d5115fb81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f1b2171c06e7b624116ccec51923f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0a798c941f1c21d8038e6ef629cc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f17771f6628b730a76af7bbfeb6ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf4b7355ccfca068a40121cbc96d51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ef176bd2658bd2a9fe3947c81b8ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61798966826ed79afc744d85fa3b753460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58124abbabd4e76d4d2542bdf6184461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a060ef73dce2dde209fe163782358e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f915b7ba1f2c6ace5af7ca2cea4a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477efc6151a478f87bed62a349692ef3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1e8acce320099e3a9616110825fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef134ecc1a38ee63c58f443531a576466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d942adb6b75a5b761711a3a9b298a90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436d8780ce6bca6e906e4c8587a9e84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50464d93db7aa2cdbe8e74102c79e146469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc6d0c74392bf3cc600d05ecff495a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ac6ea7e5d8d0e38cab4f000fb5ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1209327b798d0ffb1161d2e5027672472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba5fef0d9be9cfc47394cfe9b5c0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083b65cb73c15989026ebbfc6a6c172474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbfa104de6b2968e50af16f37902c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfffc2c2f2bc57babbd80127bc610d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7bbce3598214ee162e39e38e39cc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58bbe48175b35361d7f2b82f1adb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b856299c8e82660a12cfdf8113dc41e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36496cf6e3dba0a12e888efe1b00fb39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d25c5b96b30b600907c4f12284c58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d1e04c0c95ec04df1af79b32ebf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabb721ed68984ce00ee6922909e771483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68bac5d94fc0219a67817bfea216ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2312587afed3a15b5fff726a57b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de56b2f808247ed3f21c51bfcff4b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d3ec5a5a17371e66d9d2afa19369487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2a546cfc4e8700ae1a8976b8399a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baae267a7560dc1c70c5d9ffa3af4e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988d70f3a99ea7f9a546a5f5ca5d008490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa00425006447d2d791e8ec84103464491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40892179d45ad48db801c4ed7525d1cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897e448759bf86650ff04665ae4e2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b36022298725af6300d5cb7be576ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a0a7ee9574f3e9f5b03ed5dfa0da5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118abf171eb3e97d5cb3af61d6cecf78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400791ed91ef6da7a973288c046d55cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abbbd94dc5968bbcb2b913ac264fda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ec00cbf08f9426d8c4ddee252f6b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73721dbe6f8f975900d353fc2ac1b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c2ecd08212ef1999a2df1a34367a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb87b2b9081d461618e67e1761891a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d41f9f873d4afdc67c01770f3eb75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869647e10e2c74eb3170510c126ecd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c156e8f9647b1613847258a0d518a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572504bdb2090eca8044c37b979fc81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758743032ace17cdc6a270a0b66ef58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e3b37cc6e9ef6c7c2140b7d60a430508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47167398e8288b6e2fe8b02ba8adc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f8a50da1b43d6156891743bb487c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1bb3884e46f63c282765c39c37921511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac83a889cdc9e367f9e77b2aceb014c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b968d617c85dca1ad4fbe921f39a8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2c11518723017374f3864dd9a0fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd381938a940840a5914a6b771708a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a95b26a1f060720fa01e65dea1546516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49995cb265d660cf92936f6de12f0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c925cdffd11f4f41ae4ce40c099562b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fb522a196e2ffe00ca701a6c005d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e70300da77aaeb955f19791873deb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da470612be023bbddc3e772f732e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c349e8a11e4f4b74e5e55a722c57bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a0ec5264138a01842c9c479645f2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b98ae1a114761aa82f79d90da59bc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a44ca7a0f2e5a1048453849f35a77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41bcaf42d708c2049d1bea4f14dccc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adfb4b34b727d0751be39d7a0567fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371023685a797b9aed53cf73978cf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fbe3c623d5e4cb18e0e168c2bb491529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492edf0861863eef8dabd4a26bc43ac8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a094d607a3fbcaf321030654c57a89e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461904928c8fca7688b0b919a61bf68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcb519b757cbb843f2d3bd637b1288533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ccf63e679aaf8378bd6749741709534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71318eec4ecce757bae295a3b65ed3ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d0a1e74677995d07e7d92f512f38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2949cbc093908b4cf28c42da99b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb2f492475d785cc0f8899e39e77da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa71996fb0f6c4bfbe2584f365aa70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f0cfcfa96c5bd1a1d11048bd8b97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788aa66e3edd788b1771f3207d8d25a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fabf03a71e70fec75d8f6f8d81585542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3a5ee26d80b5efaf74b2feb3b1f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f73719e353fe994651cec0b068a26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75312436358f2043c2dd004ed61fbcbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7558aaea990e77d51864c224ba85a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534ba0cc4e60861a95172118fbbf697547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc37daad40a7adfa46bd41c3d5b612548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5572a1930438a1e817d465c15f55295549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143526d384bd6b3939804605ec9d8ed9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a9383fe574e18ed762d6f74d8ecb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0cb902bbebe8ab03f494f43e61cc3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f962a9a5bc0df7f3f2e87876c984553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c468ad738d5ac2d90dcc8807e5cf2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939ef478d2118cee7e5df29863193b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253785fcf4988de1752b3bb2a88503da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93081c766616239eca3edc8ea165d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31396dc1f38b47fb5bb41b09d7084558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aa88657ef6586c7cc38018cba45a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d2f7b0b6783b8f8a3e5f39d75ad8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ba5409212a3c5c02e290369c04c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f556545d94b414aa9ae71df68dda6e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac24a5bc50fc89c4e4bdc142ef18b85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ad645dfb9ccd2a16ea158efe0189b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beff87fb2cf0d8b0da0205c6598694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790fbfcfb19d735fe196fc80e5682b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70029d146e946454a08ca31fcf4bee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b7f8c50696f5648caa994c4637eb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738359c5d3e212e545fe37fd89bcb922569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600951b5eadddc4ace84b73dbf5a8c53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d469f5b97a517ed1ae2ffe7f09d0f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb19163254f30ed128162090337813572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ce331a895717de0bd61efdd39e78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc8ca2e7646995ee5bbaa32ad8f082574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e659ca973f58f3a8c39ceed79671575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e91f30abcb71842297aba3f3030c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab976ff107fa5d1fd854daf75030815577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e00ba4ce05a47f7892deb794df132578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90095489709823e5306b3be9bb67ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1294da0a7f146c79358e445202b97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663980da70ca8bfe2be96e78fe2942b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ab7dcb9f905871e19043e00ff51e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbb4a7dce33c8db23e9f2cd5e95b31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9bc1cc955399ec8912bca4b820cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b482100e3c4e94b4ef552620f9ff2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392502dd2768e0d17d06be472b7b847a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011363290f715e1368053db4286711587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b929886adf58bd2215f183582323588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d98b558417cfbf0a1f990cbac7ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36a24b0c49d7d1b907819f6937061590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05c048f95874cea251b70037b80406591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbd2f1e6fff44ef68430979abbd1b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959a3d2c20b1aab172c38461d9ba819593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c546410fa329c998c4f204f231a22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e1112032e7e1d23e3125e202d3339595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf131d5409ea7c6e00bd54be6a8f746596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda96f18652dd67591ddf9a253802b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd38a1a2394155b5518374002bf84a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e3d7eb840a1b60659906393624e3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f480ad75b83d48f96a1e31efc3348600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479bdf7a47ed90a13b1211b70a5646e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a94b4617eda1e3957c5f1e0fb0bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c796176194ea8faf311ba31bc2d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9bef6a2c1a7037faf7fcfe2a77a17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0677aea60e0b1f405d5985c53a5043b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed0aa86d4106558460ad6368d59f9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede1d68ca5f0baa115e39d331cda42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1683c89a6e374ebfea2b9c9ff1db0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92873bcd066286fdd0dff35b3df88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe9205c7ccfc8a40f282205ca8b39c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c87574f095069c93149c20496014611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85949c9251c565082a4216ecc8c7e75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42384b41ef8bb9e377871dc41b7262c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6184fc8437dea144d5a17b002c1f95f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeb63f6e5c0c38324bdc703c0aed30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728555db897323fb0aaa0538519a139616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12c0f217e00b88daaea7a0854e755d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e607a6bad16827e6003165881eade7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c8e140e0f2350244f52dae9a98b1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26af1bc3142d52fd084d7fe8c5cb90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d24b843fee32e27a1b849ef15701621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f9933d6441003880b3aa9e7312d67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea83d12548373ec2d85f8c173c3ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae2313a00a92c6b1f1ce4f1121b615624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2423eb550d3561c4b8506f1cf46d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c4d88eb263aefeff7c0e8bcd17eba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f5c787aa49b938122f3825cbd5bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728845e089401e867a1297a28ab02b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f674d31d867fba4b3cd9a4a89c042629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c13329b4582530f091831c5844268630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff048bd4537e797d96f1e8baca1b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17022181f285fcf307f790bc3798f792632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9ca0b2c6814f6fdf396c0c1a8c922633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f6463852874ddf95151c633a4b786634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c376d0dcd655683d844e621ef3846f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2597de092fc8f65bf55fae5e49b5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338231c5549734a3f68206d6b9532b19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9aa8036b886559369f051b658e9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e774db153db051c51dd6ca897d3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a4c0a1c9e740018030e111e2fb23b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ac443a44fa72a3f83e23dcbe731a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1d2a6b16cc32b53d28a5c6a2ff3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3abf0736bc21bd95376c8fa3d73b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d9a0314f7060c0f1c7e42ab417b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749386b6f2f7ebfddc1973ada185cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1269a4fe5ddbbc3cc078323f5e25394646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ea3c356b99659f88cf2e22d6bc71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd3e4e12af288eb875f2dd74fc6aed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d0067b21b37316e497c3b87eeb60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5674f3af211491a2c2a0cffc2a575d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314559e92782a870158fcc258ef845f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108729637913665a3013eec02a13e713652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daa4ee81c45fd7b2b4bd6cbe45476f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb04a9dc5fbc3b0f8ec6926ba92a7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef203daae91501673f1d9592530c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17996aba981732968c7b0425f4146ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea930637be49c23e715bbfeb9e214a1c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b8fab690ce11aca779969095ee7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87484d37a28dd5a3478dc5c3a9368c6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dd41dc4256db5da2881f246485bcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc254cf36690ca27459078263b00666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442e54f211092768b7b24fdf2fb955662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe5750c32ebc5eaa3002c1b0471917663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7035a01c942d7a40636b27dc0bc33a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78b903cd18bb60805d6d1200d4e3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c08ed574573e1a2f31fccfb6f147fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee5358bf536b5654abfdc73408a2a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efcf6368fc5ec7582aa486b58f2ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed871e03ca388bc6c0105683185d95f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dae90cdbc542252ce582fe030a89a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e47bfe390e7ec1d734e764cacc7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45801acb202d0b51975adf31d3612344672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f87d179be7743f7af2ab4dd3415d60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63749565967429e646aee4a833e4691f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d209e66150877c4e1c5632788ea7dbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff640def35ba5023d5054b488a6119cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134bd151898e110a2175a359d58680b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757fb41662a2c029a85dd0543541093678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821798f2a7c3f429dbb11a9fe0cafa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba76849d1530a3c41f67d2c0d965f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1c340b0432cbd696a5ca02b6ed14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1a9c7956b3308093b6b13f734f3c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54594a0a8bf9b468b6395f6d5fd924d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ceaba946f25bfac7f4f152b3058d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19251e5504ea25d16524636f5142a239685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a4ff57631dc26f3edb0103fb35d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911cc5303579580bc9661244048d7e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcbe3198179c310731f9ec10eee103688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9657367a33869fc1970957eaf65400689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787123804ab9f0eb81807b9701e23b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77352f7a81c0ab1b317c862c50e2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8876ad6fcd95ef0a169669f23672b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a0175f128ca01f81770baa30bbd85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb167f296bb13b0ef7d5bf7ad5003694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191d5d2d41608d0e13989835bd5f77f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d6d36c8b8b7657c088468844999e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372ffb0dafdac3557f519b191556609697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b8bb3628a3a4b081657095afd89e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a232c9b602130394352084ad1ca3f30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1426951ec40e78c77642c1ad50906700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267777e4659b7bef7788aeda5eb0ba1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a91ed9f30efc2dda0664f1598b2e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262b66f4d2bb9afa023929eed24e54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b8c6ef6c48a0fdeb773a6450db784704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95004c920da149e0da13719dd17a9a4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f467f1c3f319daf7b903ae530b9cc2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f59b7b2907adf54d49b3c623b16b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566fdac0e5982f357829ba62a9a33d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e88d4520ce3f9e6c4228fddba8f38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9ec38ce4430061dfadc296bed881710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc87e0da32a7192e6fc36b4dd694ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db94d48268adf88274b56a85c341758712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde433b9e8d5d608bbf727180865ea5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d816ebbf730d341aaa3199fdd4f6bf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f0a2ab70242ad44083abe39ef4e31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b11b6b124d23673c2e7eceae35b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4a1fb22a7e899412362569bcc41c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2305891947459bcf8c6651f5d3be1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8960590c543d80227d7bb238e78adc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea6a499818197265ae24e71557b703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde8db7ff11928fa8e9d8ffc5f82940721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520f90b5f0715b668e727c53ed3e363722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e820c8b9c6a348042958cfd6d2d7d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8364a8a66d78202d6ddb1044e86cf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919dcf9d55286a0fd893f091e2d7273725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a98b724ced162136e9352012fb77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad575c20890bf0f0c5be23e23109ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78534a2379017172a043f1aee1bc7934728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f7638317fd6621683aeb478129e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8e7e5def9d1122a9c05477ef642f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a653f2b3c9790a12b2ca53669a42f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274472143d5e830768561e3ec065064732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7cf23ac6c5ff0a55493428dc680fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0d693f63bc20f43b99773fa6126f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d45a0f0556e2ea600c220dc7aee2a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007811b9a565a00e574dc9fb020c1ab7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10c8df9e6d2500fd047e64eaa14826737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72919ce942010efe7eabeef048ddb564738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f0552fa74ab1b5ce05bc578af098e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe05e5efac1692ad345f477681a7c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4804f160a422751c330786987a209741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641c5534bf240be39f4f1c4b38f1cb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f89cf4f0c618231bdfe5a3fe69393743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd18e931b2f4e0450ea8b4d956fa38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb24b0392e53dc4cdcf15290183c7a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f88894b013baa1396794c1d1bac5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea84a3c4571e462ce5a47b2318ef16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc861793ac02439a4b5a1c3f223d921a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5baeb702a09161a8eee669a7242a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95520391a5fe989f7286659e79b61be8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388750b40b1102a8b4c8c66c99c1975c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6e39a38b846791472172aac0d8a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17aa0ed63cf9015403a9e196ca79c3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>