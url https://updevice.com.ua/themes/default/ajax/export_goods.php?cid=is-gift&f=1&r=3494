--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0150d40700aea0391d8f3b5507a8d831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13bec756a447d7c4c49c8835492c302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d739e93f7ea6ad0a90ec36bbed35b0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ab89698fc0c6b34e5e06feb2cbe834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f1488a0da590c72e7366c7fb885c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b109fa94ae9bd0776fb3c0720a4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd036b32beba60e8b2390727c0cd377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b14d12a42e8f44822ba1d65025788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91c27e0edc55808467b6ef5c38439f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745025da02736b3518d51e6919c9def10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080661780207e39d5330c50b369ec5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21643805c74b14962b860eedd5771712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340773b72b1efa7854bbc54a053259b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116083d889e38ddb779af9e56a5834914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ed5d71c0f33f64cc8768af265a8e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bae93d534b98e025f67d0ebb3a9f9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ae86cdb787049f373bab977d51cb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab34542695acfa9d42a4fbb1ef75c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61992b73341af60f7536a480d74463319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ecbf2dc30f0d981fd961ea14cc1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022e53e2598ead22b1ecf1395c862d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e15d750298ef871a4bff4291116122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe936d299dd762e6720f9943e0a5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e89591af57f35e3ef3c5e861fa6ec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531981141ae9e8857ab06de09ac08ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad6b620f96124eeb1fe68d34e605b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98144883182afd9c468a6ced6f8d9b1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ef69d6f45c516c8c88de6204c12628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab8f0f082f529f6ad644cfa6e2d90229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851e11d8b2d37a82394d22b0bef7f8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f84cff7bb7c0b0653f8a4ad5273831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ecef24eae15b4a1db6c8efb7878832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a278270d5989671d611321fab0bf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aad89f295116c6fec68b3c926e5da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6649e6ffd732d364767e7e201dff2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e6df2c01c8f6e408dec29bb07bd6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb1d7b68d965a0dea7924eb48f0f3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cc0ae1b3d737617a6352aefd0c6f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735017ca9e8f4dabce92b7709e13bae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad1402dd71219bc89d7971781de8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ca58f35e3bf3def1b9b390dad3cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e0f7e7ba0379afd4c8b4af7cd048c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456d0fb7ed7ae3837fd69409b3d42243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe65efa907d5131b82589b87e6822b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5648860d13b89edc72d1296ae9b5cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10624e3f787a0dbea599bbcd30b09046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d09ebc82791ed09536a29e15189f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00867562eef3a3655a1bdb712f09b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40bb85fc25dcdc839e3ff59217fd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aee69cf37a0ec6b6530cc2e7f3f1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc236e8c3a53dc993a7d651e0bef1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6c0d4d4d2bd09cfc388c3fdd1d7b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa26213e646371d0c34caccc8b69e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05258d6593e2321aad56980af80236de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5454a52a375fbd7c34afdc5abff9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45de6f347357f85c16526c451da8e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc0d1587cb4e9ec1bd063761bdf3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b58877d2b340550970acbd37da3b9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320679414f3cfd8f65c6e55f28c1ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a67bcf45a25e5cd552c1d6e0276ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307d754d28d2a7dada96d4bbb2a0a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5b4741e60e4a98a9406799bb1a28962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358038700e5b1e9d9adf516b2cf32563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b0ff982f10da6c9cfd0e3200fe6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3be96fce80aea75a18036b76edeaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfd55ef62c881b4847c33e100e622e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766fe2681844618bd4341b465ef194567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eda0cb1c7b2ce9a1fd87f6c056d9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a671bea715e6588efa9fd2cfad38bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cac97b88d46d29636914d02a73e1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175a8635c25ee34c541f57e3856fec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c62375d49a89b20e9c4032f989a95a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987d4c875f9a4c8470632097c6d89873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a688f7d60430d927bd7440a52b0ef974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334f77db8c8f5a856763e6f2b4f6ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3c07f0c2f56a9edee803db7e3f46876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a551cb918f82e5454981efc588ee677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a645e222451b075d6d906d195791c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c5ad5b7fa302e4ed1f1f5a78cf96c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc6b82833d54ec2aa33d214c85a6a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659dff8278a86a594021e4792c1ab9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e4e77fb9fd8c386d709f9522fc4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0514f042ac69d1c62cd4d999b104b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7479a7e7ebd7f532e821374eac965ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520029fa7eddca85114f53fd5ded72785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbffc09c417adebbf3c59040a7e108d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cc7f43dc3a7129e83f7b1157ec6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac17fd2b8a8711e557ae6e5e22e0de688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c4c4631dee7e6ee8a07cabba1dbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb73150567a1521d0f0bd75e99f72390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c652fce85e1016ef6b2ddead594e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23f486bfd87d61f6f33fe3e26e02a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89767b9f230095db1f60305078225d7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b195f8a1f1f5ed3098122584c644494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b7e96a6dcb666e1eddc5a9c0471795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1483d51250dfaa5245f8a82f6405cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f70a267ed03ad1038746dcc4324897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bc0b1f1af26508c02f66fe61054bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813ebb23cda6c08ea4bc445efda99e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2f521b8f6e58927f03c654c02800c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc03d2021268ebc3c289f39ed5b182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceabd36588be1f224d1642c5711691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743e8b3114de7ab7e69f94ecc680774103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd88c313116bd6da45f82894d11d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0465b15c9470084055945e3e2c1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe46b6c22776c78b3fc2cf7276c38b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ae56e9f6ac06bf515a14c84aa3f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2471303af3c101f211e2662acf9532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cee4e3a9846e880d319b612ea9690109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b3337b0d0dde2462804ebd414ea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216aaaa6a469510b02e58dd323090b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2e0de7be46cb59a38b4bb2937ca20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f22f110d507a4703374c376f5add5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047140441151fc436a00e62a4dbc182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f74d39e7e3d0e180927c82877207bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62c17ef0883844d433d6a7cbfcbce1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc585c761c30fb5cba499196a863f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e03db6132b74bdc9bf4ab2cd2bb68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06b4d7f405d9a6401f08541d031cf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e27e106bf399b6a7c85da7ce93280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c236d6cbc40123c8b9b604354524f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3da7e6dcc6971fd2bab07be8935e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f75781c187a84fd11d61167e30ea3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466dc62f76ea598bddee05dd5843ba8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd56c193ed6b556e8722036606eb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aca790367b17ec784b59b8cf0e13c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a5f2fa9e1706ac3215edd9a66c19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b94b6c23179cd6c9553a14fee3fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d731b014f88a23a217a81e2c2d94a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f309eb4c86ef75fada1e35c196891130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b873bbcf803a4f16a3872c0ad78b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e27a774655c416b81cc5d55278af1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eabd87815ebd9fe193b26b84f9c901133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07858263bc8da8d9e0147424027a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a734af3fb2ef6cffdf3e366b2e8ac9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4019359bce850357e0540690a88fa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ada83a743f0e30f6a18d3b724e023137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5254578413654c4225d38a7511f1bf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b9d1bfa16ba3b641555a54dba2301139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c941029922e1ad124d026cce58e35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70bbc21071cffbc94bf29007382852141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a66baa5f9adcbd9d6b160c132d132142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e306b9dced30ca1f125baf60079335143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9defbedebe6fa3bd8a15ff40c571144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14895a7096354861f443dbe32c51f43f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d833cb3adbf1f27c4b7384395b48a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a6d1746d445aba54df3b378608acd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47deee2ce9869d547850598a67358a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7c727484d4926ceaa33e7a0e97801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cf3b1c4da1ec43c086d88768588b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c0294307934cac38a94cdfc99ec7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2efc05728404434ebba0c57380426152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eee3d26d0c33d2f0aa1d15b4f08b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b162cefa8b0cb4e0bc6b45cc2c865b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf23cd00a2a57a40c4c4983f84a510d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4451a7f600716dab0c5ecc3aee18c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601c4e2cf1ab54a51ff56e58c71252157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16c256d20cdc62c80786233040cf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b2318e602cf1f5cf7457c3e992449159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833b9e4b5856b3b55acaa9a6da4583160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947c0986c594453ce07cabb6db5194c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6dd1cf7a9156717a5426a6746ea1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218c1308c8f3a071f211283fe1056c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65008b8a8540ce49e41706a7ded26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db66d8c28fd53682532a359be4d14e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51b7d5febe8ad0f5918a537ee0144166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a0aa5b0f1459cf38704be6335d34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa27b5dbb919c35f1b3ace580f9b38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb16e622333dd397682e8cb733c05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e75e5065c104ed92fb48080643132170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57569f940e86dbda66b403d66f7f61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12caa0f1401df730c0664ade1853943172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05ca8e3a993d07500c4d86c851949173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92447e4e6dc920a4aa77acd557e0da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b59a281f2cf725f507b4cf119c853175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300822c72233a2c6c3de2143e0b0582176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c5943c80f54984c854013fee2d8f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b0fed8882de62e7d88d7c0dc73c01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e74a151f452a4416bdd6e0184bb387179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d94a9d3d34f7b395db83552bd6a6e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe1c4727a063edbd62ddaf2a3c8535181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbe71b1ad0ea19e36d8dff5be7e40c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4c6a176eefb8fb86c69616677f71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa4f751ab0a5cc8d3c758a8c7be5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c065cc8d0c7c56597ac911bbaee33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9dfb449c6d017a2106334035537bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437351e2dee8382854b31318fd97e357187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e65e39b89d6f2cae3606810f57e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c480bebdf91608d872f726c68577189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1acef9ebf80282ca8e431156015879190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2493123d67542afa2c2ac31c2be18e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056b9f7c7bb085c1413ce4bb75fa32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70683aabc9bcad427cdc4fc7364a54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630871b7a327b8b823c20df062e58a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98305966767e85f4d131baae09c700d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8101d5cdecfcc78a86d4305cf60c14a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689692a2632555668531bee8e29853b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78647c98e02fb2185233d0e853886f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed1a218594c69556480d47ce5f3e9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238cb08f96259540291c4de84be44d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06663c4af9c981f2d21c3f180fd9657201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b04971ab66dbcb46208bce2512dc94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d70267195126875b08a3e50e4fcb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc15fe6c27a0a87c570a494289a523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3dfb05e0a68fd6ef9af23ee713396205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0ba9fcd6b5c49238344243268a383206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e19312412a9650645623edb98bb05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3c6aa94d1ddcd764eb5c7a5e9db4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9c704ba6eddd5e19daf5969c4c44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86aac90cb35df3a3fb7af5d8b2514b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e0036a7d30c9360a04ae2c720845e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1877072c059850c9b7001e6a9b56c7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1bc92672f5f921264e907ce0677e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a8678e911ec41c25cf372ea678051214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a566e336924b063bbfff15208fbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0068e07e33090d7f57a639ad60464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a50a71df8d7a900e542b5d85c1fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e914457d467bfac60c41011e37b37e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4840ef31788cb01c2586abc74333219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec7d537d2b5229bc5880f2c58734d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab754b3ee8af2d92300a8bd84cca1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fa257288c9d12a1ea47da2366d94a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b902ff98ae771520a77f0b106188fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc2dc90ed1bd42d5c868eb91267672224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a1f42554e6e2cd3b9dcba3ee45f57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b083238df3731119f49ff3fab1d9c32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd2d01d2f7a0f2fe853caeafe9c724227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc145af4263bf3bfb76888e86b3e09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f3c2e8e4a9e9d70ba6a34e18ce43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdf40cf6587fb1da59bdf5268a1732230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c342c6cb81574f5cd28d4d83ade63b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba3d42004a62d409b13b224183799232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f2ab3ed3b29d713cc378a24bc7179233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae33afbe3e5199ea00a0ace47dca7a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28285451cdf01336cf837f55e5389235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd37d7734155f04a39ba58a310959d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad256a726a12aca00acdd99594bb85f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbf81c604f8cc24f23936e3f3c5269238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74af52bf0db56f276e15edebc4c70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc8bd5fed7906358e8bdfdbd2a058240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a417f54fd896f43efb42ef950f8c66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebcf44340f0dbc0e14d43557841745242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735bb1e83d8d01671bb24397c39acd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bffc3ad2a34854e23d0851037722bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8156d8e2a87d386e926465bbb252aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e29cb6093510aa696dc3bb668011ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613acee58babd0c34980ac0c5485844247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6917cf9d85277f886726411f4ed1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f9b056bd7392839424f1d8a46d39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bdf6dbc12398fddeececbaa74766d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c356c9327d9ab5024e29203da5e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7cba168ad09c2fcf991b8debc2df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467f523fd7877091f1baee9972ad96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdfbdb1f6d89a17b839a4844746d30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0856489818592bd7222ad91e0575a08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8583c2b8b8d11494a735fe5a40a03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac964d74f569e72c65b6618eb174c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538e979f6a212ff1b662a6cc13c8b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c043b6effc91be6a1cd4a4142feaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2290e9b45e84e4039d6e5e4fad0484260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafee804d4ceba42fdbe7bbe9b24c068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f3c06efa8a702db961979cb5c7e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03344bec04a84a5c6a59454a52f0ee7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5598d289c6d64c43dd3e0cde7f977d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208225b4d30195ea183e66d3ff8a3ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45b6866a288137784671487d081e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8347d64ef1ac06c3118cfb88da6dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac568cf952a2cac6ef8d20073dec5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca9eadd65790119db351bff2e4a40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e17edf6223b59f7277a62e3ef16cc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ea3ce5f1ddd273fa39f57babc6a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5163c322ecfceb136ae89d3f32ecd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a48ffdd871f7c53d1db78bb81df7ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0ab882ceca76af04db32582a49d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f34b27cea97d4a21ce3d13d067cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7487d3b1184e62d74ae6d886ee12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06f8f3c838e9d8982401ce73fb49d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843eda53296a479bc1adc957cc348e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c233f79fe90858983bcdb30429cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68317273f27482a4f3d544c8fd993280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b8dc760f63dc13aaa922211e9633281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffbf84e9124ec8025bf3051d5c2a71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c25041b1198241b69de16eb13dec43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fbc95659edb841d71642f4bff3a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc715c8813135cfb765ddb220de9b3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f112647bf7fec9a1f35985077d8a9a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e9ac197f512fdae62ce48989d7a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb0e6b8f844a487bd7a4bdc0c1335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b3271685e2479ea67adb6f9b0208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b3a6739e3c630ed52f398651096a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074dd77966266b7b4e6fdd6f55d062a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44ce1c797cfe1b58f74e761806702a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f57605f1c66d517f1ddb7834e5b41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54789227ad7b49f864bfb6301d8dece9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4c15315bbaf6c1f385ff53341d35f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd6cb03dceb68ab794788f802b645c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085d242a3ac1c0528173d7c83debd96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7130c345ba03cbf0796eb7ad8975466298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ed6db6d1c7317792fe94e60a55dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a24bdd59d30c858237fb0785b2a27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a23adf709b60e553dbd7ba8039384b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d22f9fb400af3dc38e46d850c4bc73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaba984d8bec1f2837687ec2bf9d08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c9e0f04237b13d3ccb473b7416490304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04db69fe6914e5c0b5426dcaac0490305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e0f1b7f21c22cb65a163c6303a5d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62207b9a9d6554d88eaf55f8cf94e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0206d3db40fcb2af9b893bd39519346308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788a7f2ad9153ebddd3c272d4b9decf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b94d49daac7f264972f7ec6dc4c6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa5f2993a93ad3dfcd90222346574f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca1cf716108a7484e5a65e208ff32b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161edf7903150607c53829583ff431ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156f84ef126a7d57a09190870482c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101a7d44c24a98c956b5bd155a8efd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0cd34c35ad891b30d8b84304e0f3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186207e84f072c8fcfe873c57324d91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8fc6f7e2aeb0f530ecf6f3245e9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecdd397f8c7625fc2905f472901e51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9316a2f3c91faaaf9291f57b3b10bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44235622dcef7e3d9c1ca34212b9bcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87442c306723926d73fa5c217a15015322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7edb6b2028d231719a748738cfab4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ea55c0509c38403d1fe940fdea170324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddad81303fd5d2882557cabdd2f787325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eb2c9e2bdadaa688d3cfa442b4fa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65cf225253fc686e68fd8e520dcbc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a86ed3d3f218ed26691d57e1d08461328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80aa8c222aea6a571c09b80fb38b8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6345d57d60bc85186d5e221901d42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0974ff12f067b95079ef257ea86f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9f039f202190951df64dcc7f298d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ce2b4d6d2ef0073c484d7d697475f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddefa16388bb2ab29b07e36d25e02f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906e9f0c80432bb968499225400ad56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a27287c1debdfa0d0767b992d46ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9423a085af21f18cbc28ea62888ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71cd8db5fb4422b9265f2679ff8ecd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac2f89f8ef0aae31726ccd0caa3525339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba6936b54db418b9456db7bfdd57d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc8c073d923cb9d04b5a76c911456341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d03f47f40daee9a42444747d462446342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f28df669b022a1977b86b9afe651d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f36fedabd197ee068be7559203948e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91504203c771a5569460e0509138fe1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031106f691f802d98269fe284eadd15b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe9968df52b0fc9e520b500d927ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f09b50b08c6b2ecfac580facd1eb16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306f9b2fe25a174dae4b5d0a8aa32d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b847aeb23a0b9b2763cf5f4b9286350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd608ddb5bf6a494e5773af67b619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b350a9e6807c4b653b3d8ace6176b5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b7ffcc1bd6b58f0929d1c2537982353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fcf47c0edd95929b042430b7b4497354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f33a301ceb36528a33fab51d49ce4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc0d45d574c2ebfaef0dc54a074b44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb4d1f77a8a8735f3af35a4ae4296357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20f36ed95e617f18973571be32b36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b6b33452485b08f8fdde83467998f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c13de1090ab49dfd9c58442a901dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464a07e77c78a4f3ff07d65dc7aeaea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8444ecaac29536e6b9d9bcc8e9995e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6a2fb91404986b2761d867395097c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72d7dc6dbefc0399a079654d4715dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79b43780d998334ae5e2eb3895235365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a8ce5e92b99879f1a2e23954977c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f2ee05afd86eea17a687d9e3d118367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f503c5579b7fa3c669ca025b0ba7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce6080e38128eb3810fc99e839679f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a497cc34ffed7c5017d482a694a50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21add842552d800e8b9ceb2a0e2093371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fee629247656612ce1c3a3e00ea33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e86c3410af1e448b0cc28ff0772c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d332ffdcbdaadc029c4f44d8781d951374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de8a70fd1f70aadf8579837fa6aed6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e40dc1d386bf320ab78d4b5ec2326376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d52d18fe0ff22351b9c1623016885377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66acf4383b495460c85dabf0f5b04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8598ece97e00edc203c6e807d51e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60799d6381d16bc2dc359e6997e95473380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c643a8085ad0576bdd34c61f35033f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6d573846b4780844cafba440d4c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715397a60686f7857b1b5dc2f62a7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec708697f19c89892fa49b06d7a0ecb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e794eb71f282fc028e2403e590832385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f64d71a60f6d63796d5ca228490e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008b2e552c0198c5dd5d703d33afee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e7976f7dfeddc6e14c197a2943bbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd77d593ab904b044cc9a714ea393a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325fa9fa964cb28213983cc1804ecd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512289ff64eb4a2a39f3c4c4a3105cdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f532968d7554856a7082e61c3df32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66bce6b54dd4ea82c91c4ee7415eb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10ab00694b12d73391c58e5379f84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce858c6504b765c974994db81cd05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2f174c6d9e4d3c6ec982411857b1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780f7e2bcc01a8cdd7e6331ad90e20d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696714c3baec97beb50390a1fc5248f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1edf2d8c40f9ea0a7efab883498bc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b7c08a14bd908b2a0618469955706400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bc1418029b75d9c27bace3996cb7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293513781b6af57b009a24eb18087b16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdb3ae991ba65b1a8a2cb86ea767ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99d82638bc0f2b80caf2af5cbf16d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc400b55807ac5ec6e6a0d0eda368d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b672167ae2821835115ca31db42c743406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d32d55931177ec62b7f84649def2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb69772cb285259e60ec7ee8e0357b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad5af1767da0bbe01704faad087fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3ecdf339da8ca9c53858c93d689a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b0611d9049490df50f6860fd6d40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e16477172c37bd24b465491f3f44a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b51437aa9b2ac3c07b287219daa2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0fd0fef8998387ca458ed08c2ecfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0c6d24b89051b126ea6f2969c276b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9699f1ffaba3045385ad6420ecefd2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7508ae74714fc80db570e5e37f27b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf521266ccf10950a433896da66ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe96e66ba0db071e502e2fe06c2676c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e43fbb69984aa7c9d93a40fc9bc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803623d785cc7757a28ffe3b8367aa6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4409eaa1518e9717ae22eb584b4b0e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31bd3b153acc79a95396ce2e0e2955423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9250ab950923a5c4f59f356f3d625424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0cac7958dec41142f7313f11cd32f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7638d7793b9aa634fe64be4830b95f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d7b9d8b468b92f468b88431b9989427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d2f5d61ab726b01bc8dab1138978428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152342c224a10acbbeee1210004598c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42baec4201d1af1fdf4bfcb5e583b68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d73e7dbcbe3eed4dfc303cc50529431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc2a6a4ddc986d71836b965cd9d03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc746fcb9c9560de65d21e5e4d593f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7282bbfd89bb971b234244a9c44a5f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627a875c6cacff388e15f60bf53474c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd00183ee224217348c02ae88c3d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd1baeb5e59146b4861fe1beace95b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c71f0edc852d66fc7440b8831b697438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c18eba8708729e2449120a1ff6ec72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d856dd9f8dd640110c5c72edaedce4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03b19b828d4d33b8ccf508fa6ebb70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c3215dd1c8f2f3864f9632b1df0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baafc2ade5d9fedec85959740de004443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed8dbbeed131367e2263a6a7043a07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4e5708faa93dc1c71c1136aabbc7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67a3a3bd0ae8721ce744f00165cadd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30091a3326ee094e12958bb2dfe44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018cbd4de6712198c7a56a286b48afc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe933c60193adbbb44adfb73d17d0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363973e62e00cebe9445852b08fb6c8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bcdbabb556848efb4e42a88166447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa45ce43a82ab5babdb3601ba9a01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9899ca70f6e291aa55666e9e19fb40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8509953b2f961e1ab87718cc2b7e66b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c1777378ca712865b0ae74e01041455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd5f8655e210ccffac269ddb1d55a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dddb2bdd8e672b1d3449e993bb40f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198838f724bfb987639b03bace3e5567458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da9bc97a40be014cc4f024a854d801459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a7457abe3636423a65d7f1af8e12b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7c05c3a3d3033afed9f7f52b652a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b228e24b4f8271cfc9aaaee2b2396462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99be643cbf4a221f4ef2473c6b71a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8f19326dbe748619805e342ec720464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f1eaebcd90a5fa548178be7b1a892465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24f694aa3d624df7db9ad8ebc962b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762395da801b59d7c57736105d78f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e016a87c79e0fd7774ad02698f9e120468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff9c3dc22076d05c14debf33e1eef0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274c9a2cfa8d66ae5db62fa0f16e1c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543c38594c20add77c46054fc106991471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0176e69c6c20fe0601d5fbd1fb2f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a505b992aa26771007f7b31cb8cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56b492f5ec05de86fd4be86287ed42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b8809d4b61f4b6f3964707ceb45c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09008d8a2b46146c70be2602ab463b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f9f7be710f044d49b6ce517dbb31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f277e61583e8b69800ee6157a2965478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c6acf39a2dd3ec9f44eddc0c502d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c17a8b36602b76c655c9ad9b18550b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d0816b5775343dba70a8e26b8e9e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627f35b732231a22582b536490054a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992a3fb074ceb51676994c72e8854a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c26e43ad61918e70a1616e4d359383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ec226ca7e1625c35b3e4518c94c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805ee592b06f7ab21ac9f13eff0a9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9f0206d8e8754122992b8bbeab26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd93c93f35a117ef96960239f45701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef8c566d531b35500a8156a733dba7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee6100d087835a560593c325259188490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be5370f4d0d40a1eaf400ccef493cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79083239d13419bb2da8e42b4ca4f81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb91156daf543f9d578cb599ec94f2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076854d3825962c771835b69765051f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236bc20b24b305fe8d5e863990fa9cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7575f6e92de9c36159f7008f7db4eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd28e771ff860ef14b4268512345f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affe1cfa5a0583ade2e942190bb63e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1334bd0e3804119c286a6b5d5d7c6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f3844f23d50ace6c2a603ac574604500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca40a61c87e7e61da9132756d90ac9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6003d9c25179571ae96f57832568502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d005a2ed4d2a0ffab79046a6febc8e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd069ac0c5855dd45b783214e7dceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd2975f689920b22c6e7778445f4cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d293e0bcb4effdd78e8c979490732e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3164ff535b0f3b5f2fef2af94af61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e7d1cca024228a739f981f1274c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1563eda717f98f4ab5e71c2df189d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17394c6b35daf4cbb5ca28876713702f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ba6e1bb55a48dcfa3e87afef95e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2192ed36dcbc10b03cdcad5932b4a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350452f98bd27b818b72e15174ad888513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc07bbc90d53bbf95670be63c983809514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7e8ffb7244dcde5bed20ff9408916515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f83cde47fd9eecb070c0602e05f5cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98c32116e960534e6229c98ee2722f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e64bf0c8e3b98ae7c5859d3e76ecd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71729d1fcc10bba5d2ad422230388d6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59383e5c5c1ba54d089e467e5e7447520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18872f2102179d20c7a1eb717a11a4d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630be5fa9b94e4b2257886e12b513ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4611728daec76aafb0d479528ebfea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd0994664f5bc99a3ad84f5bf57f80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846c721b50b4ccd9d9fb6c34d94ecbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905bebbd9fc4096a76fcc5149dded23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1cd3aa87a7b313cdfecd2def040f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ae658172df0962bccb01b7c27dc9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1245d4771770319c2a6b43ddfea844529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f604840e7076a3a32f11c7c28f8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c83a5fd78a6d395995ade09e35de8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac732de31bd430ed31ed818c57c6554532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5321040ee3989f96675cc4622105027533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed48847ff2932e5174149ee9d80ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c21618e6e3208cf1c42c0577dc55e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd5eba02317097d30a6a9cae77719536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30d69a608fd2f061ee9fe80e53226537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a262c3c5f543036b3b2465010497e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874673c04a800f39f8249544d915cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf4a29320ff6584db4e1914c42b9c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc78441aa933de5285a1e768a62a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a8854586c91473bc7e5d19e130be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706655dd1e2d45799597b1831b2d003543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4687419f33f6de7d72024f0d9bf3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c103b0c04c422b557a1d74ce08a613d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f00e1fe132047b1ac1590915da374d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d13da23b43edff55d5f630b56c369547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22446fe4c2dda5c648c465590dfbc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc47c008c6129cadfb4bef8378d9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4c4e4856684ff4e8539bcc779b8d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cded439aae7f71de4522c6c9759b136551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc19214886bac4954e4a795c1d0ff2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c496ee80e68a38914d48c6669e77c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef942a1e3c45d32e4e7e6886ea163c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed2305bbd14781dafe7adee231412a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9588ce499976437147c9ece1b13f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde007691fdcf5df343c1983b851014f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5bef250ac3ca6e3fda0dddfdc3173558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4684aa9cf0491bc0cb08619bb28dca2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20954f1a18a456821cbe68be4fa476f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deec341c5091850d1b41d90baca87c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff601216fdd4f75fed3f508044a321562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eda0c3e95128bb98d917ff6bb28ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73345980a16dcecffd78e9e9d9bb74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465838098e060a638cc673d9379ad16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e9c98c996a99832281aafe1b0dec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e73c475bbccc33dd3c6d1a736f001567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3798c59f3054f6033cde4226a8a3da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef985b202bab4f0e7f735acee810b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8e21d444d7184565ac4e8bbefb65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52903fff6c711d25f35c245178b41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf9239510e38eb283770b875069c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27a92f13a5a11fa017eb8d77bca75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d09afe09d42bd3aed091e4d8e874f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace20ea9855624eac2b4b7d5a5ee8cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfb9b4fcd42df709597af8e54a5b44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe40bc2b002c7ef0d57aba4bb81a14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23433de0794107d5ee20749248588e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d4b26c180287dc8a6b5eefa6f500579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c7f0e3ddb464ccdb4d2737effcd92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06b41d9fda6b55e0279e2a4a90241e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e85a5667cf69aec3d288f52f9452582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36853416115fee8f2005b97de8bd294e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7b3b1030883bd1d43afae8a8acdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d76eb5b8222a5628f211f2f78dfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca81b24165f3d8da65a16264e7105586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb7efafd1bcea0fbf0a712437c02e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3f8b786b415d33a598c86bc9ae2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7ce3c5900d6885b5103702e03cd34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e0ef3adeb284f23b1a83a2e90560d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fae6ee8716e2af4ee23fbde8d50dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56010779b9b3aef56e4831d23d03c983592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2335a1efee495c243e512f1eed84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de75ede85076a8193836aa28a1ee32c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a86a7fcdff22eeaa429394497f3bc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3832de3278ae0febab2abeb12f361596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b611109a3bc52543eaf0a5a3c3d8fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35ed5be3bccaf9690be7a64b5f09bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f4e25cc54c83020102b6143ed91f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb274d135f80c517cfc3b432381e75d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2069f0dd2f8da843d9cbebf58543ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89d09933f05a75e1b7de220e5e7a8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f243018ba9b5fee9fdebbc71fea7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e902656690e876b11b65319903d127f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27e8d2970a8a5a0779a510e5194ca8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc2591167b337fc37f2ef7c19aeb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f68b9b41f2a13be735672867f6b0b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b785221d905755b1366f071d32d1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f7533b31481044eece2def970dbb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5983cdf7470aff9adbb20f52c70e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a949addca68a33e7adcea6ed21ed4a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1bd08eb45caec00da6ad2fab520f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d1532e253e70c18d7ec59210401c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14943980d74b82838470b98c2f5378a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ca48e5ec79d7aee09c5c057a8368f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98961f9756d695bd223f2a5adf25d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d79dd5edcff5243498104c76b8d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69eae1beff1ce34864ace99d1c7068618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3689a84acbeab424a529e88cae382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba4e54bea165974cac598bb532ab34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb75a1814e0b498a9e24befac080d48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8c4c43401649e441e7c3a5827a679622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e39104d12b9467e8014b4db1eb6d6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcacdf9274ab66763ec08754ffade1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e770a39c400506a0d83435519a1af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe67ffc2e77f8792847f8843fe38166626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d7410496552cdbd34b41523572fe8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2985a577ad3b48c4f21c103b4e096628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063b92fb5737bf1923ec766078e6c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f487f984c4560236b2192d4417609b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766991a690c4959c25099058b8b534c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be6bb610cc4408d6395f1ea87057e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339d963501353d576bc09521a1a411633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f725235e3b344ce8d0c10f0d608f6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48892433944231d3b952abdf5532860b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f2ccaeb6fff2fe7af17ba4d35e41e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da40e50f3235e06da53df70980fff95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9519f905ff5adfbbe8dd67bed50f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f4d674060984675a42ea1132653cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f03bdb874471784cae384657b8e7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756384fdb67b0b925029df7b421beb25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48702e7ac6ef241c8f924ce994e8b260642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac416b3b24c9d09d44fc7600afb0c37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a3c3e5e3071178aaff58be5b51195644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d40609f733d7815a0e7be29c8a2a48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d51c7efcfbd19caaad42e74c9933646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29348c8a287a2ac119b4f1ba3cf920647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91dd7f5cbdbc207871044b5d66458b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0526c4d866ce9f6b45f548e3ba5fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80164fe0e6fd7cf18bd26362a68dc23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097fa596dd1b7ca10e8e45a3cc8c82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfa7e101df0cc664a2810ec6613b98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a553c1ce7228cbadab799f18376257653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cca4fc2dcac06a02186c0474f20fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904821f8bdb4cb3aa453f27055e2493f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b61585dfaf20bb72fc3b63015c8ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e530dc7d215ea60ab48035ea72a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe528ff545b98e0d6e4b8db1cd286b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049c25e42cb6e641273b9524e11bda3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40d090147b21872bdeeca75e0c9059660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260fe6dfe7f3a038610e15eb369b78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d43a3170bdd052a819b0056fcbea4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ca05d8a5809bf71cd516afd479ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cef7ea5f7cfe7e5dd59abe3a75e51c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8af1e8159eb29dbb72656064de74b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7ec03d8d451debe1f2c50f930651b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6123db3d5ef62d80f2974e70886e6ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c051937fe04f4aeda5d38f874acb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2de05df0043c08ec0ff357e2c287a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111e37cd591f6d0612a6e392bdb74e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955414f22015694c4d51941b62b0ad5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235cbd73fe15979f8d2374d9bb45e45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2105346029cb7d09a3e226d614ed25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2d0616306f0be4e9eb299946ee30d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7139945d4255a2e6fd85a18f8ff6821675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ba99203a660209b6d086636b6886d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f170be82b99341ee924787611ab2fb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104233c702f82c04da696f0834ee6d38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc494607f6d0cbdef4c926f953970679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82626410f3eb5c9155a2c2c401e51e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c113f9eeb2f3ea31eb97deef0c58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1029bd158caddbd52a7ac95a73b30c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce65d99bfa0c6f6c74237984c0a57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8715cdbebcd6059745fabb6925571a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4e66ab8a7e3a46049e1c4ea8b52b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db7b93fd2998b0d274e3a154177d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ec0930ea7715a97adc6146a291bca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fdecf425431c84678fb5cd4a83ebb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a1ae4f8d9ba9a8e0a2a3ea15a580689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffff1df5e8f8aa6091478b29a9e61f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fa4500e9dc4b48a8e533f806eba00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22600a7bb64bf3bd718f4dbcb9563a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b64cdaa1f220cac8ca0292a8e065d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623666f32acd9e3aabf79d7090f1575694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b904596c3f23fa5b4b7101ccae81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dfcc655dba8c53a79c71ddfc27761696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886fd5e087af99000bd2ed71d9126e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f7729e34981bdc1d8eb21af8c1978698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f433705ee8a1a81a586add8562f1137699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6894a2935a9c067855b4a7e95829b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9e18e8c9b7b77a5932a56d300b1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487890ad3c4a29b3465c1f5ce8c79ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467594a61ce3007d7dd2dc35eca02a7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48704d776d7e2c1507629d46e6767e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f33c2dd81ad4cca970431fd3c778705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b51bb8138997c1cce79bec89ced16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cea910901f48d7caf6a5ef99b0db7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83166fd268389c0e05a7527121d987d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b2abc96a604507c9d74feae19d3e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871916fdfdd58c653c8c6b6b977bda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98defa8fc70508dbc11d61fab4660b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed362719c9833ec04f935118867f31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397396f8fd2f839b377474d28062b93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b485c90c1ae86bb511901520169269714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dece671efddd7ae163b9389ac86fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2176e0e80a6af591344d6888cb5081716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e3a5445032fe8813e009c780396e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787706db7303dd358ca315f0168f5fd4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34894a8067400c89e5d2ec82692b7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce60bc864078d85884d8b0770df8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d1d5f3382c5648345e2924396b89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac7373f972d68eb92d766e7882e01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee8a20eb8a636af70ec81d24f738f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1241e5a420d9d81f05d72d530a17b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc9c5931435cda2074001a11fd4fde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c062412450e83906abd4080b6fcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de978f5bd0ea5c901ee23af3701dfae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fec7880236dd0512cedc6c5228526728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79891751b09bfa42490d73f77070d1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182426e552251715d80a40064595576730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef174e2453e170652de8340a0a23f317731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a1c30f3f9b4b5d36866aaa4426c2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6246627dbc1c465a173ffc26604c813733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3194b6e2110abe092bae3c6de25dcc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9973e94caa56a8714c8b671e3c83e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80042038135676797132178037ae8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fbbfe42fed2b1e53fea734d48ce9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700f95afc78a7e572d67f74614a9ae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b592774ffc3b283ba54416437af759739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1ff1c22610c4c88b3678d5f70ce4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6b0b31823f3b5b7e18ef05cfdb66741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a486b4ab57a7e11e395b2bc617a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce19fd217cab594d8cbc67dd88cbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9f115e8d8fef0ca71fd3cd10d7265744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef3faa967231cf42a72bcb2c0297c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627e8ef8c041818b515db719b4b410f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1e35b281e948efc34042cf91db86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9789b78d1080f12a5361ebcf21ae1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae18c2b31c749e58ad136ef0a3185b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc011fd047171a85d8ebb797d366b31c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a63b62e222402380c0cd75ccf9e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddab6532f5ee453141dea4a6cae2db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123afc58c295e795cc3541f103addbe8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9593a08ccd5af9c381c4e1966881a3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7bbad2104d0412bf3193a906bf99f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13048e27e0ed44c3a69813146b014d3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723856794a0a41fe632678a49e89d5e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7927c9369dd8f11f30521314c1c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e182eb7eca6a977d0c068857cd49ab9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae25d280994c1627c6e642820965361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30257c3a3d654cce86cc9d0b58ade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aebf89d668f9501ef41ddce0e0ba003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255bfcf1b952abebc06170748e72374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75901b1419c69e04cf4118c478f3ff0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96598f0a3dfde637e709d50476451e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c003614d9f5749566e9008d81182047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd33c391be2efb47bcdd8ffab5375928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fdd838c4590c980ae716b879d21709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f6ac3b63b17a52fc8146443cdec410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e3a1101418699000d8d6b490e91e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9b6fb0a92ddf2b9ae809a72611a7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d350fe966cb3359bf8470698d471413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac06b82d5c53ce8020ef7a680c8176514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074102e1e110ed7c856670ff03ef8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531869bd1b6adc5eee6453fbdc9f0a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9979fd19303f573e43281fbbfca332717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051a83a78bb7f53759f05364c9996118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc525085f0a0b5afda5f5469071738f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de67fb2bc7eec505745dddfe1489d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86db6919cd57e249733917af8ae58a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5409b1d75ee10115f9f7877123a3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc21e90748f1f3ac452e094152086d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b475ce45cfe1f96eea30b23f22d1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6fa09fcae906fdc07f9f8c77f6df425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89e3f7cca8776c6c09c6d277cd89a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139414c5988c23200060c1980c2c775727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b69f231ebd7306a26607f9527892e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0421fb7a2c0566f855568c1db68cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e956f67b9adafc60e188b3b3db35b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9d2127dfc75677978b42b6c0956c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c05612a75657e0d2977b4f99c7e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b9ba3e5ffdd07b5f817103a3229533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a87146d95c5a23786f8f5313a765534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fbf299275a29a979c570b77cb04c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee6876718d3e2a836e96ca6d3f7f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5aacce4fe2ab51d50e0aa2d849bd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9452281d14260220b9e3f0a16e282438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b1ff27bdac81806ccb5a20e2371e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b30b9def4ae63340435a1ebdbc8bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e2548d637c5964b3b3a11328e76c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a14cb79edcf58ba7a732bf4a087842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae7155dd143e620c247b9605ef97c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa2f7a8dd6b08c29dfa54a8291c8d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55cf598681efa2e3b9c281206c19dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c38e0617548e7db689c099f1a9334446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4636480e00939ae892a17fafd7c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b34a295a866d80875dea6f741625048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876bce59cb55fac3f73b73aff5118ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e5cd782d689d9b2fc6e5c161a3e7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f1623d4312dbec84c4b7115e9ce2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c94d085626d820019b2fa602b6269c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135316744c97c16374ef2f045b060ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a735966b209e11362f4d15a04ed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d27a1159e59ffd393a08833e2caf1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d528d23238c8d2d79d246eaa47eeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d900c29f46c96b91bad91b34544357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c46c1d6901f4cb44e6b2db58597b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48de2f25072b056fdcddee0209fb7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f81020a47600092934c2ec392f20a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c02fc16b48bf76fe6c9f85608726be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a223beb1a894367127cf5e62d318862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceabd0b3efb772fbdca01492083e8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b6c30198ce3eb7b782f4d99f666064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5e2fbec2768669be68a565013bb3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c4ecdab6a313cdeea70d89b92020c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932311cd6b7851a4aaf3edccae30243a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03229a9026431e39391e5e361b755c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c2d07d92bcf8abe18b54e8175b04569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375dcb6635cd77e68b367f8f7f1a3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c7fc8793c011cce8705a1a118c05571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10086521d039852da8b54146f07c5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14a52dc004bb6d54feb205c7596e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c7723efd6589464e7713b2bee8a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a0a84badb306cc4b02db01e58dfb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ec9ef7c5e2e4d09023843c0c787176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50ebed41a1e79974777b8b9e10f7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac019c9af60b16aae297de83afac52978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a86e99fd65ff6fcd5ca72a401cbf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa67c03b77e523b641a29663be7639280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49884373fa24c2f301d4f9916e3f633981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df091ba310ae98f9437a75b824a26982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3fe986c0b3548b062ae8cd21ce71883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cb16badb8ba4210d5d84445c655e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b597873790f551f681daa1017449685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f515ee55be2cd78cb7f554946e4d9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd404f53e780d720ae8a11b3cadc233687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde1128866e201b980d85bd9c65f21688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830b647ecd5db9e423e36c545ff29489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510332dba44d0b3f0497e2757d6685290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58c0d934aeb25a6a5cda3c7cac308b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa028a36e5d793e3088a45ffc7d88892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275397ac7e67523a5a03db6aaac65e4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa72e0efb6396c6cd95b18905978494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7918493c39475296fa112008c858195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebfad1a1ef8296584cd5aa3810e8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5797cdeb6b5e3adac7f76847da8ece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020ed150ee7377f07f2a50d30279a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abad2791ee2b9ac71f23470ada6763199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56cf7077b1a3f5c6c9ef503ccde36a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ea7ad8c8905ca955d5f3349278e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78861c3bf133c67e67ce27861ae395c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6e230c948f8c730f5da30bdd5c0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a625bb57bd83165ff7066499e0d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace83cf7c27b59a1a8dda4ea8097c980105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8cc40ca00f56db3b6f5bc15e579ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de15e8e71465e5f7e8b20c21c7db58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce141882d0568fbbd56e545e793fbd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047d715638363c9bad544c1f199b7ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc733eefb6d5ade403937d4c596207110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55947b82590efb737b16e4013a0debe9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedd5d648033d7c069fe40be8fbfe3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c1d2127ab893ba5a82591a7ff8097113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976808a86bf4896436d2315778cc6b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30cb945a5790aea420848f848e1c95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfa8e497a056b29279a9450c288a00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12ff9bfc012ecbedcfbc457606f3c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a74185ee47b8688a34fa3da8b3411118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2372d144a4cefaf3f97eddfaabb1e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b1766887a6a971840ef0a6b819b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5115abd227c16ae2d6b073833d4b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc54ddb3bb783344f6272d26d06bdee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7a8a413740905bd6cc3b35734af3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90cfb80cb4d39e6c82e1f1931c4bb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ea7371bec43f7930f41cd37219af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86b63a41e145f485b075b59959296e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd255299b60bc02205b775a7138ee9fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d2cf4c8005138b15dbfdd714b6e51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c051fae3a9fd7d9a173b1af4a855d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b43e43af3ef51b0b6d283f2306034130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efa8d52b4e93143f42b5858536294f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb30bd20393941d5fabffefd82e26d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddc8e9be46fb2a33718b95bacdb0ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d609c419ccdb228c9873ccf0b121e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61012260cff40e8e3cb0a0a0a6e4051135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163711edc5b71d77ab2ac2b7452612fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b721bbecb1b4304e3efc30b092da8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454f173108b372d6a82cc8a7b97c65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6586b3b3482034d65acb9906463d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778452e2c30fce4424b1f97a512a852140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51507d739a4b92ef0eed32c9d9181b1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f642ff3dbfcfcb13e1cce8a54c312142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a198bcf819d8e49b6310b2bd58b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0ec68c3519712d6e05dfeeb311c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0461576685c931727e264c944f8721145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a3ce841a6a23cd3ebd66ded037a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49311b97850b35d4ee66bc559e169c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d94b0a85bd777ce1b1989cd338efd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd2bb48cf4b3bb959ff3b70f8f1454149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7444dc783eb2a00d86282be60ac40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6509982a3054608a064ccaeb99600b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5340be5a0e78ca5d014cc8f3f84b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c00a1eb1382f4e5c488a55490b626153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376672eddb7ba64ac26fcffc5d9e8b2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1388371377f91aa609b144a82337db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e94853d305596fb756cd0af1c318a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce1fb4b52cf4c5014a92669b87afe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2594bdda7e9ba5d349fc6172c5bbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8b0d0cef4a301e41e93e21b8da296159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06976f5d11c442303d9e19ac5bd675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277483b138671cd86783bd932b0ef07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217cb814d9aaae3e3c8fc4a5e8e3bd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc2fe5df7abb4827d7acc240f44134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c8c62fce6f135a6720bec4b331e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f83b0751583be54270277eebd54e25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badaa7cf0d3a434504e3cf776f89b39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893abcefc8ff735b707516ab0dc319aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897886903814491415ff7fd65a038b9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386965159746140b57d82c545abbd925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212a9a6a2ade80cac7fd431d86451c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce954e66e35a759fea4fc5d2b223cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c6224075c0c90f8244206664b4bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffbf4c8cd868edd1774cd6473c92d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ffa38cc542285264a81bdc085f0f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d318acb1b43875e2ac21cdf649f8d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96afa62c442cb2fc3246b7f16723e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319bc2c4f14ac0f8af4f73fe07e7e8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e12285650ac84eb86003324c5fac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba27f199396381fc8636e2e7b41811179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1d8443a8d381b1893103f67330afc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0dd7a0696f75b0b746ea21157c34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a46feb23e216ca4b8b4c72c3b8d8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be23e665bbedbc368b022d59334d88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edcea2abc0bd9eef514392ea63736d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9217ca02ba843346ba1e4eb1792e7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241567c45ace7a68d6457644a293754186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad017c4fff114f64c3d15b360a82e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671ee5898f2ed49d77e522e365bee2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f57b39ad116670b54ca896caea6e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c920052b19ec57c3b8dca5c8336f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6ebf71ca690acf999905fa4bdf52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957351395a545c034cd0768e77c085192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef366f2b9087fe497a937e67cc01378193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afffd8788cdbec4b051ef43bf19018194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a7ee2ddd5bd26065646e9387edc64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2498578db994259afe6c679dc2917196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414136ec42f39b2f945cf255019dc26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af2673d1f348dc34f16a32352c620198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09906c73201eb030990f8d4ade47e9b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeabc93ca990b6b04bfa396833c9e05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba89966bc3012dd40e9ea30b1ff002201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11f584f4b31a9ae2fee73232061e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104ce859cc4929af6dae0a58e887cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad644777164895d9eb08460fc15054204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c38ec595bba418e4e7a11160d083d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99664063a4c3727e67479dc756b62922206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74018a9410158b98121f284b0aeb4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae161b30d11f72487ba8e1aa2a25745208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d2aefaf962915bfbaf1cdd490ab77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7e05b18de0890d804863a19d865f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f947e67fb72e1cb6a659e440635783211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a07b94d2abd4393e51683d8a7143b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e39999ffe04702e15ac5d438f6fb20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f1cffd081866d818b7794a0f79a1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd7c5fb5e10b1b467c1ecc871c8ec5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecb1dcdc9452c84694b96ddf719f42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e37c2016555c996398a3254182a70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ec617dea923f1d3c0ea02d96115e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b005a556efb9eae1b16b6367ea75c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094e5787cccecb03a5bec73e5c40e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e2bef4576e7e6f099508e98043995221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aae7e6c868eb17bcf2ba9bd7cc020222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376011b44c28bb7e5aa2d6a009459c79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e39f57cfdbe475c794ac74e5b0d82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6505d8be81eaccd963287d6b064ac2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a8b37148a783bc2062ba23994885226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb5dd940278a9282eda74d933412a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab41305b4ad9266480ccda080de88d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239476636c71606424e12f4cd6144baa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a10fda157568f812ce1b764a91f9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14bd0c946765c25a7ea63872d6e1fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b46b7303ab738a25728bb79f24c85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c6602e1c3b3f1a4ecda88ac7671b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92440cd5b447380eab9c3eeea2a4bb7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a7e00e149e59bc927ce471885da9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e6144edeb30e058fd000799e897f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77cc8db0d0f3ffd18259ea313de62c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b070fa78b5ed4c021fb7b1ea52b03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769886297c73626a31d67a109f7cc0c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452e366f31a3dc8d06e78d3a13f43a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488598e2b394151abb9b1cecbbf8b626241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c27348dc9fb5f86774c324e4d35595242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a190c091797327c1658270c80f4435243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573d7acccc6e739c2ea6d7a885773c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76331337a7768f2fd31dda1ec9a706245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c873faffed810a847e7aae7cc38ff32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8aad69cbe14430df44fa2ea44cb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbb80a1c62400efe5978b51ed0ae8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191fb49644bde9a898cfdf76a1ec6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ddd99ff48919a73fd38c4f766391250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff89bf3705c7c99f56d19aca45ae80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0c568f9e7401ba921611dd5c57124252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bf4c0dcded8281cb8fc31817b707c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc79fd54c3e70fa6c613b3001205d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ffef0a36bfa33544f58f258a2e5a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181e090c6e3d6eec48d5a8388c9235256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cfa7dd5b8822353178f98dd882eda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeaf084cd208967fa5ed62cdf7a20f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313ce62bcb834d2507a69f90fe95b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55050bfbba6809a889a98dcf8549e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d250f0157f20a2b247e79cf797ad3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb71fd91f10cb4ffbd121ca909a73de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c52a3eb67440952fa88785de625f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61864650ac5c1285c4772930f9d055264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de92f6c6a9b002a3cfd15f77b5f65e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20bbe705ae26d5a175fd0c569cd0eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794d03e865d6619d4b9b0d72015c840267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989271837cf234904b3df9d4f107b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caac007886fb58248a92b24cc95d5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6741a2283a6c0de8ab9aedd99e6e29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666acac9095783c66c11fa18f73da4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a0ac0ea1a82fe229e4cd3f3b6e37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3902690d8987f7f2513629df204f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d7c63167b17a86c432a56237981b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d71d44d3807ca22bde7d175201d75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9955b7a2c868dcb14bc63560c5bd7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9c6e52b2bed49477bedaead71e1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248dd374bcc1e1c37e3a4520a1ad5cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea3a40f3bcf8bb3970b8cf97e1b5df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0411278c5cc4da67736e5e1f2f4d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4189cce23d06f4567a71026f2e516e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189be65a3a602eea6616d6a64c98237282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba35d31bcc449079cfba14656c0e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734603a2929d0d45fb0dbab548ef758284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27507940e3ff1a33c079f881327c897285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a040524e746bcdee2e52d33acc85ea7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb095f38c0008ca2416afb4849fbca60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8eeac6d208c85c56a43252d2b0d96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b36504234ce9ee6572f1e700bfcf53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776a9d853224fdaa9635d9b18d8af66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161648fb7021a7fab0abc827c52f62ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d174adc084c9ef97e67296029d5a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73667fd7c559c3d64e9a9dc850295f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691ba96be8594009353a2c1421744d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbf7ad0588236df6d0743df2036afa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b68c0b327600bc0c5230d2c4e3519b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff95d2f420eb38ad209fc5d04382f44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96161521309b11bcba73412b0e901ffc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89b91a47c377c049796b7a71480f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80d9aeb833a1242fdb9e422afd6d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda12561d3a779d7e782a74066ddfccc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856733a724c60ba66a65c920ce3216302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6f48c157651d8ab6beb5f1f10381303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705e5378eda80e52d23947d9a82ae9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df280549e6ca392fc9329cd0acbd6df0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c031065f256ec138e916ed79b9349e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6f049121cc973d9a2ebaef1ab54ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154810f92d98ab33d28e12e3ae6891308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c744b23f8360072845edebeabfc50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75785dc8b969cd32e854c41c9e64bda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632bfa7100d57902b73dddc601466ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856caf03648747b5f1c938083cbcea0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301331683267012ddad97c4d0fdd7ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fbf2cbec73065e9dd531a595aa229314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfa184c4fa9f4c26d2363afea7efd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ad1803014cc1e415ea02ab5e9ac6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253ae44cf48888a4193f31f4a3cf29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dc5a3bd2a8e099ce00c11cfb9d997318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff756769006410d9c21b3e61457f9ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a6832ca5bef1877b4ae8af39ed093320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423998cc943e11fa3c22a92d9d6de63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4660195c2bf72c9068a022a6030409322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d317c18b8ed869c5a0d5058ba6b38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30fe0ea160c8d9556f4c04d04231ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec1f2e7a0d88719a98ae606aef7ba3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb2f826075445d000a53cf940817c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e404895ebe278d426c7f10cc667b1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b48c1ca06a90357c29052be192bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2940bf779cebc4517a85a4edd4a03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2cc7b6a64067ac7e9e78d4c64d76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10e2b1bfb85549a59d7899da7519d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df88fb06e35eebf6e0349fdd6bd9030332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcedc70735420fcaa745eded7d6f53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ca2a030e07c78355c32f668d08ed5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df861267fbd16757c3e89b7a73a61ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9dee31b71aeacdd999361ce2f1af3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f9f155f05b188b055db5a83d46d1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe65377e9fcdc261980060cb2dddcdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5261ae0fbae2492dfac1b726d187d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0cf54190b926c66970bc7baa9dd4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e956cb80fa6a1930a596e5b984e25c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83d7e832cb8a744d3d249574e2a0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049aaa133267e93baf3fac4ff903339343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765fc33089cee8a7ae7423b152ea08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bd802ca60e037adfca5c91742f72a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10315fac4df08633d140ac3904c0da2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c80c6153523c984bce73cedd4744347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a7fe6040ce3a26b2261a71bf60f2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cc047d6997428ad46af20b5bf18ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ffa47d485c733976a2847e3b9e4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ff16fba080d34a2eb958bd8ef5edb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee23b188ecf3fea5924df4d55f0c8cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73e625fbdd826c349146dbe91ba191353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7931501986165bbc45d3ec3a046d73d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c9beea9b193c8108bb5c0e7fb379355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4c961fab5db24bbfd3d9e292c0c20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e7c54fec6e10707cbedcd3df5ac95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d714a10184f5d8dd5137ead0725179358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb021e2c959c4f764746ad792acd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dce25f57c8ccb60e25e3f28b007b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58ea282df4b72f2120d22e4a791ca3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549577218a735ef0165ab07155680a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b50d420b1522c6f82a294ca35bc0b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda075dde4da6030635cdbb39f83a26d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08c6d365d4b8566cb90a158b3b9ecb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b111840699e1cc003c750483f978366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd17161e5460e231f95b4c8c560343367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36147c0aff0c07c7731ae44068393368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b254b4f20c83bbfdab27bbc28ebad2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f33a5cabea4f5e5172e5e3903bb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2255b8d36b81751847e7d5deec5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920db8c2738b7ab092aa1844016061c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921269fdf8fba171e51a95d084605e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaa35753fb269906a3060f7273dc6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94df54fb1f5d65fe1f0cf5e24302b42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a4c434635c4f871a06b3d29dff198376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2669bd3286917decb44daa588a435377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c33cfd5136d0e1c16a2b7f67e7224378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487fcc790efb1d96630c5e0adb72802379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a24011ffe0f65f803d5f73e5dbe422380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b80817a53ed430f9371e4b14fd850381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f619308a897c5a3c83b705e4dcda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03e76005717cc3122792bbbeb3afb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae280416b574fc224be20c6cac2b0b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac389a652b7941fdad8743539b3e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f7c7a3e8a858225b1fff9cf86abaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a311d7114fa9555a98b636ae680a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb7e91ebeaa77dba339ca248a46cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234f9816b8fd984e0647d81a835b07b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff108d237222b42e9cf179a58cd645a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20283a496523e5cd0a917bc63a11fcaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc507a1872f2de760b17a74e8d159c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2760942458294bdb6954ce6b6e91b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d5ada16aa95b76be35a2c82edc6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399cdb409e0863a69851b217c83a97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b563167489212add56af521ba863a09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898ffd3f9def0ba650829d331646b6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a63b87cdfa0b1ae646d49094561cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc129f3c4604b35b4b85eab19a95316399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b9a9e9222402f71da77e5ae14ed95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d443101e8edfad008e9ad589830e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919696aafb09fc44fb7168644cbad17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef03b38f64ce9aa06ab44a22bbbdd17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c9294e057532025204c947cc66bb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7683ed09ae244e40f7bb2c10dc397c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2ee0fef8afcd6d7989de30447a506406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1e91bffdfb0787453a9d9aabf0b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101fd7777f0b8862dcad510e8e712be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f7259386bad7c2fc3a1c11686ec9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9e6ea28f14e6c520d057bbfc1265410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0242fd6658d51be6aa2b482fbbe7f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2b3690261ff0aba764ef9bf1ad1e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b125ee6c82af3c68e7f95e5ad3ced413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928c0628142bc9e6ebdd33cbbbf1938414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743786359bcf92f1734690371ac2a9ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6069996a38cfdef9bafd16a81f6e5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658e8beb9a67e6a9d6903626e03355a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb2932ce666d2b1eba853be07ebf36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced0c2315d9a975e3893682c9ec4145419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59afa677d1033787838afc10872ae2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c127b940ea789330d3cbcd82633e3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef5f12ce3a367b404f6d7a0b6fce78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f541eae78f5754f0cc11af10d4914423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b724459e0d0646a4244cfd4385101424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e987b19bee9011f48a1cf60c3bd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597541033148a52a3267869bdbbf96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c1a42ee6bf0966516b8a2a127c60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a8ceceb87a936ee1d3f5cd037cbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2040d02a4f3f1a49d6b3568417c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898aae9a248cc8d5d3e67c055fa59b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa25967f7b91d631f6742a7ec5dac4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8c9b2d18eabdad5a1e0f03fe5994432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357a6297c372a6bc82b66b8785c5092433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93851b89d5fb4cec9216b5195ea80e2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f1d1785f14d66d385283f1e5886a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb2b3f804e1e611e617cb0e26d8350436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d9a356e7572ff10cd96f265a1cf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad291052174f3a769dc7caab72c323a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b439494099f45e487d853069c3c66fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d0045e9efeb366a975113580301b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312610d3f1e3face7048f203104c607441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7ed9ed0385f50eff4068f452de94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e87706469f0f166601e1ce610a5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5cda8d68c466768b40f67fe1d650444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce25a354069b750e41e522bda1249f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab0bf691f64e707b0744510d56bd0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63f8d06ad29d58864cf4eede9a690447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7df5859dd54d1855b7780ab12c816448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec943e2aab3f94fbdbdc497801106e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3ef6520cd2cfddb6906605c230fef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186f292ca5bb6831065d7e711e1d5a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f375e6d790dc0c908da65b1215dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bcd548bb149947cb61a9a774bf114453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298d1d68ff3327e414d8a347acb23f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8264ce1952b513005048248814d3a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac819c90d1ad5c5a351637bd6b50adb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb9f93be9db14d2346ce71e0d04e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4fff2730406435ae8d84a06a6d0fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1352f748b99adc24eecf7a0a27b8607459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639911825eb685e0c6bbe2415ff79fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd66da6af63ecdce4c28f4930a0d11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ce7c675fbc277da155e0ba9f41c89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa387e6eae8cfce137972759eed04218463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a998f4606db7071fff177cec7f970464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee1a7a78186813b1ff3812e7906b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a204fb942671b4546039c7fb74e344466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a231c12174df64ae9bb07eb5d804a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ff5cab12723bb050b26176a39fc10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c662e35b6cbbeaf09bb1f5f4f3278c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2811c434d49f9a4473d3042281a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d463f1a88e5a467ae0f50e3ee5503471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd060b0af7e342ce0a8b1d98bcc6e91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e883eeea16962564d75aaa1808b3f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab28180d3f7e4b33141d78e7799b4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53bed5db8bca3cfb4cea5de1ff6ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5def06b75c291aa7d9a4add06251f8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d53fba8af2f78eb1d5836b43e5f9a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fa3c3b5454620304449b4b3d711f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f7ed9959b3660a40d48d55ccc921479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988bfd189e9514256855428ca47ec06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94c491840deb6077f22185467e6f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d094e16037bcebe6ccf201fbb557b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecf23267b330368594299b1c5d0ae5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f19b807a0c5cb8e4660b3d1917301484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb30541743cf3a0ae1153ab7be454485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8cd49b5864dc225385ca707a47816486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a9606dbb500106b2f27e0793f611b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae4b78f59393e84db375763d5aecde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315c5081d8ef2ab38fb7f4c487c600489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d0ecbed2ff9f2096422a11e7b6118490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40c7769003d19ca3ca0b48a96170bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716afecbaa0f2f69601a3bb2e99457ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eb889de68c182f4b93122177c6838493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a5b8aa277902235e56d36e9d269b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e94cec29db18f20aa5086295881ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7eb4cc74952780d7cac82458726c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f740943163c60802d93a0076cdd2b4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae658afafd4d9f63e23da366a435ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4739bff2d49bf6f6d9493daa3be70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee73c13bc752d6652d010917f3dd8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f461e2e39fb8c1b94e3e52aebc22997501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff79729894476b65496b29edcf8859c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4226e4bf5bde43aa265a2e16d10682f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedde36d16d376edae06d74ff76fce5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc92ff253933b79ebf053e1404ee0fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff7404c31b2a45c79b00a1273223b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3254f5dde9fa531effffea92dd3764507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f6b1c56ea210ab8f260bab4c5f57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe2e85e9c4be9491fe6ee9615d6234509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b47b5a283589771689812e8ab91f49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b3673fa974f14c1312d80e122a410511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23232591cf40b25661e5c18be524b14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89980c37e1f1747e0fef1c7b7c514f90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3339deabe9612946d87c55cf236da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd1151495d53ce25bf5ef9b9eab03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d8ab8946c0e4f6da5ccbd42f88a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e6dd8c816ccc7717643513b757f1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63707dacb648939a2f0c43483ba83fb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626634dff6282a3b45b12a4d19b53da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9f2d62be29d4fe80c1a2ed3137abb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5050fe4518fbe3d355aa2a1f6adc61c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c19eda0b03185cb242d0f9864c2ca7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682ce6379f3ed930bd2bf2205c9c72c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cef167b39c96d1898e4548b3eca6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e4ce5851ab991a547274ec748b3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086d5a992e4f9475e1be09e48b09dcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41d0ee14d7037d5777da3823931c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f149e5555f7937cec0d35872080265528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162672724f205abcaaeec12e80adb57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf85355c7c45f6a5001b46c197dd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059508cb0495cae83e127e2581de78af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180200c00a4677876edd3e0119504bce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3f70c8d31e769a7daa8fc52b6cba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e3cd5bcb76717ff83c24e1329e68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b59652bbe3344ccb5eec2ce3f2ccab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8cfbf7f4f9c213872d9bd4a5aedda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ae65a06105a25898674c8dbdb2a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0b85f9957a5ff3eb0864fc21947c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1061941a580148af868239067e6be7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0ecd92873c797741e508dc14b5688540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7e189b63169dc124f30f5281d58a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458187d4a9e66bff18e1cccfea1d726a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac1a11753ae53b286080f725b3b03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf2464b2454a1cdb3991e94df7558544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf23e7fa01c695c5241e2545aad0bf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b42206be56017256b086dddb6c030546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b945d52a29892c0bae3c2d2c3cb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761b7871c77fc0065b4dac51543e94e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623b6c6d1a25115b9ea04d957d9708549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbfcb9c5cc9c90680f5a6a18e156f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb297059e5bd80a7130c53887bda8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed37826201075c585c4d770e5c93ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf316d1d616a258eefa86b53bb0307b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0678fd38147c1176c536bf95dcbc0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b907a4fd6b3c567845e3339a27c27b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e368dd2c558f27dd0b681bf89d55e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e335747c3b2875de0aae1138b53d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cdc18a0ae16525c0e4e8d7ecb81ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c322a946fb85bc85cface1b6a0a690559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88afc23beb756e7e505631aa1e9c3dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1384f40149ab1b4020046129706f999561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea31cd208ba8193e48207308bdc2ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449260bf40c1540c6e9ae4c003376319563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b894d7a460f762d2101425a56c0e1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e436c4df5c8da45d2688fbd8fd9ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd297f8a5fcac86309d5f1b1709ec2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cd73d502336b5571928a28fe2af76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b05a0c11f9394b991d5114086a02ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d35ab7c16d895f160df44994f4231c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939bdbb436cde4c9ef0424bf7f6cbf4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b2ac69b300c0338652c3264115b60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2493721f2f282a041c8378015ad849572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a323cffffb61cebb0812af48c1363573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15d0dc538063c7433e8e4cf79b2135574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8afb23596f3127b9a5bd6f5d9ca932575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03467094b9aa7a1ddad3450c52c8f72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90e78055120aaaf10cf66b65f097d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ec06db7e2455b613fae8d115aa70b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a25f7b1f40b79a97d6c7fd7a956cda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739d12e74d0e29c93ec860a4113a50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db19c51dd5a1ec62d7b5881590f38d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9511cb29630ddb236cc0bb60b30b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744fcf986fe715c9daf33ddda81f2db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f1eea85e58e8ef51cbe5e1e2000ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba786fd67b54f06d5c0d1648b7285ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1fc08bff3f41dee089162ce312ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaf362b7b17032015deeca343b4a3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e06c6b1f404ff445924eb6ddc3604588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f960766395e58efd55576857afe14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7acaaf9cebb68ff16c15879722221590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6df11855450ab3a85c2cdf0d5dd0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5d089b9c0c82d68ddb10fceb3002592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a17f76a4b926e2b10cd96b6b1480593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111803a2c029a392417988e616f71cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb9cd12c15ceb718f706087ddc436595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b0322188e568845e456373135f4a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366385d601e6f4c93c3e6ca171ffcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953c5183481b5a84ae4a12767879b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2265458b6488dd27b794a5f0a89113599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575818fac94664a2604c5661ddb9e11d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b02dbd678ad81102b60aad9ecef91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee829b4927a2f8c6d2c87a6af428c05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b8bd0521e47be602c0ba6c83b8174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfce6b70138f85fb4c6345e8b17398604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a3eceacd95102d516cceaba284251605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b033c8d4705318b24a1f9d13792a70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54695bf19a6f98c5393c9f21f352a5fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630d42fe14ce207cacf587fea1f79e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68171d3020f5fa885274ef2cda9136f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23097b2f8d6d68d9bfcf28d3744a728610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9de166baca336d5284e2c02019a14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9504080872e00652d4ce11e7b1d145612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81779466ce6c2b358ea8ee628970268e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b76ab8d0b08e91c28ce1ea1017aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0f680c791625a04cc6014a307004b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c674abbc3a70d7e3661383540331a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6132b92613b4da92ff70cc3a4952a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73846b671162f0b93cd9b70ab65fb17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea70a1038a5c93adedcb87a0f67712619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aece9f5ee33dc4b858fc1ad8ee2adc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a18910103b5db0ac7f014d51bd82a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565603e5e63c4c28f757acb412f30b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde29c9007398416e6f199de1c7316c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996264e09b9e3db7d03ea9de0c787d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530798b46bb45805b4ebdde409d765625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e10c7bdd74301633f57f0ed61c0ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909cad0b87c25ec61dcf754859c4041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a08ddbcc893b2b05a1a9c9e11effda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80cd87e10287e859d81aedc149e86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd4d5361dc797e50203e86cdddedc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cce3626123169ecf76abcd0380e396631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e73a9ae09e5416ed6cf48afee8149632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc65acd2d3d5f39ef700c0541d5464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f04ff445f8898c66a16879351df8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0e43fc380fdfd0676c4bb39f8ac56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b07a4d1e1e087dff714fcdbf71a8ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989be2b6a2e47ebd8a5ad5b91298323637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee5c0fd40a324eacd504275a1c69f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb25df9e380c94664fd97564b5e181639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1bf6e33843475e99d13610a579f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b03b0ae8576632b793cd1bba7cee2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b626a03325c76883df862f0f26e53a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7678f36848870e4492103e6edabe03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b6f88832b6e6c884bfd731e55cac1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e1e512ac9545c2809029f6761c14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfafce47b5c96eee7958d44f7f637e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d359f08fab233bf6c480af1dc51c2be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c810b75ba3ad6682ee15aac7ea73caf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5bf879822a6a99c6bc061638790a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51015073a2e0b86de7fc17ada5b93b20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e36664c6ab73fc927eee36eb6c713c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adc4408e133510db49b65df8aa5c09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9d42a65efb02ee944cd942f2b2f83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d90541ec033313244c1d438520156654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d1606fb3ad252cf6fa4ffcf49574655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc651e2e5e251921b059d2b2cff17225656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5e899980af6a23fbb21a418d034b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87262cccc8a37a8b74b0adc6ec85243658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d0a8f9873b56564752a0f9f3147d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938fc7f3e7792c498c95ce463ad3a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e537f98c6e2cd5ebae49d1212d46ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03626bd6ba7935afe0e218210e9bb11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6711512af2816a74f183402ce799660663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53f34756cf09c9f2dec71f39c34c77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b835c6814f3fcdd48e8e908d5c2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f45848c7145c0872bad1f579165e4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f7163c39c57703d29084c0775e38e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa73343fc43e81abc7753e3e1d12f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c279e4dcb52f845abebd956e68ba1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7656d0ee6810535bd8b1cd26d57f70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008226c4cb3bc9452beb7b28fdaadde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74506b9877f3c582d0874a96db65b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd38c5567b278389adbd7154fa883673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad95b0fdea00ec0a5dffc460331859674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a8df3b8b16a72c03268d7721e5ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ab64e9dab4b80aea353c992ff7fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b9c77ffee9a0a0fec717f28931d0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d535ccb4564378bf8f93e7358773f32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95318644e6206c049afc368f3e2c783679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eff396b6499e1546f6c779f507aad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a829538349db9efed1666fa5428af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920001003f4b9ec0f27380688d9fefb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263ea200cee6cb1f57c4bb1070b719e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b50b9d5b4a4018efd342e543783e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f177c083a1809e226d716fd517320685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d84942231ed6b74487ea372ce51d6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35ab5859cf5d2e348acfd0a4ac93a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc6681d9636ae7a614a0dcce629322688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dd50fe31144f73d296885d2eb72c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3bd2c330fa6d3c8dad7ec4bac0fd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71864ccba98c8942a07510292b758ea1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d34a7d1cda34a4d83e2db2a453bf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d60b91b879111e0de80f382a20ae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c8d5b9838202112519fb90b231b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e8256a65ff6fb3a32fd1eb8861ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f5e94fbf0cb73238beec6e559a74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785994feeaaaf848d888b3a4b9c62e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf60e56cd1cbcfa82aa01b49dba7ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a3c1ad07c75cf8f37a0a19190f75a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082333722d2afd4cc70fb6cf5b0fffa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a358dba4347ca916f64afeae9057701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af5bb81499fca58b3777816f783c6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45489cb6ad60d23622cb772628ec31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec710a7e02c72267f13c7967507df4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256779e9b312eff96c141f06b9f7689705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565b99a1c0ae8901ce716a8dc75f92d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf060f069de28ddd66bf96014dbdbd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4df37bcf0e6cb441474e70097c881708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98ae7ce988fddd76d7e6c45304aa2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4288ec7c650cdb46f53541c628931710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb886e8885af7a0c7c1b4240dabaf11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca32e53ecd978222ba6a5b1003707e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36412f184ca84d2fec697d3a382b99f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f551fe417c46af0a59e94e310b1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bfa16ef35ca1e629aaae4116330d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ea327586f213d68bc2900e0e507d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2cdf76b793b5de2488e590681f42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deced634bbde83cf8fae3e1baaa795718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f210e8722c67a3c53510a5e3b1ca4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d626f17910d8e761804e5cc3dcfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89eb38f60a88cff5dad304cae8b53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9f7a1c9d30ea0294fcd1e1371aea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1898c6fe9d77b9a6b3473f34a62a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53bd9dacc88172545893edac29f200724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fcb48e094a53aa66ad96f50deeac8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffec731e5b4b8adf3aed92f7e47d8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab22f1f14083a70b8a519d3adb87de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d39a87ea433f91d34995fa7fd96b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df53387d5b6074bcb63cb59c7ffc9dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2f5990d2798f206e772648407a5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e497831839337a4e231cf027994a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ee1fd0539f5e658d74f6ac7970a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c60683f5660edd80e7b2b271aefe9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6d0008d46d4c4b7ca58cbb080370734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4dd1ace5ef019bf2494731e6b6f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec6250ddade0955387a377fcc920aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a049f5a0d1f417cddc43ad4b1f44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56093800dda02053e80a715ea021d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdabb7357c8814b2b2983f38f02a64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b609bdc1052df65477e1748eb10af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4647787a0e7fd80cf0775f2db4a89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c9bcc013cad52efae6427e13586b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd398991ade7c3fd11a0be23462e428743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6813006b534f6dd6a71c8a12b6a627744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80411be9eaebb76aec5e71c7a73530745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c711a8a9fb0042d82d131cdb35e5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7844870ca628d576baa384ce21120a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5502c14b9eccdccb1bc7565a19b3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ce236bf7218ca59e61f17f6ea851749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd8369d32c0e8c20ddc7d200ce065c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b11bf992f98fe913ae4756ef9a3322751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0a5c428f2e6d96a4927568399a81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81fa46ccd5d58ca11a9594bf64841753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>