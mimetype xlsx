--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2d768d52aaab303a71e26c6d1df21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e53b7e08f969f8b66c7d6b5f00ad42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc81927c0b40e3f3f9713da722ceaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d67fd5e6dab6bf179a4dd3d852c9ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cecf91e9d9977f7dbfd1d88afd1025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582479cac2d1aa4415b5c9bc5c1d95776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f41290675356cabccde9b68bb2e317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297767d79dc2d7c5aec6575a6c28aa318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494dff1990de50e57993268816b84a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d2ef9a9dd8b30ccce756238bb01e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a3cd30f83309e450f5b291c02dae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9854fb445a36ed69bde554f754db712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853d79d04c32cea3c2c66abbeebcd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4cf1850066d75d065a9622d8f59b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31999c862bcd7a0df53d6649aa1b1a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e2309abde050cee4f83d62d11ad7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca58f4c8f7549106d3b122fbf53353517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c66c722f446843eba93722646b416e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84ae45481461c45a2473f9c97d1e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf04bc2b92c8d5227c7a48fbf941db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38faf5eef7812eae2acb2222b9b88421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbdd1d9493bacf8b8933765f817d1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355897063e33e0afb01d63b4770adb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b5c4a6d98acdaacf732948c2544424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3e09bb5b2a826cdf4866ab554afee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4cd7071416718623a69c3f1d391d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c60a94e1207edc3663d5f2f3776efc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5575fafee645aee61826dbcef2caf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b710f5b46add0982f4d2581b9b2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714987c35e5a259e8d38752f2e50fa330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c49a31004be17952021322e318ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d910b97e97ec407c7db295a5616533632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b36d263e48a5a4b01079b027da3bac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956a875180a24bf1e5336abaa9868c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fa1d3ce88b4596a8c5fcd60ff55c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d999d33d98ca7260a0c28a886f5c4fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e4555a42c53684020200b1b3256237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c856e138302a8231251244fe853d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167096c0143b7d315e8b60b1089ca11d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8aa08dcf151c430123a270d8feee140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022558209cc8fb8dbdf8fe4afc58fdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ffbfe42b1b78bb82a114aad1a74342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da7a30b28019e9f8cd0276f64ed9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b4d56a2f32957a154c465d8a82a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0bb9731eaf06119f2452db8b172f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad2c138a80512b262681d7abbee1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb35e50ea0b088f78d4a4ed5693e2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdbcabc022820a1688ba500bfb0c5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e3734ab0cbe52622c7a4fcfbbdb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4cde8803fb1be3e562b839639fb6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949820d26d8c649e135d3060ce6d4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cdff62c525d7f92764a581e43471d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f12a9808e158412d5ebdc3710e9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ef2bc11bc20abaca72a3c0aba1ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491bd1fe2abfac8b9dbe0a5e37b10455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615ab3c9d4fa9a135793a1bd508937656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a81a0d2ea2545cb531a696010371a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74296689fd067d41af83b7c06410eb8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5e77fc90324899f16a36e614c74259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c11d623047221308f125746e0a108760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5ecf524d5c0d4473f95fedd2656c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103430bd21cab9df9867724f994416162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a831d977dd9532b0193eaf4e42e3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b752deadd8570cdbf4e836e8bc6540864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafc1fb6e081aeba51db670888360d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840779552516b0fce927d8098de5df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693fda2e9c8abecadaa9d59c7c1642467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98526bb3e8d3626a1ce6f2c42b013d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a534a59a2122949cb7c4fb8549c1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2492e57b61ff314ab6a5c139466cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010fa7c676f738a4a9fa6ac4831a4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c782bdbec5b49cc70f3e08bfd297172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea04baf0a5fc706d40209459548b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866a1634e3dac9c1606933ab68c261574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1d559edd7f8c7159348783022b5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c9be80fbdc900be284c3dbb4defe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e99f8db85d3554413cb133b3c896577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baabe9939447f99fdbf69afc7c65ea078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748e2f171cbe4e0b4fdc0a565191de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c6569168c8e046281bf64578b307880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a97c3fe1da49ad6b60174f0fe1522681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8795d833d2190de335fe31cea8dfcfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807edcc28ebf3a8ed65dbcb5f2a9c7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73ce105f7ecd2e7041876d513fc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2698db3e82cf6ed1a99019ba88a9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e72474e5247456ff76a4b4adeabab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970bd81cdfd776364e9ead6c7770d7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296daef69b115a77aea580721b13e88888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b72bd62b518915de44ddfef90ae1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945914ca9e5cfab5b95f823635f7a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faf8c54f89bf23cc447c19e1cd570991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239a4277eda1da5d622bb95ba86c5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f833c583307ae57ba9b747fb5690993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664353b93858fc3682fc686e733df6a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c6b20f26d2e40bd7e4a4fc774252495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e643f8c7ace8a95df90787584f47996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8bc5b171fdccc5120f6dd1b408fb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bbc3de21bbf0642f1d53706be5bcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d3dba7d2c66883aff513fa4374c9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e0b7d2e3ccfd14526780f4f9e57fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b0d4d659cf577d43fab8c9331cf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796a94bc1d52ef4824917540f37ca4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8908105e186d3dca7cac6e5450e171103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7f869e04eb2a0cf9de3b1401e51f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37709847e7138db4fe795d9189df25d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c24005386d115ca16bc34a417a08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e368c463bc3f8ac856e618b308ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b58f521acd88aee15aa726709f71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29931a8ad6297a660f257e2028ecea1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd433ae9c78f59493dbe054de8c879110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285826dcde42f803c36d9224caadfc4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504933ec23d134b4fab9d2834f2443de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac24771089c772d7aecc1c71b205a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5ceb345dfff0ff8da13b831bc1373114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c12c592c3eb136fd3c8371e166b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526e5d761c7b6dacfd8962dc54cfa84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca575ea4efc5d91aa1b1cb1071fec2f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d43b25c2db03907b5da6a5a6777b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14189b3037b2f6e168ef86fbb25470ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda77bac7ae2d7d440c82e58cded9496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0adcee17329f75fb76613812feb418121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0d9c8db766090c3143c45f0a11a5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece93a9ce1dcaee6752e941970c5d08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdac38dfee81704e9d84688d772694124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce7de4e4b8fae83e29b66884e558b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc953d982b45c165964c96010e1f35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbf49d582d250c9ac38fd88f05aab2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737516219934ea5525d9f1a57de2fb60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724416beb34de188bab77f1a23405402129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34752b1544f30e074bc294239647332a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e91114cb71aa75382a4e38b9a908131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b8d6753b4522dbb3cdd13c4c8490132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a1e96878f3e854a4a034f12c8f17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a1302678ad828ea2069c2439ad75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060229e5c5833d63d974104597e17a16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faa5636c57ca708232861303490698136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f484ad6c571b336360798371ba3e50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d83b31ff5ffdd916d4a668ac1881138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df6261ca0682a7a3d669a0e9ed267b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb771e7d8d6f38aed1dc0b833baead9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff89bd99c8d02e89e2e23aa74a4f74c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c23d8af52415f15b822c97600adc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcf9d21de58d6860b6a5d4c47652fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb240c09a4f41af68961402be0f7723144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596bea864cc69b0994519e8cf398aa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80658f28a7f992bef786733ebfbee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b32e94fc896fe22822881d911cc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81865c54f1d82cd8c0480db10b31f84b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df03f0f2631aee53329bcc58cc92f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5feadeb93724332090b0ba64fcea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc591ade2cacd8fafed00a3799224b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6649ddb0de6a3673568fdb68e9d3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b412b5623484929f40927e7049e89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580a2b63580dc20d7565eee2e441865154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670128bc170bd205962e9b6f806024a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159e3f1f1446e0a4c775dfc4e759a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d22d19c50104e9b09c607c7886e841157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6099a642e6136efb5cc03e4f531bdaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cdebbd1b0da2ed14c7dcaf615600b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500272db21e32a1e96230b751fe10b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2847e95ea8250f0e7b5a93a05c121a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b44e02ef6fc66861628dfafe8fc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e228f4a928eff202e36772c5890f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4dfe1bb2a9cfce53020ed3b5d1b1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d25089d77e3f0efc407af69fc7a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec307fa421f0d0ed13aebe118fb39d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42924fb7478553b5fa2ef7d6b60f28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c78830d4615d052fc180397900d88e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3efc5e52cf3bc0959a8fbebecd517169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b624df8852bed27b0f852b35e52cb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699880479425318e3352b18ed3cf3c15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706784477c14f46cb1a563b8ecadd65f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7adad7cff254384ad84407caaf3d8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b44cc13c3ce78d2e8ced9c2c8299b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fef20d776de72e0cf0302502a7aae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a331ccb012d79575f86504211b620176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258adc7b4c6d878efec8d4146f504da5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929bde4f3d891f961c8527ab0d158cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f0ae0e122d57d757af1de6530a36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c40952fb7945991a0bfa92b025ec67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711de36dbd350ac5997c3f4a4398a16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6ba15f1199f56a07bbf17ccfb3dee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6835b6a0ae2724bd046f95f99d6196183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2d01e66c05d80d052c60480158b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46fe24683859e563741caebea0836b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f2fafe6f84e5eb8a4029e863c1f45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c417b95831ba77b039fe8b52ad0692a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e721d9baf4b413301acc06d89693dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48c4c41719b541ed8cb3e89d1afbe7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b169c6ff379158938a12249f4163b18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a0b4bce832ab2ee4b8e69f394313191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ab6fa5f9c775a39e37a8fbba54a5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a8acc59bb28c8fb43f99f77facfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4f9b07cd75287e56c078483357ade194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3823cdd941a2d1dbb249a6efce08a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32232a3bd9df550b396de3b8fa146f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7114d5b6731b910b39bbcd794cdedde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7ef704523dab962abb20d005a33b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4c96a8c711d638201789258321fff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924efce290fd581f4eae521ce3348eb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf37019fa4d208517441363b9f386a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5a4a3f1e2ff6e81e4daa18d1050a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a788a9e73d8e4f415191f985d00144203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6bdf85efaea0de6a2cd9c79cb4d50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef533b5c8876ee6f9b97530f98311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dc2d135167d78dc9150217c42ce66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941da196c8595ead36c20e25d4b36b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c520f1962e48da64d6791dbaf844208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba83e1aab22359ad8af4786798505f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770f59c42ad013c07b57951e321472210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66224dfc259e04af1c2e14f565e9f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845074d2181b34e99ec03b9ff1a59b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbed8c53bb1a6c150425041822b56e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a2090e5ba3cc8ee3c55a299c3ac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58639043ea390f320f7e4ff0b0d2bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56587d1a10316a1615f4b7179add872216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eb9da7a762ab27a9be9769ded66d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26004794644ea360f65ef256b4720b75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc4e508ff52e3cae47cbb5657495e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4531dca56a85ee7e0c676ac22fc712220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e41bda7144d92baf4fef1414239a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fafea3059f2c6bea684601bc662a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a582800f438092fb4be02c2a673be23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea17bab7f464154ed4b5a3f7aea47fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d771d49ac609774636a1ced68d202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5737763d03bfed9f11e88aef3d4ce9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87597aabef1b061f9adc4e0f7b154ef1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190241424b4f140fdb575e23a6b1bea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10fb474872d6bf6b4b1f1c84ee51d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0370e2f0ee05b5195ea6af6c332967230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128c84455803e1c80eca862256d246a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748dfba9461829517ef895144d12df0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b850379709382d5ec929370cdae3c42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3200db8b7e837abcd5e7d2b01eca6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4e51b8cbc6f85c1226fd66399ba6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee68d43b89bbe28a8734e9b9145363236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d851940e38732ac00015405cfa19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd6bc9e894976343265a68346c5a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7fd8466d52464bd5285693bb2ccc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b41802630ca959ca8ffbcc29c220d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf080a0e801fb20d11c5d9a9445b9866241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b06d64b584d0c2ac24813759e3983a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e44ab36f3042635b59a8e497716e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3797c9dd96562086fe8049651d3ac03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542808d3e96224a8d8d29c8cdf97309d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8aadce39c7d342e5890751239105e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62993741b9c3e10e874a0e1e9eb8a8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302e72936f4ee01549cefa2f78343d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b51800059c175ec447ae08c1cc46c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687ef96dc56d7335dfab96e38ecfa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d788c4de4d115f8158fc4d0345903251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccfc52b320e472f77a92f76c16f90a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85265a953f23657ba10b9c6f110e38e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b1bfa4a23e6ecb97ce05912c4eb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838c4831dbed027ea30d0e68c9cbf01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1d360ac0406cbfec06f82c5fc96dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd6197f9c3edb230b642c107b482db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6237d64c5e502c2dfee66e307b22e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cfdd7bb2eb48b295fc91442604604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a4acc7937e696e6073fb78e7724b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d677ea0e17fa6c20667b59ee31017261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6f9f341d259146196c5451020d8ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38f134dac1969feb0eaf4b93f5ec84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69f0a62bb94d05285dbb274d78b91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c5ce354449c9fea13b4b4455d9eb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a848d99f95455c7bba8b58c5d40811266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56038e5a8a934e721d56355548504ad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c4a9fe391f0736ddc5344091bf98f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0949badb047a288f2810904170bf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047f2024e5b005b80062dc0a272ae01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b7925658ad271f78431d1a2f90646271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daefd76835ee4027c9656386f7b6ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaacea079a2ee4c4477d5ac8e5c4802273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b757b5cf5d9928480b61eb283f02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087e46aba28126cc2c72649dd3c0253275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9023c4e0bb7707edd211fb7bd0cd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a3e9c6848b0400d9b9f692b35e3dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816349464ae316c483048e8246f68e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b060b5bbf020fd5e59592ed51c41e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b75858f7b0bf26808fbd16615ba2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1eeb1b07dffb3936f39275e85a30e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f74a8ae32fdf370750cc38845537b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f57299157e96c528f8f4b6729d11d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e21a6358f3efcf91a08d73cada6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd1b7bd99cac2e3f99f642d8a114d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed5c560d81f9efd6d94cd8721e3e3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced972465e00bc43d58cc6f009aa753287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989818dc72fe0f4434e25d5104abd99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba59d89c6227c596fbaf5563781500289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27444d2ee7bf605236aca3cbe5df7f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732bef548b1f4f5cc6ab13cbb654ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b023c3ca8f0b8c08272b25fa328c757292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d10154c9b0e84e04a7ce34577e78f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002fe4f0c4dc2c5dac93be062f86277294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89a3cd742f024b56ef938945b52e07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c5d8cfd3f8d879561c21c83094996296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fed7c6f5ed71620154330083aa235297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d39b92d483aa8826e939d8e856b09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3cada1bc9d00266646268b532d30f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4649da6c72eb302aea6822eefe294b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f700c9721cae712148b6f2912efcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573fede338cd7d5f542e357d1d0a4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe448371568bf94b93f5daf6c720a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ca669f78c6373dd6756beb81d445304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90499102da64faaeeb5afe8725b0140305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4138cbec01da11b10ef2af5284b7f59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f1011a21d7884701180ae98576bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2cacd2e57d0080828a6d52c9f573c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd10f5cf9aa01b6004dcb9040f914309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312543fce5798a200a78350b6496bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b43cabd4afa01dc5ad49d5cd1c9c15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edbfb23258d3d463724aa83b65a2ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51169aebe125e50f8585e5430e10e04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0c554723c2260d0dc50dbeaa32cc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca9a7d3cef86e05f31aae2adcc4b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf23f248c6f81b8c50becd21fb757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fa4b6926ec09c5fdbce2137c7e1d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e3372569441974091b9d34f45dc27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705873aba86af32e28f883ff201e688c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69aeb3c769e7ee8676b63f9e98a12e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ee6d34f657f5e1cf5653ee8e15990321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca781708d6fff26c3497966ad8d77d9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00567a9d22fc116cf190945c1ed8e8f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832560bec3a92c20c9fd56c2e1a4854324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197041d7e00e3a7cf21c447d8792d73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d271fb8030c7e5f2660c610e58c45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26231fe136fca209602042ad72854f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6bcdde789208d915bcbc1ea799660328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae7b415f3f3a326bfdaa7d2b02903c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d908eb10483857b4affe2a70fa142c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b3e9a45cf9701b94141b64349299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac1a8d1664bf90dc809932137d5ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b8c76e0f2b006474fa1650b919c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b35eaed2d5aef12b45248e2531305f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ea922cf879ef1c2b83cea6b7c10c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9823d23aeb9626153d3aa0e5a8312336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6680af889c5f10c8e3b58c8946b275337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb55ac7bf8b0abb6280fc861cd512f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1256397d0300b6f94c34b6e2329131339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c5a5ab795062376e3c5d6098955da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be431540a663de1e6c9c1e2a6ad66a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ef176a06a45411dd3c7d2ca5e8ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3cf7ea576759ea153de3946117a76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abee501989f80153f0c7a69253908c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06cca3769d0fc9224959f11c406af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23549910c44caf252bf8392b4020e67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51693fb762b890f639d0c9c1526c895347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3bab97fdfe102be44397155bc769348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273e3bd5d661bd431a32316431d684b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe43a6de93604ab0a59142a073295a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948584f15bf3623d92e754d027c42aa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7101169a8e689219c0794a2ed735a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3602401dfc9b158edc6c203b638fdc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b31b8620b0847cadddc36f4a655b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef3aab81b18d381f2d262612120db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d1b02d1179e542ef085ce58e478a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27215148378fc132429255de365b1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442241215a244c22eaa73ead73a82633358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4154f6176941a08105e00dd544adb1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b1b1b635be36a723f21f66797ea3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54c0eae47ea84b884ec2e7263429d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d41cb3a8588950cd37a682dfcd0d72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b00ea51b3fa9e3af6f20d93e8196363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2a37401026414ed69d9c9d162e01f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a51aa3aa7af7b6606bda4310a8b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bdc1d640099925f98d9ebc81c467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253fefde1512b9105d2d904fd745750367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b878cb7b437f26702fc3d9ee0bdd7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5d114ed04d7c6cd709f5d5b3c9f0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26153b7381e2e16eaff0d7c0782502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bca229ca3b1be7438be1c05bc39a9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f1e9252883b2694d4a7b7c6d6bf99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3407dd698407d13396f3c4bcd415373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238691af47ce24c5107c5cbb38ff7618374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d689987d773951d1e181352a1080375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc024b719e20cfdfe92ce3d640b7aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63127bd44bf7dd016f41c0c97dc293d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7bca503c5bdb050457380d0744c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fd5de8ee900efab6266940ea76c7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be1cdd070bbf962d2e66d9d7341452380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d13bcbf9e0844b77f9bbf7e7b0a4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b52a1ad7cad7dc4de0af643b3acfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb5f3f3e46ecb2c94af364e3e3985383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13197374e81fd2e8e90348fe3dbe4f9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c029bb57921ef783cc59384359c6a85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d7b682dfa3746e12838091f496ddb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b17df1ea7843643de8638f5c33e3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba87d8139b43dcf1267466dc16e50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820351fb8491174afac3a5d15b4a812389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5457981bbc6f376ef790c77edcdbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb612d435e72753100d87c60383632391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55917961a91d8cb4c79f752ba946b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd5bfd3eedd2c94250c5a2c6a299f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e65abc47bc39c253a53bc349098a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e92ff059cba4514bc159c9c72b5d07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a78a67d7b11f8994b2a538700c025396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93982503d22b85923641992c0bd644c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ebc738b4fab2d0708c3d4cb926706398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187be9be1e1770d079647a9d2f65a19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31851aebb14b860bc0e195155b68ea1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ba6ff0469ff829125d0e702ff759401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34534363d561a31dda744c316e9c52e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a4d4a981a9f20f7bb2e0b0a66e2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa15789e3b2e62b9df80a45ce67fc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226daff679a37288740bcf5319dc53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf895809277c9aa6f2c00811e243c45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb972cfd90a193541370133e3cf32ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976e408044ee74ab4be9ab85e793cf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd19aefa6078b4e337bff836ce0d2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be6357163a0129cdfa03c980cc678e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff81c76482d315f75b3f7a2b9cdcac3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88bab960157aae3e7ec3e4a62b817412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19948e12cf44a5ea16c2e0844fc394d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c9a573683dd1e8905b2375043bd05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ce8bc1a835d173cf2a692e86fcfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db139b55a949bdf7e913df27770617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51addb9e33a12cd7326a1a3fd4108456417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6b6010110ed268e1fd40091ae7890418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad96b125b205d83e02f2e7533c7a87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeef2e02d42a0f25f8f86a3c2071e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658361a1686b9b3c68af818d51cc2a9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6729d3137d21977a14661395b90f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde50f75c291a80134655f4ff209f91a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c02cd35b02c99c81f48abb7333ff6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f611f0eaf065e9fdd551256aac604c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73f18e0cf2eb451250d4b36bdaea07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f474a28c72b86f2c75c8ef78e089427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c9da17162480a21e965e37eeced8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c65887ef36fe5b2676d5572a59ee1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf87bcdf4061bc2e1240abf112f61a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1165b3bed1ec6913128aafd150d0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956efbc77d3e29fd7f4c3c5285b5d8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50afbb349e5bb613a3ae0b9864207a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf89cdacc02b34e0de51cc1a42740434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6b25d86a10162561ea54e4b48564e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c632cc89e48adde5f8749e2003b9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417fa7d413d9866c4359042a3636f09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058dab6cad0f756fc0213fcf989ea1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513550a1f2705f68c3c96e99d9da505439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f72d7acd8b92da43d67b324fbc3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d2cf2c673acae5841b1c4b83e211441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36681e9abf47ac6c96bfbf93d5a7738a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec70f70dba471837a7a0f807fe5f987443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a901f6befbd28e549f960c84d74b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabdc13b2a39e59082eadf1d0444362445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce56db5f4d3e3cee28fa1b48a7248446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2865227eb305aeb603d01db40e3ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367492b13cd15f07885a32896dbf73fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011305909a6d17d54047f33e53c7f109449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb0b009049e5c7ed850ea355c8f33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203434f30f126d3cd3749df8203b1e72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2e2543e9c008b9b648e29a7fa964452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792984762646230bb79fc50e9ea3d23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f9337595c4a32ed10a85fd5974137454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3573b4a61ff483dbe148423fa2f8d45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9798a981e7a126f560701b8f90d673456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82206e27b1668ae64748b7665fc0ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6bc66ed5ee3a53ac6913e6d1b6b85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f073f5cce5779d1414602c92bb0c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29545f67827a1f9b5c1fc970597f8205460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3b92d9abdbd930fbc748933e845f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5714405cc50ee29c1fe7a267a7c572c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a8f4413db20616e029349306c73b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa81719d057b198fc3fe0c61b562e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f618916ddcb0465898e4a9331ec8ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c384eebcfe696e5f219aa11273ed77b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05495ee1e1c9e2bf117d96dbf7bdfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d812e91a3eb232c8e5b7169da9a44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20121f283f29dff8640a1b4efb6e720c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7021c6c5bb06109c1b5eae371031a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deed6a92f8e9d57f9d00d60ee86b0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251b7b773a718c803edeb72ef55725d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634fe167bf2f4cff87feede8772da7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4ef729b975f009f8770cdb312d84b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd6182107b41f1a2bcd140ff4ad05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb117ed45f28a1053671575a952e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df46ef79e92a4cdb1fec0a348b174477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed95bbb21bb72890d1b71b12d40768d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54164846366d7e9400742329a10d181b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b004ae09229bd902107494523f0de2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d9e7c337d0a5874a4bb267d88faa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa58f188425d30a90cbd7c6796ee18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f68e3bac4e42d54f9033010ae451d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377840d97d8fb9a64c99998c988ae235484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53377f36dc82a570e9c6b41a35cfbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c683d13f8119066d875d7f49a4beb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614c7b1514d8aead69b0ee67ad9b9c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376688170aac7a9d04b3a2852d1cd3dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64209e32588278a3d8548a262439e72c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514cb97a3d2171bae1cf3e4c8e88fbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faf571393ae70f5a22750f2f04b82b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdf1f9523df869243945481b121beb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665123ea9f5b3812994d31fbdcc674f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df563ede4aaa2f5c47aa5eb4db98a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ddabf1b3102efe1d2a5e8a5707c10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9652ab39ec3f882ad83537434e39e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7cacb0ddf1b8ab2e5a30e16a533d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5551b4edd897ef92dbfd16737b6168498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468b275e2227d971e787451a26d685499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742072ec2644cad6ff76ef01ee97cc27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f9d24f219799713c052bf7658ebf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b0b32290ca568e1c293fe927094f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21b1d9f18ede5e1ba27c96e2be7a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512097defed6e223c51d0d95ca0c5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934080e4d3c44d1e995da13ec420b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8359d81bfc44277e5d5d2ccc7f76e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0850a6349d5b26eff7e0b73eede302c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397483ff9129d1be100bb09383e49bdc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7ceb52466f222278c94f78584fc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5edc2b57b8003987b6e4aa4a4c8ebd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e95485ff43eed90e0705ba7f6fa2bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac893cef6f8b67720cd078936dfa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f073fc11c9ff665a7fed49f12f0c383513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c53dbc1a87a54eb6938d13af14d571514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c75df15d113f9d42c68541b4826c23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1650123e4ce37212ae548eda3e5ae1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054427c4684f14a793b4b644f74ad154517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc70bd9a1ebd6453169fe35c56b8ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160515e296a8f439354b8d66624a0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb31fe9d7a6a92465c6c49cb06008f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f746c3e535c98b0dd016eba461856e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9257a9a93001d855cc1b0099ebbe6f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9147eb8d3da1bf56fe5fd050680df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264cbab66987b45cd3231efcacd6b94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783cafab23d4753b43641f357a757d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932637555a11aa0a7fca35dfd508fba2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff6109a345ccacd6f9c795a2c150bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598a8b3b6f0c9637a709980bacad7c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b686312604a2b068ac6f86a03953715529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d236ff5dcffc9c84a2c95ae2655702d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251ba08b124eb69b57e67f2c06e7c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb458e39a59800de6f72c7e7c460f27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f47d2ddd636275654752a97fc99325533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5770a36be1a8e4a35b70ec27b7685534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d16b56809c82f68055c9a4d287318535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d4fdf513702a47824ac566d7731e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000222ca8d54288763cebafe1c3b57a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fbd8e86780e584edee2f8705732d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24debb5960759cc656f1b1ced9db0a29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dda3fdc42d746d8a5c0e86c473ae7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b80c45166f086364c780de9bfa814541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04228ce876be45771bf3fc7d21da3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914f9a233aee1c3877b6ba791e719d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68269eae48c34e2d4eaa4d5ad976f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524160418e8151961afcdfbc3c2514a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993232e82257c472be43886700682bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0db65a1094ba40d30e5bd9090a9a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2d3b5603900768e644e6247ca30c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4635620e61fdf10729dead362fd4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238a02a7548b9b9a003cf91b292480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5deca0d8c676ae65140541cea18bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb6b6c58576e3dd3997caf7d86b6ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6a256d06018ca2542618b5287460a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a7d85b43ba72edbfaebeda99e1a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa481224fc250b705d43eff9fa59079555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef0aeabdd02600f62d66ac0519c04d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a972eb2a5513c5cd7cc925d601c359f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a349d751d7d244393149bb6466c338558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c10183bc28dd279daa65df91c417559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa14489d0ff6af7ca121a094d1da50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6fb48a7727b718780bc12121d6f42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9619b844780c00eabcd75876b22b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29416460fc7cf5750f08ea34b286bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847847182dd07ec6c321d365b05f74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fc62055ec5e9e528de358301b20ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48bcba77aa91fba6f7670ceb9de87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ab825033106384cc7429f5be0fdd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d0df618ba32dc129049c782379cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505d825db2ee16729e01ded7541bbcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111532ebefd76a91be4a9ac006d1b286570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a3e9de07607ae77ed1771d83dc45a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ad92e0e29a05f60565ff8516efce0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968eb2c2b27f25b38554a670e5f83e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12864fa6a03d09d6901fb826ec099dd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86d00353030e5fbefe209f048b1b58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3631c05dfbcc04b09432411cc77ac7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a349c3cbfbc6fe1a9f8e54b8d0e52ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85b12afcd6b3861cad160945b2267578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b176ec9ae20f87d2ac300bd8fefb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8260a049a5bf5b50e390e2d3f949580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2c20108f76a1ac7f896fb1c94c5a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8da7ebd47bc081b58d7164ea2180ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a395f8a0d2532dc5e027b5b6628624c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd45af8ecc403fd7e37bd0ab488deb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61fb1e8318314e7c112c72cd2f89f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee5849f3124f69ad62f9130407898586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3f841b992a395be7ac8f01016866587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc84307f4828e261c9b7cc5a3431337588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa1b81f4a476cda3a2c9662da15af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36613facb663b1c3d8edb9abe9c0ec98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df1443ce1881104581c7c3fdfbdd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2abe08fc7e409bb033e235fd10d68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55485f325bba55877b19847992dccfd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403456b7b38a291768a8ea7848e28572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223b44d03c427683dbba506a7ef3038595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bb60b14b0dc7b266827701da3e3f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae454a724c3bab8ad218dbdbadb3f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99d1bf8ac65e9408a6f2f16c36ef4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722da1ee616513a5ae052a22d60ce9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d4d5591fe0d2837e59488fcc7d2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f274bd2213714a4e35fbda865a3c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8a38fa70cf34bd5b4e98916575e0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f2dc3bde43a0e213a2a64c2df258603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4940c60837ba3feaba81c8af0b899c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e80bdc6b364ea9acab75bec992d5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ebd373eef653ef49739a8955763aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f281cad6e688749bdd7332c833e7c08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888eb4a8d4707240000e8dbda1ac27c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29576500a6a1a92ad27e2fc1d5b046609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d48de039962fe0eb9af8d99f47830610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82997e0fc6c42f76a8b09e2397d49c4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a77caf01808c397fb1e7179d57991612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7faab84c3cbd08d70645e8ab0dd33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff86d6a1629f3d3b6e03cc3832d33b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c07147fa7dc4263c8e1eef555ac0e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad820c3ad56df24012044f0a234409616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ff8581fbd512eeab4d7bed28c2599617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc8af9a03e191f0135ce8c3474fff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c41205d8c6c94c729464e9acbc9815619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9370e3071d10b531d76ef22f49d0371620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f895521c21d2a7d947004f93fde5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0937e17d2ddb876ec858fea783c3eef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229c59d69197420e694de7829c9235f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433bbb1863aee9b32e5be50168c5894624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746c5c50d218325f3a1abf6fef7178a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a92eb562672d68700aafe3af8801626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424bf89077642ff81099c5356c35529627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016e9d55c7fa72d3b4bfd75bc676026628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ee1b1b9b026b91e60a8002fa7977a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da738205a9b5d39d92befb64335da84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbfcff16de5e6025c70dc00863ae0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e15f506039a4084d3520bd7f7fbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560287ba93285feca3b090f4ca473d32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4e0fbe92da86598cac83bbafbcd33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7e9f0ea85a30c6087014f16fc79f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0be41055e19cc35fb8be8764ab421636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd7e4fafdc40a502555e23c9d262e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b27218ac9058dd70e7389a7e9df5e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f6973d7b8ddc90555c55eabfe22a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced685a992e002b83118162049a81e64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da08825731275ae83c99674e482e1dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73a09429e1de71289fb3d96b928661642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650981355e06f7a8d7c3706ddd9c2af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8884be4e93c4f55ea82d5ce618045644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16702b6d415df28c9e99b8721fd53f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614e68757cf211990b5a8bad5d96bba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b49c98ca93df87dda0e8accf1745aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a735b72e50eef34875f015e82d0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427090a18a2180ff35b2bbc46462e5cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f6ae9823a433b02cc0ab05aaa837650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259141582bb7aed100ca2318dce5330651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe054fb8db7600c3814dd31c543adcc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae9150c63bad374a799a8dc1233d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade13cbf5dca5d30204b83445406af4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c9ecf668390f2d75596d18409ef34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5d682ec68d34e9a6f9b5a2a3ed4c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ee61dec857d07c82092e7aa599f90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d72aeaebecff877db22e2aef88c7b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f322aa6a79db4df46047914e0deb39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17c709ac37a9315ad251acf89790c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767255132967c1438bc5fddb9979845661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17015539e5d80ee94f4cff63617f6ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3370cf99225806fc3207493b7637c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cda4a2a7251ef5eb5294619abb19c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1bb8dc8c94ae61ad0eac7569bdab2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b50f0d8571dffb4f5ad07838df561666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496d50a231538e0fa4f12b267b6fc04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea3927e61eae8723feec870da3323668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851220ec27b8be3bac1fb169600466a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a6ac7bf70e6ce8abde824bd8c9a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483688f79a10b7eccceb683ba659318671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf9c753898f11f6e535aafe84049e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b59535fc9cc9aaae55f245aae718673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf30104e9b4df3075f4152da5b70f69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9333be0506446f26b741bdfba04a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39083b09f8eb5a7da5a5079bebf35c5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500334deee811a345f977154c9febfc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba267c9570dcc8669f3cd9fd3a0b8b62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d20583236ea42396752f5469fe6fbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff302c942eebb46debc4b5bc6fda8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff309db4a55770229ae019f42d6e5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad5ad98a9e63134e6d27448b3f36d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175938dea67f952f9d0e66400903fe61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436c75479160185a4421efc916fa29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8ac5af4b31c802e324c56e3fb840c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5445550bc0c3dd2d9c837ea03203686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f88e61c1cbeba6cf1795630841ceaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d9edf1e7573302a6341f4cf0a173e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf46d2e53890da57c122a3eafd4141689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383808710a3f9315062bc7fccf01cdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23f32981f780e9d63df60939ef032691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251090114306758d78e225453bcfa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f014e9ab00cc59448334e5fcf4c0cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f34d0d3c6c9a65ff75dad3c18e0f71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16e2a8373b97b5e6536d6c20f46d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e73be58a6ef554f5d67399372bb747696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb23102f9afbfc97109be9d10224869697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe82956927f39b748d72f2f635ea05b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba4f568f0285e023147c35120aef3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3ae2e66d439bcc9b8435b7e55146700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213e397d3c222d472a17c38e99d1d23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156088494da13a639343ceb4a8f3baf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b41dac2f27cf68b35ccc18ad7789b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79bd1fde1708824829ae6b110b83d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74c8495ebb3e7bbb10b9939adcaed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c6164c6482ece1d45b6939d87a09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a67fe06a3dbf854fd9714fabdab14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11cf84cada1dabc86c838073021541708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e26a3343006b205c77422ad1ba189c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cfa0a8ac8afde5a7a08bd31bcfb1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22578f2f1331e9c4da8b0890c22f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8799517da1fc79aa29734ffd0080f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c205adda2840f430aef1161d8fa9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31145faa67e083086d73e32914347983714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6833991de38fd65de82a12474f4ddfb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf840795841697ab880397b1b0e60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf2d1abb49e1567c130a075b2e7a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7f4a52ec0b9e90b0193dfb347be88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026ca4bbe5c5c78a254031c9ea0a19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6904f8a7481957e3b8f5bc719debf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeff1db451916b9884aaf744e9e211f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ffa756f7443b5109cbafd6118280722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf724d24c737ee7914b671c60cdab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a01765ae01122350feee86793e882724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141d33bbc2754afcb1c6012151adac5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3e85fcd2375399f0bf3cfee1aa660726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7232d988ae1840899e71597f8f790e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5f7ffb03d8b3a1b31a86f8320a5ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b5acf6f6cfd0cafeba553ae04fee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba2c430b915dfc1c1fad8c892d1b57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2b323594c35e178f64e31ed6a9dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db876dd98b61737967279fe7045e20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cda49edaebe511a64692f96d3a6707733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adc6b2babbad4c818cd78aacee92e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82c9976bf5baf659b8c3bee540181735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015f25e3a7b3e42e0409db7b227bd8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afef62f25a0eb1b53e148bba9c5b12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6eec8f9eab0053ddf8526c3a734eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb8aec78d9d3115ce933cd5fadeac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ace3468f662864128218724ba4c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e39a5c4d1766ee17ec8972508981741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984c92574ff5329da90dbe0cb7ac2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde00bddf599ee4bc09297d454493d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0749a2f560a8c4842ae3de18e89b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c6d821785256a2fd570d6a83b1cf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9a7337f4873e477c2ef99a7528bed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1806ff0e9ffb3c5545e0e5da84a74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1962bb62c8f1b1ae614ab3d25cb121e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549215ee30e063fb2e622a8d04af24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ea0e5bfe47023f021b7036489715750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f4885cfe8faaeb34bbd181ce26916751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf756c4aeb6b06654ff868d515094d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b16cb7868e18f760d69fd876e56a3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcebedeb89e449565313e60554444f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571502d25a77a5df818d56456ce78a56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d291a48be5c9dce031d7dbd59cd8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce8539855ec313cb822095d1a2b7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb6dc212ab68499ff3d5fa419f4330758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bbcc089a2b4cef29513640ceaeed7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353c27a9477fd558c169d67b3362e3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675462a1d3c31c23298d1458a9428f952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c70292242d1aa7268f01ee542e853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a1795f2276e797dd2a45354a0b9a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b6a8b9008bf3b092c1e3fdedf6fd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e701ecd62e18861b71497236dda96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902e402c2082fbd73efbc0aef682ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035707eebe98e47d4672e25d9f9635718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84249a377ae645a03c63aadacded1fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b65c203be44c4a5f754f9d8cb64ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5768df7e2f0d03ccbd8ee6bddb029d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb5fa4049f9f31ed8edad09bd0e0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094f6d68ee80bfdeb24df83c67161d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ba2b56bba3db508807e8dba73b2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73025beecbcbb514c85b41b8fde97b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c52f92065c11969e2483eaeabcee216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba3eb924b8358435765a049212d55e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043d788f0e888597028425f4daee6b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572fe9dd2aca75594d61b36aecd47919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac12a69c997f8853639535525e1252620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f97dcdc5c106bc000b5d2bff99b1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680174086fe11975d8fb136c97bf92d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408334e9c791fb14b76d834940ac797423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0ce4d37f63d97feaf308484e3f8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268d4504e308500431aba53f47530025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b299866c2dc4a80d2ac8f44301b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b9cd712db54d869d4d105e8b13d6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f009af8e46dd9b4920e4053218e0be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8116b69c511a50342bf22fed70d0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8df38a28b778acc8356829248f6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a62ef5d97749f7e24a91a60aa4a0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338da4945d01aef28254f1cfafbf2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e21b8d1c425fea94e990b1ac06721633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e55eb8f6222a413ec98609ec34a0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62939ed67d6f20a252f6febec211d49035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260507e9321cf30741c79f9597084ddf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217e57d4cb4368ec4f3b2075b536f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a541d7d438e37e8f1709c1323d2000e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8263271576e24f726ad61af7d4ed9f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea6831ca4768455ba4117660e7c7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86286e6e27c50e20032a1c8e191c515c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661a489532012dc87b4ad01d5e348f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82082e339a9ddbe2a4db2bb33b34fda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93529ce6017274bf23bee023853ff044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1e835bb92ac1b0bd99ff090b016e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f42fb44d059726453bf8c92e43f6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a07b3310763bbc71f1e0988949958b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e20f714d02f9832b1eafa0a8d633548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9156e4ca0fca13081ebb192d662c4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecfbaa434fb4f4666556bd037d9d7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229690d9459b1ffeedfd91acaf8dae151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222079df105fb1a3ad0141656b51d6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a307caf09074e1a0b9cfd076f6b3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1adf6470dceebebe07f4c93537369854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980c67701410c9d63303f11c45d77c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d988192ca796c2a3fa88db798d8ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d7cf3e142528a13a7f481aabb822057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49907ec28f2646da9d5580c49cfd601858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258c4ad8975d822f062e1d8074023a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b64bcf4de1519735fd353609502a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7427c7e73589f65ff6fc1b7fe1c7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122f5a72cbfd8e24d507c71301c023062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1a69560f19e7371d2ffc0e9e92edc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65150afe36af759dc9448b7cef60704c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923072b999eeabad3504537e03907ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470f28c05e5d676d46cb44c206310fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6fec29c5b78a5ad97dbce1afb4fe267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0bd0347f2efc93fd86c5c8a57bb3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609edcb5c2b63455e6f778926f710e7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d94da5f7f0d3ac12673c4f97d7bc4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17678649197dc6271282c77f0f6be06871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689a882992622106581d4b7b253d3fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb8d56dc33a8cfcb0d4d90a68821e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a551ffb84d620b5bd9f1cac19d8e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7490286ed643413ddae9479b6148975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdb89bc3dadc1eedcbdde0ee3556d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ec1dc2d49278ce9c31c7b295eaf9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a30bee48d1ebb7d3391714cbbb2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77b1be1dfeb9e4279495d5a74f8b4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c466cd35dc48a8e9f691f83c69d442880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a90d27b95733e0629559608b7604781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508019e6aff4b132efbed4a4389b3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d13bdb58616a2747d494b3c5b47c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880b82ab478eb1df77a5068a70d2ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb3285e5ae2aa364e2cb9e704913a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5305f20408c6214b11ed071f293a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb38bf00e1c2a87e8093e0f1b5d4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a69ef66d9673141f07552ffa76bd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eef173dc04bd724bc1d740c62ddb3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba0637d45cbde847a33a630798831790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c1b59d7233da13dcc86bb8b6735c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691c0f99e9d51fc9b2a8917d5f617c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aca92f3927c63a36887e688281e1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9c9b986e8861adc1b0515a1af89094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9960d3cbde9aae9d8d47f8cbe810095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2730caf978b846ccd490b6d921867dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d913a0961d047cce2396f32394964197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51578a7718aa25ec161a84970a4e04b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dded147cc548d08648d75660ac3cb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac521e9eb3e5c9efaf5a174935560a6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6f79049c7c8d10d0174ec45a9fff5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6633ac1bf9cbb6cb8d74786988cd1a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c9ce89d5a7dc711704190ef702c14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedf19cd22948a3e89c5acb9072f66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568500cefe780b529b9600110661ad7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212962217c28ff893527256a7f4068d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161aa18e51acd751d3370223c81c7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be306feda13017e159c7f6ea4f85ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423a9394a01b9f9843ffb53fb7b591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da35950dddb04392cdadd27603949b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb42fe8d3d22c9cccf10c98f7199f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353be5b646cf4596a4cee5c6e2e868c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a882afc35c941254ed5c2754ab2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d7bf2d0194151aae38cf4091d74c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7015b763e9f1274cf806e02787e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b3c209dbecdcebd5d775687db18c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287480044075496582db2b2ac3940fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2fb710fecf72c27bc76b88a6a4fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3539d1d550b7efc9431529d1dc34f1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba28fd7db2106b81bef4ab3f3d829d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86be713c0275e96065426ed216504a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b30c9f96973009e35441070c48dbbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddaa8195f1d297db90bc9345e67b5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6a0409d776aeae2677220d905675c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57794e716d01524dabb7d0e8c181468125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f121767e1a87fb42f478d8148dbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c97d5abb3f095c1a4228623f76c80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cc88857dde8596651e5ff4392f501128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1d13c7ef81cf420d1495cd6421bf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea83b61f11eb96e8b22b690172b2fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4150c501322ceeb8a3b1c5e9f4f4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b47b20ed663cb0a3d8321f5a49e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d294756656c2b8c3391d33bf1b6bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca7118abb19aadadb28e993cb1993f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4e5206cb3789435166a5b72f51889135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bc7d05d419a2e70fe9c278186210c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee7dc9afc0e8c5929ea5ad92f07f3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda53339aad953b7c7a7a341b310a05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f0b51313d9ee96614a9354839231139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc61cd5d15c8342892c33703979fc8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e41515fc4965eef3f70ea1786bb39a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f72ca9ef90a7847f9ed5fe4b41e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e167204fcae8297012e464c7a0af9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33961436f0cf087b2b9920980f2b5b1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1219c2377e471e940de40b0cfc0a25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e852bbbe00f98ee3f74b7fab7a00c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c881889576ad033c096b0c11d358c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0d3158de5f142c7fe964bbb93179148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d663fb8b142a0ec18274d7c5c8b6bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e6c957a3f2eb328db0c2e6815b5c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a513a9385cd3d78fbeed174954e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b49efa78a809938083504b80aca09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb023222f800d494975e82927e0d0f92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3769ec968d26a83ee7c8f0995ce5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88e9860eae854c0bab6d530ae1d0ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddce49537b43a340070009f316bbb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64c10c80684ef0444f32a43b2ae491157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f157cefbde0b074bad722c448238158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb5d8dddb46e8d63f4c58ca57fa75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee79b3f20c6ec38939d32d51cbeab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2031354c295307e03d5d1d6d873d64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad525dfd3799563f32487a28d548938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8028b70385fae46f0228bf8e129f4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38205c1f0daa35f8a9b8390c5bc84674164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af81da163121c0d8c9023ddc30a59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610df081aaf5a5637d90449340bc2ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a9fc2e45c2fd63595b0379deaf79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33bbf0acefe16f06e5825823ff95c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd2ea438803bd46882950b4f243ffa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67a2dcc68f1f5a8f8bd85c0841c770170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1304b37a8a55a722fa539d1e3295177171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7b874d864cde640687f31cd52487172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc148ad6ac6dc386f994c0c2e7b59e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f47ae49fb53a7eaa8547c7591c9147174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb7b39a5b4fd3b398079547cc2fb7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4628749aa767475bd01e6488885f58e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56eb0d2a80c70bc5a9c236bed2d207177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953248aae524cc7f7573cdbe82803ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa071332d8265bbe937246719b42c3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e0adf71fb5302ee1505df3b4bf4db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85cee2be755dc315fdfc84e76885ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359816cf63c259fb973e677e3e36f24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05237933c86a54086bab452463418548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e14dab47bd2101d635945185c50a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5df0c8f2afcc9dba7571e19becf71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970905ce43ce47544f196c7076a50eee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee580330798a3fd60aebcc575d4af7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683546472920074cae5368a92ef82283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e535e1428b8f6e87720b93cd29ae58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3fe9943d0666da09b965ee24750f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd555434f2270e3fdf4c9cbe92addc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25662180966077275fd0c727eb176c31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4412eaa6cda0dd7c9958bb3dd9ceb25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2f26144a9bead1e725d0ae21d620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b9d99a746129209f133839c3a46c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bf228dc855b3d9f0494f7f8015308196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505701a3fb93f7205fb9d43a7a068c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1820a34ab0cbf31cc93582447e45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdca9f0352fb267e7957cdad6a22780199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb179f00c577c863980ce0cafdfbdd60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadc3d360dd8679ca8556aed9f69283201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293000da70c2ca4074bb435fc3de4a4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ddcc32d7f633426555051828c8da5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531be17c9ce8b34e2c54805c433c2fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c07e3db874ce829bcfeb0c5ce55471205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4c2f7988ee1ac394e640da15b2e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fadc1feebda566e80f71c3b379108207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d873985aa0387c6c6b86f18feea9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc68af082f05184733e8dc172ea46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83808b5083b8cb676251f6b7826b8036210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28417cfb4782850c34fcecb937356ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263e37565ac86898683a68fe567c20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3184cc0d5000a789f45795bb79a44f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56d0703615b801a341f6f50852414e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e385d94dfb0a1906695925e1c6506215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce082effdf04bd8c4e2f162e1538123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b910a131e810a2969878bcd833df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe961669be57f751fbfc45184aab6ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf67000d394aedf2f28ae6424f65453219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8fab7a7ce525d7e2f5509a3fbc4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb71c42b793d89f5a2319107efda896221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f57f2d720bdbbf1792136dac81e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec78e9742ff9b579dc63b7a14f6d47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb579005a32ac8c3e0543b2863fc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b833aca8913b1ef30194bb2b7eec1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ec28e8007eca84c77610e95f55a8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d31402b652db854d5c0b1b317f64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf264a3f52ed211eb571fbe74395173228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a7b70f68fa0c0a7e48b134091a976229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5df6e7a29183da1d019fe46e8365a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805c69c015792ad5d527261f0eea87d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad934f03301e164181a666815c015232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b27f7a998b5a5e3546c2fb32ba9ef7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c1817c33f3a0d52411aea48a7189234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a78ccd882a28020b0742b0d0f1116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76cb82c8f8559d490872398634c37b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d51561b34d517dafffbbae51faf3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980e6338cb0dcc63857bc25a04a6b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b917260a638dea9f406b4a0dd1a77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17127f81cbbb00bc1977a1be2099bf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6ca7ed6f01073da091d279060b89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4010534d57fbe50248ac7748abdbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ac52ec87e84df1fd2c41433b12b4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedef0690340a1daf7c7de33714f6e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48433a26dd14fafee7663bbe39f87173245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e256569ccb44b4b8e22f636ad27451f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30768d70a261b86f827842dcd07661ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcaabd0ae6f189b4ec0aadaa797498248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf999d48da128a550157da0ab60385a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9a124bd33730ec504349b269e873250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4cc4c4e4f593eb08edf81b18386fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd519963fb8cbda5b2bd2def44e6af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c916cbdcece1837766be92ce860b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba1ef6a31ba6199c7ee1020520cd3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ef178fcc15a8f5da10b041781ea6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9e30ea1dc7b0baa275249ad24714f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1e38acec495132d4a5715ddda619257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a42075183e6d871c2480570e801da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f7fa3720a8baa714a495b90371f5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5568b54992c228df7efc6aa84802ce8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5995d45cba421ba8ed93b23bd262261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535aa9b27abe2028d2f14865d8d3913262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa1b2723f6b40c4eeb5e43f367e798263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a441e7f037185aee61a03a9217e16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac5b070289d555ce414d23a7f5686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b0543a8f0753aa60c9c48fc7cad4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4890bdbe97c89981b5f22f8bd78ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63aeb9910717a37c79f011d8c6f6a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac67e06746fb3b53cb393dd35f63f07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a56708caf72e6f4900ba37ed0616270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7002894ee9724df3efd10a96e7e73a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98691fde027642172afdd726cabd1fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e3ed40a17dc28e50fcf463eaa5763273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f074ef9f07114597791551a75be6793274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad23ceaf8984be686ba4738b8e75e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e889160c0ec703bc9291e1af584306276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f8f782877cb3b8809db71b6adcc49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85355b4c61e9a0aa8c54d0a684ecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd192397edb2d991b3f1917575115a70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6934dd4d19205c7308e4b217dba98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f7b87cb04c93acf809d2c7fd9a7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c92c3d4f5a48d2499fd431fc6cf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c26bdf7bd0742301c5a2e47d15161283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d0254b967c01f54d62a0d6b26fc4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe1c22fc1518a70621f8d2acb4315285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510595e687f8bda497c95d3f83fd7d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5ea0c269a2b0c88c14450a715105a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c73fe25c18997033a2630dc7dc84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f29d769932c6f143f85a5de379d159289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a4fcb8190858030fddbbdefc9dc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb961a73bdb6532c8b79edd73438c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c464c0448fe770a381a939e2c3f57e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee07b646d88bb25d2a00d87bdd65a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2c5a0e0d960c59d5323461ea5a33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5da762114a7920a54e4c68f81914295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da84c3ab5365c145ab8a1351537694296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455e26df47d204e24d7db25caf87d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7802ccdc7fcc2719d38b931c2d924298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6598edf229aa79b558c3c871008139299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ad0b04a6bc5d61a52bb9780a988a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d11a7563690b61f119be169f6a924301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9404d6d0f34457b115e581b6f99a34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dd3c9da22efec17d933360cf60adf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84e820cadd9d5be4e298c4b33788f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3e0a59c42e2be45cf800fbea5114c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d92c6ca9c395ac186c67ed3f12dc31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18826d7ed84a15a146258ac590cf5cbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a09e4c3f111e27ab3710e741ef8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af56339beca4efb8b265cc62ba552309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722891fc27653c3c5577edacd96441310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96096f7f93a3cda14ea4d6508bd76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a40dd00f9733e0913c49529153ff1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d6b283585b81c459266503d7d543313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf971e4d0c6557a32e0f4a0fabe36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a1864b2d76d211bc48ac3c63033a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43855c3c5302d10e2a8bbc6501a941316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa5bebfbb9cc0c52e47e19f778099317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc13f25c361b155e2f160882612782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de104a16d98857cc57099f1881f2b5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904f86cd43e002e7c500f4f8514ec90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133cef4a40aba5f9495535ee80dab82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a5577631604d7aa266a4ce46c1d72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4486bc3761316d505f6f5ade5e175323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392184780950491bd57e03594f04a353324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c485474242f94ccda64a6fd63bded325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a72440ab80edae0774d14604dd16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c941662e680fbc9f4e2b6422feaa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4c58673cf01c1691e240e4a0be4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4c0f0cc0bf796b3aa0cba3dd9153329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec57add59409757b699798d35567b2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1b69005b23355dca8e41fd4d4a821331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e636fe8d80c717d7ac4fe47bfbfd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d17295a5cababa7a440b69b4d04c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426b52e47c8a2d3d33d1389ae64b32c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095a6c680678fdcbfb5d6b8e9568798335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560df4759fef58c691d4debc04ca51e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d6b17b0770b2c5785bbb376dd603d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37dfe41eccea1baa96c748c6140e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c238752d549133b59e98868cdb89ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e36b5a00f850834d9b1ef7d7695a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa5d8b03667b11c15ef79ddf284bf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37168393ddacd1d4b37fc432c189c19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14aee0b79ec4412a4bd1d1ec3688e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdab33bd9c87ea27a6f7b3d9891ae51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915918591730cd57ed0b4fe79e4151345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04438c1b7f586383e982edddffeec301346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb40db9b7a815d386db3b87f4a4bf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752abdced0d914f72700ee428d084191348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34cbb2a525aa7e32d6655e89351f17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2689429af9e3a036600d7e7c7649e72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127624a31506418dcb468680023aed7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc668e191608a3742b83de2742af98b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaae04044d2ac987f3c21ed3b73448353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869d4ab240d2dcbca77c635c47d7d9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b7cc28e6259e000dcd75211ddb50e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5f5620d76344df05f70f5133b6888356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f295adea9f65993af27f5df39c0701357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa54cd2428f1e259f9671ab0a6ce17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13678ba718f8435dc07ffd440ec1d06c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718cd6ccb801ad75633b32799ede3d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18176e959c32afe9979f6f80c4ad7dbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2bc6b9e48d458aed94fc57a65558a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c05121df871d03792acb6b0d2aeaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db963986009dd6b5671438d55edf1062364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0478caa6530fecb904cc6d408267dfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee18e295d68d56456502ec79e4d3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758113ea4f37aa6eae05d90e36d947ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a43ec8278495dd7f5a2ecb7a3ae8ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543cd4a356dfdde68fc42e0a43050c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec89d8c90320a87ef361c2cf45837f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737072894e09343c513db40cf9a04d77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97cbe5b86b431c937ba5b15d0dc928372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9471805047a84a285573a080fca7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc1c609792e70a1c5df2cbc0c2fbc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1645dcb88d8c4402d7d8929a2d434375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97e4490f3d7c2d4f5663290b3e52a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594f3b889107fb9a1eaf3272da8aef4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6b4df964c57c4dad529be83669596378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c51a62f53f9a46ee8d663e27385425379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01693d028dfbd6b849b40e9568769c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cc447f44a0b1708b9d32b970453da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b9d9f1f6b55e88b4db1a4d41cc7da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d16fb5fce46e8356e39bb00fb4fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae83bb2c56fca06e9f73bcb60dbdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d718250d2e990f8e02b021e25c6d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459627d05752913428f4a3f1a6bf2abd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161923c709bbf7802a2f6c708d7d7980387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a525a1176b52cbf001cefcf7a6e965388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84571c36a773397f37227f5498243389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f9c83b270e93ba440f81d60937e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b04b5ffee54f5ea4e5ab5d5d96287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec5b20f076926382436d043119523392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c0e6385e10cc1852eddaaab26e956393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b900e1d599d62d79f6131230a6e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb1632fa29dcd7493c4616eb6f1c1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff31d08e0ad37f3c30abcfde58f5d39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a016a724d10b3d28b926e4748ff3a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d6e1958ef0f479e654da7c398bac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b65913027131030b585fa70f56bc5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88c506285b9c8c59926537a09c4733400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb7d5d04ce484b19f5e630f5262d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cbb49cfe3f450f1949a2046bc902a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e30d419047abccf9e2268eefee42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e8a8fc16aabee491eea4579308350404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c448d2f353f7f6cfb60d477b67f787405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e401db6a9663f996a1838ba2bb11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0443e78d6d6978d8871353a57c3f698407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619e2538733c307ac4e3a27482db35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14760052c0a372e1c9753bfc427dea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4397d698757ff1625726e05378b3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981a33cecff43f1860ee5ed0954e4d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06cc2fd82d989687153b8c51473850412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf74d909356cb19001893ff46d3ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd4a7a587fad354153ae110c5303e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed74b075c93b0528569651f48801298415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc88dca7bba29989b86d63c786619e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ff6880fa4a62ffcfcb2c2641e5ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac1f1adc5692b55400296051b81260418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f144ee5462ee3baf4e84ce97e6e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0927276c2ca8af3901bdd108eb2e382420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0b1f2421e70eb08bce38335762755421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c438207ecb1e6d3e878e2a7b6054ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ae9b6af78c4096e0e7c33f7e5530423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d46e36fc09fd7a2c343e61d9b72eef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc194d900765f1f92d758a5c50b8877425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2e1274c0658e2c0ff2480b70556e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970af148933080d07d87076d3ea6342427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0892676143c07fdf3249601e2d831428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4778d6348bf72aa172c1bacfe87810429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d39dab5799bb276420bad122986eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc46e3b1d6156aed0421aeb409cbcbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa53632f9513437fa91a50ccaa47a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01448c17655bcc1e87d2e00cee0f119e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd8a423118c7af01b100c56a187e47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423026f577a7a50111de5ad95880d4c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cb8985439d8c96978af828cbb1926436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12354f9281603790bedcd982a286cede437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f894317cd7b1c22f98b977ad0d19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e13a1156e3cdcfd1b6bd5805d82e50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922b3047c9584bb677d03ef41bc47c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8bb6f2dad312ae98963e709ae91b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a11c4e3eb867446cf358c4a0ee01d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f801fc5bcb4ee47469ae82be5b8a21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56923d12d33ee500c332e39de025a395444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e3a24f602f5a176c508216941dd9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55017eb74f726de2e47eeecb36d4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc80070b388ec5d0d4a63d1ce2e14f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b470088f6f0e4dbee1d8dd1e0ca18d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fb12a97ba77851d3db5d0c52d04a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae805d8623a3dd6b616c57371f419a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715cd433605cfe60f5459eea2a7e409451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437adc6e8ee9eca916966e00810fac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3834f6143e5005a81188afddd59a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978cc2c047a6439f8b4fdacf77ec1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d7bad4f79c928fd5869ef174aa7d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb94318ebc976a5ea828c8019352e58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be362c6a751081d387f4fd886e4228ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407d16607ae390192c85a8b5b1554d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ce66ea14e02e598a7981b87a10f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6f73d0d40fb691816c128c7ecdde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf577d28046a9412ff9ff9c62b983f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf3ba8a2cbca32053c40db09ee40f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3f50347f78d94e6276c197ced1a33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512c026d30d9025d1ac1bef32a6433464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911571122d3813dc3a22062104088ced465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d1c5d09edb9c0ee8e299a0b7cefa4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc0634ecb440370d6f427ea348aea9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfca6fcc28ebf0a1c9f58393e1afaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f23e5a895529976ed54f97f1d6716469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d12699dbf4807792f345a24f4ad7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6afc073ae140fcae4a9944e48f5818471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cddca38be47cc97a225d56d3fc1d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397225532df0fe54f64b5a4ee4ce3572473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b4f20a584b2893a9c74989007db0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466cb52d7f73f9a894795ca365cf5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a303901569e48ad8cdc579399e98ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31277750bcaa25832c71adb30a63c52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecbd5cc0a98b506414bffc7ee9bc37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d36e36332fbee7a4fd98d5c0dc235479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502df6a6bdf6b8fd307352ab0c38bdf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321aaca3dabd2ff16fa46af087c4cb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4eff1fe93e6cb08e7c14a35a21765482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1044fa509eea71c1262dd2eb12a80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d73eaebfdb7c4bcf30cbde3f5a25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae632b1268889cb89c18ca5b5c2943d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968d76a280862985ed0ebb0011ad75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c257ada0608ed3e4f6a6894b112f6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a64c4aedf61e08ee7cb3ed777e778e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d420d851d77bdcd9415ca5f6339afa8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02e6293adda3fc606c11d0e57dab9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156ac43e314f10fd0b9568f7d6b2a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff864c9843f6878f7caf3a22f870e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b575cc424e8b22fdf12d73ef81e4bf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ae0bdaa738be26cdaec66af717e74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56abebec03d86335daef7a8483ad30e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cac3baf3efbb1a9b8e09c1a94682c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad112732636911bdad227d538e1f0c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3a386f855c6c890404a49cdc9dd04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537cd713b91f8c898fbdc30fe211103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d95e6f4d651cd59c1edb0bfd1b9a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68040e11116994fa30a57d230a1c102501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35673ba85939ce72371931a563f006e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841100e88b3eeff0a87d19a86a7e30e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1b144f087280343001db3ccabbb7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ee05c6a7a23be6f2dee0fa0527a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37641a43e5126f5f00109f1deb3fa1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8750118b7f4dd821fcd3fc7fd6319f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd36d61cbe8de055dee1735349c7756508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a59c1a3557b00770f4fdfdd9a813e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477023352d2997e414976bd0b44f852510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed469ee777883976a4516cceaed6dd09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d077921bb47603dcc6d37e2f7c34d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546aada59f2692c3d579b7dd96290b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33f1be971703232dd3da2775a2019514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4331c038ee9f00b243cb0d95d87361d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c47abb94d6d4df6d7df835957d30b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ea2beacf1641efbe1f418e182dfeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa96fc195e1b3db9ff685a87b9d5f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0efbf673b8960236c565a15bfeb87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187343fe51cc2844a3f3bc1f4a6da1d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddd973d9ee7faae1557872e00b4eb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417b9606f55dc7648d68d39a9da594522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d90c542acb39c3698d482d9994f64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb630f50df029c42a483820a7b41d3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43f82709634c9a859925cd45a23dcf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f6b0ed1290aa008fb05d074f8d34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0dbc4958da28b288b59b73dc585dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6c9fc8dbe9e2269c98d964c6a7427528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688dd8d0260693269eef99dd4864a07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478f902e7e90a2490614822bf49c81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6b9d1808edea8489dd072db18750a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442db56e28bb7941fae410eb4b7d96b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c0533ff2806093343333bbd55f8b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb594497bcc2ea5ce686b3199a9596534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ecf1b0c477172d92ef7bab6982cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a3fb54395eabde3a33231c95434b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85492b881bdb62c2215f09f5b08ea6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e4bbaa90dfc55ec0c6b7d396dfdbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f3a1fbb46c33e90af005b7498d37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e294b2544d2f69f22b25ec15bf9dc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e9aa460d93e4d04eee6f64ec2f469541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c64bad2c136344e1e6cdf5508b84bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc7da8878f9f9e7567e73dae72f7a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659dc5c38bdaf9de69cb86a2c0fd9eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085069211731f027ced34f8a0c3cbfd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee8d8040a55bdd4393e845215f1e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109856186027e63137775724f57397a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc22ec0b55533a2aa23a92ede023b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c678be7c0b150bd61977ac807df83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63165092220850e4d41c65edd5afbdfb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b465963f2f588804609eb6d6ad7015b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ac665270314511a8ef47bda2f9d00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c95963b5f0baa1c96e8bfb03010a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea7b9e63531246f438eeaba75caf8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb6db32df5510306bfea623af7b34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b852f92b1d7fb22f3d0d1beb576cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad9ea1db4e656dfe87d207f90b1260557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df380e57bc3616c21483dc9d40513f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092082805af91e8b3a0b76ad6fa3854559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7bdab3ad70278bfc247af7e07b9f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa95109a1bf70d823a9a73c68f44ff4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c2370add47c651f91e60811aee06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef0601d792a24da847a1749019cc9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135815b29cca411b647e92329bcbaa4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0be6350e2698292c32cfcb17c672565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281fe90264b75dbe4b421ef3e5db1a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc2588f57f34516a97dee2e28ed42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d52109c4c110e177a3923b567bace568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e6cd4389b8b7822000cedef2cbf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c620d5521e9d2e1c4674fc1df8897570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df73ab017b176ec38bf4a39bb904b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca730903da930dc63bbd8aa69dd9baad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d4b0cb1bde674b9e95395230e25b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460929173c7f9eebbff3d31a7fc88b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e7652f5302b5aa04a9fb600e6177575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3b1fb524b1c051fddfcdc262aa81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e6c041e5380803d7aa94365ef80b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee625641025c8e98c5b052746d492917578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb7dc16659ba498cc10053d921c66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1288074bb12bae67fd667b7158183580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cfe75c052f9a9364ba18f91d63879581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5c0179180803e84b3131aa121f94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8380691219319099a64ea7d58822583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51482844cc1fa7a50e4510849ae861584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5973887e1501cb34fa79e8cd93d2b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99492b31734251786da09bc8aea9f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137e31b76c6703a76927ea7c6a29067587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adbefef17e0dc48f7e01c9799ab779588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5bbea5c39225094056b74c2d69a00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80125be370911ef9bd02ceeeb18b8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162db81e8c8dbea0c9a7571fca3d07a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1d13127e5356fbd4ce6949a4971e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ff27459e005ea1a2fdc3b526774bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be597e612cc18f1772a1b49f7c67f4f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7c0d2d65450a14f026824831c49d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e116a861958944a6ab4507475b005e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3862c7e28c29bb837121f776e1dd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec575d47c95296a53729dce02b2f38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f98a3ffbc14c76b2e25dea1b1eeef0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c368caf0fc0228053fd3e8088a7c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b33de82c7d31374c6e9e1b49cafc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa13daa7a81c2c53b73ac6ea8617e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f11d229e7d53d44108039b9884aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f884d06f9b9baccb54a69c43b33c216604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e677cb9c6af72423ec7b1aa9349e67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b978585ded5d8865bfb9aaf6103dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02729fb8851f372a118cb666c25f1c42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07b4ca6bbbdfb54cf1842727b4c9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd1adbbb3b893cbe7a110393a8999e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea43b5396f9b4652de6fd7d210a0ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9550f5ddf155c88d912db3f6872ab0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b3108a7e1c39a0acd97e7f358552612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91115413ce6836e1592f6680c3376ce1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd46e086e894efca952edc66f0d76b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1b3f762dd7f9081b40703080c312e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb883706185d4565a9cd941140444616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e6fd6f950949226845d93c12b2cb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9182bc60475e767e03deab5338cdd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102e5bd94aa87a1289d029da139ea7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf63989e3280e898bbcf859f63a0f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b3200d886bdb7d4727cb6b407b56d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e808de6a2b9ad75ba341429c3dae1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4c08a7bb82171d78286620b0b0d57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c5fecf9b453742a646ed5acad4d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abe943ae8362f577c005494b11bbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85831f07461a858ed3a90636f076f330626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc650e66ef89f451717f14b768b2e8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5321ae9d8af851094d91d0e4a0a33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7040e671949e5e9bae45aa230947e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719eed9efa8f4a7597f8a03faae994630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc95f77115f089bff986972f94dd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd18fd1d34bb089009aa9a3f3769b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c33a7d6cc494c5a72a3b1b3056fa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f0e7442a84b98e12dbec54e60d2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54853427eec9fe9fad251cd1b1a16eef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e552a2fab5d5c8b7228cd5c5c9b57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718a8f72976833bb02fcab193d3ea54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0d2c807f7ebf949981f87a7688a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92910f548ab399d48a879523489fe8d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4770de93ab805b5404d0de619a6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90e78286e36effab247b2c55d6ecc8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd20637857fe90d39401b673cf49f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c086e5593e84aa308265103df10b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a80233bcfd657e47d83066b5e10fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d189f9236d7ebd4963a3fb80edebf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3faba8c23b5719894beebc80a3931646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a5a2780e15d506c964d1dace24408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801154e8b9fde66e19288f727e5cda2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b9d490890cde19e5761c80e4ef64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a494b69a8d999e34906e521be7e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb5c69c3d7b56adfce7236f1e95f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2eb81a91e2dce3d0464b1eb7b57e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4fb89c86bdc54be674e366a0efe87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca24792f0e988265a9ed47db618777654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b08d593b6641ae361b9b32e9aebb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426407a04c5084131fb3ab4822d0b457656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0e2713d9b5bb2887eba6b1648b6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de35e31770350e6b0031ab8681eb41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d34f990a6939aab148ea35925c965c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9868ca81eece2e9b294965c2bb9e52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb943b4b56c2dc3f2e373690c99f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065cdac5f1fe1676e6933c0d9398db2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5b03b80273690590c51f68127c2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa295019d88f8a83fcc9acc7ad7e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a61f1614161c14f2956fc635e881d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bb7488717a4d578fcfee1eed7f4c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e1c0f5d4e640fc9cc177123fa823667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fbe496de7e683a3d20e9dfa095516668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff2393a6e12462d867ec6b5e42227669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a103ebec33ad3082a189e49656c49a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a65e2f93216442b7ffd6b5a028cb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcff4ed82d352235951d3db1d4e4dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc65567e5e3e48bf7c3f6010688197673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38700f7e22304734560cd8106709996d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf768455f61200c9bb6da365e5f41b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf59a5b039337829eeb152483c6e95b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15979005c760c0cd37c17a2dca9dc11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93949ade6f90c6c12e3722531fbb7ecc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a286a28f323bf9363a2dd42e26f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452103fa8ad123bc45e692f92f3e1c30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269bb35292ad9e98b0c9a30c910000681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14e9ccc9f097f9d97c6e5abe81554682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72e37cebdda694553e69f1bd96e44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c47926cf1739bf130e6c25e61fa95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b11324b6a4779464168d244d11c55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c29511386fe6ed98bbb1d21bbb81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e3afa378d205f6244a173265863a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b60d058655a4980ec75c94024873b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417c6a6f86818c3a306c458afe75733689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4d8b231838d018ca7eca559673a0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144d3bb3827e6a145a3fc56309902a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6b6760ac4e38b88129dfdb61efade692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c46fec95607cd42512c5e3645f46c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6b545dcbc962519116a8f9c08d59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff180c7ec41b8a598b40a4fb5dcab59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d713c778a2281c103e46b7ea366a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adedb97241b6e21e9ae27e7328ac3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d025f7ec21a67ff669140b0f17e546698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e569b377ef2dc6b957bf445c742d79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236690b5b5edd8c8d5bc1668b1b61d97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6374bbc8f5552a632a3d494eb86a3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da69a4a863e970d13b228f98afe003702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758517702c1612e1db45bfd1858fb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22a23041ad4f229f05400055185f96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a8ad4c367955710b388fa3b15d1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79799156429cf57e07e47771622f1100706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924346d680a3f1f6a4c60d2c9378092f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a72009da5748bae3efcf21cce5a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7146a3dfdf51f8427aa25825a85e5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcfc6c6f65e71d0fb131bace30c17b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04661d03d8ba39b52bc1d9851dc19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c2f08aa2facd590ad1bf1c16ab0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cf50895f1184a973e8a4fb10b0ed2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa14ab6e0ac60fa328f546ddd2d9b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2e63b54c2cd59e28ae01070ba71b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6571455a1b5f69c30eac42fdcac2a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc9e6f4298a168325bc564487b403d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4ce39e369108b794fcec7f15c7ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6aeeb230062563fc55e945f538b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751f2f2d28e837a4026202a4f112c2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b497f94bc29db2978960efd84cb7a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e3190dc6521c803364fed90f9832722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2205baaac45d1bc1118105b3bfe129723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f297a16d561e632479d00223e140724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d4cffa60c46003b04c44293f1d19a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ca7f8f8a1bb2a65f4df3abc6a88f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57703bb4de92474135f340fc5e24299d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd691e19f284d0f52f81afb64f6f3038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0f2dac40672cdb240f0e42e7f2f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b299bb029cfa50edf4d5ce3996726ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5070c211457f2b9175a5c5b2fbea35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b412911877ca03aed720f6eb533119732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e451a305f06e12e92cc3206fa736b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba18cfb109f082d619073cbd64c0393734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9927f04815a2d7f0a7bf0e2652531735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963fe2cd87e62da8b75ece20cda077f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a75cede6904e34e3da3790a63ce9b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec74c4c9dee6fa208dae1166ac28e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e88e609c689ed55af51f6cf8dbfb3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d692b76d660bcfb853c6608138c77d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66c1d7c224ba0a57b6a991d978957741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167b67b61fedb68a3734ed91481462d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9207c14f6bc36401dbc856faa62f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676d2d68543d350abad486b2db4617e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a6a859232a5403172bbd2d7ffadf6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3d9414c47bc9e5c67f1671e5305b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6199c888f75628e6d0d32dfa29889c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac48f9920752c0d7bc54d5c6b7aa95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b521e169077ad14c1b586ff5d8ddb36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de080d7ff6cc846db333e1dee03295f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8266d144a2fac68a11b610d0ebc47e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb6ed95c63469a8a07d06a9a6e95f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ced22ca957a1f19209ee908e9ffd2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a14b1a4fb21a0e761986ad1ee664d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5143598da6bf9f6e340f3c9d5a9f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b98fc658b26f4b3598f80fabff72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17412f537e34cc325e7978d35f04f951757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b966142b115f1427215d5c2858c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e6faabe0f50993bde54e506f71a8f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>