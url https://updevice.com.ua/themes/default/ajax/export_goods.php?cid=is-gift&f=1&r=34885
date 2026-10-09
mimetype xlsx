--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822e6a018df134bf3222739006150511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5357729584a7ee458197bdcf4624cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53fecb58d78bd4da037780fc508c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b8c2e60c1c097e6e037ab7664b294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3075846e6b193f1e386b6c319041175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121ea87b8e115ba7a6c4b7fbfede0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7ab210cde598b944d672fbcd74207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba9a6b5412ab8cb3f23c719e0bda68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d1b2a58c9927def5528464367a919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5aebbb8ccb30a8b7a5dfee56b5f1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363beefcb82a3b93890911a1ba5d5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a9880ee620581264e61c0bd7c32712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd882761c720c62caf587cf88ea4bcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e47313a9281a3c886a55161d7aa8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc3bbfdac066a6df9ec30a4864191315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9fa4bc42c6864485463d9586be2ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c047fbab2fe4fe17e3ab2cc810fcf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f294331e5c149e700577ab0683cc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce24aa1d8eb94ecab7553c76ab52eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c006d16088572eb6d236e7db0dda520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adb0864b5d66f2c9b9b078c106931f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4f73af5b6ff8ae2a81f3c6975129622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4354250ee63c53a76763b37ec3491e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dfee2d61239718c6b1415713ac8c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d5b652c6321f41eb78befe3ce25025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ff59232ccde0fd580b6e8fac8098a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb5babed42a1897a6bc1db200e95ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af934db1b71db6b946bfe9e056343428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18b5257dccec0eccc2817a885af50329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265a9a1afb99b90b0f03894b584426430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d8cc3d242e83a9bb6ebb054bd95b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f710d3b17db4c1c73b32bae77eb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be990cbc8366f10a818cd9cefa446b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953262e74c9864b4b123b203241d41034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12695d1c4d0de896eed45cdf96d1fb2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e0370f4370db42551219f83a7580b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad02eaecf90bfa6455f4809cd27a48537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ca1c34a540f745e37951730729fd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc24f8fb6b94abe70419afac03f1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e23b74582750d91e1e2e19285cae740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d329297c84f4bf959dc98533fbb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa4676de7beee4458aef62c2bdcc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a006ae618fe49bbbcaadca1bea5f6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d61f10c4a6911ea1fd2052fb2452f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1219fc4b5d30797b3b0204390510d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6424278424c34c88d50f58e791f2c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe2d2ba5d41fc1489de5a3055932747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b106dd3c69e17d91948e4d1533d3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeb455d029e3a26fd6eeda4eac8a5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da9b78ad0ce6ca955526665eb9207250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a9c1c494c2d0afe3becd483a3c01c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a270762c57577e6f3ef5a13e9ccb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbcaba9dab93a8fe3802df5752566653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8f3d4003c8d69617e82346753433a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1577f2e37575d8d050037d210739355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0258de1ba763dbaefbcf529ce47c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a78e4d6bb3e2d985a09a8cf4e99e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de348f35a03af1a181fb26340eeba4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab411f55cd3b95b04c581fc069f1d0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f491704f22782fb38b919b8e826f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4855e0598748660ad8d0cbd8390cbc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb93bc14140d44105a0a485490a1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ab3b5a075117ecc50e3c4828c6ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f163b8436a0002433a34a7e9f858d1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257467c14311ef5fe4b64b964db4bb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529062aedbf843adfb16d9160074bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa24a9b8ed5e78a80a9332e1595ee767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9c7fe628e0ffa5e3d2efb6e96e90e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d00d1531ffbf22745a290ca5c997fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b5e339e8b510eadca5d97c58aa4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc19ae0e4fd41b0fee60121720e79571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14441e5685a4b89fad9a78ecbe1715272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97f7c9bf87f7449ef5786dfb2f5f5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecbb15fe43c857430d857db8aab16374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e46b492628c2e09fa9d585515a27175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679010755e144a5b548d0392c3768c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180844ca8b44c8305e91d95993d8276277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbadbac31d0347eeb2a265a80847bc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6fe3ad6e1fec0b72f51a6770b9ad379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f013a16a60dfcadab224f35b146301a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a39b8f4849538e24feb702fa545e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af048f62999b53dbfaa9709501516d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4588a2840a86d0b7f5bf581a6fe1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c145dfa6ad0ab8a0a052a77e45799184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb27129e44d271af9eeebafc6f6497c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86f0a84720f5a5d99bec8f97a623ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a9c468517a542f6f707ef3c522b8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251a7ac9841a801727cfb88a21295288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a64f19181d0f42f410129d2580788989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3577023103c3f8c9a8a2def6832090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46201dcee30f170f8f42bb24ed8a5f7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299f717cb52d07bb9bdffa836a096bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bbf9d09642d1a79d6efaf6df914d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becaaf6ebfee07eff9fb3fea77eee4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebcf234ec44d135ecc45936e8c64bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b733864e0edcb67c0bb032e97c452596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890b752f4da2ba7ac18fe65872ea2f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a0a7a0592a4987425a8175da33d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10b8abd6a44182835ddf79096802fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827f3dbbe8d3a847adda23a9e8825cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842dd2ae28866a5763a84fc63c602df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285e8fdb97a513b348373a2f9acfef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f1313b350c1a6f41f903eb438c77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8265224de69faa5a52f59e5577d8d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06805476405b93801cb97a8dc2c2dff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497b3062051dddc12ed364bd781f38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2591e8e1b379eacb8498afc9da7abf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25dba0430f371bbb80abf7d1a688a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e75585bac13fdb9316aafddb9d359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe39a04a3afb60fbf1e80eea40a10ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be149d1f09b96a1619ed07fa5fd8c5a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb42bdf46382e1e7f95d568c3627cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a61083f22de8a73195be037f40e7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7145a9138b28c1fa5313ba52f81557114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f11a20e4a8227071e208416827f6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd66a52c84b131c7e328396d1323d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457b5ca08499d247954c7b4ad48bb28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117341d5c9348cbbb5b05369b231d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235744c492db2502d2092b73164e910119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050b0c28d02ecebce7caa8174d79d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339739972715a7c2ab43afaa0e0d72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc5232c4a51d00330cf2bc2461a27d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbb6b985c079cf108307a2d371e27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb37e784539a637f21c9f375b2a56b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261bf50d23715953e9b352e6413f1ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b44acc66d7860c5448b50b278522b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d370a0ff31193734c1158534e3dbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e506876e1cf7adae670012b6c6da4c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a77060fab9464f6700f6bab43b65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0953ed40f1595271ab74b84d1e78beb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dc2efe076e3475ed03fca9ee4dfb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fda40f1971eb2a9400ed7fdfa27e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc7416fa03a08c10b5c216d77abb16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c85aed1402914b3cc34ee532917e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760733a90f01ac7b9ca21803b66dc2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61ee8401e0a3f7b84be8fc6cb33922136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff24c659333cf7fd3a80b258e043ac7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a80b41f8916dc6f36ac6f6f5706463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2dd6cd76355fcea25acf54e331817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd962a02a57ea10f058ff45e41db2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d456bb861b9c95143ec7f0a3f6541141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b4fe215df336d3852e256659c0979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1b840d158c0c7fd80b1b3914c9526143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6471f3f7770be61ffe019e918ce1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7999308ccc516db068b35358afc76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055a59efb71abc88777f1dde905f19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5cab4364e2073f3df007908f2cfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b1a3b47981dc7419cf9b5bcd5e655148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48255436719492c8718a31f2ea7bb09c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3add51c9126efd86de0ec7775d145150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d17d6165dfdb6c5a982a5ff003a33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24fcaf65a2ffa64ddfbddcd4d0d7b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b873be12409a537a5409a9eb75efb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8bf91b070ce6e4ec1e9b362556bfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24539e5df67bf77c239f4aa440f0cdbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2229631a112af72f254615ddab3fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148fedd92b79af0957087cdaf968bc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200ff7c7295bec04315b6fec4357642158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d396b2f9c74306786904126076de6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379d76dfeb912e79302e20bcbb6968160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5a8a407bece7463513e0e539dae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf480ec5502d5aa83fdf4f4357c4c755162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ec78e45364734cf5eb13d3bc9d179163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337532da05fa78f456182af8252add164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae24d7ad77e3e20ffd65831f8d3a82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db96ec33f62760e37b9f1d395c4c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed677d8fa9df03611ee9e38041ddf23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ca1c2f189319b2158cd6098c8ca3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafc9c8542902108a6fab0eb8524d35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c5972eae77cbc015151c86bc0bcac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9bad6223c55dcb37834066e0804f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05513c061481846d596a912df7840be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d85b062411149d631ea4a546c4883d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb87263d6382cbfd9be299fdf760a3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ff54a2c4ac6a5696d96a04afd36d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36988f347024d2f8964f8bb9c572c24a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e265ac7aaf7c91682c58c89b7d19c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8494d9e6b365365f0b0e01ae72dbb37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b2197fb59f2c6d37d4de552331ce2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78858312fb59b0147f22c27f834d45c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5db527533526181ecf270bca52bd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180cf39a6e5130f1d5afd42a01c6e24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08842c2621eb90d0588c6e403eceec7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532d5aeb090f190004602140bf2831b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3d3a4af4c3b97526ec1ed07ad677a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca243a1aca178e08562207f3363b77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c087ae42b39d1753c801885e12aa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689af18ded3418afbc4e781e5446696188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d0fd42e84d78434bf38009e519f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa351d2bb702f1c1d616695ef8f4501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27176b82a5c03ca6df39a3d9e3e2d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f3aaf946027d67b37e6bf87296720192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5e734c6f8677ae3dc54166fcfe152193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25dc44c44b93902d079d3b526efdcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d8ef8360c7126410cac9d79dbc1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df276c225c3293fe7c2132898da09f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e2a6628d30de7351355c73999c14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608933eb8f36c5219a1c6364d509cf0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40467de0d36b1b4a92073014cdd89519199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df404a3911947bdee83ff4c7d4dfcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01774a964eb77b401a183594ad4ce8b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebadc6a582e954503d41c075d334dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce426304187028659cf2d0e885de481f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3ea1be90bed75c2dfa9d00387b4e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d23ad1dec8d7b8ac00553212a56e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000224d1ecd89e9cb7e9f8cc499608ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc59a059661826505413b70939cf67c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3af793de7ba006ce4811bcea2d7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed1e757da3575b0683dbecac77c447209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ea84793b78962566eb8b11e42fbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0046768b879672898a48d5d9a2a7d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745114d073ffbe3f9960b50ea0ccea12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af2c281e0b4223ed493dd19b488bb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec521d4a5732d70b8232f89e8eaf44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f20045f26205951125785b50f7f74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427db423ae42b4d1b14affb51bc74b28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa47940b62f131fb70253aea994b0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847522b5ce72e81a605a5c9b4511e0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769414acb006b0264ed8554807f54b97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5a2be7a2adbfc206ea0b4c22582c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2bd8b9f1b289f92b4ffa800ad21dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9129f36082bfa5a44a91768e0a5e08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f80bbce261cb6cb6819eb2e3264f4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b85988279bf0b0f429c3fc0a7cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d87bce1310382d1bfb010851e9ae2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29017a796b1f67c9636169627cc051226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4873eba6066d9787f6274ebe4ada0bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75836ce92de4ae94d80691ff1adeb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb55dae2a6c20d549a89549ace539a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b3eee32b0d1f9bd900d997adb27c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456e479cb7c771acb74e5007b9fa3ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fac70b81b0478691e014c229ea654232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c51ff846bfb34fb17dc8c4ffbb25b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206d7e7cead6b70b11cd6ece82fef01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170bfc2483be3d76403e6078d0aa229235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fc44a51364381afa61c340c40c085236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb908489b3d182c958ff43b7b3f07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93daf169643f0718144aedbe501aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb794fff3f4528ada165f4220383840239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ba80aab93e60d6f4df88126f70fa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555135e2bcc00fe4b446c83b048b9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbc7111fc9a2a49aa342446832e9e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc808803111c264eb451f7f14ea6df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb3d165d037edcdd257699be696d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87fce903347bc63febd2dfde9ef819245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de2ce3d06d73327cfc11f66983436246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ed32bce3ab5b468716e6906af22f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738d75a5d686d44c6b8d751421092a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6045db92d24779c447d9ac818dc0f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2a5a8b1f33325bbf6fc2483a17c79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f70c5479082d2090f7e19d7fa849e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892b3cdeb2eccc9e6fe933e0ce058eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159af0884a9311e130a4c40ae860a48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476573cdf8330149534ffe5d3ac192bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd463d3ac525a0b9bf3db74d73f799255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a6308ccacbfd0289c238571ad7e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0a4c7e798bdc0b6ef3383ab7ba44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cf3815986457264922c1986446770258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82427053caf193e69e4bb515fb4d4796259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c487e3e2ffc52cff0f97d2805040660260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337acd432ba0dbd236875fc4552ea1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d35b8246d449185b6346026d8ef5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66a1fe9a686085b6ae49d3cbbdfcbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c93dd58e203afd7e52a59e6443043a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5276a3aec60629423352c82dc7ac3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2beb7c1a8f303fd380f7fb0f161b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03872579000cb24c33856b6a88a0f534267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485256e6929f533f5d72c540d21411b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800685b7f708141007eb9a0c19c763b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9818c92ebeb643ec38e797a136e41c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123588f4f99e24fe4ba4823965b97674271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807e9488133d6fdb7e474f55bc1646272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9173cba186ba861a47190985edcbdc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec241e753607e677fdc73c248aa0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38edd008a30caa8af22bc2585b15e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63c460bdc599831eb2ab65349d11e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a370d9e8875a9059ad95d5bbb0c82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b36a02c4bcd13fc4498d5884687fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d514998b7c74d15a50c8ca3e3a02edc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faf914197551c2f8afa6db18f34473280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4a89bdad265586870fb583cfcfd03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c5883ab9a5a3b43542ddf26400a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6601c98e28f9876f57e1c0626d464283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa221d6f81573b5c8f6cd5494a6d9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d54e6a1110067da4933ded485ee763285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7161ebc307d2a1e7d5d04ff429fba5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371279de996dea268b151b8c815b57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7251679ffa62bca209935fef340dc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311b29d1b5b93e3933365f5c1de811289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959abd7ab1cc7e8f7e578c8ab91eecc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf230c16df9e69fa5b1c98f5628f6d6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc2e26c0faa3edb9fe77650e0c4b49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316958e2f6fff604ea73d3a2cf8d968293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7645dbfcdac4b529ab1897e8dad2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee319631933f81a1bb54c8e4e621deaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d129db6d5aa7850648aa65eb2166065296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614b086a840c52b1cff9f2a59b988e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b65338a19ce322878b749afdc7aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c07d5230d5d61dc1ffc595919013299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912605d13dd8de302806f812c8f11f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482db59d3a7cf436f7d6caf1bca2a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b148c02c31754284da59e4f1563f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b593872a053b6b36f6804de5b5a620303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c8c919efff151d4589fab9fbaca7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a04fb8fb7bca936c7016786979a310305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab2ae0475e64810cc10feabdd0d03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf20a331e41bb59f0a830fca290324307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04b1177636a987a028459c122c6feb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e405e4b87301c62c76c75680c5b05d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b1ef91ee692dec0c801767ad4f6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8bcfa51fa0e8ccbcf6d7aba7fa3f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf90c196aa64a59ed44113b107c7eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e2709c670e65b96539116379ec0e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e140c452dc32d4a453906630b6e98a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c4e54717dd1745c67361623d4f3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3b4e81a6fa7869b67c1bef05e27e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da9b3262c9917bb9d93fedc602b780317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f5d507e2dee78f311c98da17d40ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3fa2a24a1ca1dd30b05d2af277e2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3046d9c2bca999055efd4a2683fbc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de202d574af62796532dd112999f77b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2454927d36d1ba8b285d667129cbf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75b114bb07d47826fabbd06e5d449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2997153f36629520d6463a0bae13d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ee024d9cb051ccc1bec8b879d8581325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335def48093f5d40d3df8f3439ff546f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1ecd8e48f174e79d09073e0d0bde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477207cd8442bf4dfafed236d1b6cc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f051f41c5cb3495020d75f89b0a24a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3020d4bff57b81c7a474373a63e01b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c0f13f2a61b84d0cbaef2cfa0a0d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edb486b4d7b91ed04e67543f490bd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319b44c256a7eaa698a35db5e3be8c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8a97ae31359186cf0ae40d0ac7429334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191255dcfa30284d0bdf71da955475f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7224ffd26510fd11ddfdeb524d947a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cca88fdaba27f5f9c0eb2b1eeabf8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0eab9a930e58adf080efd4b28d69b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21542c8f57b8588d6eb4785f9feaa3e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad977c31e05ecbef74fea1021979be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac34920ead81a749dcd67dde84ed43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d657f6e3d8f56e133c9e449031b37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8e5c2a60d209b5929434cc2f80ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077a099676986ba5134afe76e730481344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fd782331f203175a941122008f3b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15a8c37bfa014471bdc5308f47ecac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7148419f2e259a45739aa8e2c9a50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ebcdb5e852643358a3ed9e9490ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc499b8ba2c1c30f5ec14f6b74b0ca3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51874af917fc55fd194a26feef914cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2788952527d66d74ae9c72f55aa5f2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af6ae8dadd53d07b6c7dca88a7099352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac2b218339a0070ad17ba9ac6677e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aeed61cc74a076d9e53b351d1f776354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bad7d067a646a78b39d8da68d57e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc39c0332c5dadecbb9ea1116c5008356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86569067ddaf28d2e4e4c34ad4117da4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811a36e051008a79c63d5574f6323b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531db483a127deff143ebab14658bfd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baa0e68de984ff26c470b0904bd9d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b1e1cd1433dcc4ad5e27eef7dc5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c139d098c1f2c0a4233eafd6138048362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a58f45b961b46a1d69537ca51c7c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58eaf300585f4ae0d28a7101c2a5cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822fc1c0d8aea807ee07a935bfafdda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67e47085ec59daa37498f0ba32e0c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342eb9194c68886433cbbe465d115a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a318e08ab54d40c4e06464951f855368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61abc98358e5b5e1810699862b5033369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa569b9863a41b98ba602ae19c372328370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c79cbb893e0ceecfffd4ed326ef3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764b34b892fb180679c211e4b82fb96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d9d54c1228990987f72a8bf1d82c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86874559b2d34eab6e0b9b89734b0e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d452ec2d17998e403d2b6734129a14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacfc440f873e2ab997b4db63d146e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c58628a36ff95231cf014e53e33855377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682952108cfff5672fd0371cdfd7e0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4cbb1e723c0accea3d60ff1a23a0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab33f6ffaf0ef5c5411d060f9de62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d8f8c8bca35b66829dd1f2b58280381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f99ce11d9ec99ff0eef05a4783a19c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e6e0ffa3ba9d5fdcdb1afff6c510d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf3ad83eb21a1ef9e455c8ac733b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4856e4cbc7d980e54226c72bc7c626385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62cc3dd3774214eac8974519164d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc3d7202e5e87dea5fedd99663de34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817e5fb67a129c087fdb5e9d28d48fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79314bffba785b10ce6be05e186549389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf96d114cf8381c5321d5a25f800e1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef9e053147a874d4b7c8ba603dc880391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5248726c03cd4fdebb7d8f9dbe87e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34976e42f416d3d8e3ead302797b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50f9d86454372e065b9cb58a9a8b64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d09ffb2a10f6754d53c12f74d087ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae61922b9cdee4552e3ff4fb102d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3034d3c295c4af8773372257c71aa22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18896f2ce6e7e8b9e6da055cc6af22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92950ffdc957b153ea92a714487b61a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9beea5b00bdf263a67870bbe450d9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec24c3164367d4e63038169eae2a7f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6035c3b0a78122aec48cc3532f0f91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e57f28b89ddf3834e6dbf9ff028052403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56b46a00465d2e3c5e6e55b496e210404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cba27564cd3c174bd46f5bb35fb99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbbc6266d278372f601d56e9d1d0bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f700a760174f819334aa7a57f72497c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d284e9ab0e08281ceac4b05853b24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f59ad761c4381ed977efe35d37ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca0f11bdde2c72fef4ebd4ba0c5a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec7f3f38685af23b5db19adcdcec72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9d017e68082d85b99b8c5599cec7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19d68e47a9d491b795c333c45deb6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72042f4fcb4fdf6548cd39fd38b00c25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef6b265b5133466356131245ca272415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04de47057da049e362b681fac074af8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bf6522c7ab4832a35076cdb76b3e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1c77f7c6c6550e90304aebf8bc721418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552974d15f27360f36b40f1722e10631419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c859cb3fb5127a5382f876e0122c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f81bf68a08c148c295b1894209b844421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8217984260d7d347a33067a9f091db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e62ed02f4803e5216fb00d1f144a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc6ded289180d6a2b29040d927892424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f7617a5fb08e403e42c2f8b8e1fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0dda36487d3e40a7893de1694522426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4fcbff42de5a702c458e082f50d63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4494442042deda2e80c15fcbaca4ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74850477dec805df230b6c2acee76aa6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc19b1a1faaa0da00071349d6cdc66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429664c787a0b5f1353658aba7eaeed8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7e55a467990d407a7b3c8d64d638b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa708676e1f2fad76ba70b467e37c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e0e17e6cae805fdcba9389ecea4b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5f919ef806f285e0b8a23a95e671f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c0c47231965aa942e56a183278e01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb47ee53ac5673af3e209bb4588bc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da2f43f9c6a056f1f62ddd3b3a9cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef216983c4420d71759f608fc66e1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a32dbe0fe0d505925fc5b3d808a56b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eedbd3e0dbab33895a4b71f41bbd11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd2d95626e606a10aee231a4fd752a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de519bc552c0565f59691ed690af8731443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4fb842220cd8c72ee6c8d1ac2246444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c5c0af330760122bb5b2d1af30a48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6fed5c733075231576d56b913817c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e5c871bf71e27d1be06e85be4c7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ab2f0143b97426cbd4a3f942ba2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1941e2fcf3587e341e5fedbcbae1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fb6d8e8ef3a19f4b0323d21d9fac0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb412ca1c1ec6a85bb89ea1a09d04a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976896de1867791c8ea7183ff8685bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ab7ec05ce3a71469f7ded90c9ec5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b58e11eee4604746930fea28ce2ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40f7b2a9c25d79bae0f9c401c7c98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f3e6352485ecc70509e9e459a0d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7bc539a1ba52d47461ded30385cbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0a528cdf8b6daca7e5ae99d5a08af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e5f52e0e30b7d52572055d4457b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b20044c54a337c773f2987e538c8a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad63f81501d7279067b0222eda58d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b4c6490a787be129d443d13268fc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e00da2e19d57d6194f0b60a890c2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae96dc50be21454c7f3cb43aab8c0bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcb4db8be69442003968e0b7a34cc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d49b1ded67fd8d33da0b1c4f6d007466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabb3e93446210ec8ab5cf984cb4d72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28051a4f33da79d3aef42ea05f6de145468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c958c6e2202eda072fede0fa2406c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1d1a33b37a1f3b69834dc03952fc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1577860a86898a876d6cc314e9a60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b137f9243fbc444753249e135c0e34b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f330e02d44c8cd33879cee81abdf5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87816122d89c29f6c820e8cfd8c499474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62863929367f0f13faf836e588528d26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e50348ec6a292c481962f7f55993a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60cb85cb663847f663e106e13e45cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c50f35f3a80864b5768f3c78edb8ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785566134133946bc4c15d893e513a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def728db75b589378e1a5c1b3ffdd7d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a4d004cfa7f051909f3f876adffb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ccd0f3081a60408226b5dfe787d53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac24f5827399d784fe8d69f5886e20b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07265e41a0201b8de7f0ace173cc9a0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb14b13e9c6d6f7c769915779f562fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae3678c5334645ac1f1e6bed411359486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21459ddc5cf1e0b6c9a15bdab219ae5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57af07b977592629cd5bda21a62fbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa39570e3520a9e1fc7a9b45d0c04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464fa8f045eb1df26f088ebe641a8ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed449b06b21aba604ed48e4fdd2a88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e10d5ed480aa447c4d9f426c227e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc306041cd212bf0b7333f14dc9b7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05a228cf0737103b0911567f6a735494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3121c94c81dad98d734afe062a6bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec68f81eedfd2a502764d4f8f0c02ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5376c737a3acf9f4ddc4c928df79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b372c65bea9a1e4ee0b12d9e88b651498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba30aef5178ce63048eae32c0a8f85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1039f9d9e9e488d1a31b4ee0efdb238500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85218cbd79e4af917f916d2602b771dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beee03b9bfad5b194acbfc314d003f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9fbbea3aacaa0a81a4b98f784c46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27958a7d559fab452a82b4a490271f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110f43d44cea9aa4e7c4a3cefc70ae3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc5db8e0f051a31f0bbc95f0817c90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb890516d38655c4d15530d277e6ab3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47450f9c7558231e32c5fbf9d092e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251761fe121266c96bcff9dcab52e4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2b096583a051bba8b838c31aa5ae6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c8f889fea89d28738973b3f2bae39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a517b2e064d42ad981e473bb32de3b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621ce459664f7f5158d7e60e83103c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d8d58d6aae014992ff6d52e19f17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4593d22c9c3e7b31f78e9c4da9b80b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f70ad5b421a17c1616f14a1e555a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb165273f47cf491ba7cf8d1e41b36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da813fb7deec25445efcbd39d311b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea545db08af8d5bd8783713725bc2fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749dd3b8679a07888d5f2cfa904c7d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4cde5f1fb1c94974d62a1c46b6795521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6eac8efd5dd42721c60a06a68460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177745e09b280c328d4d69e1b05ab1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19417de6e294f9b1275b762dced5a937524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca057fd8588c318860550efc04abbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01623e5e37a8502df43a52d09591f017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93bfd7e21cbe9d7a42937da0f43fa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd111b1db8d46bbb83c8e6475c3c9244528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e204beba63c86f4518da395b3af1db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e98c928306b9ef3ee15b53cfbe6437530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed96784297489530b10129ca32ef4fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df97a481306ff0630340d3824695e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227012d828d1c4b86365544f7a6c135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93001369a072c3bd347c8b6f7be48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149032ecf32decf61b3a8e7a74225994535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce57f2cfccf2e34d972988d6c3e31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d0205a15a24186cf9f6d8f930024b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b31d1d5bb3ffe09e76988567ebf37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca915d9741bd4b48215509f2a6f451539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78f3e7374eb7aeb304d6b8503e99d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2cdf9e7bb601ddefd15e4aaa5366e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d4fdeb44b60ff2d0ebd44375cfde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3130f12430bf359b21e7386aaf4536543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7610a4fdf5b03c075b84c7b828503544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ae4745ab0feda8a26fc6ded72598545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b09168835c6e2d3acc303770382108546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587df9565e5b92ae7ca676ca328bf2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd08d23a9793ad1e92961d6539cf86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe09653acd467f077f38723db4f35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb19017c00e1d4717015dbcf6a07d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd599a76f40a593d470650b6c51986d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac2ef97b1a25d78714b0b89d76882552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c19e6404781ebe53408e705153dd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e47d059019cccd272a804e81accf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ef4fcd470d658ba820b966ec6995f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc5397c90f94171a55d0db7b3d1b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de77632aa5a06b536a88c3e0b7cc00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d391192d8cea5f8974bd180fd1f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef642b6620e4c3ef21d7db2c6a327a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3939aa5e47f2fbc1677d21c12b63a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11d83b843e3b0cf1c15656138464e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7d58521e774d98945133b890e1690562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60ebdacff43eea8add6cdd4220800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20461431406701e1f6eeb84be631a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec47eee33ec12d0da140dfaf9ca44eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836631da41bc9d9ee4a7ebd2dcbb5e71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe82a5c987551924a2e6f83b7035f35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec18f8c1903f2331c3ad4e23d0c64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8325cb47936a8c889a5d296b9388b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9339764e71db2303460aa7eac9ffd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af2c085a60bcd30ea898c80b44675c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d060cfa9070c6cccdcccbd745f74980572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cadfcf255a3874e69686e0de8d615573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07635f1e79ce4992619482134f4834a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bd2b78feeac19240f975f1ff0a6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de953eb84fb17f5c6756e3b61de990576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2c79f02bc6513cf4a19e8594e6a03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55325d6cb67f882b2e67ee87a9291578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e0e9d0d27badb6204bb579295e13a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f3e5b45201560c2e480eb137dc8d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc23f22393626fcb56a9f5de76c356581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7454bf95b5c9c197fb46f06733c52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6dad252580a7525531165bf4829ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33615ea3c3cbd8cd601efc8d19170e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184a439826029f6a2f881f008c6a96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13266038e1b9391ce408dac1285b46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa2a6ee963b15b11f28679232bf15f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709e16da2f51c81c7651fe32ba7b2ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f7b2cd1f4d075b02ab3459b4ffb4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ddfa5a28821e22e7d174cc0051500590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f185cc79addafd8ab005f3236d04f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd70b1e12a6e7d39e9807f846a9ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b2ccf7b54026c5c958c1c9078d51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49791cc2b2360a66d4a01753845dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67e3bcfecfe4a3fba377b044dc06da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45295a3b55b2ac5c7904f8fc48f08202596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32c349c59ca5e38c3bdaafac3ffe19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3fe910f18fbe0a9afc9db3c8e5788598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d92fb1ec000f962b8d41747f699fae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b166edf7a8ba0d4c5e4dab5de2dc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285406362778de945f6d2d65888799601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12717085756249847fbdab5879845cf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42611efbafa06154c324c74133cbbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd93f885b95597482638a7c4d03ab7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb932707dde095fd6d3cf47b9bba054605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b50d66e85fce9d40a354813d2cb503606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779700623989932151477861262daa9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f387438e04611bec7562f89538d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229bee685e63505b589967fcbc94b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0aee86eb07672b3d052b981bdf086610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d08b4f7e067d276d2d1f7c3465b2c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccdcbfef11ccf9f9738dd7e7b42540612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1d532d5e4a8c22b6abcbb8f8dfbd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82214a4e53e44863c8c9b91e13b8ba60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643a34506279552ead02e09ee7aacf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae84afda123c308545e6f35370167616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ed89bf82a2899245a83541b6d2799617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584d106fbd1c725a2083efa341bae4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ea2b89aab9227e0d818d2fd883e27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855483a2044fba057a64537feaf528f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb632a471172f847051b96b7d51408621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17080ddb4fb5cf2ad9d91b903f8b47f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f2c7ea7b4ced8a8ce0b82498dbef1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3a3ac3745818d3aa3c35f984af4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597fe6185ed9b175595c51446ec5a8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab24367e60c7cbe16e96a47e4d845e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeebe4ce609d52f8576c74b8a4fb7d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846fe5f4a65db3ca3d1bb1b2dbf979628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ad5ba2b56473957a87faca05c022629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b1f2c9e9f2b4552789e2bd42354d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acd357789c636f8caeb22876f5a69e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d7a8526ca564a8c25e8da7bcec3a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87c729ce84bd824f10f6e5bd02328633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611cd321ea911074b59101fe37d33b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e9b44d13e322e10c6a294b8cd61a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93f36101c6bfa40cc42a593d254b54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d4a87461c5948796ee6f297d7643637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dac95d66f0bd7b80445b205123fd97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e2be68f4d543bf0f6fa225042e1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae56ed0ea03e1dc30fbcf7f3c660c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6695ee3f65002ecf5a38b447d353a0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ca05bf29171bb3ac18efd281edfc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8c82d22f44678617afc10a7a0c6f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bea911efdc8f47fc92073169b954644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d394028b3f00a7cf49eb7323baa047645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c23bf1a730d7a0cae248e51bf32b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d508fed2f0ed9f860f141063b747647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d01b9b1b4078bc998a5c45899d5851648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf9360040613be4dc6843a405b48a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc16fe829e784c20b1bc74be42cef7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad0cc9b27adff950d864bc3f09068651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade8839e93eceeb6558681138346b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9704cf7a5bb7cdd4cbf645f5afd29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c408f4cb8356bb7d26784406162e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb76811134f61a76dc67b90e6aee2be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a137edccea76ee9dbb7593ff6c05e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f591ad6ce5b8d3de6cc02c96c665657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e6fc935f651dd96ac37fe63c8fc97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c1df76a81c7eb649041639235879659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b6800b98876077f404a62562843a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e306c65c0e75de014555d7b9f293661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21762f7c2b4cc32791212bc4777e85a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4b75de553e9a82e03a052e9d937c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a291294d8eac2339b0196169fdec63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5890e2ca4b721aee28159615139f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f12e687dfd550a59758e7a7e041eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a437f0b26b758ebf4ae33d90b917a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6d7a1d22598875244c14400c4a43a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4e98987e8ddc7b6085fefe99026d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3eecb32c34533d41042c334b71101670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7618d08ec422ebf3d8e3100585462671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ac3b249d150811c9e0fc9b2ab4d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b1854ad6f0c00c15aa89b6677f4ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b43b18d6c3379b6f35d63352ffd08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cddf4f20abea7545ddf4a29203b9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a8988d5d1eab0e7a87767daeee3ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249494fa50c4aeeffd88b9e768dfc5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254558e890a392bffea3ac2390a8ba8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc068df94428bf29e9529becf402d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9fa0a5b9d9bd6b42e7f564c7c5509680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7acaf7cce8c91d3e6869c978c800c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d1709f174e7898172fc176f56997d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89df2d3b5edbecf51eae48ab18dd60c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c11c13c6d63ffc9df61a4406f39869684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a3b8e994621e6cdf43922ec96697685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b5d71099309ed7e11bad7d09276b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8202bb6775e788a885af710e7fe9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c6ce30337d5538be792c2b7a068b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68af18e96968b1b6798a978baaf758689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496f601168ad868b3b2c42ed0f7ebc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6d389351c3036f81e053a7cf56bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d70e44361f4eb3ab9db2dc1e38af3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf3fd19e64d3bf68a6c7110af4a75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ed62425c451d0b27bde721792b15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c70add8f1796252c50d86365bfbd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1eef9191a9297d86e94555a11956696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8705de8727e99747f42a02cf20050e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac2d1c2ef6d55a5a837f0a91aa3f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eccd7fb13c179b3b9a50209dfa911c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44352fb58b7564ec0e6e35577ed6f70b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31987f763aa9354a561fbb79053a75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941ec0e9f388f90de600af92f006393702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60bf138abfdb3a8add5d3c6366d49f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fa164a6e289248451598be1df7ab8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40c3eb32de756d66de546ba334e50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ed96241e98a6c05464ff3d55bc236706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d5f60bc9c056f313626579ba30b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ffd67f6f67a76e7fff9e0226dc8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd2c99ae10ea0e1c96f3607fe5fe4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564dbd08cffc92f6cdcfa35d99f0a1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507bb00b7d92505c399fb0cb33ff26f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddeee9ae4e7a0218d7d2f36a3c70ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fbc2af917e7697590ad7fd637280e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d8facc61d8f1a60edcc82c74371a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9c290d54740456db401a22103bf3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ce525626e11fc378b55cc24d9d71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9404a00ea0827b55517557d10321e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521a1b6d82dd19bc8b0de73b2a1cdd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef705d58b6a37c1b5e3077ddf616ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d282d582f732649368d435aed19f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301860506053c3a23608fede7ee9dcb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9da8e1ff37233e6d7a58ee542aa0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2221ba89b7cc5703b9f9f718dceb72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e6290c6e688c57844e763a9ace23e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e6000dcaab3bc13b0e56acdc58a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9268306624bf9bf67341af8d0ce036f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a61f3d6b2761875275a9adc1779e0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746756b52ad4684fb7b33908a25727ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa542576a13b66fa6fe4f5cf5584d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c124284b2f7f3c11c7e284930604730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739fda645f8d717b5f81792def0e7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394a3008196552228522a6f217add99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51ee2e78eb8ab33cc9c72444041747733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92d262a0853e29b88ceb08cd1367e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d8de95e112397b000696a56ee7fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76735df9d2379232a1d8f50ffbb4da31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07c914eda637090ffd623764c9fad1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf277f86261a8815e39d57ba1ce207b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e938ddbb97dbdf52887b8f36b4f80a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49831e067cd65656bbcaef8813e90046740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a44190289723febfab22577521f1df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b05e87fa7687475768e1f7f65dff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b4b1a1ee14306d7b196ecece1bdcb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8dbe7ad095694387bfceff6220700744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768cae51ef94aa6f280a3423595973d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aefb23a8dbf72b0b285782e446c633746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662d1f819be1213135684668f8b7fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed318b6a2e2b6d3ab21f985c4dfad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca928d1bb59c10847eb8b8b9227acb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be0f0ed42a44447ef4adaa42126b55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413bf898778cd9a9a6ac434fad54f96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d472ea4898cd342436f062a4a00a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c41f1fa358052da20b8f4d8a9069753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffaa671b636877b3aa275acd241988754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c395538dda19ef554d30b720d6494755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3150f2bb22f6bfb9cbcb18fe57cf95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba14267865df8e5e0616862b697ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec952f33cfd408c64c0a12f2f08a92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f9fc26ad3958c8017c35bd49e7e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b78d3604821056b232194008d8e1881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd12f2db8594765c93e83c60a57c802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835f13310f4eb854ad8ea24198ff5be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156c4cf8a01330064d100d5338e7f874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97267e6385be1f877645ebbbb34398fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df218cc4db2fea53364db864ee76d4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c60d10fdbd2f8e0b20f9ec03c571fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7f62ee6ef6e0ee34f8eecf546aa5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3cd3fdf7e94c528fb288a9ba8c0969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bbd18e52449e251dcf04484daba8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a559a33df43beef454d694b01ef8da311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f11cd08cede156efbe1533682b5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286687ad205d3e6733b91021988b03113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32902c65be03ed84279e8aa4b8bde114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1cad1f935df117367048b9f0d7c9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ebd865cae3928b4f1067845644fe016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd0e8abd66fe93f19b5dbd6f6321a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df6e9a3a36fe8816a0efefe278c52f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09174a06753f2cde9b8aa9903e2b9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7eda116d0af64cb151de30aa594320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f49c6497d1225f5fe4f64c160511821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737115a4eb7b980137fe9b694306a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccce9d3ec2dfd54327a242bfaabe35723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346b78cb4abf86a3fb530ebed45bb6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88e407254fc870dba3302822a1d4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fa6dde018b393a7b387d41e4827d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b970cbeb7d5aeb2fcf1fa5cc29226227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf593e8a2017f1c81e4d7df369156e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031c9dd4cc0ce37e78fdb07217d466c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad0ccded21ab3347b8603437aedb0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb430d00b8b959f97d5523ac8c5c6a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4f44159e8bb1e6226e4ed6e1224d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad2c6ee7cbeafb5fc384b14853f5bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632dd82a692746117e60326e3f632c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767710c07eaa0cb2b5a75942748faa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03fa9fb64e05b1063d4cf803a37d8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f55051ae87f6368d5c8b413dba7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bee3982e55bf877d2a856128d640c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712321fb6dfcf5814d2c690ff7f5b89e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c33a1e376a87f773acf972a5eb40c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed549c82c84e873b520fe757572200de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c40e5a25df49168be5da4a0475f9fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15309c159e617c70d92a7aa28138c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cac52212b5a26a779edcd880ea4f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481fb37ca5ca5f13e1e0288abc717b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2abc3b74ec6036fd4770e7abf3c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f9d854dee9c75c4bc230e5e0793547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51b43470a61838dc043b6d44fb8dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b143945b21c483cfb40f4da64de3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376682bc93af1f2559b49aaf724af3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a9caaa7b829451378d1c3f47c59b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170bb567541d5c2ee6d7fd8793ec1a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82412ac7afb31bf168320617a27fec8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a02fb5374c548c6cc3c83cfbce6a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e0a186bb2b50c5ab8319d518b759255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ff0ef59c455a8ad50808a1f7df20256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d15563a62413109765913cbdca16057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76467bfce4e90a3582af6997aaf0b1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dd88b88af405bd7dec5b258c98f7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3261766183c625edb4c37a2b7374e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b0c4583e2cac7fe555e6bbd7a87c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13a83d19f61f390f9a5d8b690530762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64108c11b8c3575f8641023ae90ada63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f499ba4acbd022a5c5f7ced7348564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a648ae312acbc9a345994a20ed302365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb7cd27338e3fd0cd1dc3e3f0eb9d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa416f87ee00d0a1927b66f2f6e95e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dbd0910f51d1457530585423cf37568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817389e897865b1a77cd2ec41aee8f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5c84bb140f7b4ac322d81fbafc8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6f7aacc313ab14acd525613de067671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc3394087d90aab9b1914311d949672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665a890652624edb10c8dea7b08ef673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc82309351a80b7003878306ce940074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a256fb2dd97a7520794dfb2b52df78875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30462be549f6ef8ec4ffe1830133add76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efde4aaa3aaed8ec13a5f53e831526b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8f440359aa63e45f573b0b0beaede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772038e4ce6d86c27185edbb9d323b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1661d38c76fe646e53c35ba4c5ef480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c7c9386d1ccd9df2397d1449079d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a432134c258a4a211204513416f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5f11a47c6d1897fafa4861278a3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56e95c78f008bbe16d5704ffdd73b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d729775616c19149ed46536069c6c0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf1b02fe47a5bc0b163526fcc3bf3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19bfe18ff9099bcf230daa9d6d2e2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db94754a42cac716128522a4ee0a7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b7fc7e34f9b45c56dc48da178c0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd9984c1f44060f1be149d0cd72ced90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57669dc5542581a2e276a990a9d8cea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd1f0746e8d914aa6b28e89a2a059092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c90031e51addb0e2234ddaf5adfda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d20bb2f1a0c945dd0a79ed3f09237894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b0e97debca3dc955ed31f61ac4a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b1671a3dc55b74d972fc428e910796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f251511459cd3ccd5691f2a04c5ba497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c75d735cf9a362b05ce05ee29ee998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4b846eb7c51aa1aa52051e40822f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b286dc477d041ab6ece2d9884489100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7fd2d3cc0fa93c22ff62bd5b1452a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47f21a529b0d711050a38064c0cb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c230460700d09af606726c0af45598103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209460a0a5c6773923fc3a7428201b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803528c4791d58465cbdfd0082cfbdca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff547c6b4e911635e2f44af52ab92e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628f8007c1bd7d6c6c4bcc50c15d8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a992e0277576ca1e58123b457010b8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe02a6ca317282b144db7f690f2b2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce03bd7f87d4ab5eb8a2c8de90659110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b5620d25ba955c4910a3fe65bc16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5d7c580275f6276c5e2147ae1fad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb000778a000440a6e6532c801f554113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d01fef59278ed4dfbcb07858b3177114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca6fdb99c38269866364a8f509395115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d8467e4f9c11ae56710cb2a8fef5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52134367106df9250ba3b21eeeedc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31da08f608689da77497e6c72f8a71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e29ca322d8b5c187859addeabcbebe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2632da1449a4d95d8ef5af7014a2dc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d57819b8b0bee275c48d9799950be4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f6b890049a5f830aa8c2bb9c2bde1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb31d854d6c301d55ad38913beb86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7f60cccaffcab6b962e85780f6a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67cdc92a2cfd7b0fa118a0ceec18e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae430f875fa16c042a500a5ead92b1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf1add085260386ad5da34bc2d261b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428d84335246f242d19d6156fcc20b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa54de6f08bf96023eb71364c8a13a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094eca2ffa6e95e7104074d9da484c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e7ee69daa005ddac96fc3275490be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f8d8b193860a6f177a96f700b4cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7022a302a66fc62f6a67f5158f42b3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af664c6e304006249994370269333027134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212fb8b53c82c9ff4fcc93f7d537681135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99f00b05129eecb96e0c4204cfa85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d47ea2354fe435ad245fc7ecefa30a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837de6b02d4fd2da994da8980d6cc80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe537b9b4a6c472ee67b596130a215f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8c01c0cc32cfec3de987820205d15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffc1d16d58a05e05625449ce6f2edc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35eba6ec2d5978022fc107e23ad9fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e47e9ada56098c235e11440589ec67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aeaef30a0890726475f74b4810ee1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55053443f81f5b479fb03a442ae3916145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428aa8204c8a85d91a126e93ff212ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f122ec95b388d205055e0bbab8fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a404311fce32045139c7f1be52ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ad8a7dc533f8d390bfdf58011153f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ac2fef67529ed5d5872fcef07761150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2762f1058859898e33095db2c74103e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed62a109db8240ade320cf38a14213152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bdf02baa9c68309eef597a61533ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea40eb97cfefed09909c0e8e9ca68ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4066e4fa1af8abca4de55f8f23dee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92151098b0d427d291429dc3abfe096156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f4facd9e02c60fa5047c166ba1139157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914ce83f21def62b9f6c14a55a3742158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602efdf8332adb373f7804c268cfdbae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd09abd67d250b4aa651e15c957f46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216575616a6c2f2e4d255f5ddf9243bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd355a83f86bda6d90706398ce2554162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1b9e7d9caf2ae4f69c6d46772697163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc0cedbab587f8db097b7ae40abbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8827c2ebdd4bb5bf89db03b8b2aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c99ae7e75a9629faaeee69d5de40de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78bba2b7782e2a346103632f80f910167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988ab7e7d7a50a242a82470f1899fcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737354b2ceeb58286fd4cb1faf956935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df9beb68c5e119abe6e723b2ae85a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795293ade8af7067cb01adc32b15aa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e8867c8a36bad0ce2612d7ca1c8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab3cff4a0ee1bca546a567f51f089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba93f078e6f9d7e2ca7d51c9dc247174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747236987e0a21bd0356bb5d48a354e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee381c6923483da0d26f48d0705b293176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c682a5f0335cb9a76514658bb89c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f0349de3452a9ed126e7316485cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2975cc724738da201c9209d7cb8932179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef9bd3774290246d90de28b6301959180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484356024df8492e03431ccacff49b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9590fc37e6e5db65eddf00bb90875e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70b5bb49b99433dbffddd0e685b8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7bb3591f6703bd97baa5d9977ce3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017285af4bdc51298bb300f1526fbbd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccd0617bec852d8afcbbfb74eace87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885678af0339a758b97e5d5bb6ddaab0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5fa8b40ad94001f0f76f3291b83f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1fedd509e5eb182a06572f5246ad3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70164581bf12c2e578897a1de88592f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d56020dda67e599b94ae609a6fae17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1fa3d4680d7e37193e8018395db79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64ca1205e8055846a23b49845b5dae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f777fce4f1fda15dc2940575fa6ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8c5b157ece3a62888a5e3d6776f1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6371ff4eaa19010128578dccee92b3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43930b82c0665afada7dd935a2366197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30defe7c53126bd8ff27b872e6fd35a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ba4203c06be4f0dbf8a2932e16c72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862fad5fd3fb98e8c4ac23b3e09d03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d91b67a137d6be99b7bcad1e3c0565201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb2cc7bcbd29b67df7bd09077e4c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b477759c1037ab4034835c15051ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4d69f0922bf18b203cb18e7aacc89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bde49dcfa295c7a42235312406ded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa95b1ca258c167f0d29e42e17e32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc732573025138e6c7f7be6a9acb32b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0579a0ae1ace70991676d0cff3c8e4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438baf1a8378954c18783c36108e497209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184b11f976d62717c8e10e6abc36c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c926e5565210491f1bc8f18d092c1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb334ec1b597037a927ea476d534b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e6660b16be75582067c051d7287b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218283dab907de38f62c02cd63a289214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea6286cb65f32751ce048cba9e12f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c04d4839d24fa79c83ddef55f1d7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d40f2e0cdf96172ae40022324290217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1569781e02f3eceb9dc291699cf24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb982bd308652fcf5af29859bd110219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd35ba635ece89c30f8729f1dd287f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd89240b4d4e04b504a7768fcf157a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b02995fd05eb6f93befc1cc6e0b0c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783ccb5f0bf92f93edcfea2d24e93e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e269dc09c2c41e1dfb0a486539f00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9cc7e7a5fe5038ee789db778996b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bd4f2bbcb4283199994ba3c2b38d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051b9c00e3bd55e14cc3ef28cefcdf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5a629ed5e3997140cd2edef3187ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b36a71d015f55a6d77d641d0efa519229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105615b0eb499f35411e2c184c225db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca3f9fa3add02a487d7bc3f05f672d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9b5aec8c21e6c6d166d8da0423049232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f13a8e758778ecb8a7ddb499f76b3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a011d16526bdf663c5ec43856d5284234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108888e1bb4dd446f53ba894d7e760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67b6a62e9a90531d9ece93140c6ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219464617279cb12b92b001b428f7b45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbbd82087a907f7bc910a318eac4c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d78603477a2ef165b79c06d519ee6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa980b2aa256ff7e52d0f22dde0a18d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ad4b22d7e4a07b116d680b38e807241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e8a634f54c692bb285aa556d87f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e4e61b33461b0517e18ca43680fb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea92347f05ddb19fcca4eab327ae8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efc111f45172b1c96a6d8647e9d690245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2cc98b2177b03562761c81f89736246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac90ca0b74b32479d5799efa0fca29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1faae5ed0c45d65b8baf82e137906c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d75bf392131650bcc6ec4b3df8b721249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9320bd7bfabc26f3a8fb68decb0b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c988109dc5d194b42ce6ea18fa5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da04b1f585bbf4854e4af4b13b953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1934529c5b084d71792bcfb662a5740253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86ecf9f17f1e7a8f5c5a285cad8c04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6f66a758498662a8da672adce5cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9865be937c0e1b16339809af4f894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a33910e125a2d15304315e94b9c84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a96487605bb9c54d287f625e67e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea69021bd8d4c3dd583953a928a20c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0074e2f97a7cbfdcc91086207274a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae358bd06b024a8e57796b88f88049261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01574e0847ea2734feaf5bac21ecf7b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb93f02b7532b6c8e0c31dcb2f881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87efd0bbebb3c7bb5268cf2798e8fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886f3a3396733b86f5f7fb37f1d0c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec815bcf92f0e41394309fd8b8f6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabad994da11194fa277def64acda6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006d860ea15abed3d9342ab2ac2af2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3110acb94494f42c95e4860e584291b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ff073da8d5ed9683652f9e5fdcb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657efc19797ae0d3b2180d8cd3ab1331271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73c93399b992ad53f2a4b48a05af18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9a73d9e6eb9031b3af632adf81d8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b1773f22d6df734f39c26f9cdf91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86793a08702a4538380fccaa8378ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c678919e14bfedceeef985ce724499276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec057e16a1021c0ad1e722733934556277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3014b8636ae61cfa80318f2cbb119278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f1717245c4aacf3cfa0a1bfbd3a39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3809121d2000bc7a9b221d8d3e24a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db9c782f4d00a00c5c942d2df0e58f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dbac5f103bc957aeee9b9e7e9c443282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c42c7b03a43cc0145d063e761430ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1ca6a7e0d131720ad4e3c06eb266284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9cf835497d5701ab2ba60ee2e30af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109429ebcb443817cc9fa701aa41a716286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5167663230410d52e53e5615402957287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd07515659537b778cc048797719c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476787490ef6e848eb1a8053af5f9ef9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd3763f27aa75efccf7dbf9b7aa88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ceb8956486c4d1593ccb064e82e58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8388b205e8a7f985f54cf2bdd826292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e08896be41cb584ae70d190d92719293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f2116d58842648573d7fa9345972294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ada2b970896a2f5ecb7c0a030fda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc0ec318311eb3ce2e28412890b524296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc93d0709ee2815095cd22010995bc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd61b3ebac44d5a0ab31bbe233197b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67c8d042af3004be8b597e95a1a1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f29d5abee5969aa87050fdf53c7f3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3aa281ee88a1a4d1f35c61359936b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bcd03c240f32e78d2247e4a20a3d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90943e553342866fecd9b4b50e29c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdd498518f480e97168f2962be4862304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ef8c2a62d78b280e2e6ca5c5d739305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3c06aafcb0523c754c56fdda97f7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06216b76830b58de01cdbd35b12fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25b8cfb58980428182b719e5360a1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076dd6f89f97c58759361472617325309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6576e0965bdc73fdfc03bb7b1de1d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd2538718b4b5c00a81064961f631311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2c7886bd6adb2a77e8c325e255338312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0c16a9c41695f72b813e74969079313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b64f3f0d0ba4db136496e29b7fbb31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac79a2ee57439dc2738ad0d65d2b9c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205b47394538946cef546726322d8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a52ed0f4f59db6095c8c3f22e5ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a817a43179b6e40b8146772ac70ccff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ff82308f312cdacfd2303cdcfa98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1144ddd1f48b8ca83388d38d4d747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b5e13d5652413d66ff876b68c2aeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc1ed20da51ac1ea76ed70b6e89d79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630675313a8fd76487ceb77318f8a7eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110da099dffc50b58283a47b6a296ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321af379d7da45031d4b3e43c2f3e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3c724b2f17d1ef6e98e35f82cfc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e8962db43f20ffcba355d4526f98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31350b052a335fbbb97ce2c1a36809328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841cb37cb29159a09855a542eece21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76c49ed149faea9aa8e84f96886f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028320524ac1070193791d2e67d543331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5e2166bd64d17812f7cfb89e7f2af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46784ae36a71d00976c88eef5567d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080122b97016a43e577ffe54b9c3b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e4aee3c05eedbb28608cbc8415bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e895a51cf8d566f1aaa019513ad4c36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcd9775273c46f6c47fda024233420337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c79641489a5621c4a42af27946fe8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755fcbe791e8e4ce429c8d1f068f400339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dccd6d30ac496289b298f08f690e22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45bd6a2e2648e52494b0714c9ab14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd0a544586c45ca35099fe7701a1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e9a4f2aa1d2904da8d0039778c73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2f2a7bfba53bd031968e90ff39be9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ead15f6a46ea9bd63af3e032943b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7c9c4d9e1bb354d97464cfa66b484346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe51e544360b9f424d45e635c26281347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60e2dd7a3b64817f2a96b618710e75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e3fbdc2ae775711bfb7f4386963d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2426545a2daf4748a92d02970d07ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898056f1b80c2bdaa06cb252d6dadc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b65505935c7a8f0d5e62fcf276cf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e7488d9df70a116b97ee3030af23b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf71c49dd354780629572f4672a18d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3354b6e6adc8f6cbd1e231e89cb2948355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74466fdb9c1b1faa21eb7d083b6d3a0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dc71b1d7a4ada23e784a3acfd1679357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0389c97c7e451530fd85e85b0cf5d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff724ddb59be99085b89231c84eabcc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9bd47de4bc705343355717e3754b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b8b229ce58fcb4614afaa0c3fb7ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e9a5c3dd56ee10564f6b086dcd009362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afa88b10f577ec0f86fe9bf7e7352c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacbec9c2833087e6a8ef16c437ccce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff869e17490d64412d3eab223b58c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ff53ec710ddb8adad0f03cc96890f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3607ccbd96941ffc380672fb6577ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405066b60881b85244df0231cfac5fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b0e2e2095bcb7246c9320cd372f47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd378a401cb40abbf074216e20f8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b478e099fb8ca41e01304ba9ff1e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f34d8dc37787552c0cafd91d4e070372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56df690ad25d3620bb51557588315373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf20c6f239ea8981122375445f8dd59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f80583ed26268d8ae1290991f8d19b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a8c9d5e9c3b52cdcfe311d32edeab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047178efbc50903280a43d2f43a1b280377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e1e4c772cdff9d3ee6b842a8e7ab7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0210280485a55a1a025240ec0028b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a47a27ff64540980dfec254cd75e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0a5416c73fb99f1df2d9137ce812a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a52141bec4c7f59113e93b8170be8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062476c370d90159f439709e9250931383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0188e748baf9f6a0870376f4b24238384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835dea6da7818b18df93522c2bd0057385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d015c871071d907d650ea76b25497386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fd6d391eb9a8d8cd1442b354ab5c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a3397c2448f464cd122f346f8e9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e779155697dfa8d43758ea145d3f246389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fde3a8df2f06abe4ba968782c0e332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768680e4604b6068a043afd5693ed339391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d76a3c9eb063154cb5c42182ddd28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63099d67e137c79a08c7b3007b789259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4f49ab620339ed5d5faf223a6d6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b63ebcc791b6ac156b34ca58fa7dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93910e29e59e6b9e769194ff8a28d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc5298f8ff43edc747bc5c216ea9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc741640d87945eeaea4ac9ecff6c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359c63442ac74b941eba94b422eafa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e8cdcc4956b4d4f90bb58acc77945400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c1cf909591537301ca0c842a83fce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1959fc8e30443c99393f0bc77cfa3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7438bad5e698989465f15069a5a70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf59c00feabdcee89982fa3ebd0740a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef727b3085aa49742beb5796b56715405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038db962f0ba04b3cdb3dd366d8150c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921fac188b9ef0bfb3d75d8509b0e69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d0181b5ac8e7dc8d02891a506e260408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df721471a88e2a4b9c6d39447c36c82e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a9c7609a8cc1d5fa7a056402e35c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954e19b45e69618399bd42d53fcb58f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cb2f8544cae0b40e3771bf8341e3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a672d71e587f76209ff2ae6f8973589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2332a54055463fba922d5606fb307414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831635025d427c1c3f2c8624396470af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ca99afb7cdeded10e5e0bae58c1d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e811e2812f68be8d29cf84a6898e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde069adda577664beb5a51b6e402452418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16b941b7409652ed2d44bb7abaa1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba016319c15b81ae4f5aaf6fc59f1d41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864059ba3cbe4e2d17aaba12ab4a71aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba7f4f208fc241dd70734b2ec8fda5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e646abf0101cdd99dc3d77d876b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86740eaa9171141ad0f44f76d7e3db0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0555e593d0c10246a9a2ecaea50966425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a29eb099eb7fd7690eb9db6d0948426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9645ade46ab4fd940c94c22f53aff9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130527fedacb55d157c6b212ef5afe0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f8840ba49deb2f84f654d59e6e0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658491c1d4457ad396d697d46354502430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e05a0ce6e8bcd6bc56365bb146b59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2213e6b665455ef92885d1d94f094432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c30a7085df42d774b00b84a9dbdefb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d317fc083bbef85296e8d17d8aa3de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b918b5f44cfbea21ff396fabfd13f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a05729284e6aa469e4a5a8b9acac7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d3299b4d1e1bf2f8298a25e42c0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd387fedf3cbab5c6f0dca3fead8995438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bd822b1b9a9c4e8a93dafde733784439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1cf254871613449c84fd3182fe827440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5d47d5fc926393518618852a7cbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761468618fab529a71a57fe0c3a17d9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00e6b3d7c063bcf1b932890f9bd493443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adea426cdc4517dc52c365304726d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a13ee321d17f3b97a95fb680afbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b60844ed469517b27a477385e944446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69b46fe058955cd1b60e88290c9324447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f7e2b14bf73caa1f348867963558448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc6b938823ee50de14311541933591449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c13a141f32a9e6494de3ada5b050b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ae95c1f4c4130d5bacaf5259a6e1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546da88304b4160fcef33325775b1bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc521b5e08f42f657c56a43c481be7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f6da8c460b98c0d32c46e7c762b67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02839d2548bcd07587d3f3022424f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d348389eb1a91faa49d204a6e7ad9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd34d418be06bee9fbef79b9d7038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0744c24b19210034ccdb5ef181874458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe124b5f9165db8cb9f0fa5ec22b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e38f2487c8ce02bc6a5abab80ffc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7693ebf4b93ae465363b3b5f2aa25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f94dcd8c33090a2d94ff16e92499d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba36bcaffabc2ec735ad2d9fb3e177a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c46192433b322d4e6b56268ad8c5bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f472212e4a1b24defd9dcc6075075d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6e4449d5603098d9211f495b5ea0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2afe3d04053d91c1ac5e7598eca695467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946bd8cf8a164d9e4b08578e1452827468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb5b38553d28311deb4b6f3a4b5f95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e86392caa07c0552d5f1b469cda344470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b924da7e67f1d29e207ab80f22f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d4eb3e1455096230cf7005a52c68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a23f216f174e0666dc10147d25843473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d994cd49502c2d227b39612ee13b24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2138230b11b4cc5d06b1016b345d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf4632a91f72aef5c764d4443e26e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8f6d48b6c525f4a3a2ee22ca8f26f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9c52c176ddfb33b0e34455512918478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5760a6ff71aec13b301b9828f2144479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cd0f8d3e42d7432102599af214c45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcdd6b6f4f89285e8b4faacf432add481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f6e60998156b95680bc8e86cebaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee95ba0beaf7d9c1c7e6704caa04b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a617d3b39ef412093bdef6ea99a7456484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee85e927d5848ed4836966e79e425d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90860306c7c001b6bb878d302853d105486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28634cca7f3fb74f2a0bc2455e9b86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d178b76871b78e8572d2b75b18a4363488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db61a4611622d17dcfae384117c8c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87bfacafea3fa8d134fb0dc0896a8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220194cdfde952a4137e5eac7d918b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee779b2dc984f390b2011038fdf64c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e9b7d3c7b284aa1a440c5eeebf0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2765d2b691a53dc5b1a5f2c9503ebe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50698153ba1a8689d53067c9c5ce4956495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091970e16b5fc81b3c4313014eed469f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679167106bb7648482d45b72117f5b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767d72333dd95eaa8412f15f8ced6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceea99f5f77bd274e4ca54bb7e068c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73255e161563fe1023f5d8a88e5d2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fb241e47c704da2f1306e25b47b79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10472f1bdb46688d6b9a10c59c11cfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e1e2446820508bc360be754fa96f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86856fa4b1fee7a7c862d742f729f9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee43e1521c00163d1a3f47d7d9ef0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b88dcc47db4ddb4cfb511539ed03be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae3c6a16c5726472d9f0e35b8db1c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5969084437cf5b819a374781e9d887b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb42e4be6ddf701af9961f35efd840509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa753861c423bab61193465e0cc01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3048619c401cbbefb76dbd5fd9333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a96424702899b0178a84d76794336a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d4a9c5c257469e333c2d9d709986513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30bfefebda6c79c896a2945ae37fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c9addec449fc707501ec2e7fc653515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95c5d5e128617332b4fd975032440516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cce80e592891f0489c0fc81c7dbb61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6256b5679f6548d922b1071392956518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a9460e85cbaa9758363b5a45092e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d81176b6d5fd3e53e807011d2c2b1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972466b951cf630f50caee1c2f7519c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c68ed87af50db98fb05d365470a63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79cf690e3f08c914ad9f5aeb32d1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d17b73b1f6a9658dc1eb16af7cabcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c7a1325064fca6cd66766aad2e6d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb180b60159a390c60e6a9d80c9d6285526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260fccf2e904dd65e3210b2ab22cb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f535d261b70f6b231439249128b82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab30176b21ec98359f6f56689396a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec391cc493afeccb35fa626760773530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e406755b631d58a4540ca9e0e99df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de4452f3841ba2935b33a4220018c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed3c45dab86b8df55a568338715cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe277f6614d7675c092447436686b8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2431947ec7bc002945f31a64204f300535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fe0c262f5e39704f649e8fd0bc653536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9916631dc1fffbeed18b4eccf8bb86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550efe7ac57f6e853389fd221681f953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3d3e44ed9d8b12dae60e14f272df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e920090a605b0f577b91a279c100c7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c37162dfd979cc64e0d703df9fe713541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c6507afe7a6e4c7e10b3133e37185542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324448ab646b0f78fa6c5092a02011543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e0166a507e3a83f19ba67a5ff94bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cef46730e40f5b2f06e19888784c34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad8b3d8943b4914cdf9287b43ce1cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d7ac2e88f811e7c7e847b8703a1b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb726348a9ce23877e5a4852f2c8588f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1550652d8f423170b56dba4ef4d20e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa46a5817b0d1423281500907a08aea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21616cbb8422e9bc8ba5cc2e52114e5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243cb08a55c2dc635ce25c48ebad988552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874d01db9360d293c3fb59b897c527b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f73be74b81f7fabc7f401514179851554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9322eb7d5c2a48b038d0e800b201145555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1c89c10171cf7528d146bf700c68c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cacb33dc36a7a8c588dd24b029383557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14a89c37d49b18bc3ca143f1043b85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a77e2126838e8be735536ac69f795559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561451c03870261658f278217e73b31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9ef705f1d3690592509406b61b1fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b023b8ce486c349d5d2efadb253994562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e6d737eac2876b329155d19a27b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0520f921c5d2321f618fa9e9388844564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540d94c6c5721204dbc18b89c754798565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3d769059e804872e65d8440269bb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa3267d34328d0939af512db2e779567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7cb3e1f850002b0abf46dd54193c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63374d9584409988edac3f9a1e5a133569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dab36749f19411f0c499273ade232570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344bb06ec2cf29ee8b1f627d7b0ae0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74799129523dc6328bf5cd9994b994572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a4b35c8dcd2ba289a4318b81460e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012257fcd326382770dbe696df41021574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b738d36e51f97cc0f49be880ade0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f10bd4990e00264f2ceee787cf328e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3561a22e4356b8ae05e8a1aceb9d63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628591b1e04609ed89b3d9bc1bae478578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b9ac0df37abc436662defd2a2cdf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2d8132c4899d10b99cc03cbb6f8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fe2bfa8b8538722ca11fadb286693581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a0d1adc0600b42be3b65c99d83d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60683b65b09af5404a84315d6dfde6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b5cddc65e9549c39fce4ccad1a5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7bd5b71b7e6abf7b52e5e708211f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc19cca6ff06e716ef4be0f91a2eea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a31ce3b4461e31c6ce54fe6191850587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070a862adc47a559156d0aa80182739588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce7a1b3de84d0ba6a4cba83f14c096589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cda0d87e3e383ef4d6249b9921473590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6d51a87e265473f8a535400a1409591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9ae1027cd2adb2e3cc1706c22dee0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806324cfbd228a0ee9456b17795b0029593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979435111ea0924b56fe8aac834ef13e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485ecbeab25b74d37f318813591fed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e37e330c2e432d3f9296f4e569517596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd876ae686401cbbe5aacd8a961b21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72d1d99a2d5295405079010e82052598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c57c465a6d937d8c9d82b475795cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1679787e7d46ee971f5398f7f0dbd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ccd070d0bdaa18281c120fe34e4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519549c5892de7eed918407043f2695602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e063ab4e4f468bc7bfdbb86095b0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a8c069395781d0aa35d3fe17a5d54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755444837213b9c5e5f2a9326da7c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a002b3b22c9f4c1633a7add88a096d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f549c3e4f6c709f19b7b5cbf296d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccafcc8273a2b928b86dc3bb1dc8ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ad0580c4a5088d13b96cc889acdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd8d1ae9e687e65b177216b4b65dbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744cb002d7acd7551b7275c69b45df8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccb48c5c11ff67d12179726f0db5e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f986e7e425f0ddd5696ce470d7665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97295238426f22e1e0525ed89466a21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0fe2a3993ce7b49a7436059791a55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd212dcd7231640bc02b339aaba53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e56692a1bf7d790516d4a8bb3fa692617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271487250bed176a16c65d079afaad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65459ef7c5fa4b80e669151d44c8f7f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd373c5ad5c93f9010d2dc32cc0b96a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b999ec43489910091c2784de88155621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd8947b064c8653f892e5991c2fa4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7f74011217edb05dc7d94148d91a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033c18403c640d09b8fc936a0984021624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb66c95ca2a3574a418180fd3c3ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c5b2c6d432da81dee46687b548b31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c915193e8ff1c1a528406040e7d09a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde5ca3e592499f282c8357d00e10a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5069cb62d3d5817204a102afbe847629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b12668f4a42ede485b0a1d4ec4c89f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18d562599f0e2ad9da354e335228ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d294021eb476e06a5da4d408b55e90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f3a03422d4642993280e9d2681b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34086575f3881d80eccf30ca9705b4ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bdaa54afdec400abaadc148e8deae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007b4b2ee9e545ebda6da49a541fa10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d3413cbc4ea35911fb4c4da37e74a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3c6a87e3e5bb92f20543e5d6cbec5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1febf89d46a36cf268f8d8e4729d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7973689d011624607d83fb959e70f61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c6003a914aed29114873d66cc422641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc9b946e9a723db8aa494aba9f72bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b843d06266580949f47aa9bfbf0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7886868cc9695a2f8c7395350077a52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9700408bc75231fdc2f9591fd5c4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8bdbaefc57ce44b5f1a62416bb8ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7dc0dc2d26ec719a227bebfcd5ede647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f063b88f9ec2b45b6a72bc0a15ab10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b71a7e6beb81a2c3b26786523722d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60def8bcb12889446ee2351cdc0b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b0dd6e7cbf5654d0622ea774d5c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad30b543a3ff06eb97748073c0ffda0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f07172db1f06aec0c5931087df80d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e6eff8399e27a690b0ad55eaed74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f536627cbb92d04a49af9827e0af26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a493672ea0366b08e2df87e08c1a61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e6dfe6dc5e7f72f23b8dcd92ad712657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036cd3677089b81cb36c817ca06daa5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c980fb440c1d699e013a46a086e6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57e6b8a5391c03d85b6efb8b27875c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90f3a8c8ade2dc76c7d59f63a4edef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c4b468158cc1b4246dc7c41d525b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b15fc05076849f9b2ca5811c4f7122663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766387d3d0f71a71ea4cab39cf596558664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c8984eae4c15495df04e74b4f3b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f880874b823c016a8dea63a4cdd9c60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d146661e0a66a3263bcc4934fe9350667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111066669d94c75a6afd25bb7f65b8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d6d60271d3442b8ac602848a0c202669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c926dd4c6c49bda4be2c0073d9024670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edbe31f8c45701b9c374adbfa94b51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed269c0885e1414a1befe7ad86991380672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add1d5b7de61a9f1c7c887e4931866673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4040d9bd0092714f9b864058d68b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b076e46ee833de641c41aa9458278675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c2dc518cacaa58597f146b5ba95a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28850bd7e4d300eaf3c5a8b0b6ed8718677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e88141397b348dd7665b5aae60086678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea15d2339d96f5bc4fa7fae3efbab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de875318e50974112823246585553155680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe64fd68f0e25b4908f2d3cc5d357681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5e2ba95c8d6f412d569aa0db69625682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd52956d0bce15209cea371971934a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1ef5e66793693a198ffc952991c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c852173a9577541ae380082a7347d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14a6d0559f833c49eb9fede601ccfc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a1427d3535c21b7000b47b235967a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff1ba5c8baf1c3ca3787e7965d0d92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fe10e25c4188046de1dd75c8215d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34245781ca521d714eacf0c9e3f1ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c3fd91e7ffa57b1d7244002bf47c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb3f466429434262a319430e97184692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c90f9c10315c6996450abf44bee6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec631899ddb86178aa98d4c3695db280694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35ec54b831a004292a370dea87445695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3f4aaf7132e6f70c260fb7421c79c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd17d27c9cf1d2223e3ff09e8455890697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca902224963a846152b49765c61a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f766a1096f6f230c15cc215c1e2df5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788ffb3bae649e8468327975eb7a5eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1e9be8a37861075d7f3f29f6eb9cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537f4e738f352eefee5c4b850872384702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2d1e8cd0f28011974029cf9fabec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fcc26524cd8f141126c8ca5ba44b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16c1289c540866eac72875ff3dbed0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560ebac28b2f8c278db681b9710436706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e581a1328118bcd880912ba9fe3d7c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a9378c2e57c4a6d2807897d67dc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0818cf3e3770f5bd01516e1f7d4fc64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74fb0d69fd3c2a01939f3ce493204c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb54807c6deb80a9f854ff8912a21a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19022792ecfe62a02d3f31dded152221712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727069484ff70e0a3ed5ac1668181370713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b698ef3e716828afa2c12fce709d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caf743e9fd207e6843b464b82bd5fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c30a46e6391b0add323e9bdef16a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51de69a8e632a85d57258607430716717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10a892f34a6d6d3eb4e7f7adf051f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303b9e6ea178ee29c628fbdc5418a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b4eccc842b2ccedc581d886979ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e539778f7cba652b7f701c1459292c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bde22d085d6b70e0cd6bbc1603015722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e750560d83e02bfd32a014128bea38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908539f563be1ec8d30cdb5711e7be37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290e0ecd646e65b6068d75030999aa5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359234a215c4da1ea4335268dfeb240726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe2934994322867a46614deda6581c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd40fe1eb841fd2068ee9cccffa606728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa6ddaf2fc506ab741f6f15673e75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e2104229c5976d2328b3f3cbe97c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa4ebcd2f135874fc0451d7be6d7c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c9996e46a3dee232332ea27186076732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6b8479058f347d0660d54aefb2281733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d96b75cdf33b2d1ee2a5838570ce2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1930ddc3e3aa5f025325d2f5580bfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae602e41e1f57147bdc66298108784736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282709ff636b790f83954277446450a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84542e1708af38bd5208e7d4a4e3c7df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0247a0067c09f69826b40bc246a8e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb69c41a8bbb01b61a7261f2a4eb4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2b83740153d418afa3f0b528b57be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbaea947bc010b0696087882f94e20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba32b9024f24094c6d027f4639f07d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeccf32aad6ab9867d9c20eb9764b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebb830213407194f73ac9a8f5df8ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572855b088fb8723477b7ab007da5acd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852187d89b62c25816662bdaa545523f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb825ba7c6714519e2b576129f50f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47720d46bf2ade6f690eff0287125e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce00bcd620c1dc0767209580cfe8c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab79c7b7099c2b242fbd21e6d903d2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b49e5dda3559e80804642d2775b3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef73dd897d06f7a7c8842c88c7f382e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1f36c2dbafefac25ad41d827cfff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde70391b8481c195505a2e589768a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a7f3d53bef400ec963d130dd6276756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929516fa5390b3a95ff83013b884743757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1cd44a8e8ee3d8a899ae0a48be93f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30db43eaccc68105d9a6efa5fd7a29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>