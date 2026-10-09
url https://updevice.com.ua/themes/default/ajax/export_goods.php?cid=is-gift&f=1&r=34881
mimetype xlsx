--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112054cf90b2cb76455985fa7e4a2c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac66d0abc47c5259fc27973eeb5d2212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b16a04aef78b85f9b8cd8a3e97e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1472d5624a12bab37cbc9cd011fb7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c671143a528100982d4546c7a04aec75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8d3d24b2cb7931db2c0fb9e1966926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffafb10e5b33e60c6ab1cf446dcdd537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa24eb912e4de2b94b337a0911b92e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc5dc2ddda101ed5b99433afb0355e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086062e8e37f26dab0be07b926e4db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5857e3de46ac722327aac9a8cd6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd751729de07a0a9073ff960f29b3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1fa32b7eeff7f509365c29d2a4ee313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0831f206ea55b59668baa433fc8de014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f5b2966ea682518864d62771050d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c143104ab52245653c236bc8289fe516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8b871fe69ae2f4d940921baac268b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d15ddaef2a4c78d6700ad7ee361618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ddb9bdb25f71336f9977ff24fdfc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341322675be69e0ef89365c4d0344b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d246da14ed571e80304b2822290a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be370ad027d5a21bedf210ec47d10722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b3baff81b56db8c2d85d326cec5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc1a137fbfb06a4db853f15b3396224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f35a966946ed2d78dfbae72c13ad0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd698dd1a98535adfd9ed36ed5de65b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392211adeb069e65603f79f609ffb4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a78c4e9d17265b55a4e425b8f0a8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05fa5e779fc15b015786f0bc920e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4b70ba9e1069bb6c5702fe90fd91930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08607af85bccd3ec081f068ddff2c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39125cdcb1af6044e2c14ecd4593a57932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f8a295099e598f9cfcf81f48e272333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a897a3f43db73ad8c36e6e58010c6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf4cf9077e8f6faa119f084fa298235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f12baf2a20ff52ba43cb4af535f60436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb6f3c1888fc7e1fed2526686e89a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05795aef3c4b406bd1f7618dd4d7bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467307c5c1e0d390735ae9a02ccd07539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ce03e2eb7a18cb58f835d536ae13040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee827ddb29e58da55e82d6add235341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77bdef10d3b57d07c9a2aa9e8f516f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ad384cf4a08ef5a0f54cce81542b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178478f59a006d44c146ca394f25fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24864ef33760a6b6109b80738d72e14645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac18702f97ff08d004da2da84503fe646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9c5c7a06c4a79c22e46d3b1adf1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe3fc22b432e5c8e6220b012c964f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8ee64dd670314fb9188923ade38d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36144536f19b705f959343f6705ff350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d1825861eaf31c050a601231039451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed0427a8b4e84b6f6465b4b4604b1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a935afb40a3cc214a57832d431c5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8066bcb4bce3b65b7756061c1f05554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d158513cf59e5f76787e5bb3972d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98c84ff94ba5daef221f012c99366056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec64abbf18251c7bf7af5e41797bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6022b6b761a09229d39881846bf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6033dd60188771361d53c8bc4938b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b6b16e86b6d7a658d2f8e9a7306f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c66d2b0a72fcfa81ae856c395bc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eff9a1fa6c670c70f9bcae228bf9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9a128b59ab254c6c1af1c5846078763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ff1f123f8203f3fa354a270a60e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc411b60f814b01760639e959f218ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dae9e069ff7203097da6fd553d95d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8767b27170fc668b2e131f59b2c0a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95bcc32f5ffe0e2754710e47fdca3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ef28133eefd487f17e9fb632249c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd786468904d5835e1809cf14fce2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85872ce45691829387ebebe9ee6b71a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4cf02581715a10e840012f559c5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f8fde9c5f4656c86d486f76d8ee0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5773a460f40088d9c458069e6fe46074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ea1c195304218a8e2fe5bdb920b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4bfc65fee0c25dda0af8341e6fd8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1320fc0c18439736478502684c588577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d126d454aaeef605d03465548189b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887141205cf0eb694772330d87d55b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d258e27551c8b07280c3e3031de0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923de83be8f08cf01464d2b59d58fc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6f04efabef9efa9ff33c4898c1d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e48a56d6dcba1beaf2e448970b1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eac966c09d86a015ba029fb73e3d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5e069a8dd6f525a93b9b78a27d6ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269aed03b05487bade8cfa2ce1662a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75203afee9f1dbea87e5888d389a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10974ed94cbfcf68c167f63c0f2348a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c324e39f6ffc36109a28329be9aed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ea3623312db48db68006753568d2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bec5aa2f17695779f586cb6992df491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27633f328b555e5fec8fee08ba9072b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ac7e1e1f0149cb2c250ded1fbc9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c631e68fad9860c2fdceee42362e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e8232dfbc0e63654a9e61b201970995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500846a202bdade3adc15e09c027a8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51575f746baa0fbb8649b0a57f4f4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05bc334cbd6b5a5c8e1891ce436da698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d2b91d4dd04999f6d2a2c90d2662299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8df85f16681f9a1af65eec152c4c7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c06ad41a0ecd7f7c54bc2e5f49349101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd00786c5611994d351ee6053deb2de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c03f6aeb8f282f99744cd77cc22004103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d2d8aa5891aa10eee9f35a4fb97ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6dcdcd7f9cd6adb31d0b7a6ac5b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde906afc63a387cba7557d019b120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cfdc132221fee5b05fe62faffd3b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d869742d1ab93cae30b55cb1cef61d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fee2a9b59186ff72e132a5a407a78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47205bdab90acee56fe2a0b9ce5f557110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecadd786bd6f40458c21e3fc373be8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef5e4dbbb94bd274d7fbaf27a8a2aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44294869a9a32772c8ac97d364da1d74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46fc048e194a819ebed876437ab12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ce73f4341ac42ef1a3b91e9fe5ec4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240ebf3a36f80df815a4439b3fa9ada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b792fb4d5367763b7a5fd8b1d8f2cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae298818dbb38cd7751ac202bcc191c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2c5cdc6735566898c2ae5d567f2ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660cac1cba78c29121fed807571194f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92843435b84e0caf8144e475a06b8753121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad449ec8a752271d07ca62152f2349c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee4fc98ea46dcfe20e13d93a32f0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a563e2b1b8d6f0310a1b080e3edde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6289540a36b37f4d9a0abe73ecb52c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac31aa5b085ec6d53639a67af39269126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db1b35fc0a383d12d66fb2f520427127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e5d5d3a7fbbdc4137057bafb014ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb1a71edb2a6293ae23ca6fd2eecd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d13ade1f6f511550580fb5f561e6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427734e58003a3237360c1f14c759be6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340dfec1124081cf37e4a05ee133490132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f284054ca25b9d414345852ef197133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb803e48c2a8338cfc0757045cec63cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fd46eee5e198526024d2309886887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06cd9d4c3bfb68ac99bb5c2db04a24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60349699417a5940463693685908e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaad28585c6730695d3a3714b349fa7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0502d15ce6d4d468327b9c76dfc29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230decde0fc4704938c0014bf399a848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcfcbdc6dc65e62d1413b410f4159c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd68f494a929ed3bd46d6f9866ee8d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9698696b7b8095d356a89d713dfbb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ddc4febfd416ca1dd84cb571cf84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b06d40854d2c273f0472b04c2787d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404df7763e363c60dff296095e71f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed90a5d45af1deaf85738f330a085df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754ee36e04dfda064aa0e89636973d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28863e59f076c52bf958abde6f8f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba6a9fa0cad86dadcc32466b866bb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b4c4e0486158d6ed036c35f6eb275151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ed873b1ff3b9f13aec79097e3793b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dde55be5a92c74c6a901d11368179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c3b6a5ab0391741867afc47b18ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89252714e4d55029bb1c078ec01ad06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e237c0ea64a36d93e63dc378d2bfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ad3e52dc693f09d55f2fb81611a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0517f412c348f3e1c40b9a97ae011d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d8c7ec2a6239257c31e7866d79ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace611642256a067225280674398c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf47b9b0b17b299f9f846c952b7f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347c7a6a1fe4b184861171b7fd36f27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27a7d859bbbf202ce91ccab8710e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf4704e0af8e14e125933c5afd4cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f44ec6f56c915cc17d3237c3c733b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c408320a9069b711788c1c51b78056166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd116919a915a95fc667059ce1f5e327167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb08f7c5f30b680b607d2d15cc5e28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd9efc270c9c3bd30107285e40b78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a87820db7c1796f7889122f14c4ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e89d143a1fc634cbce5d22a2536b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be67ac9deff7a7eaf51a7728af8cea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d813b8169f11d3c06b316327bd8fd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d0e0ea4b8ee54cd2cfd6c50c37a92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eea789d6e1850cc149bc10ddbba6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1656eb636b02e227f16c34fe2fa4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe6d0a7d2f54f486ad8db523fda313177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ef0b920cb450d8e8965c9eb9df849178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee1f858fb519222abad889f384a3c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c998edaaf88cc5c626ab36fdec251180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac6525b869d32915fa5faa3156175181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6c6422f6f5373fb30c658726b45f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0d0b696d21cd031b87e6711ecf01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446883d956e3e7cd0535a8dbef303107184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9849e229fbb5e23039a941e7066fad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be82df140325d84654b00adf78274186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134928d8415cde987c258ac6acad9fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb6db4c29961bfe640d06a832de654188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0721f9795c80833fd4d4f93019dd461189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb461250b43dcef8e41fdc94d80b04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f74562ef759a124d1222bd05e8e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c4d5dad12369018ca322cb9b7e094192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277099eabba59f690263f732151bc03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85eef0cf69d1c16fba936d7396a07d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9c1248a85264814e23b1a9b84e24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dafcb7d16c94c8b5ee6ee616d9b4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbd01a67b115500a3ddecdd0fd8f84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e148267bd9b9b074255bf4d825d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f1615387118bf472ddf710506c78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d15959cd86564b3de26313b81e5036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca829d33eda609beb751dabb4ab4e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e5b64231c0343d15dc6d00dc30db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aba9ced60a8e4a2dac82c7e7dee97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee328c5099672a4006546bd72e9250204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd308f8be23d39d3f41e07acfa972f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a720cc83efa6dd12d9ba6e9560bcb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474b36283514608f89faa521c87d33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b18d7f47d1869954cd962689273fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb9831c20aa931f1a2d1183ac4bf65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbe27fe0e021a902060f24149f22c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a98c844c19f05058b0541be809f1ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2faacafe99e8ecbf041dffccb46af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138bc7a641ecee4fd3a27079c9992e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448c8ead377b0045092ff420aed427e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3a737f93b1377240727f91e2835ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3ddaf3ce76082f23ad3a343db6966216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955194adcc22ce39a01f992010b0577217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb92c770710bce503fa89ce87c17c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42beaa1c47061eeca590d4ff535a47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84562f3555087a437bc48b89079ef05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c7d1019397f733b06eb77f06d5db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee09cb3f29169c9e6dc2bce553eced222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa351f1aa763f0e405cb3c31d9eeda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3003347f83957407cabe235d65913224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b9d0c01c7adcae3de15bb114b9083225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb69c5760f7ed204f0ac9b5c2d45a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf788cd3f0af16aa69fadcdd27ed2e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2a04fec15b01465204e129a42f043228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594f23c08041cbacf2be5dd81e4459b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f113a0cb24c02786fd4f864673a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee67b2ee4746f5c58e83aa78bf14841231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173d2e2f0d0cc0813658364d4faa5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671cedf58acce11ba59cdc5e3ff54a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8776e80f359815e7b4ca5761a9407234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bbf41e1804b1b49ab9db607a61d7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8e173296c9791e8df27b4d0a03150236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb670acb3f0cf96b4be1756b2a4fe74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cc59405987b2ffe077dfd6f045e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83367cf3a1df9502a7721768e14037d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace74110b4c56f7c988bab832915cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483936a337586b9e4438874725721f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8b436a677ae366fa5f50aeda0eb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a22054afe1b162c79a401e7f1dde9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26eccec41dc584352a35d15f388064244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b2c063834b4304e2b46c3b41ee6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234758be22d54eeccaf595a594520ac6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fadb1d15748c0ecc401d4adb983cf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b07c9822d1879cc61f8875e64cb4ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a38b66c9923ec5c7d556860d7f00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7d7f47da45bf61aacecf861b50d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704005dbee63233713c6762a8c18ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f67108790d186f092fa89cd824c50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a606b0d626bfae8dbb72dbae9cc22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685063440437b5037512406a83f01c1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423478bf9b1734ac18d29321d74bfde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391de79ec6998bc92247773a17edf46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb628ab92d1d40a51d2a16ff6fca29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4910eda1895dbefe7ac1d7cd5a9ac39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c62f7c472f148caca8893d243cc6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce457dcd4e1f4885144bc9e1e2172260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceb9ffea47950c159f3549bd2df15a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a5af1cc38cf975f2e7054819eff83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f16344734b8bba8f0323aa040493263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524dad8c2f185b70ffb1f000af76994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a58c936991bc6d1cc97f133a0d0296265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7e5351f8d9c57ed0b8edb43e99381266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b25857423dcc025dda38e4d142c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf2ed0623af5cd7d8d742bb2fb3dc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436f7c7c21496a3ee76ec13d4aa2d93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dac302d00fde21e214c93e5c9d384270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82259ef23a78ff45e4b4d45fa7324343271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9882e214fe90b602b2f1b6252638a0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c38aaff2dd0359f4f53d1e08607bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771193162976a9e494ea5e1f8c95cd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a44a717989203e5282e0b6c1cbff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc680490b7008beace47f796c259100276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634032e0f7d8256b5b74218aae54230f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adad9a1689099b5339b8d48873f51ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf6182ac3241e4bf033e5da87e1e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7641bfffa5bf99560bb8db27770828280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58eb5a3d7225dd9f0051495dad54f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bfa729dd2179b60fe38231d1a2cca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0535f1f02f5e517139090cfb303c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b60a030502acfe46debc6a6a1699c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96522e865c37d568263ba31bdcbad21d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac559accd545d78ee1f9c40413789286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb457338f151b5e7fd5e31683f9cde5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b39481eb662f97ae75888cea67b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a82f8f65f939c6610113ff4c340f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc11bd5d4afac92dc23f35c17e68f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731a62abedc3120b48c07bc0d9cf8b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df33eb1e2b77793da1f31353581a51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce069d80dcf14aa4130f7993610e33b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274d321fc3461a306c203e6a153c91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92be5a78c0231d99274ecc22b9bc1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7322744333c97885e07e7e2c9063e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38410193ea1ed61999f3510d9562a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce759719dd0f89a7857b243bb53bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac32a55f436827dfd1c33183750536299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e1e9931aebf8439aa20ef339867f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f30fa57812316754641b04f7242f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f85e73beaa23afea980a5a55b11e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac756ddcda4e11757fb08e7b20c1539d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c3cd3efd050efaee76585f117b891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018ada059c53aeaa03e3bc083e8bf5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa17f3962fbafe60b5389104b125569306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff18b4da28c328e189bf01760cb403307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ff7c3806164884af9cb1c63a0e54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706848ad71714c828f5273485a2d81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752d91f44e5dd8664704b3b31b855b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3adb2ae9347cb622abfe5b6e854e35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe793cd7dd48eb2493d7c2b26db0d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce17a63f5a5e2f3e0a2d9e5cd8f424313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d930badff6d786594543b743b1c1ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e689cf9a83200d9529e674861dc1d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55690ea1277d9b1d9ce0ea1ad4240316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa559263c0fe4c7e40b3dbf2d8be6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02da9d702fa76f35d5bd01fac89403318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981d8eb0889461711ad15badfe7ef1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39b6aaa44a3642f8c47b2deeec9b3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1fcb771fa40e5c33e4d166b225ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557fb95a78bfaffb7ce9ad724c5531322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6873f0d1f0147eb4af3d1563a89653323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d8eccd488822ab05078df870b3e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7e0ed353731ad33610f3d88683d62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ea0433d001cac89c1eda0968b48f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b92b6f08be496cfa15340418819a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a36b2acb78bb21d7963c5b35ec1b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb632705db729705dcf486eb96132ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de53b94ef9fdf32a2a971621eadadc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52318cbfcba3d2016610b22d95ee12d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625522ff9d98b8fc78bd7f65d475f143332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a7d86df10e5bcc33492112037fc8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2225cb50d991b972bc8608ad3565c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ab3cbe658fac9e2f8b60a7b2760fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591051bc7f5ad8b67d42918a87a30c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289ff9de3048b2d21edbe0f4fb9475337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e25f89a89885a00bd54b2ad3b2314338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad399ef5ded612288c92acf79838a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b67bfd46834979b2eaa0dd1aea83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d7331fffd6805bced96416882e819341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeafeada324d89ba50e6bc533a04e29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b86919d8cc8f05ba4b9ea293ea07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82116abf85dbabb0981780fee272e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11a13aa4a8f41e0e8b403f5ec8f575345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724a08c948de3113e5b543b466991c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7de08eda9c78207dc8ce11b70b212347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30c77336e28c3da8e4e717d91a1648348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2ab2c4f19327753d182419513fc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d73dfca3f0d0e24b084628674bbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff12bfbebc24203fb16259179319f34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bce7a9dd8cd8f9a67049848b2c110352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e42576ca1d273d8b00c030c615733353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a0c09bfeca782e67b34ab74e33e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bed3bebf98b573027fcc65d9cda26e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eedd6e5e40141d2885d84b0a86b6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff97409b33ab0cca46844e92c7c10f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27f2aa2499dffce3f94755201e4209358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f5329173e856f0100c3b886484cf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a151f1a88116dde0a95c5881ff20c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e3a369024982072a4da3bc08b5d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2ce4309df99f9457e74af5e51063d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2285eaa714fb2e73c8f3330c72b2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d4b898020b7bbb1e8d0f6a486412364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9bc5ec9416f1ff23cf96ec841370365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ec0dac3fb0325da5ed4363f959dd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1598a1ec7adc378ed66ea9d211bf2c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64389832e2ea1e4ad66d7c43ade27a79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64476ae758a7ec06f43a5abaad562e45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18a05a8d8b2fead8029bd8f9c5c340370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71986fb70622356e5ffb4f8792662733371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f8e9eed3df5c76ba152167727354a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef962d7b9b1a63a4d5c04a07637a62a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67490a3ea040eec79f23591e78aff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee38d518a6f979dd8723ac08a8881b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeb966272b75c1c52accd455c32b73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68eaab04cf51b290fb0b453cab35f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604535c48dde098c96b954a3ffe84db2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b269a919b7b37efa52ae5240b2ac84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7980ef363e677a5f8dff67997049c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8bc2448a6561fb47436b8183dc22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e47340a721da338d1dc3c01a69c3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3f3676b1691af1423d90a82184716383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357711543309085d45f795c2106c6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420ddcf0153c35b26e16cef5c90f5a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0bce38f258ac8f10673ca4dee9ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71153809e17de5d0f6153d82ea7cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae55dac55b19b83edb00060824a00d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa2189f2235ff6b8b19c723b273aff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f783d5c586bb15b05e5ae3a1e245b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0e2ddace97cc1be1fa5a9283aaf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb591758018adc9294b3a2b8e4ba11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bcd627dc31cbb907b0b391f77c882393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144939558d59780fbca413cbfe11fb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a571974b5a6c60cff88fbae34154395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61ec9b69721da7303accef20d7bea7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302038e35522094ac7ff3ae45b54eb4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27510079ea882ce1fb04e1db23fa923398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048fc028acab8b29fdb755a1aaa71b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c4d15f276173cb1efcb4e55f4f74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b03bad2f144232753eec0493a8f47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544000ea0004ba2c227ba2840b683270402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36753cc967b550bb58a76125d5c298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d0ef885e093bf99ed9f14d6610c75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06d792550050e7328e49a1970d1b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526253e8767a269147f38bb8f340873406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ceab2e1fd1311b705f37278c05857407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871114e9cc9f365b331543fff06b09a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01102f6b1bc7876a9a88ced78f4940d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eb7386c35f9f52430316556cd3d1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6c4fca3c54df7be5be63b6cf868e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83a3e98f5baba162eb591dc588512412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c34134e621636620583c5c7bbadb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd44e486df717cd8d1c9b2538c7ffc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41d1432dde9879eaa6a8634f29127415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1aa29f34fc31c01ce64620dc28116416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64940a1de3dd4f9861e0bef30275ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4eefddc1e97dab11c4946ab20ffc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11a9d90e4912b7ef93e387559995b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd9147e2bfa007e27f23ede1d15713420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a57ec363ff69de23ee650e09728458421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087451a3cd8ce87344a61a0b87ccb2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b9d0a19ee2303b6db7d459558d9ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce3f0be3842845c6ff913857f1480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198dde1ed82b60d09641c5566a26328425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d2552a6bd324af4de6c49138b3521426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820d8e1774d4eb89bbfb1c365bfe9ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb529a2ed428b9388ab253befe4007428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd38834e87419c24c0409e9c1162cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99996f2af28dd099bae469a4af417751430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5439da3c0dbadc2a4fb313234d05d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae645f258d30b343fe46baca878fcb0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0691798f5308c5532761035f5e15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c5ef3c3c9c847c59dffb135e649c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea805b2576c4056384fac0a4e5707600435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4096a2fc009645c8ec9ace136081a67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44965df2b379487020bb8f724a229304437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4945cafc5863ac2a4fbb2fc1914a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a197028c49810e813727a91ef5cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958d22241d37f4af625f581464e507440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf0df5cfca21171fa5f876a9ff2bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a98155b0d4230131d2086f8b129b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939c555757d4065bc37e04e307d62b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11970d4c7c323bfb8033cd9644ec8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52f6949d7f71525bde3ae47c8c930445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768147d590ae42d5b43449ebc592307a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ab8b22649e35dd3f8518725b9d948447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbed32f693f215f9e1369351d1305d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651b1c2032777686c81f69700175db7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc0bed48f0302d827dc348f8c8ba9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f0353a63c4299f36f7401e502f7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4e9940f978def45569e655e01eb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b195c693b53eeda5125d15d347b919a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60c5ee6696cb086cba761faee10643454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72f4d00b4ba857423c20b6efabca7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab4ab65c4d7d1c0c38dbe0b55c830456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a143757c7488953dd4c27ea37919c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b564f4f9aff87d01947d116fef2e1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d8581aa9925fa1f4bbf2c4eb9402459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbe0b9374119186f962e7dc26bd54b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a569d390f2265fc7e331c75d9bd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dec64cc464381506f62875ab8a9e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd5e1be370413630faff06fcdbf01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8507657239745b3571f703c0db563464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f818dd0a9a76001a4643be0a23322465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e26b679f5811e8d112027d5ff0a59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5670c0937e5a5a8164f37a18749d531467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f0da25e64ee2ca6ecf52df345365f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a3c25ce5a934da45d14dae673c240469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39302ce7cfa18a3e4477bb91ae0571470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c67107d8c67c90a43abaf8bfbf016471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed466498a29316aa69381c4decdad9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a3b29259ad994a7ece9a22cb1cc59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99337f449e68654d4af269cdb40ee303474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224853c288040240f0cdd8e838fa749475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ddbc6b80b0d780360406ae3291aba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb88359d4a340cb29189c2fbe29d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c589bb025d81758a334e8f099ae0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051bb0f1bdca0eb2fbb0f074d74c88d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dfa847243852e1c7be6b388168c6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3b9374c1ddd5670359b329f213d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558ab8d06d0902c42e2ea37b83fdcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60145e9eac3147b645c386f03b3a5de0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6ac9e34fd4fe8bbea7c2899d43000484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a85b1595ec8e57dd12c9caf139236b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec06414f3da40dab35078179dae832486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd901d2adae8cc5b216ec399e1556487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f3ffb998abf4ede1d69a52218eda6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ccaffe9018a6962f469d0487622b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa261f9cf7a13688a63557319dc9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6d984956ee9720e98162828bc6d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fc2f56a3696bdf14f8d59bfbfdd61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959082a4282545fdf7e10391ef3e1d1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a42035e29a081d09afa3b11c079ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4d70f86a68e8605cdec2e88cef7c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cced275a2bc2d5119ab379e79658b5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844e36a8c0efae9057d65981be0e179497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b0aa27c2f2685f38cdd3b04d370f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d851323fea0d33892e16b0bec726cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fb85d51d64825d086d3ee389661ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba5cc9cd95e3f39efdea2ddb72bdce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f23876d3a55931ccc9ff7d1058c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f36109af6d3ed637baa2162628e63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303cdb3fb2389a3e8f4a70ffbb2b02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208857212e67f960d1bbf29e4f90893505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47865a4ca110dcb5bf94b72dce4c017a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec17dd4fa3a1155c46a68b635dd55e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444507fbb04f3dcd8d8c37beee884c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c90bb9bf9fb970895ab0d74cd8f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738dfae24689d99fbbddc223f5d1adc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce88e1d3f9c6c14cfae29bb45c6bcdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590dac17db78be25ce9c334c4dcf02e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e75d4d4999bcbf4dabbb88b5edf241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40470615dc98000ba8ba79319d2fa032514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5542d7f0a9510cbada65735a114106f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af107d86a0cb84b67124b9da1f58f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629741c5e73860b407d392455c5d64c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2cfd0409294c7977ff9346e6e0f53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c9c2b00e9f721dd474ecd50904ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a30a46c18dd8f2b1cc7c48a0cbc4ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdf4f6903c5620597b9eeb15c8125f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275af8217b1cc51e698eae445e36e30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fe587b2806537394dca7ba841de50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f9a5781af6c3e0e29cb3b7b507e12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f383e45164f6bd75d7601706b3f027525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85403335c99750edabffcc0dab5bf8db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c921b54fb1caf1f9387289a1b786e50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c583265abfcd105fc0e76f6bac6632528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c461694a58806aa90cab8259949558529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b987f58ea4f5be92204a3abca165eff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ab15d0e1dad0d4bd5bfc67e691f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d67a3d854f5c77451d67979e73f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79451a82bdd57a38633370140744070533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2032eb8a0362cdf2f34cb00875c8ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e04e163d447d9e65b685b0327d949535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d81ed00e3de9d37eb828c87e5558ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43009d34e56ead3a4b7f96a6ba79f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34627ed429c48c2ab0b6e89752d20f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c91e934809ceb3600719f25c0739d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a968f192753af9aeb532a723f137d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d4b59580c19e079430340842fc92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b5651a7d7dd78df326eeeb4bc5668542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a580d7e648a152132d71b97208cf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90483cba1ba62383c9604e7f615932d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cb3ecacd6810e80c6135e3646a9d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7f016f48fe5b2b6e30b96457b57d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17125170ee9ff4dde197d8b03941634547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbb1bc44108f4e03eb4b61745fb2c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfd70f5151de3c8ebc368407f4efd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1904eebafd1bfc27d6273452814642550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86673e36abbd467ca74e064031fccd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c52c38f25efdf087246e3b679cf74b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b565803e901c2ce166abbad770d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edccf20f90de6bec391f3773beaf7cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c4649bd7fd20f994b068121f42294555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514faf65ebc3a2e9bd52e7ce9f869c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59db302d3c70929214bd3c0aeec2a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c1f39ba3cd7d2f05fcdd230204c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64355b656f613a98796cc0127cbe5119559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45228756133933b308d5153e0c7795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456b5a59b4c24c6bdeebe798b739b7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bf559f12825549f66c18cbc1c8365562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578545bc9c21381abbf07aad040c9199563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d6bdfe4ebde541b5dcf3efa24a1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8ecbf45d7139c2dd475da8d200e99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724dcb097c32a308ab01261bac42dca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3efbb4469d0c8ace245f5fbe34a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d77bad8eb412c8249d739eeb26c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb353b621152c622b2feeb01f80a5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaa2e8fb5498e38f49d834f4f22525570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada796b0f93047377fe3b709cb802334571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893658da3b9c0db029686e96a9e2c82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb93483174be9b27cbe7bdcb2403b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69c5d56f52441955cdbd2a4cf292a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4456e952b094e1083d0c0f64b3e1de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aaeaf9e4913dc1f94e969ac0efe4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993807e54f9b650b100daa0427f975c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68475335c20bc0a3a6c1650770ae0ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd278661b2cbdd6a51ed4f7d11d020b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2810f84200a81119409619394f82cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9c5afa2b498a64c26d85879bfd83d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c688eb694fbe49127fcd6f54d29059582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da96d678435dfd921b4fa0156f0e315583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa713bbfebc006b5c95a65bd1f6ef15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912308513b313d31fe4ca00a92f8fa51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c8cbcdbb6311adf7e80c0d0d22495586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a45c46d422a01f0c783f50bfe009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03fc9c6a0e651de90cf69686cdb537588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191fb9e7913b7cb0ee4c52c0f8ab524589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab5ad5be63aa94cb05fbd4bea3161a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf84716466087336aed6f579d40831591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0abf3cda8cbe3eef8c095d3b224800592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63eae172e7bfbdedd4408772951825593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109d4d766adfe185d46cc60b6c86e75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa8b7e506d8c982f9e8912358a40a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592ba27e59df985d8aa66f078aed459596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b976064463897361128bd38826b5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634fa14f95c4e2f539ab3ec169126f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4427c10dc5ff0abbf1c27788a3bdd58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023f00e3ab2af1fadb1a6b755f0189600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ba766529f64c670a759df5850a81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232ab0869c800273da6a9faa709db3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c009a60d9bea29ae9c3673462431085603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72ad2a49b02b26dc96601869cc2a22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a5d3c2e22703dbe4011cc257f31e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60546bcebf8ee703e3e28b6e6891fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d35a764d6ab82cab8eeb6704ae01e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846433476c81f5ae306ee38e97b5977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fb75dad32020e485642134a948220609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b756cdd00ac636d637436f0400af02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694a378aab36d1185cd6f32172f5cb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7631b910d0e5dba9184f17197e79293612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627add9b5b37db7d11f6b6122f2d6e17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4c259e7d75ff6097252cbb5477f2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4e3206cb7ade3502231f44dff9c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1c8f85bc126cf5f6c5c2e7b3c8d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66237f65b3c411336d65c2b6d02f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec2f381080f201de3e32bc072438c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c49a21c9bbe9bd6ca032f0f30141b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce99b1895a15845e956c8290b440fbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d0ceb9cb4e075b0e6ee4f9dde68fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c153d98b7972a9a0561cbd9c1cfd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c5fcc1e913538556a80a8d5f5a9e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f2673ce97ba0c6793f3266b8410d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f238541e6c7f83c58376f5edbc8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd6ac080805b56e521671b30d7591626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e319453dae52b7258aa97e2df06f03a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12f5146afce51a83bf5bf11f26aaaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9575cef2bb828e3ca32dfb967c67a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77876917e5d7e45d07d2256bf26970630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1149962235a9c96f10bb621397a8b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be886ad62ca656905f03cabd1e71d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1651c7a416bf7317e3137ef9f7f1bf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981c30121d91cec429553cdb9386d9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18cadbebeb04f57fc786362cadce9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb04aab0e55db808d92c35b6d221a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9cba9ee6cf0c700cb939aaa1bbc95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c99ee948ce272b9960ab9b355d58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df33e32932e08fa0b4dc6a6bf145b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02ac2ddb91d2f0c3cea1d1f85d629d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1259a7dca672f23c60c863f53cee7b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1315ab945f3fa403709c9a71bb6776642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f417f057aaa082b1ec33f8312cb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7008b48984ad803b9957abb183596644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd956ee68374ba07f9f6367fff02eba2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdd66f264a98f86ed297d9b160a987646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bd0e3a18e7f6461dfe9f54571bc6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fb6c03b3a002602fe8dc431ca2e7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337062b47d31b3a7b798690c7214da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7becaeba4d2af42b4ee993232e3b59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e8267005ef2cac128d6b7789a4ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622e23f7b4c90d3c7411147fcdcdd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f53fe9589d39dd81f2e54c31e9784653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09fb3e068ba2d9fc3dc74cb6268834654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c49fa231b6dbd168a800203c87e3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629b60e7c376390945b298d90117e2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f3d9b477ab2a18020fd7a48ed1598657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e45a7ac300afbf80d529e5642111658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa6ea39da9b235c0b820d0478ab25d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ae163d1315399415d5edd8ff7dc8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5973b96a01f6ccda43a7a168dcba1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0f2fb3ed142f1c1079c2dc65d460662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8fcc17fd095d09693e6a4802a69d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f6a00b394707843ad4b483dde98b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade473959f73062c2f01f21f3dcecb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a368b2409d458d915ddf166738ea74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeef6a4a6939e9a3fd828e9871cc41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec1dd65bb9891e39a0b85696e4663c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c115303df90c53e46bf0ba02db14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b7089dabbdf73e23cdefc2b0689b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd7c97a16e6045092769bad8ce28b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb79f05dc0caddba481dbeb602b0d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa41bd3e8dc5e64797dd1564e21f951673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a94c97827397c73af2e4b481b7e1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa695e693ab7d45304e80dfe2a5487a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260a9d29102a94a65bb724296fcb05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b4bf66b0678c040de508abe45318677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39229665a97f157607d0445851417e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105019a1a4ee076a0ac2d578f69a820679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4702167be5d0fe88e5ec9bb46c75c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5837a9b06a63a407d5d8755790bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c978cc45c5645605c81ffc7afcff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450a715513664cc7281bef058fa2c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf88edb21ee56f711dad3bb4f923549684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cec925094f58a29475dca61150928f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d4922aeea12976d9459cc55897cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b757807e46b044b5c86b7f71059dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fab6177fe6bb5409da03b983116ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117546a1520f4fdd68ba8819cbf42642689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6bf255daeb5b52c1eecd788546414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb351247fdc50035cb23ed58b85e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a02bdbb60602907801d883f868df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2010e44a84cdbae4cb292b3b33e973693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716613890569b76463e6d60b9389c3d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847340a7f6807a74042aabc16e6acee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3b03d6e0a02258f9986275ef4421696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e6aefc8e3da7f0c4a9268234c71ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f2d7f14f2c7be77392c3c9af3836a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32712f791bd741b6946cb93648cbb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c0f8882a9385c5a10a1c0b89531d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4768f56679e9d6e46c79ef8b46ec7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18907b3c31faaaeb4820912db3179c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95491489e654ceeb2748f458e6db08f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5aa90d206f291c8d1f11e8d1cbe1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5049a2eb4b90645a34f9e6b66775c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b807248f6f4ce367f4608fa951f513706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453b0a2a1670ff97aa52f9e58cfb130707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f3a2d72e9a6be8cf4d37b0fc1a996708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb45a13f2e901a07c9aed41c8756a03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19156239a6ef7ae3b1c7c9d643394784710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42ae94b5bf095a8a3a711c1dd2855711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecace24ea36a5eac61a3d0fedb7dbe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a27a419d1182553b757820ad61ee9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ee027cac9d71917fe30cfd44b6db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc66c88b811b9763291ca6fe8a555a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6ae6b0432fccc6e3547570586ecc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cc9e5012a436fd9cb18f86570f8b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d43847cbac2f2ba785675bcd9dd0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291bd36bfb0d7bae345bd323e05fc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d080bfe44e541174520bffd098a470720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5811ac6ce4fa82de848f2f5186fdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1d195a540eceeb0b1ebc83b3d9bd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da849352ee5c7c27c712df2bfacd311723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1104e5449631529d06ace0c1689a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b5db1b0cd1e85f3f5fcc4dd96552b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50405943b74331554c2e00712016a52c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc739885d9c5ace824f79c8a468d96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2146840ccd62695200fd604837269728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df89939c9fd2db7abcef9d91b806984729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79c6aed5b81d2e982e389bb13c00e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530cc06dec0832767542e8ca51be74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4c4fe1018c6369eb75783f03509f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de344bbb6f07341249c50790cd8836733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b310c82dd0181749398ba0b82b23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b38647fb6704bb75a6fb5b83fff560735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd87e401eac61159da6dc7ae592f3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a266785ff1edc8f813df6b205f8082737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675875110da7d28dd8898e315b64ab75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8dfe2e8f529aeea944e6e5a00ae5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c60a8d957e9f2547906685df947c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd4bc9a01bbf99ebae4c5dece75eec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf544d135b601c9257f9ee54f2b3a392742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46b011478ec0cf372a513004239454743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1812c277537c30d8c6d5666083860744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf494e9480626c4dd8fe75a784c6c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d438a7180decf718c5c864e69533a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7aed2301d77aa6007aa48ce96c876747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18853c510a35548f722aa22b1379f76d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac760038d5a68337b8eb5e81d75872749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeadb58ce3efcd876a26e5e0f5f4ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa80ce214784447b75e6f8b95dc5f75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f11083c03c890ca41a201b642de4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade30339c7b0904c70f230254d93742a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d345678a5adf5ca41ba2960b1c3e37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837baa7df844123cd43be4f05e8f476755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea89c47da5de981b9c13d597a9104756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf680dc548ef8f4a9bb6d9ccf77d01e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757201ab792d86c28619d195b92b60d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d27de6dac82f37e417454bf31e57759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216604f60ea19d3dc71cb1c113f96ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99127ef4b15320862bbb7c0bf1820f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854dcc5087c1b3272acae8a0ea71d853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb46b4525034b5d26a35d37fdfd0c2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a68d7835355b00921cb69b5a2fc555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff42f464bbc84d983fa7fc7f2ff19af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167631f0fb56a52cf877e966ea0b05f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e3c2c3423e826742549f1cd3a8de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230a704c85e2c457d94e299f9874b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb76b7405796b24816152a72a3cf6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3403ceefec7cdb662f571428ad266f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49cc70817561e5993b4f262167620812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800a89bc1d07649e61ae4764dfff95613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93166e5351b0026670f7b2de94bf3c7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279aaf6ed51864df4d01b93eccdcac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbec64417e8d43ed4b61b439064b87316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bb6c3a4e3fd8a8ba634a12b14140417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416fccd06a0325ce22bba964d47e8f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15374b98cafc3753d98f5fa931db580d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dce880a2da58101069dbcf1492ef6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25bff24515f1589c8c88ce37719d2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d0ebc86d8cacc63858f1fd92856522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ca83224a669339a1ae098943c21bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9733bd68d63902e8dcb844597a50e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29a39402c51a0e6109c909a398949825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230236d388b24201440904b29b30e8dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e8b03a3204346e15223496f351cee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec907d4eea19df2a64226103cbcf30128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe5928804ae43361997a716be95aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e33a0eb4109944f7a9615257e12f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b344d8700907b58238cbc9f0e76431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad201e60e7c9435cf7023e80697f8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df1870e0e0bdf78443091ce4e8486a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a19e505ad447260a356281d5d6cd5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af239283699ce39fe29c5cab4e0d7d2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48ae1acddd97a75478c9d9dcd5aaf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567806f356b7e6f6a9c3577634e30dca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011ce14b2a58dac788ef8c1c8cb73f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76b6a278a466c592d5f825fea68d0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae60668067891b787ff9ef5b1df3cdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ae52d8f5e7ca30a050fdf19666c7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3491f89155fa54711e15d44db8f24542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90867898e27a81e4d7411d513d1ee1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7cb2b414769ab8a64ea5c0c52961744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad43bc3b3ca7293ca538c48143aded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a9d260624dbd0dc70f14f174885246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ea82380bdfee67f40baff714123447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f44cede472a4019fe2b0ed81433d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae459178807483f85a61f5da2c5e3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1e42c33b6784ec2dba43ed5d2beb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce2a827d9ef89026598f30c019d4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb510cd1560a337fb9b342ed6c1ff152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130973307c122b9eb00a4b910605dfee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f832a8bad7567c5614641af9e250254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb82bad93a08fe9a0e94214bfce358055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b566f34f6cc120238e22ee645d46e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105333e3f3059c301d3185db368390157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeeccd4e6351de9743f070b216c7b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58538e203c6a6a9f272e88da3e9b3c4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c0c0454f086ee3a8851eb479d29b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3710142fb9a0ef5d9932ec00fd81f1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed018a33ad92d409ccd12ba508d19962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefccdf98074d6ff469ec5eb123a6e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a7057aadff7fe672eadfc02288e6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde1c3b81d7a4e77177db2c3afbd7e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482677912ffdc945807c1ecf727dec566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd02f34e88a03707f990e123cbc4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e061061c2198f4d6ece7b640189b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55456786acd2b43e6fe5947b71cb952469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a79db8b1a21189032c42f7cb7f7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc71276532031f7124af442a571fa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cbdb29cc389729356c15f660538bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27081a769da2a4aa40d2e2d2e62217f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c655f210b8637300e2c689055f12a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba47f1e1d730ee1876943a9dde3b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b760b833ea614c1bdb1dd2a9d0d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114b21db3cbc7894753f0d7ca167c4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4fe1caadbfb2c92c76c8ae3fda3a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0f2278602bf764a5d0ea43d869a4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e8684e6344b88123d1c33d1344d2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b101301972818d282a5456d3b9f9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f397195584a8e82c75eb367c524c6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d039e7770f5be09f15cc689fba5ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d0e5218a06bacbfe5745bc86f604284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755b5623c0c07f5ab55c48428c8ef7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7558bb58f4b26622d74d50f266b0ade86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e46e67797c37694923b3850c8307887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c0a622c859a12b5c05fd1bd0ea5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d378dc328b7192f34dd63aaf82e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3c554dc74f27d0e59066df7f00ac490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9fcceb05d6169d18533fff5c5596191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a6b953890c93b2812cc08fb0422c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f04ccc2751837b941d6fa03900b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd119a09102cb902f722f896d958ac0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d39b2176e62cf1caacd852dcddbbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c11964c2daf6d2dbc5af476a9ea08896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511d652d24cd5de2a386092c752873197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa075995dbfcca66d602913b4fd79c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a186af0599b04df1339531814a6a1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799095216c370a5f68151d1a9340912100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670985147482b3e063bb8d9c3d8758101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a245c2eda9da0b6f31ff98eb3e90d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061b068aa8a7235fde112d338249f4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefe500f2d904372afcc5ccff7e2b6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f5c3821213d5020b7ab60218edc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07a6b966005978511c45b6365c32b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8984b358fd499309397e7ca670e2f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ebede7e772a2973538567a60cef90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac20d2df2338e6880c439638bfa1ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857653ac0cb221bbc740aba66d4d6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac85039a0a7022672f167930ad8113111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29187f3ca02dbe8f90f0e44d8a759112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7dec300ed64c2d74b46cc8ac9bb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27856709dfad4ece0d5c42584826e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb95cd5a8f4902d6ae87b2a3ca724bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e16978514f1bf84bcccac697d940116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4f52b318c7bafae48f16129779a7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e05743759c77fac5fb994e43b3482118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fb867df2c234863b0f13d1b547216119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032b3cdf85fbed88fc75e5f6b52769120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336af55c874e42b3c8e8a590a5360a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bcdf71b563203da7bf374050625b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094da37e52f11f023aab4a61d3625a88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92c98d19e3f9878aada0d586e610ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132898d1db8342a7b9425a8e15fb23c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8afb973ef156faa897aa56e954f4dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83268ecf0d75dd0cce65e9c8c531a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c10fd07a28c1ade977009850b556a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0eb6614a1635a9c54be73eee035b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436378408f11d9aae16ac83f85006fe9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b55711e20d52e80a728bd7597e9e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031ff15d8a0832185e48065fdd9783132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461ebcdeca89136bcda15c39b11538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dfd61939ced007725d6c9277aaf47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaeddaffdf65a4629e769bb4e3461c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082cc8149abe21af71bc904516136f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac574a26d7a79c1120c7c93dd9da26d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffce835fcafce5e208e3a78c4caca3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d0cfd7edab7c34bc17b546199795139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a6a316e838a48130739df23c55ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b90c2a96971af4d23920b10fed017141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801531b05b7e1625945f9856eadd8e22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528697bffba1a5e64c69f68dd347d86d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8fad496aabf11bc40598d78274c42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00891fa07a2e8ddb544310edee3ec562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391ffab11404a8b452f0fb7e9b96bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad7c1223ee5fa18cfd1e0ca46091b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047b6a83d589c8c8dfc03ebe2bbfe25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a6d365c3ed96125877b68a3b20bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af368025bd20922192c50481a4950c46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379552613e4f25c933d5f4e4b13d9472151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59ea37b76155f391200ac52b8d22e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667bbdc5d80cb1bd4057a547f2a3270153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db63814dd5d563bc5f2e666b47ffb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b1d24ff9a4edd67c32f49dc8e89b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419977c5646c426ed301832c8243917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2081eb5d6848645f6d00fec48f3c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ceb7fe521edae38e332c107a34a72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486374ac446a01ea7cb3b0c61bc1bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a64b10e4f9243a8559f552d531bc4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de1aa0a48061f58af866d1eb6423fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6bec9c7014d602429729c3d840404162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb7651cea044ed6956ac750780390163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99237e0e9709f62e9211be9a2ddbec7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cccdcc425273280dfd2f01731b115165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eee0c9d75ad52f5631f1c680f0e9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d0b1b878dc7f9dc84048c12524152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dc5960b9ce9d82c470425e017a912168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ebd487281bffc23b462d3781d8ef1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f1ff7d5313299bd3b114ce57018c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84fb0ce3e0c787ccbe76b46c83f4e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8520aaec009e2eb4e2438d44802c82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b6779ed11c9283870daaef5891d11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f37fee2dc63ec10e96cb4660433802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d030e077d41ceeea35645dd17dda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aef6c1220024cf7ae0a29ddffe162176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a990e982739731d6ec71ab6d955555177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e64890343d680678931f9bc14d48c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88fe5767f650d1faa51a37df67778179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba6a3256b3a463c0cd816ecc8ba25e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33338eb1a1924cfb055a79cdeb6941181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37772e444d092e384796baecaa9b1621182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b715ba8a1e5263f6f5d4d698cb75b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09b5712a0579a98a759b467c2340ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837a023a55c624b27a40884abc1455185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd88d55164a16483f65da23b95ce0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12590b2f3a260d297bbe8564ff529702187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94893ff58ddcbae4f9635becc962ca5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad705c125846e397adebda82c3e4bd68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c70c12f5a8e9c115febd3c0513b2b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e42ede4768b51e9c6548a0d780bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cdb1498ca166621862864098a2c11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975dfee333de3fed5797565134a2017193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe03a55a88a5875063b354c5afa7ab9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0aa0ea61b7480305e81479131640195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaadcd3d678864fba92e85fdc87f9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ae73ea91544654fe284c3cc51759197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40960b3fd781c28d24b54e62c3bed6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e26eba1446e17c316569e0095f50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f6f4490b1cd2c9e1b1a0e89d4f520200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf96b5b71ca22349180271dd7dd8ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e7338084ea40bda598ba1cf997d09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a5087016505d4969f066a5001025a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58983d846a139d45ba630263926d7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73990b0b8d9124ff95f237a1b74c9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a817f261a83e7988175d12022eae7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990297098a993ffd5631f0f4bea032b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b8076cab3c280d480797075c19c07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0857df310cd537c7cf692c489b450209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681bf44df1353c93d9628f860fa35d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bebe946283f7a9f4d4b81a6d35e67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f0b36cac512af503e7c48b8dd7fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb909a1fd467efbe6669666700a3f4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1fb7404cb3901e9253123d13979ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73095b6f69b5d4a9bc31939913059ef1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb32cb1867be03ab7c6261b7ce1c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e8e4d168d57d00fe19821c9b9ba6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a0616db3d2770d10198fc922a3ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e598ff2d4510e15890db63cf5489219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9e38b092dfb6c25f72bd87f80f0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31bfab0dc7dd5b707dafb5c7b6ba0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897540da224af54afc16dcfdefef6ac3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9554410a38526c2a7a78b2038cf215223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344dd3a5e0eb56d446c665b719192d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf59759465c5d16d3a7371fee1d8b46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b21c36cd17d45cf1fc19663dfdcfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb0caad67dde3e508ed654142ad65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baac678a74c6c6d3ef959b83a1f022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead316d23725077084fbbdc2cb155e65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394c15efdddc0b0ad165c4cbe14b00b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1d4db32c5671c451dd706ecd4aec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce6376d8e2129eab680f323cf459d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac656c3106686789ab5f955b97a72863233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2413b568f0ee17531f56a8752da5b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431154c97dce9b0d01fcba05ddf9e03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d067975ef7ab1d649f444fd54f121f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abbcf0ac1bd2c2abbf24fd20f9cbfc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d7c2822d476ab15607a9130fcbb2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70474b35e48b5aa52c53a829fb1af9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f09dcda2ccb3b634de29a7de0f71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a22a538b4635cbef08cb5427edbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c749e4b9485b3a5ff56dee904d40d8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a265da5b003b7b3e4b8438270cb53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d7ab9bbe9db72b80077f8e52e91f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e926f6306ded0a1e12aff17aa418ca5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ceca0755f7413c0de96dcf2b16427246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eb29e721f307b0c389b48b1cb4564247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f1b2825ef752af68c06541c46e533248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae4209bae7127eff88a5944015ad0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f8669776059f166d837a59e9d2a2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646df54c195d8e51cdf73bea338585c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c29ce89573ed692f0c36f4580dc32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5770d211196128005350e0463423e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2b47316f7d17b36fc329fc7ac0ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90f3d0326ae0cbde36928ba5d6f15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264deba7be1c5bcc2c1183c4274d139256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51724a014533abd1b5ebf989b01dcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298d876d1ef702ca7e7aeab363db1a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a6f5035018ffb8b0d901c01b3d3d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fccc50528efc1d87ff6c020e6ffac7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec6cb64c2c2a00e5a1b47fc46cd22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d6a5962b1bd89edf61e77b40652e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3be2b7af282b0c3535a7b1b6d158f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe591fd108c48b770cc9b0e51b0698f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eba54a59e9df649a9b9aa659ba729265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b8cbc7b3b862de6f9432cc291aa61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c49fb0e885b5be2a2d63664d2cb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08612d88628ddb1b65d93f93dcb2fd7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab6d4de83880c731b9efc694b240a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727d5b6efabe723d41fa375587d01db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c285e3a5b16c4aaa276e2c41ac1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da0fb7d4b70162fc0e12b4e6d8466272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ac836a1ab190074e8405650939f06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15f221b49676fd78793e6015cc72c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360c748c5df99ce52b2c4570d71fe40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c185af44600e1b96de7abab4dba3de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f670d63e0215ab8323cf3bf6eb82b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b100f169b0f893f8b4ec09433b47e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f8d7dfe7395004063b4d30d5279d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb05b9ee36fb845a42ce53e2fc91eb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b101e9dbf36c543efb80eed9b5b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507506dcd6009d299950c14329280be1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd135cf52d8163e2bc47554df83fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428c452ed0a8e35d462d8d39619305284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0e43357bd38cd36718c4b2de59d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43088138d66ead8fa2886c1bdbcf4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198960bcfdd4251d3c901cd6cf8a76fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c2e71044dfe35278c394f4058f59d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d31dbb4185fd99eb84d1e8294a7ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79657dfaeb7c2bebfadc53909c145675290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3f09b7fe66221b50eb837970e9258291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bca29bb1ace90a572ae3434ee6ac31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b10d1d6207d05cdb5e797008051b5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b30b0165861b534ec19c224dcd029a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7391e3e908208f481e13d0b7fc781295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68b8d5e8aba9ceb1fd5894e8b19d28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efdfee4ab1cceef09fb05c5d643ec2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7fedf8dc9d9847206f83dce69ca69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494804172de78d72a255e4e04f3b02d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa4366fd75292f822608c42b53c5ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dae6f0f3c82b2a6d181fad28537b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9492d0dca3b75b488fe65d44abd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2cedf507e7187f729a1d6f4dc058303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bddb5f667b4a31e37f414692106ff9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1aba57478e6bc40548f804304cf8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a55f904c2a72df029fa7bc422c9fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f60806d0f6050b9c786d224bf98ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310824c42903e4e5d37b7b8d03da357308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5be500bc68b1575d9e821799e13ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a83fb4833dfe84a14c3fda3c515ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec977a27d21e59cf3164df9c695012d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a110b649a4002422ffcf5d47d4bd603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e4dfdb424f8167aac0402230ea19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1b6360830bc1e137bb90ba443521314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2230535155196cbde35c93ebbd349315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc39558b8abb7edd4c8837733587a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bb462ddc1445daeb8b3e6112a194f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36006cb3b2b1ad808afc9d48614f21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e821d13e0d5b0f40418627341c7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33af77486ca1b080f63f62d49403ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c4202e81cdeaf6a3d251796913e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38328245b22e05c3ee4fd66e480eb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e536a0fd937e322a6efdf665b3bf5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d72bc40c3c00a7f7d233e315e200e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c860a16113e9211b50996c42111c46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa5a62ae1cc89599448d1ba714ad5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4223a6ece807d4fe72d40163c6a057327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c95ed2d4ab958922f62429f6e9e50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de78b6fdf49b26557d6cef4433d58ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bbea3707f953f6ee3be9d32c6a443330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32cacb79738034d1dd380ede6735b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b1821ab0438fcbc95c51ba9cea2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b92513b377728b5020f568ecd12a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8811769a4c6fa8bcd96f420a9f303f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da53e5bd9d9375f39b6425e154609335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f05d2ec2f46945b9ac9edeb939ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb790474e63e45bc2fbaec4fa53608337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4e4292ff7bea2f9d4f8a7ae658230338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54347e9556fe22e4051feabff7a0b9db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3640918b0a45371dad0064c43e760340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e257db2ad28b2ac70f92fdfe9509a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be1cf4e733505ebd89dedc10613334342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5b1a05bcaa3c14205a54d757bbd47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f508a7199c4caa242fe881ee72afb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357296b7e69cecff859a9252dd2b0e7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee4bd43f788b9b7c9b4dede3a64a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab8c80cc7792464db881f8aafb55f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e298bc51f93c9f86cc91e5b06dc61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc01936e093138aec8feea37df41bd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b6d1274f9d956d1629a7c42ffbeea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f1a0b29c75267842021bb8f1e82d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c66ca39438c190fb5efaf2942e4ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f259fceea86012c77326e52fc1ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a3e9bcc5e8eb961429d0e99e45c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360a0bd1ad410a200ecfef405ff62a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918cf5ec15d6ae4f963c9e6646bed6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2841ee0d68e8d02c762fa503348975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2bc44b77e71ae05d5d235f48cbb81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112a1403f9604f88d4760b042a1657359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4da14204db9a1d9b05100d2124e92e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009937a6c9870884c5af4cacdcb20b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc778063d3a546b7653a9940ec451ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bbea100b37e8012cbcb5f7a867c8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55427977da77a9c05246b117c78cf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e25c95d64fec178e59e94f33ef94b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20604acb7013ea6f40dd507a72107399366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96344c33eb56b4c98df71fad1bfbeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a5498180271d3ecdbef48018e6d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5acb073cb4c9910ef53ce9f2eeb947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d880c6218046ccb4fc4a1da74fca8ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d906b212363e721ac26b118bb833371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871a2ea9231d2d65918a217712f56f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ebc73358935665b67d17a4bc08c03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810ae6485dbf3a307ccacbe1e97e4f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ff9d51dcf837e36fd49804dd84fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdf50f91b8efb00a39050fd8897e86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8999359a132a8b1ee5dd72003a22a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d530356892e74e16e6e341e4d52292378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749061874365e4c39a0a80574e3154379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e9bf529e3ff071e75aefdfa61e712380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8a31175b9a5da5e02e6f6b9ec8668381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c321a2f44fb95e728e0f0505c3006382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f5c09adf6cbc65ccd9bd23ccca8ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8791b8fa1c6e12875969571c7e8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099e5c43d49da583f9182b2a8973576385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d3fbe1f1d360876acd66c03cc2ef6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853614d80b4eb35a8824a0c9929b46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f89e9cfb8e66ef710e8c93988a367388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1847488f427b37d590f566de20ddd6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3429eec7e51d00796c2fd2c1faebe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35fb1799f7a9ad0f27e4a6a82b986391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d57dae64cda9cebeeed4b7bb0b27c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a27d580cd82d97d14237e07b058b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499583b1666899f97b5f9a7361277dd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e7265d91210cedb9cfd45c9e1887e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401bb8fd3ce89bdf43a06e5b04b1e9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f132081b85ee8735728d96902e08f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d6fc2166e8c20e6a82fdaec72b383398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477e8dfbf87f5b4e32b94687794032399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e96c0bf8c50a99262d595a612ae353400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e09bda9d010d6ae46d88e06fc3bb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6986c99a0d6a80a5d48b041b8e1952402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483855c376a7adeb0c78f04d8f2f2d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83555c47781f07956067b179a650feff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691d0a29274866bff8009728a165b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e825f409825ae33f1e73edbeb1e0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0ec0f5eed16333ab92afa277d718407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1edfd270b7cfcc4a89f4781319e64f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd1eda29a530a956a3d05d60e51dcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a35033dfef1962378aecbb0d98ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39381d75af819722754ae6dea457037a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0428013123b3bca8765850e2de271e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817d951e8e5994eb8fc1cc6ba3d7962413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d9825331bae78d4d6fdc2e01954e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f7670bffdd135219997905b1bfdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83c7bf4c277c93b621e3e779fc353f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c79156851a3eb202fcbb16e52c0996417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1c204e0f878ca90ec7f03b2bb6271418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126c1152049a54fb358eae3b8b7830419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ccb8a2f939a2783c6549eb19912a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cf9ba3db4b50d8ca5a69a2e667873421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1164ab7cb1be31e9121c369b70eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466c9747bb38b69f64291c205a75da1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de707cd0350a5f1b56f5e7f0b8304ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7b98c997ad01a3ee3c0776519cfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69973764268d0a0c72d7302615c50e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdaee52a2ba673a014fce92f0566fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92973e2bc28c8f040381ccc94dad78e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b522afaa8d6ecb234580d8ef62ace429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b87960c1ce48d4ff2e1223b3bd4cb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578621c72dee159977824df095e892431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9c3bcfed4319a06888c1ac665cd98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf72da417096c149fc236010e7543fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab4fa7d71ba141e175acc545f54c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2e33f7b88f78b7678c3c1960b2eb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dd0efbe1b197a2a0c9f4b65e17592436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbbff6c982115be70cea6f2e445030437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a18db5c044aae2231f4c60461af88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da0bf2591e2504ca443bcaf426f799439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813114d23d05be07904febd3e6e04f7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f95f15d9e8dde8ba52e811bf3ebfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973f3a8a1d9553df31c24fdadc9c7b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa2351c96772d9f8a816d2a56ee422443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18407ebedee26a7d77ac88fce5bc24b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd444f8e563682832de653b839b2f07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aeb238e151c23a2aa074a31831947446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a16a115a0aa1a6d156543e8965cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e9171fea43183bd71a6d0e938ce9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d0e5e5d9169bb747bc2f2109ceba7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77d56478d3a0c135f9bb947d25259e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922bcc4f0cc7049f72fbbfd0f7d3685451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942de39e13190ff47b2d6ecd403b6fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3df42ab786e841f974f046c9f18191453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dbf11c5a58d9a24e1049095e13fa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320c521b1fc7585f462b654822bd4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9fff5f7f9edef8d216e939d780979456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc23926c0ecea24031b4060d132589457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658302cbeb3979877d83cbe29c5351458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d385c11070a669c436c22ab1e8b40d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2589f56ab4682b833b4992d2ecc7e4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957043c08cd6f87245b050177a82d4d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce1cb0645de24cd32f0f8a63a6229462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5187c48272f634a03e819ef58c33b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9d11c9435d61292d525faed103fb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358a1e6edd4651b564aa1e6365397fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e607070c251e5caa409511884580466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e97df1425c174f0125c2800521de2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79f9d93c0dd67b1e3a2e34bd5f682c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d36c3b8ac7956e77c03de6225f5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ce0c633a5cb29fac671943c2369b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd75a1ee99315e36d4cf89e2fb95516471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39a9e060a52f04f512a4157079c9e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240785125ceab06fff1ca1bdd180f1ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2882f9ba5eb3611696e46f049ee8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29433816f258cd60a521676d4d96ff34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c7d8060d5b64469c1f9a90473947b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba24c5f0d3ce7bcfbcdb9c80ce4ab2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f52c70ed292755e919d532b2bdb55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e30b9acaf9fab430950c1a78bb29b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a38e7a436d8d6da4fb2cd055e5a45a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73bceceaf2eaf33dd63371a7b9fc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6adfe640aba05872bf1b4a47128c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb4c9f0ecd9d81b8e9f620d3fed5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de68e3e542409859d76fc67ad27f6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc6d255106285f79adae9a7a98b905485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32176842ea5f48037e08fe95413c2e65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db4bd6395094d466b7a6b090ca367487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6471bfe9ffc04fb8626bf40c8d17a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d42bbdc04cc8dd1324b5b3e37f1aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b335748e9844b6103774499c38ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2fae04fd10766560fb8491df4817491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df87d99f232b4462192aa94686abc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfaee4e26386e5a78a85d7e530c4ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87ea29376d9ca189c30e2ce77e6fdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf776ac0a2f5cdbe7276f789b141014495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83e9a75bd1c57f7af302d2d6e32d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c070a686cb54e370f7ae9d332b3692497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34112412ba47cc374784e477abcd36a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921d5b8ea5c63856c90b6c7baee011499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3045e350692b4d3e6d76ffa70705a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be223ff078724c479fcf06f9773fe63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062c46d7a8f1a6bed668ed56c0b30d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07558e0413264c66168655ff08811503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536c9f227cf28847b74b56ccc1bbb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff825da350530b92e518ab48b5f272505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7019536bbca19ddb965af7d6fe4d9c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71e6a9b30a3092981e058cf1fa1a93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d28df91388a323ab4f2c9172b7ae69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8691db1845b94e76da47a6909b3fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de311234449c3f2758eb4bb238bd24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac1ed28a4b328998a57286c8ee1ef9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd254ca979b4424b03ede4cf9db6eacb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28db74fa66586a693bd1ab95283f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228495534b82661feaa52a0d7f50da36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182700ba36b2d4a002584d5bc8a53c9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459455a610363fad77fe7af8b9d247a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf540b80665c29c08a0774edb8f8f12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bbf810ba1513b15d960d8e86520f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c96eb34ddc13fc32931501926087a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e67a6784496f7b05f54108ce4f95c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae564de59948c7ba91571599508b697521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7c43108190a871d932181562bcf05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b59dc88206a8305fb01e39c93cf7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc95a8f3ec9b73164713ae73210e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e062482a2e31d2e26bafed784a96a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2818bbf9e7a376415dbfc389406f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c67be378362f93b8db06931e90e8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f064dde21e56e96df7e02f498acc7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886bc77f9caf2118a3f9a2d531d601d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c073a56f636c18c5ed69e7b0ba029530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801977ad3034066f70172a7cefb77d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a7da6a7b6b5b966c52ed5e340905532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7892a069920597ff9f4367ada5b54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef377f33c831e29f02c2785a9ac6d276534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f49de5b8c61d5ed2e5d57b848871c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e24f76224ab2b097aed4148796904536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ac42455a3aba0d7a0bb8b18a39308537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ddcfa57172b10984254b59ed8b336538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd5d9527525c465fefbdc9dc25f9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc0d1815563b7b452d0cdcdafd7fe2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c4ffd335d59a85208c5bafedc3e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ad6628a6cb71a4d16a7ec88b1bd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece8ac917cad1e73bda0960530a075543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290c6ca3be20ba0cd63adcc47adb86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12f18785c02fd479db166f967a8d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfcc9db77b3b3ff95566dfd9e60e00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc246f0cd292de458743df119d9ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab06914cf0f952470c764f5985bf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88612b64686d0c0682f2fd1330423ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c024afc9a0524a3077fcdc1f3daf6f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc424bbff194950291b163e275a7f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707465212d3526e09fd3c0a25e5968552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1923525bacd5d9edd81495332f0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a673157b9b09cb6a39f22f7a22bdac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddbd44ddbfe8b745348b2f29928cf2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1cf812da6268d8ca01c573783a255556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec78b802088ebff0fabe9e9a3f3526557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b495b23d2e886b1a98bee542dc3716558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4217a47658a38c1c5a1514f8921f56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54bfcf8697d910bbe70dad4821f81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e434398968adfc3717e06b0e7c64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a7e11c26fbed9ae5da59426192f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e382b6237ffd013fd8af597d4dc6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd858456b73cb1d01a3474122d7f0b4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc8d9256a3addc25c09123e619636565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374199d1ee6a6c02d67b7b192d9bbde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c552ae24d8d3f3f7d44592ec281bc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c977160abdd815b8661282a76d86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05058a60fa1ccea3eb27a8a17fc96eb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c68ab9f3febb02d4138ad0d39b73e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09d21d9a2bc3c1944a37e4791c3656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f4a8b03cb603262736d7f0f3b7da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209778160ad785361149ea34e2519c45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfbe05d0876d507d02ab07fc586e83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9b3202475192b19281a87174e9685575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409da075f18e624b330a3e190d80838576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce00cd534d33e2888f4cb4b6e55447577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143f2e040195d76f11b6e747563c83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7a2bf345dfc865e9308536f978bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d49d7973a79c074182b8c67e4f35c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0427eedbbebe0f1ed12d1f8f3a6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a42bdfc01360478e449e572aa196b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dece58d8211476b9f804c90ed0484583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a74df2c1709fc7d4a35e92641f8e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb25850fd402fcd6303f7a015aee7bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca072167e41dfd7b2e4459f06b2c0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a344268305865f5383e879579f198587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1adc1ec08057a51777347ff7f529588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db672d464fde699e861af3c1ff8bab4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b457d5bf737b7f6114804568ae634590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39a95ac5b4da69e263e5e3815e9c86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7ebb6795b87c3ccad0645a86507c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803922b788b757d3c371a3ff54db0258593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de581031b92f3db320683868865ae6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47516906ff0f9c86f842b9a970cafd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf92d7b40e7fd6dec42a6c42a1fc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d278641da08b7c24167eaa59e4e1453597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc372a01c762a315098db70c85c8cd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525411b7cfec8b2c0a320bfe3d75947599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bee56203d897de1584c0a357555009600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c83b7077d6893261c3451c4278a8f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cba0a2bee85c5575319f4f9fd89d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096dc2c183b1084906f5ff161cf0e66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a2960f40d8d677ad81d1aa8d60c44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf54bc22943707b56d5fe6328e1938605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45610da41616aa7fed3128ac1635c21d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958d0e170137ffe350c8d2ac6dbc822607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f467faefad7588ef204c86818bfb6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ec258e41eb5bcf4ca34fef161f2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e8f31ce9208ccd97f33b54e2e3d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb19ebb3540a406620552e37a60345611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247c89fa652ed64e4f4eca916902ddf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1bfd99ba6a5d8a4268d23227384ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1637a9355304d2bf29874867e46efa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf263036798a38341625bbc186b1f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6be2751856e3c0455f99f0506661b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd630b7640657e136c98a5f10a0b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e75fa25b81c8492ac3e9ac8bc9f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec140ce3bc1b4c415eadb8c4dcb9165f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32810cb49d6f551e8b7840ba86451891620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175448aaca816857649314fa4d76a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b383b4d3ce5aa7ef36198a1992ece5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf66c41b442d3080b4492ba88015f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf1dfda51565f04d5cf7455556fe0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a317d1c5198f84a830ef2ca5c7ef3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ace563dc34a431853ab7aa3e489a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc18f578e1f64738968a2380804a40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0c4d5db12daed02aaa85001c861e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f915038aef01e94bc6a4bca01ad4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962090308b14b9a1f919b12db6f212a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d9966bfca3228173e728324bd88b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9e8a8cae6a55d274fcb7097b16fc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b8474b8bbc453f6c7fb41db0a6f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed652d81864d585ac6e557a13ceb37c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f21b6a8c7d77dcfba0a92c15629566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38afc554160f7d6e487095fffb4c19f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233afe3d84c020ee4e7f66065b78878637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a36acda1ca9f4237887cf09dfddb93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed208d4effe3ff411518dcd01a137f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c488693d17cb983806a06ed10ed0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f08dd61b4bd3f5033cde13260c24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2756fd592b7711330cea817e5e3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905d1ffb260a57ada44ad4ff9f1a842643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcde58ff8c3ade241acd8c27572e58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc180b57d0ac89319d550fdb28f9b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aca12878c8dd306f44f6b9e3f797a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851ff23fe8f12441e9daa24b12aaa5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca23373701a07789b0dcd26b7aa8995648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b752a7531a32095b99af81d43b1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca9e094a1ffc4ccb15b1a835c8a2f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999dd09b4d7a6377d0e4340fc7c19e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a32e2ffe8ae916301c618927171d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6010ecd0195897dd0819fd5ffc23033653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8fff93c1ac16d4a01bf49f62a50dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8aa98fc99f68d49768a7a3a27df1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0588124fd325ec047d8c5ea602e89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143840325348bd754d7e9bf017aef3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b799855377741f17c465caf98f3f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb7604870b4c91c043f8342b02a0e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc83ccae2c7731d5a4d0c6376ecf03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f772fc14016b19f18afeb32bd7d3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29294932e2346e0ba8059ab33fbeba93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db40552b45469895a46892809658b09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f845b36aec3fd00cd054296e90061664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fed99831a96c0f7210f54b2dc8f893665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d30129e9ae2c24d566fb8819bd0b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092ca69034536e183a24a014ea73ddf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6932ba9af1704ab2a3188c931bc9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913348d910ec3019e385dccb117d7a8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b5115de07d488040be00a1bd3f3b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822422cc9223d0fb87aed8badb9dc6e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889c282443031377f48d0902323d449672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3245c684ed71ffecdf6a5bc328f5de8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74d8e403f5d11bdd64ee9a71cb34f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf632dde654a2af75a4c83aaf5e96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2106c9b0f5ab78816b677ecf30000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff7c5843c290f3229a49b384e1512a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be9453bb0581af8ab06a1df020080678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b067dfaaab375dad460606fc696ddc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d18220e871be9bcaa6184fa924fca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1de47d8587e9053766936b0e59ddd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd425f7c68f05b0966675771024375e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e0acdcaaed5e6979e0308d7697a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b88c8c81db0fe4877df3262f29b037684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00084915b813460995ac26b7df584b38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d59dd99fadf4c5e51313ac959b184686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a02830485a21cb1cf486f9b79423687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74bb1c07a47c734b41c9c9d62fa64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e559a9f5e56a33c58bf733105ba14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa8f64e2b41f6b933393749f845d1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14dc3dbfde366ea2d42740793c7719691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942461582caeeda01a86ff923665af49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599314c35e5df6d5ca7df5b911384b80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcacc510578d272e0550e8f3f04a9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cfa4c07198919207edeaa480f5ddf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f239016145ccbcca33ecb9b0c7c9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46f3e38ba4994033e305e49338a35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a5dc530d17046807c1b74cf43d319698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b01b4e30f299c92e48d54a42786938699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01ddc33c42fa6779ddacfd28cd9b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a76d4de525413d3bf20683db6c8d72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfef5357f5cc49fd8b68a59f7524fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de5f42fc0e8126b4bd3f024b2b0f02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7e483c034484f1d744e917e453985704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159df6f0ba7c9a8f1ea3016303b0ef0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b62d86b78c4a31a649cc6fc513b28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5d48a7f4e3c061083226196febc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c79be3df0eab778dc9cfbf7768d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dd08013c73eb86a64056f6dc480a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33077c5165abd2d767422113160284710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af67abeaee07c04032dc533561d84a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8243e8ed9d76c15185729f0e6cbb78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d18e32cf39014b4b3e9f8dbc398bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc22955da6f69e4ca0c637a0b1421d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ec4d04fe77a3cd21012b0abb1ce2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e380bfb56de9d790818eb212dc6ea4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063101ff1baf94e7d24dd4b147808e80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a17a4b54849ae0a4b9c28f222e8920718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb06e58bd4782e88c069ec02650e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc2b9cbc3cc1f5501cdb5e8abb1125720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f5a621aa2e10b5c7497d1fe4b20a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709b65e8a5572b446aba2f4d60cf51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af3417d9d7c3e9a6579ef73735ecca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f8d5b8010bc04d04467fcff2cca8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5eda510fba98061dd87341fb31899725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85c15e8ceb9e277f008be9a53bfc78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850cfbd35014371cec47bb85c8e2fb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a6048ce501d1530bed4393772bbee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea74f4619d60e161f309ac67ffc6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc928f589eb316bb08a0475c3d699730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748ea30bb99f10e0a643d64f64cc025731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e384783dc04aa11899e62ff7ccca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b319a2fdd0d65e177995bdaed8ef31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1dda0b63ac16ed1105535f9b09c20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3933ba87e1b91d8d0ab2c32bdc9ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7138a988e0e467b7649a83fe3196c66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464ca71c5b7927fe787268919c01ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4af880b8ab7002eaa00d2219a01fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a10e9dc263ed2bedd3c9419ffe822739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4e9710280ef638774b0b419941578740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886655040fc48e1de793ec3935bd3e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8730b920bf76f19c92478ca2ea4f98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962a89556a99aa5db2db19894416f2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff55ea3cefff010940e0f02a4cf0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beed6aa64451fccf94d19b042d9691745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e2aa7a26d935909daf04b2051e741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43859b741e24051ef24bcaae07206b22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603bd114f25ac6df61a4aadd7de4ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620256c414267a2e41ff15fc03c932cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365fbbff359e71d62a85a3cb4e13b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a299777db1375edc2469b426643f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd22573ff128ca2531b27956fe17b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54775e38153715c59fe64381776a176753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62881294640a0dc0abc21862f09a3f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb4b4f85279e9e23ed22f7ac23095e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dea9a04087b0529a10c0d4664ceef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af4b191315b99d67ee41cdb270cb08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adbfcf6d3c982950d267897527ac92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7278c489a2d08fc5be7de5277158759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>