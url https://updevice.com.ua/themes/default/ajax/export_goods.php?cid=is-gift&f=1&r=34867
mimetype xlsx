--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c28a7981a288a9a0135f56f9aa5e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40ab3d8153d6611a150bd7c2ece392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f8d1b7f735d8d1312642740616083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d68f09a675596e6542b72522c8554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6a7243f16c0c4b71563bb70346b2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07954243cd8a18082e8cdf6f4805f7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576453ea1392ff9ba3cb9189e7cb1147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d182bd1bf124ed99b0f5c626d5c378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a83ce945efd1c791fef08c052ea1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c36d565f530fa0bbcd53ac2baeec510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053177c4425c26c753a29e140a93244811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1a1dce512bd84fb4486d61329724912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c66bcab5ce8d784bc2536a9afed84713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65731a1810099f142693b21606d03acc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77dcf75e1cc5960b774525b7d3144a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa29e363d3ffa01675b679b997ab4d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6468dbaae512a9c333bf137533381517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707eeba92304cbd16aa586ffc329f5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beccd1e094609a953adbfb59fa2a3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed0625904b69485b727ce114675f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee539a75f7d990f500029708f8dc58221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35dc208654627be7aaeb8defd114d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3596c9467206e06912ca245bd02dacf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca47c1cc72df7ed26e1c8a34c1feb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49c066cdf185e4653178e00bd904525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc224b4b4cfc9cea3d6feab2181cba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65036aea2613c0f5fad9a5504a00ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1278a8f9e3f766ff06103b6c248dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbac1486ce8e4297730528efc8c5db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2123c57359cff3667ff6190e2c9f7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252bf40ba80be4dd7b6cb9303bcd24431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b8ceae265af9d83e4dc66e7bd1d4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce40195e16362dd2b189f816ca76c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc9a220d6335ba09c38908ebf1a2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f373f62b664eab2563579f89d38816735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aab151381eeddecfa97cf2ea37909f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211fa8f4261b38e6c242c53da63c42837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c6dd87511a668a825c040480fd1b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8eecb6f61f7cb9598518da8069a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143ea3b9bbec6590b64eee4d3b5fa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a732ea05c349e5a245c9922a2914c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4090a00c4fd7257aa3a847fdfea53a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68cd22d2b58325f71ea1336bbd35bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d0e4f31d7d8c59403aeb0607883a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1c283c732aeef1fe4679d53b5a9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c196034dbd0afd0208cb7ca0336e4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7306dd9ee1c6f49fa21ed317729ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162129d9eef63ae8e9f6ad767077a5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5acbd505eaacd5d1f4f5a644173e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69be6cdfc6f34f1ee54cfadfc0622e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a76aafdd4279ec52b04c677be38b7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac0b03df1e5fd767f871af864b177152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d3365e6036b6aacf96e332e52c2aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a84e1c72c70322eed31495de38c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe444bf6ec01534e3497a7964d24ada55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79193ed4ca3030ccbd77da89c2ac948956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d32bd38f71e9a9fdb9acea71299d7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98709046868e8efbee21e71ed9432a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ebbcecdd3947fe661acb7fb3b511b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b26a0021c762283109974ac7a0b5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2b55cc1f529087a3cc932e50c1d5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fa3f05b39e95b483520e3d3533cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec92db3fd000d18e6824b964f4ca0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee4e0354bde7fc9931349e33164d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2458609e9489771cee1a0c84dda903365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd35476200487fc900b22903bd260866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3abdb4789a0befa62df6767da6dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa13f433f0d52b2a5cbb5d5bec4bf1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4cca811bba9eb01e75492318c996769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b93d5e6f1a3d13653530e402887c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef578711411ca3323e942db245860371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d8b70350143928d8497fef354fea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247c2b0d4d128227a174b86fa60d68873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc998c9a1aea8f3fa6d478f05a12a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789014ee0aa7760cf9d73fbd85197f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4635e9463a3c91b9b088b67dcf420676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec21d0daf81ad1aee9f4c574a9b9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b08e75475e28caf0feee8c0038ae678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e65d44952b5ae819b9ff9f8450cdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973bac4e85b2e5ef1b9720c4425112d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70708138a7da568f607fb974f2d0d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e395b79ee9edd6acb71519b9c6f9bf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ae9b29c1391aba7f2a2cadebf86a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bae8aaeeb9461fea52db1be13a50b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105fe085864017fb0c153ba25658ea585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5bff7494af192f4411cd88aaacaa586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519028ae535ca30ef66a89e7cfc7b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb327b3cbfc00bff4419f4a7f45d253388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7760aa0941421e939fbef46e2313d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0276df8727f16bb89dd8e171cc6a7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e44a5f1a7e7dcb8cd9a17137e7d01091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf18dad65cbab79d2aa2046e769ae692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601bb2f684aa6135d2fdb886568e48693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d25e2869494846d846b2091c2c64bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c14a658282a5a23263c260f56d4a7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0526b933f8bc5312f3fd2cdc23d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a78d2752e649966374fc2330995f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ababf94456899b70a7381f0f78c70a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50690e4ea915eaca9dd7795981693d2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412430295ea739ba81258420c49648b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aa5c946de6caa45d5afc66a3879fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3187c7d000e251658ec26096af54b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726883972f6ec65e295a26e707af492103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981cf985a8b92f4d1c3fd01ef0fbc15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c27bbcb1aec4c94f35e9c477844e3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb137893d14bd3afca1025c730720cf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00f1255f0181027d702d6f1bf5616e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a3c61de69126051f1116cfbde6f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b247ed8ead0f4f20d46bd5513db3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a56c5622c6239c67363c594f517a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309239ebac3b52776a29cd58bd6ff4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b82acc2efa33038c82723236d8dc1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756fe6c52c99fd735c644636209b8e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a301916c2c53a1a813f49fa530e81a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de9d6ddeb6367a85e7455f410af057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f476cd79591d5960a6073c573968c27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843cd2bdf12450ea5eff777af540ef2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233bb7a47cfd98a6e15c44baf51a3b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61dec2150b184ed9bdcd04ec6d23bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805888f98ef1b41752923cd3efa2f8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0931284c517ed0a17fb53969e4ffd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c2ae08fcc53b3c2930ea07bfbc547122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d455f76cc9a29146f9c830425e67bd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa46d95527b8f2628f9473bbfef6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a48ad966da1837edc577bb4d5ed1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b36bfe58cd0c3f1fed34892f828736126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a4dacbc241613baae2b4beb389468127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a478f2adc31eb08ac20daf6176f8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed60e8b27509408daced42c4426900129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a895c8aad5ab009e882e1fb6e981f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4d19893673f129f584505509ccc9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7587d468d4dda77b6ea3a3cd7742bf9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9deb9ac17813092fb61b55af47df72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d49045c0c5a9b5f0a47c1d98fa162134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0396e0025a3ac83e0ac6c15a67bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405bd0ac78b030b373964954a733e25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0542be9b27ecbdd20c5e834fe423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6638fbac1146bd0560fc2bdcc05d10c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbbfda330e816960336d070d2d4802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d80474e633284fbe59958f1483e4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ed17186a88778ff191239a687aa2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cc015466c48276998c4732e8c4e54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024eaee23795786a8f7380780cecbb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba79d44a2d652b01e5e5909075b33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91137392e326bcdbc7b80b9a5a1e9d6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cdcbd872b659bffb61653d12f6afc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35e7cc035c913561aab347d3076038147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d313c25b966bae19a4a32c1c2974148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a70ceab6b88243dc3ccd27c2a15b50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1b7b9d2b4671c245d5f7e191fded6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d528c053e2e11ce8c2f166dd435fff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2322e8bc1752d99820231b2d3f12e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5667d957613d808bea405633ca19c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a7809a686d37ed74d72d0692d674154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1009080b1ff486623754f3e23da067155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed56df04868ddb00005c56e9da7083e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6353d28f645acdd06864051713641d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9123fe50e221bebc34bf59c0d3be27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613015673b673b7ca383d4a49dc154159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27bd6aa0ef77fd88f268536f56498d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca7179f9fe19202640e14976a0777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7dbdfb5b057519e753ba6ca9fd3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47ed087cbf8cf681b5080fc0899f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876db57ae1ed07fd3ee1465207a2fe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b41d504fd752ea4c8ed09a00d5d966165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec314a3ff6ce4d692170e57e8f34cedb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdce7a7c38d5772ee9945aa24760c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d677c83c39b36063b3de2652947422168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8166349e3350abfdbb42cd91059709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc2c8b1dcf00335ecb124f3917439170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ac0b2aa11149f1e7f2751100faf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f8bb74bd5da1fd3328b708319e5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2d066f29087bd8c24acc77866b04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f675f5848fa20897a29860f8382af5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f20ef187bbe648ade5dba9d6d835175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d073ab6d34a23393375010d64794e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc137c04b79bef9221ce9ea0e103ba2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780065b06f0795865f4f6f5dcbc69bcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0239c221218cbd980a0a30c7534e5b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187951e65112c16411584938524816f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90733736f9a35d788b79d5ed6c0c5b8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8231210a6364faae248d5cbf9a4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3e31e174f6b1a7d7cde8b923ba16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d31dfbbc3eb2d09165f78481d965b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e0953eb95d6e65b3b67eea470f83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480799feeb75779ec9cfbee1630d9cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c4841f20ba1703663272081375f81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d1307d69974c50a5db6eb0e0fe14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542801c7c360bd43706e9f9e02804d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700453efd245c0f2af2e819a23b3bff0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933206f8ec08c6db5a8c8c8c267436d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d345ce89c91f080b8430f2d52f3328192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4efa8729ffd1468be318a503eb7975193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf41a5fd7dda6655a69178949ad410194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff18547daac4f73a615d2e8098de0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e660d13cded47e64104b7c2f131b81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f6c767107151e367c53a0722dabd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b02391e7154a7c716fc46cbf7e5c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e716a6c9d8ed03b8dcbe0ecb423c69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497a10b93eb6d547d6847a9aacbbb87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f96e61c4696e6a18308e6bbdd3da5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e7572c1670e6e8816e1273f3aa3d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9ed94114d088ca8de16dd913364e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4555f1af97a1b77734aaff0f608ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba5c47a5de8d5ee09c0d3a7500cd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc85fa616dc17ae49e6443d4c1b260206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5614ed922827627792a8e11b4b4f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c645235ad9c715afb5cbf852e080e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf4b3a49c01466db07ee5097f85af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e92ae4c4372932c7645d73bda5f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e455d0c3712f33175e78e5041ae65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd157f1096b89b4cba645e691cf253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a8e25ce2f9031bf5ef4efc61e082e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c139b857e13281d00a917e794970025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddde08930084815b3a41db1e326af36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6457191aefb1d7eae29446da1dc0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33291e0482a7b0c38466652c9e802b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452522bef72219732b44c31433889e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed204a20008bf9a45fd8dc0f472b94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3afb3d43c2cd6a2008426961d0c47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfc9c9e54d185f3e0246a4a5b205f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7ffbc62f568265dbdc05f240087e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982b818016ddba721e3bbf486f49e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd4ba281519d712cb5be1c5258764224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37695d278c2b15f2371a20818adc1444225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3fc3ffba56d62afb66fefccf137c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606b137671efca498b24a929b7fe2d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543d93da7f27a3de328b3fd7b360ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b90b0e52292278f4c9455971f06661229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ff03d83d64e57163d4184285af17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ee5b28bab709dd0b0e4c5ee0e8e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b27c075210a16b2ab645547fb56c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af5ab6f89d89666eec9c497913aed5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e2fde723fe2dd4279a286b32dc20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5937827d907235fa108b17391326b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aac2eb5b7062821deccd30488fd5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbeb11539bad648bd9e3941415239b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ff0d0d22d198b671f13a9bf15207238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be645f91bffd02c2eb98c05cff9b5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49542206405754a54a4f6afccfd80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a263abf31cbac5cd116978f81a1f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aaa09d999d9f58151a98964c8eb9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880d3153f7108d8290be1d8aebaf10f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44884a573bfd835bff1c50505e6e13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035bf765ae2a9c731a426faeb8d4a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410474508f3a4f4d963c23fda286db4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842382f007535c68ad3cfd12389dd2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6745fc112fcc436562b6b07c67182248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3cb9ba5db943f01f08768d595cc72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97f8b5f0159e87e1c726db4884815250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85355314572269553b31a4649b4efff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b5d139dd3f49498e4d0fb38bebac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4006e88c6236e050a52371e443d08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d1ed11bf3a3d007e1412a86b3510254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60da72dfec32de4aab74f687913318255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea862c302c5508413df75e839132a613256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa98253f4a1d5e1c120c2df27c334c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f23e78b62e9315976e02c03e73086258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e1cb0ec724529ce9b9168d64e116259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a689bc0735c24fdcb26370343eb63e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197259aba451c7c87ddc6e95e82c1ec6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d486996053847569edf62063398004262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f75ab8a20c01bdb24e652bd7cfab8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca02acd4dc6585a6b8c419332e315f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec0a896e78069062de658ab8a29354265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcf5201abb35509817fb9b226a5b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba0f2a2a320b6e84bfae828b49d7a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998045c28270c68a7b02d6a95cb3f99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72fc6078188c9b142624fa8dcba62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038402c4b80ca0dbb54dc85514658977270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d79f29558f18cc8dc7f355dddf753271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfa031e223cf0f89254209d9f646f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3601d0fba0729734a9e67a13b68cd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97acb319ed6121b996962a201db7e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2acda4b9d299d97f240580eb46230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f65c59894b2a82db38ffcb292d08d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766b54d2cd28a85818f3fc7d843ba16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b2c10e6c476f10f0209ab876f878278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc435d02685fa61ffa4dfebd5bbbfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068fd8710516b06e861d10e5529a0ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4eec1e83264b9f49a3561e874f079281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71887d4c7632e6b5d5496cfb091d9c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e4b71c5d1cd010d221b39f824de94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f63e644ce17a2917d1470f3de4215b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1702c20898734040409afd99550aff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26776f26f179afac93e1efd84ad38eed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d19e4bd41d9547e5ead2349838caf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a7bde0a0620280e654dee5bac377288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e1af1db61de5179d396a3a0e0310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc530a1f5edb70c6b426e5d97e9428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf0ee921012bf8cc81a4f2121e4c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9da04e0171364e6042ecf1f678d97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2879ece767048a00faf7ff65f0f168293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c407924979c8aec82e8c49062a20c93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27428feff42e48a2b298a1bdee6f6f7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b7412ab1e8a2a2e793e1b109e4d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89a99b3f63205a0341aaf89febf4e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3063194d4b972e2308ae4dec068c16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f87dccbf18180b4916db93ae24973299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e217d54870ab605505f0d49ddbbe9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af149f2873f7d041fa61c0e2643d133e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab77035e4726b073cc9cfead235ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172507f9aeb49122abc6e46e46fd7a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011482f27e1edbb4c4588f4b2b856240304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b612377f0bb127fa6e706b063eb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3897ca6107b54af29389c7525ecb884306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80129a95cc366fb280db3f38afec4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac34cf3ebf95ee6ab46367377d1832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0332a480b064efb216a3432725994309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d37d9d40f93d59eee349cd023fff66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade72cd8cdc2fdfe4307e5d4ee7cff52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b25656978f58e429f1a40f4b03ef94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32a756ae2602b8015d0b0b3756216f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9360854f98dcb964ef9cfa708f8ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5a016e9060d41b983ac0938a68cbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820615532e1d8ec40eeadda5008f5c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7f6cad8e3b50532d8a05552e1712317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30a5b374da1a63e0fc7b34cbdca2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c717342c6ced00442f53f57bb6297319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6395d1bd52f4c1ea1c02f4163555a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd61e8debb7c9c5c4f702ab3d152a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c08af55fab6b8bd3367f9dffa0e36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8d87e61bac1f469d1e6d0460e79d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7ff421071727dd03ef53658fb098324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e326f27f31fb4ac6ef2bd3394b7867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8710172506c867d9a2335f390b4648326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea200deb81de0eb62c51ad38018903327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d47258d97fee033b2284af8403a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8c55953f96744362cdcd36eb86fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133499e9bcc7dc21c3cb51bc0a85f30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c8c785b14417b624c55224af0721e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f222438d0cfa58146a522adac2b478332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd7288092565534c44d3f190217e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbdc5eca9d6526d6ac2fb91146aa66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b79d4618973cadafb4301fc3abee17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c61d0c20a0fdc4cac29c97e6ca752336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92657c8aee896856924d9285be8f4397337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c4d593067baf8b2768e452e0b34b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc75c80624c6686819615ec932fe8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89575ffdf25d82eb3a840754983f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2d46673513dc84ece1788d8bebedc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575566f68fedc4e8c28f5998337c99b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f591db3af7535897857f406b7a8b24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00004d3c51146670263d265dbf43451344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b737ee685ba9b6ffdf026f892de176345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebcfa65f024027b1c2f118b506cfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836b981dbed45bdc4e9f1f898270bd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d30ced5b4539e655c1238bb14d302348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a039a49446ec88c7bc7a86d5844e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016ad0fe6673432f989cf968c60c4ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a959898ddc4928d777aace948cac96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1a9c39950379e5cfcd187ad6e3727352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09be8e68813e3b36d55b9f4b750981353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf7deccdd6ded08641cfb97311a762354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e77a810c64c29d67e6060352e4a75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0547558bd949c1103a005bb518c73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6bc1d8581a515c48b23fb5ce33008357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bd294fe2100b8fb07c7255140780e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e9dfaf014436b05a81e8c50c82db6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f98cd15fb0d10de839d3ce1db368c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c4e79d6900971bb7eacc3ee35ac88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ad449f08cebc8894df73bffee72fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214bcaace2d1d14ad6e5a7395f8a3cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678dd9b1d59c7af236af5e19aae633364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e5ffe8e3fa0a3a410ba7a9aaf9c78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2988f664f6adc576105141db5cddf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866dee2633ccef744995d8ae1b8c6df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5379e0788505a0dc90924b013274368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117115bd3024ba4f434b808bbb10935369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba1bd5779f372412f8398ec9778b6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8d478614967cb1973b72bd823770371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0da3d4ad9e7da327a3e35152b0f8a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfa341b68b78f9e5f7eed934cd110b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46d98c7244d9bab56dd9631d5deff9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b5fe60756542d000320534936992375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144fd3812874d8d50c195a1c7a9dc6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e38c842da51183c5c870c5ba04fec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adc3422b48f1340b5d350d76841599378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9987dcb99ce96e8bb8e0f9edb38b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae830171a280de78076dc90033e5753380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b02953ad13071d5f4edd3fdbf4ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a8ff65e3d9136be2b7a2ae549528382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2df8b83ebdac0140468befbddae64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ccb7919061ec5ba4746cb9163d1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e79f25f0aa2019c087b4157b6d3ebe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695b2530c5e85cec9a8eab5c4a885df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0171b729d030ce27ee1242c872f56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9feea94c928dd1596cddde325fccc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc77431ff9c545d3e51b513ff76bc6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3ac6a2df6f9146565441c09210666390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d37047c9e42798ec9f636ef040004c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4263553889cb7d80fefda679726fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821628e5060654a3e0e5b0c2320d5be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748430ccaa880c97b638eb3b41c0a67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bc5335398d04cb9fd565ad0761ae2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deb0629aecbaf7b688df3a229300e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb148a3320156ed234d132b4a773d7f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8c3498730b0004e8f8464d388d0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951ae03978b9c236cf5f7a732d0fb71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d725a4f2110993cb8e64a6f794fdd67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c3dc988c0a03a4ddc097bb07b2ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e0d801f1314d0e4a36da9c5050f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce2576e6fe5f4d0c2b94790f0684d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec04a941006c98470afefe3f2d6f27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f442b8e99e0a98c030a492117e20a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086417817d0804ebf0b0b5a113f73033406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f5cc06ce54793b155a3b186b3f27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57241c06ef47f038384853ceef4993408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54da1d694ee69078deafe37fbe7f0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032aa1a13c093dd1e32d58f2a90f51c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad72b5f8202324b5b202467d5d3a9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb69d503baa3bad29e58f8ae998d317412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05c54dc9a7ee3a4796cbd498bad659413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37edb348ca88525bd4b79b4835950ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dcbd9762bc2a66765e306866d174d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0a0dec9c6069124aa490f362c874416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f314293a0a104ff4311cb3b25398417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478cf7b286377712f70b4a9c03ddce1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358cb5588f7ae6cabdd6297a4ee5f1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f560a377d10e99c5bbfd4f45f0aab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fbebf1736d2f19c4ccc1672819e49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b70f3bf4ec1ae1a7a716591d8321422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1f70ee4dc065e6f18378989849ab1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784e873975d63f4d315041a5c7c866f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf7bc91238ef31015d27cd137c867425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb8fbbce01d7d394c163738d4969e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f691a02e15c4e9ff7b26373c157d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf5e57ab12540473d253a54c75117428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8ee0d63efd59c7a6b2f88fa60c51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed8804bde3ddbcef9b6bcc6f2a18ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c0710878f3b155fe2da64079c6a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9155a7e6d5ff38dc1356e8dc33b1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c35e6df89a30021332078f91e19103433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf49c5d8905e5718942f61f8d7d811434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195dea9aa15d4ad74a15a48a094b644435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ed7585aa0195098fa14c8be73921c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910d97bbb1b5fdbd4bbb0e204588ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85209d7b4f13d38e825ed6ed044d44d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff5638e2ccc38bb579cd23ad300e67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c9188808f345d46cd2f17d804209e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164c6d704da1839477f79efb4d0d0c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c853b356ec4dcf8992a7fe990cc99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f8ef474c7e1bc0746f9f7022e680b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab16f57ae326e824158bda9e7c436e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e901aabe451846ea34ea509a7f84fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34666889606362812adc3329f9f31afe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd71e8ceda97bddf4ccb2b02c349e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba781c5be47db73c19f67b7100b843d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8351ddd40f0fd2e9548d462ede0ebb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdca62808c903096ae6cd70b41b70c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7222216a6d7ffa0f0ec9f55a6a318451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f4d3188e2644891d3c6c6c17f8d87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5bc3c7ab8ddadc39de7e8fdf7e4cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aadca45c21105fb7bf41708270ea5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e623458dce1b251f13006db517cf6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75eb97fd28d143f9a521a9468acd2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7a6b73d800e8f28045b8a813ffd33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2366bb945b125f51fefcd5cb33a43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9821b0283c2ff6b5e8ce9592189a2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe51ae9c3316254b4cf3b5b41649ac4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db22f37b22ad9c56e9b4296e371c9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93990c48941dbe18958129a3c9d0a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce4b3a2da77ce6785afcf4ca3c8a34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40837ca826c942b134ff017c6f157c10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f70f5c55c7ca1cd68c25bec3eda1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755769e30d7d5d6200532895c0413402466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac92a7c80dc73e6883ea3ec75bccb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684d8d93804236620282eb7d86efdc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4442a10f853502cd2671692c33302469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abbe975063cea1c51765a0e36e0d62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331a1b675438d0981d04c90eac4332471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bab1c69ac60ca5a5782e3e630b294472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9104da61940b2da1d0883e3827bb8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea81892c5cfaaa2a26e6cb0a5f94544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2008271fd86fc4ab96b1ee2ee438475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb42361985948e67ca725f5c1bc98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fc88e98fb41e4338cad5265024c66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeca58adf8bdc976d553ca221f7d8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea6dbd095bf4495eba40a98098ba12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3f795d6f02a72b779599c9161583480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8976dc9c1418efe77891ec0055e40d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a521c65335b39ef94f2723673b98a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7b6b3590367dc625dde2c32e80d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f7df1d41c236d9a2d6922b2a05bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f651937150573152d3ad7fdc5306485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369a7fa7045b955182777340da65ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848865e066ae3852e481ac730b839c62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdcaf157bd800cccd6ff9452f16efd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530f45e4700dd9562e9072edc0fe734489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb476942e560975a8097d96e0ddc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfed9d0fc33b5864bf57e2216d85e08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19828ccce6aaaa94f33acbd2e52cc35a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48a2bdec390d91676248171254e5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4bf2281efd40eea0d2dfd98d2b31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c59d561385b4f036b0067770a07718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c7657e82a58bc6e4533aad8e41788496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdb148a302a96d161667e41302f7e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab47c6400e677d4f155cbc9e2e36c25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6160cc9906b0b0e895e67f043a2732499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8b2c3514134f9891714a6072119d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19f9f5a037f78c83ce66b9e8f05c73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e37b3d9e51dee9a67f570b82721e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b22cf1e011335f40d3732dcbeebf4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a42083d2a62bda6c2a238ba735277504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5710f9cc3e19e40fad1651eb48c376505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689550b4d711efe06f6cfc65cf5842506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e41550b6cdc9f1843fb1e778d2a284507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f157a28394895263836322365dfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3494657be5a8f1b949dcc0fed62315c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cf1471c716b35d3cc423b58877a1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b2e56eab5dd8ca6234a41324a4329511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe9d2fcabc3d66ccef13fc8101535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d326ea7fafd00f5af221e4d1ad78aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d5474330fd7d7c06e869708e6cbfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb661481a2521140bc805b1c87910515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419dda0db51721a193fc6db3def966e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff1dd1dfbee7b91a6c63ead506875517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b38dedb546d4b013e0a633afccd1c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2512f5e8fb332ec9ce99e017df2b70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d0d614bc8e3f7beed73730b634376520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511cd36e19840172790bf1154715532521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5bb0e9b1badd70678c6571e967880522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bf22f352458bff75684a1fadc6894523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df893a9ec07a87f3bdf6b9ef5af5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a29730eff5713572d248803a1d94c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784487c40bd94d6c3764f88f19c16899526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104828cee874ed7042e4a8de29e6e51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a410176963ff1c9f33df2f54511529528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451b318bbc65a0e51e2db2949c16dad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da248080adaf9284381e0ac2a52c01ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e1bd88279d3b745fa4b39c7ad68a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322c13b4ab53cadb9cc43706daa2346532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd84b9d5dfabcb6e00fd223ee6edb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c2995e21a0d6d9540dd2120265585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bdb9454320ea0bf037c40c1945d13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b54a16a7b20b7dd511a49fdb2667536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caa962198571c7b3720fd4b6b527b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c1ec273a2ca6cdaf255e23726d05a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710c3995d76c34012887a7433adc32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7e636555d1bc6dcd69e7a04af9930540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becac2bd1a7f502d5311d1221349d8e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc95852274abb4e1a6895ca414166e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77790f8f304260d0fefbd275b195cee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448351b96bbfeac74a3414118a63caf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952174ab115fb29a9ea3079317c330545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df29911350dfad77bb29e3edec9a443546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890015b2ef04972232458e98ab99b13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f01812fee2a12e25d9c9d4f0e312548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96d09f6a20427527d342986e586cbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92108c7724c35b7883bdd593938596a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea44ade4d834d315415a4830481dc15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd85cf597afb9e2091010ea788cc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf59e1b3c24e1f515da8913f02ce67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18386c447efa40978706d9314b8c7e99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bda43f3ad69fd791067ddab7f8165555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965b9a2a1dd878a2521df8c7c39e83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b24bc736ca8f1bf818c5c2c197ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6913b3537fdbd206fb420f08537fd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68947afc35ebed4286b54ac378d1949e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d5a6fc1dcfc68472723f67ddf7412560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710372018c8a872e2bfa199b1a87420561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889baf91532dbdce29955ad4f04b83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410a27887e3b227e1e875dd74f0cb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb009623cbafee58d9e6fdddbd07ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc1179477dd658ead76c700427d7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3bf18fbb9fc3fb0e90a83d4a18b7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e049f430b6e3e612cfc1b7acc0e55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65052b596a156c2be15ba492ac0978568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d8de2d52a52585573f46ee5b5a8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc655f263f5d7265928b09ee365a218570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49b7a3f2aa1abf5bd0a67895f5d53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29adea3b6cabe428e6974cc70b1858572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd35f664fc79962152ef41a3fe5e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689bd5c76533fb5e4108a958b96f29c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b4091b43614094742201cb81a20b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837030376e8960fb4d75b57552cb6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5492f9f40c899eb451ff9931e96eff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c63f80bd7e23fa0d09a163e5dbc76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98b894c90e37fcd0bcec2e81fe6501579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66c8c4c71dc9d79bf5e2d7f2739889580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f89f23a38440e913172f0f61abf06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c24556134c7a5941a08917bfa67c67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b772b426d58d951bf34737f32d15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a8fc6195e509c1950beee4d4450f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971050d5dfc5e4f56d817702d460c7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4204454e5ff0a0df53732f39187c50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b984338d2b0b1552674c9ceec28c48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867679630e0beac6151c691dda6574bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e6efe27f3d5aab674d943ed167be3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745e9acd414a8a2c89a25b32ab18cf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241457d6ff2b50309079c28e93cd967591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491331055a05d9d0a93717dd7eeb9af6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e217465364132d07b833985896489593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17914cf805bafa13142c01d55f6337594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e5243c2625f9da430b4eaff94172595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a234a94ea7a9c520155fff6ef40647596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacea0370e6ec227b7d9816fdf30553597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e8a13947138de3c9e93c56ed70edf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae03cd6469d005dee22538f8044eb67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15876b5a0576ee6a8bd6bf90cd5f3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951265ceaa2007dbac5f54bf94d653d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934508cc9cdb6545299a3b018201ec5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ccb09b9f8b2af3e5ffc6bad1f746c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f0d4b7070540d3667d7c00199abbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39356821a111a3883a6a3cfd9fda6f5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b88fa08a7706288f8fff53390d2e8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7b05344e9a03307005caece19600607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d841cb6f89c84dbb198aed8b75a7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b843a8cc03442822f74a283ca57006609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4a48f32004525afc7631be6f2765610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9d8666d7bda3aff32bd1c19fd07eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf550bec065b7940ed68de337cf6f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a4fe85b4ef33930eca955dca0c36d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6c73fc24362b4e2570f13dea7e2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda0556f9e0e4a1a8bbd88ff78eb87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba469fd8d389c68d49ae1bf967946cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f010ef92f08c49b67e38eb37d7608c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40758058415a47310335dcb6189d62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc78e145eea9b2b95f4dcb08fd18d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915da56dc567e460eca93a658c63bc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2e81646762980b5ae1f144e18e82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbacdc5798540a12fa052157b1094f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf960a136b09289c1c75c238f3b2616623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754274411718fc0c1d2d0935a1aa3dc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e230737c5795064b98ebbbfccc7c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891905297bcb91877033ecc223ba777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f3cb8785ccc70c380c22557409058627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a991d77a79778d0706d5956c37033628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4573b4f98bb836a5c687faa0373f82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4434a9c5ac9c573ca5cdb640f92c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760fb05406afedda6af9ece40720a13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf7679ecd8732fe984668b02494b00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688ba7570b35ae835e6d7f3e7e0834633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d79ea5b03e7ec32436fcfe25a3dd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea433416bf6bd9490396cca1267f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af32dec9340e8c01196f40ac0b68883636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c28bd3da4f36082f1c922bb0f6774637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ebe58636666168b86923ed03207b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80912945cd53bb9c036c0bbaa86d84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbde01c54de2ba5485050521583c0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498a639c57e5f21c4bfba933f953e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ad3c6f49e6037596b1fae617f1d72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c200ad42ff6d71900ebe6054f66d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44b1962fc67059b509e6cd3dfb44cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdbcf98596a4f88c45c91c0add6133645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e01c4731b98c633b0be7e40b520a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba51b40693520e3592eb5f4e01e162f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb3f34a857345e03e96e0bdfbbb95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213192ccfeafff3002fdb33c4e6848a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02e9187d6351758b3ab4a49ad15613650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab273b9f2fa734e443e828f5d0d9d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae348b1e512b8d96c2128a4472070a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a3237e674fad53b44fee4f27f98e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac9d264322df7e8f46c7a2435c51c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cc77dcde4111e45aa9cdc224181a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ac5f364071f13eec045ab3ba93e51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2438746cc13be53862ca3dc7d4792a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ecaf9bc9a214d633c175a70c0b0ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e15cda9040d8ff89e434bc1577a4fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8ace8b732fb831e0a34f0dd5dd398660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97e240767894e1cac4d973d9083a3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c3906c7a91f90e0b6242a0de79d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc97d42a08894100aac3902e0ad6e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54f47b1a29e075a8a5c14d52a75d08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e5aa027eb4e646ba8ac3f3533a70a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c3eb5e31d4b89a082e2b7ab553cc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453b0e8945804afb76e79e1af01d5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c08942e71a238345a9672d6c38426668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02738eef5d1a0ae56020bae0cb6fe1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f63be778d0d37fb2946d81bd2c59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9cfc7d3c819b0294b713151978b85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e585e21409286efee89bae628de2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81392d73b1f258a75ba810148f2316e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabf60bc17e7b15605f385863a9193c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a016301f1286b0f038444a57c6dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02412c769824a0b972fea2856c0ae35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e506766cbb77f1767d462dd7c5b5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbf9d12f71ecce5f3bcb0be8a044cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f802dc95bb0aac88c4fb041e1387679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25eb8edfa999f90faba9366f67da7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7571567f4fc2ba199a1717261ffd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969736007fbce47024cb6db8ec970b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500e460488ecbeff5cfa2b22f228d54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bacf42d01e4328ab940aae0c6ce5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c02a20baa5ceea2734275eb9cf619b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d0a9288f577d667df405a7e940e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa916434974159cc1abb0eca26e82c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15aad0770a127eacba2f3d89d845c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228f472dd32c03a0c483d5a3a0cb33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2740e80d675cf2be39441be2df65dee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9561748f01a72321cb3aca5c89d156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a958f332192e1461a130ef4e86f82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3bac84206717fe79bc86e3537378693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cde9e95f915007fbcbbe533cc7d03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc222f9b9f1e1fb9d5cc282812674314695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d81e3b465192d2383ae23117ce41e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27ba4bce72b4dce2fe0ea84ba7e69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bea4b8b6412cd1d227dfd8d2a82ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd32446372399ab12015a711c1a0ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdd18df5b2276b0d1e91532de311e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693b9d78e368818b33b53d5dcad3314701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb381250958fb2097bce39e89a3330702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3564bb698372f899bd68a206c2ab23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5bbace49756ba358c10528e87ea8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4128284620636ef1aed54d71e489826705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef35636391a1f1be16267156f311b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c12d43a10269198d4bdb5072848161707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b6645e2f87da3a0b1cd11acf22f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9393a3d5d6200acf25f19146fd216709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488b3cd070ff3688ec65fe7a729d1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160d90d439a33931fbe98ce129303b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95cd6b0d7636ab33fd658cebce7405712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ec7c4852758cb0161524eef1b78b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a712ca32edec969534f9dc6b8ad7ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9560b5439dce68a04c793dc96253715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea4d9823930e272b34a1ae1b2408e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950bb5d29ceb392e56f12cd396495ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bd10e607455307761a5a15d174a71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062912d8f17b084259047405fa06883719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d29675108281b13791927c41264e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe175a26f218e1e0fc5fc67afd9f693721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176a6059c650f99b573492fc558dba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77e70de362c25e8780adf7a2658523723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624794cc15e7dc113f946986f6f1b85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11c84c7bea246c401bf0c837c34dc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b7a92cdbb5af4ae53b3b7f9ea64a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb86944109c2298efab54111fe5d16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0960a9302e01486e68b49ec8092f53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cbd7abb67fc1ac4e9979fab29e3da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5d492b41ff269c4521538fae5839730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf6cfcea48ec6f4f2a6d587b02969731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386d888923b554894506ee68ee4ec6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550c1e2de36ec183fc1b449f5c6f03c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9493da771a38eadb1d00c69c582329b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53e7bf7d1ffce9a7bf2e7cd846da0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b6f425a9156c1a798fdd483280b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c47782791062cb553d2f71948189737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d365ea7bca7fddf49eb39227d999738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf0df24f903f45c85129048924b609739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b767a965a264e44148b98dfb67763740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829328f8906a5e8e482c4f8d5b1f3df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001822325aa5646769723fa6ecb7e4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbea2793c3b5ccd6279fe636a09f0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9103e87afee2e7a40b83c126af9b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9341b46784b2e0fb28c064ba22ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba1f2afc4e8dbb665bef7f97bd9985746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd2b2f56aabf31059e44dbf82dccd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a750fea20f948dde7df7f8e9bc8cde1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0e1d9bfe5b7d11b7017de8524ea1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e027cfcff83a5e6816c204af1a45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959efa8d1fa1f939dedbea4e43faceb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392939dc81a04bc445cc7299d1917253752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd3b174c21d451e6ef96da6fa3dab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda573efdbcd356ea85d1a9fc9a4db0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891405a366e1e6f4e5d0c65898ef05b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa52987b41dd6ad7299b56f79561f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d574bd3aff4c32bea30e0451ef6f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903f3ddb6e3a7ba96c706a64dd489b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a4c85a3615a6b45f0373fb0da2271759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3591c7e12f9f69df76b671c9ea1f991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c0cc7ae6e471e12215459760570e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb85ce630360fff9d6f0d99444f4293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c2c7ecda84a1c00453a17d777ad14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9616304c8740eb60b9dd1711aac49665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76754a5f54df9e39bbcb6c5e6c4d13126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3399d5eacc34e2aa6a8ddd919d4e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a6042ba17c17fe4a7c987587c2d988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee3b0357088ffeb7ecbc2626e27bfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae2f40cf929a2bd528e2f39592fb8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ab41dc972db73f638aa2ed495dbc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab8e0077119d4b1139730c70ceff512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce664602922a371d776f330aeb33f97a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058020e5640cebbb6a126a0918182ea514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7015ef38a95706097b5f3e85f4287015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dc9e0c72d75fb4f8ac9cb71dc5bd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebced0a6b7eea69ceb7c97075ff68c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820430734fd7e7d3f90112df7f61293318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149915cc192f2309f5daa2a6ccdcb62519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e934baba883b689b483e0031153c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ceedac35879b6de7572cef26661721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148869121d11531657867ed256072f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7171c2e10f83d1600969bd6ea295623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cdc49bbf90f61a3526d96590c901b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d977ce6a05c37627b09cd0019f3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3cfb7d61070c3880c61141a11046f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a982d584b7a499ace91ef11fafa52d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3666f75b153cc5fad8014325dcb0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a01110a5665225080a9b5046875f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e46440cf69c81c85f39e1e1bf120c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b4670c08e934769fc16fdadec81431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0cb49bca344f2b01d99437aca5b3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df22cbc82be4e1cf50f855577c03eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186c14ea20bfe36fa281197a2065cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703ae03011cc68d443d3f59850bbfda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846780ccf3601812ab5da2799b13ccf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3603342c95005cc42bc2d77d180b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a04f1eef9d855d5546a32de0c19f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb8e405774d43c3bb2d06ac505c4a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9193f8e060959ceb7106e616ccc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ffb751db833fcf62652d30ccd672e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56a307b190f51130afb8b624c014c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777875f2de62378a6f8d3bbcb324a9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e9d1d537e5936eae5da59879cb6e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e89e91c5f4dbe3f251e29bb72a19645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504d749a475d39275aa413c70289b1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ada0a675308f634611fed96a24fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca387aae1dd8ad4ea304d248a33662c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f70e4092b5e8bcc17377538744c9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2504cd5c776eb4a4bccd373d4dda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4662d8e690829b1cc6f147d157b0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739b82c13f3f8c378706f4b728120852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19bb30e6cdbacdd3f59e91be8a3fe553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a30c48ebd9b77dbcd0b2cc151c112b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8602beaab3859025996075089f076a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610f3f6f0160ff37f592f34e4b1c8c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e9205d27c07f03898df0fe0ccc59457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c07b5ff04626e84d4e2f95d3dc5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908e8b0e6089a074044201c7570012659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992820ae6c0b75b0ec132a7c46df1bee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d50cc386768bd2d2ec4ea6805f42061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2fa1ce457adc0cb4faf3cda34751962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9202888b935ef9bbc9c80336c620563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dc69e061f486f4c193eba5c1effd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593ffc1fa1a3967a1e26d5b2394b30565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ca4b41cf8f47c5de6b962c69f07766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe4f801849a704125c2ae7a0f39cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0e12fb9e2a51721ab1eb5c39a128068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8eb8b88f97ebd634d141231b993e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a7ce8dff2ad956e8e45d223a8216270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc8ce660e44a63dd67663cb077d5f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69cd7accaf191eea00eda0b404792a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2253cd90733b8be9fac0bdf5967df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1501a28a24808ff5c4a38db63121674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e79a6e37d170b876fec52a020b714975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed291a86e7f698eed37b796a0a72b05f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487de8cc6cc4ba55cf262ac04d2bf0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a890832d55418157503293236def978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73392f1c198224e6b01ef2775253bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468812cf4a8e29d0fd8a6ee4151eb4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad35ac1cefd3401a55a8fb20b1a9b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046491f28b4ed53463ea599aa4ef11e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a64dcec1165014f68a19c90ae4ee383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c2948019970744238575b288fd0e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffaa13ff8f0c2ef50469d63d28735c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab55004183534e6c35342d7e27b402286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f88767458dad78f705d3ba25a959f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f3145d5af5e870d1ed28017cdf64f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacae997c8448cb94e81779849b671889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5597095cc6a637e45ee4ce4c62f46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d195a758aeb56daf37b4487b04cf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59fd0016e3963e16a365698ce0612992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fced652a3f720a82999d9a11aace4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a4ed24e538257da9ce6a1b236b7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d6333229a191a4420fab73520817095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53ea7cbd23e4c989edeb62b3d6abe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e9a41af3b1a0171921faee1a1980997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745d1ec260dc2370e2798dfc029691a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9ec9b3c6eaaf1c60650d150c7d4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319cb299c32d18daea89c152a97b25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c9d8b359a4697d9afd5d39bafcbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fbdc241f3699fa0aba838ca27b2c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb70ea003fa8f2b32c93d6d3a56cc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd5455ce6571659d690e7f218dc22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc28c12bfbf1bed64977d4ea21b2a8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31bdbb62d995ab6e90bb373740110b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a9c5851c94e0243270604245381f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b822fd2146e2cb7f64ccab925c3aeba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe85631d04f5b1bc9cb62bf59780d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9fbd4fa5a79447e4f6165689a84ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e490b97b8db67d60994486c26c32fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6d5f9d63affd69a69d8837de5aae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0cbea06f046a192372219c291cd89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847dd6f9dd252700a24d22095229e85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7229e8465f2875b50d29ba6f26ebcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dda10c08a8bedbbc5923231e6e9b56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c35f462b8ffad7a36228b4b7cb366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f13232506c3f712145b7bdb8efcfb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f61c1fd4ea9a720e66451a7ed186a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15969ab9cca7d2f6648c1465e5bdacbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4600af4c7b32a237c26202948bef8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a01ed9beb2a9ecc525d0c41a6aec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e85974b0db3686a891b9ee27511453123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2468cbc3850d9ea2d4506ec0e6ed23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b136c0f0c466fe3f230b209926db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc598f52d3f89a0d3432a5b6ce301644126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f15843e1378284efe3e592b8e5e96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a36555f2a380f4c938c4483c788376128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5ea0883ed027e2b9ae3b0200aa3c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5080dc33d548f81de32784977c728130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146844a0fa226b6f9f9671d79f21f0b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bdf40b2cc6bdf085fe4b750afc768132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a5d38e39a6eb57741ae419a2a6c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b037a277eb524a46330c7c05454e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259aa27cb60048a0643675be809074b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad32e8f1a4bc34c74f8fbc6f9920d12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271b9ca8a0eb94950378b43bf13cb2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629d168f52167cb6b3ec422fc84198138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1909cf3527fa5148b3dfa3e9426f4f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f0574e52c32c752bd0d7504e6fe4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59d161a688493b286f320cd81882e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ad5e07b3ba9d14374874a1f5e823142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a6d8b8d1bc9aec3476ff89a2ad7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c9eb61f64a890f99f7ae39a728390144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d76f14690640107578ec400aefb90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf8a493c43bdd6cf6d576560d5fca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b7c6288a012c31f21ee1cba2494c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9645c27db367d5823ecf62fb5799b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f5e052aa9a097f0ad86da2231ba6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007a45c450d2f6634f12aa9f3685e49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712d5a3549008a0f0b847782237ae8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366376dc3e1be744795541eef7b22e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9b81711c651cb46ba7ec9de6ac4bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a8b223c16146dc3ad80a03910a844154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e1189989b6cfe2d14256ddbef0f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bbb87cd45f2adf431a4c415198e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838079056db40e44142b0daaa0d37e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb939febdf89264f1030a637c1966a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd5c790bf516fdd320338b7ca9bc1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e64ac81a30dfd69f003f1b67041aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26252b7cdcdde5d4d91505898548f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1e0e876f66138ea0167855da9560162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226f5e2d83f43f22a6beb7f3c33e9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc59eff9d3b3c682328cf6e7944db4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf51f3a7c8eb873fad6bceca87532165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560855970b5a8efecba3a7d1adc763166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771dd7181e9e659101e9a6359a78efe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e703d96cb9542f50dd292eb2413c4fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31833323df8d614b1a309a7e401e39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c495135ef622083b15a295b69c9194e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e07d25b45b670ade4dc5c92d4ffbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad163c5e154a8925b280e107812327172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724114bb844985de70d68f167943f2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f52f3ac1eb3c038c2e0b6e68f226d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb8d2ab36f23a34707aa246d97134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8be0dab3b2b06f6f783065631dec6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ee2f073344fa34ba43e61375eb360177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c738df301828adeb6ef7c5279c701178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dab622ff822f5c93a37ec031f7bcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e61a670e0d312a00eac214a0357b4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd863a0da2a09e61d9ef372c487aa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11bcb61cdc9445c8e1935815bf0b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe325b434984312c56f9cdbebe797e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf0c57fe16d306133f7a25b81ba5c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750697e1d8fba72abddc12cc234cff5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a7838addfa42f7b50862ad1578a05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc318dc1f357d8d7578097c72a43cf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc72954f6fbd060cafb03034c6a1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b875123b8b2d054c8abedca644f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc5a7ef031c32941cd5cc9cde93eb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74865517bd16e8be90581d042340d03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf0b6ef23f51a775a8ce3d925419b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeffcd5da85fd5958d1bd86a894011193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9a2563a66178575c8429b6229780194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22ab1c4dc68e239dded4733b2f6094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88285f1d484e3762f1811a67d30ca5d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5907e07a25888d6ce97c20c4282a687197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ac8be069029efaf8ec7db427eebd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7ed011c6999892177462894bb74b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa64d4c8c43a2876a15297fbbcda2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dc0e72a789936e658dddca46c13ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86012d4a74ef69945c4fa5f97d001d1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344a8fa694a92756e2d5a10e3ff6238203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44967fcd41704d4193b93f4a98cc236204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ced0ccb8ffe7b7ce981ea57d89102205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b585237287c85ed367483f1108f856206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b5c4b9466a757f84fbed9e289d2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99df3ae2f6dbea10b3b105e7b9902208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba8cfa6b53b2656dfcd1f7177f5739209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c15ebebd24777f5410809558e5692210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ebd9fc9da6fff2ccfecec1d4e9bb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae7a04b11ac4447771c0db9368653212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6049788181422c55aa85bd981088bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80418bd9427ff3da0a890b93884007214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d16668787bb0a4b7d024bb94060d6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c71b44d8f3b37c821503d6d7428e1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791141c48109a2487bc94dc3b022ca79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cad05a8ad532631789df3f2efe47c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa762a13cdc58665e658ab59948fa4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4867825e931d9df7b01d22e94da3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac1743d17a78aad798f130e30085f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3041da820f4d8c0dffaf02a498cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c727147e41e461492b2fe46c85072a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9111ee2d8bdef27e34264974e11c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee655f2f3993fc42fe5437b9fb314459225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e6665ec8f6dc837053621f3d8035226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1bea2e9d46a2c2d8dff93cfcdddd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801b8e431d60f71148461a9cf05dcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9f70bc777c650d0fb135bf8b7aad6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0add83f3aef7ba6bdb808c3e5c42bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90e63ef6a5348526773dcc47398c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d33153400cb0cd4962dcd486f871232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440a6bee7d6f921922c9ddea766c057233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a440710c215f330bc5b3fd933763328234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6adbbcb9b6a2793f77d7fd4035dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edd57e4d684f24941078bd74639473236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e01ead50d154d5d262ce9b4e38f526237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17426863ed19b19cacc72b435348c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d5444ba5d41fb2376a2e6545c2a84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9384b94f95c873b791d59f1897b003240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f2f31d9b65e7f35320851bec14b0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829ea9c8ccb83c2ff8b15588491302a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b083df34578d9ce63fbf17d9bcc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd23b9a0ccbd6272ba7d4a6f93d8b5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959814b7bac3bac9e9f0d3b3728adde1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331dd6b32492964f4cf02dfbcaf70f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b753e038ea64c4774f91ea1da8e1b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ac9c2b1509e47fe7f9f501f03c57a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6018db4e27c5ec98a356db7554b039d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7659bcd373f9ef8a3cb4f9c1d409c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1b6d3eccbf616bf315d9521cb73b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743752b7a9094517698fc533b7049a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b45c846c907666e93b15c8724b009253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc43c940a13dd53623e9e44bff0bad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f30cc280194595714649ae0fee5f28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56db7d97406c2edecf643035fa0866256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11145ec92a27af710a28ef6df4653f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f180680d555be34c53e3d3f48ffc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f72b8174a12517aa2c6e67e4ba190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c834bed048702dfca03712fab5151f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b28c5372ce313f5b08f30e3954cde9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7f505dabc540d40f22eb5e7a02fa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819cda3ddbb5bde5c0a9260e2341884263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e76668694b61067d1fa0eb67331c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b55028c92154a664f58e400fceff1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c568cdac3af5beddb29bc08372938266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadfac5c49075d23b9e3e4d19b46ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363285c1316b428d17f33bd0ca0b1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712cc30240d11b85f179ac5819147b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ba3e8de4b00c7d832679907bffc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da98c377183a761e9728bf0a25645b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e419922b438a033900cd6c24dc88e77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03c1b09d139019d34fc393e1b1d056273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d159fd289763c2e225fb8a567bb6869274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ca6ae5fec151fbc64c11006c2d1f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74dd854d8fb15737b3c02bb2a6bff1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77160cb9bb7e74d44196096f0ce0b7df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71f5193e207179aea6c81586644a51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926ca3bbadee64377395a46a0326006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587337799c2a92a2add3edf37f36854280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b1e2afea213b609de63cb9c7a055281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1110f0ed2ca139e71a82bf760b81d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2318ec1afeb6057c91a786b2dd36df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12900dc1b979d6b041e0f97d605774f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b209710cce981671f628b56c2d31fa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae29f8252de9a2c22b8c392cae1b11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7af8df026a62e91e26e8bc506aab70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9441f55d1ff697122b80ea8d818045a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b88dc7afcd54aa7c849545685aec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa3bf5fc26a8774ce9cf879c9a59b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1e099ec74527e85f883d76f45a4c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38bdd7117a8264c2533122bf2c43fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab781ffc9e5f639c743441da54638293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed887d0756af0a3e236453caafacf75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9de9fa52ba29bec76d88fb5d34140295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a380690f9b4ec3b0bb83c972f6a01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63dc64c668a6e111834828a4f6c9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5d03e8932000cd45411bcb61f6735298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b04f1f6d64e081b0e94d8a15075f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623330cc1e9a3154f479e83ed67e4b99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50647b4cbc27cfc146a67fe6c0c76e07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b3423d809ab069b0c4997229a996302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd9deacf56666adc27ec1dde5d3e67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb4bd51d55166288591b03eca2aa2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94013fa9fc7e747094635b27c4963e52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0984c65dfae57f0a86a4478d0a617c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a4d6ddb1e752d72b840e621139d81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c3bd77d580a079a23a692241009d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c83853f1ff12477c587ba6abcb796309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029b9b3ea038620e8d7d1eda74aaf26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a730c08b0a7960619589cfaea698a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191482dafb9a2b74deb622877123935312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc553eeb3869047228343d99501642e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fda4eb78748eb73ecf23c603dd3e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb13d4cbe7901946b4ad0d0278fd7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54327d68fe97ce3fac3388ba82f5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29e0852bbc954f8e69674a5e2c01d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a18317eff68c8f34fa58b356b94e28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18709fb4853f096d7d3184f406eb164319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e66cf74c1de9caaf8a691fa43d65f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc0b44c0e62778379a61777bcc80eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed185f8a34b59105aff2ab35403f881322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d66593da1718511460fe249b3e49e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797179dd555c13fc7987f8857a932d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd3deb8f18cfdb82ece02273adbd79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35819bbd629c9b7968a94c0d9ee5e617326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3268b528ae48852f792b1a8be3e81d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698e1eeae2ded7e9c5ea9baac5370b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaad570053dac67d31055fce24fff74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306655afb93c02c42b4825af0eeba7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99800be9a71b7e03ce41c19acc1623da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c252e7cb2504099e7a18972850df080332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab2998499550485ef90e30efa4664333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b788d758073ec153d86df00f2e8646334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902786bcac3e87b871e0881c0fe37ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f967a38ad905e003d190c62c8b08b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410333b06cd51d448f0bc4b7968cac4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b347754d8147b5b3c5fac3aea6ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d856cf0528f3a471e46bc78e2df2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9a5f41c11602a96998e280e931901340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1dc87b8a7f9a957be3104f2add9b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1968bf0c5d8fae9d27de506c5e8f12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513befb0ace142ce32d35724d0403bf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81483d1123d6a6ed3a657862752e6c25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15596990eab259ef358ce61c7089e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba006f6d1c802b3a15d22ddac71fc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97acf1692debabcf2a8654841f3d356347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a6353eff77c4e4d4440653d3fc3c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d5309f6a6dde548cf856b497b2cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595a091c87973f20f9d235cefb3a85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c87980aa36212daa6bc60c98dcd717351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35bfd86940c4c26fae6b824107ee17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5bc5d850700bd711ad1923aec195353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272abec3f2f1acabeeef95bda53351354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd0f51b5bfadbdb0dca6ebb7805435355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb915efc20bd2c675ba6e97ff7067b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fed4842753fac94bef3000937f4c32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bf6943deedc72f61083340dd5c287358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae8cbfe61d5425809611ed246d8b27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed2af28d515de456c1df2cb590d01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c515f8c7b7dfa1aa2a7cbd867f44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318bcc68bd0d0acafa506fc5d035bca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a76f2119b96115773ee27f535bf322363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa834ede96afe60337d606f9e6d279364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e19da7582ca42ac920c89f9b1868365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ada092e4fec61728d920777c091d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af8b06d44684308e0ba32c4df8b8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39924171f95dc35c76933abaadee7db2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83c058338a0e99b41164d604bf750369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9cc9abf6795ed06fa8b4db71d7371370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17cfe7ca45e328375ca7be1c80243371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2beab83313fb22aead9f384c1aa39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72735eefa5fc5d371cfc837fba4c880373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cada417ef17a858cdc70619732df7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3c235e8bd8bbc05f644c07f2125c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344998b7bbdbe88a85ab6f7f2ab7c19e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf34b4277e8ba9bb33249af6fe219d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86affaadcf4972ddc5c63c444d449378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316787fe2db73070865d049d8cefc845379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1599c153d66405fa29e644315ab9a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d7a0c19e77766213163b4faea5093381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a99713125ac62996bce9bbb8252a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738468580c5b2aeda6cc2451b67611f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a0b9a7cf7992f62f292d7b4dfffe2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47612438d3887f008af4641332531fbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec4e4bdb2d6c112664d6c0a2c244ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd2eeec3c7fe2406f631e704b964f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3788b92120c1d0317c2c6aabe544008388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e193034bdabff5bc247569103339389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc680f10e1e69a9c0626e1b72298b95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6633a15f8e4aaf53830a870463e4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7031d7005cc16c3866bc64b1cb91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa03036a145d07e3ac23b41f18c23b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffc20368ef08e181a9bf2cee7e9ae6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf1eebd531821a67a152e0a583d0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed803b08b84a6e7bbf4750705975a43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea3522e64f6f5b3a38e5d5643c576d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5f6f1b4979fed55ce32212bdba24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b02b4f8809cbaf81ffab72f48d89c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac928f97ea242de22eb87681458fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aa1d46860555e429be6ffd1c7b2b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf298cbdb0197163968db82b8f4de1fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214811b2fa282a13d02fdac815a73768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a85d44deca629605eed7663f140229404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7aa6481a4d596724d38279707a472405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3067f32e9bda13b85b283098fb86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd357178e267a126a45af59e6a96d58a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6831d4fbf715e1b250d4bddde78ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364013e9a1df2bb0ecb92bc54c1a30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037328f6671dc4f17066a92fc7054e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a989a077e38e975f3da194aa9c077411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79f8c867106511342baf553dcbb07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9b804e3930270c60825f5f6e08d86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ee332bf5410bdca1672eab561001d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d343e973c60672b9988980adc8443415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2458885f5d73558dc6fe09068865d59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be2b276d9d1c6fa2efdaae7cdc27a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f33394e7deb75cc3a90d1f6d1c6fd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446d6629c65a6e5250e12afee9cfa84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b61db41e06dafba3b8a882487c14c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b16e949e97bcef2286c6a7425b5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d643f4d3fc4ce62e7ad903eaa26f9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec624b2b1ae6b24b553713d4794108b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49edd3b2aa12feafed80a03d2cbabf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e450704e8a3b28e159d44f448989425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149f8198ac6f82ee5c71db6348e58db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12363adb118feb131fc07b5c0f44d018427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301e9aedee6a4582258a2bd397019d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4d6b3402b646c8245b99b704d566429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77a1d688f5f0320d5d8c3af62cff9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40612ac0584225eec1d32ec3d50c4211431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588ef16dc9a6ffc286d8340f5615f35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b227728c4133651e9c189e4a3df29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca2aacec4ed7e05fe4134a996d3ee0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad5502833c441f88f656823dc4a4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f2b85b4854b463ea1ac0be6166a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc49a7ac51633cc49298bd7d045eb5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48cc83a959f3bbb0d100857e685922438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f347db9d6b43a190a685611b1e831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf4f079a147424bafbdb235255953440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82471344ee4103c91b7cc49d82d7e9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d91d7d3fbc39454e0c1567e6c9521c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d29a739c6bf30c7b44853d7b6fe83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc0d02aee4a919f464ce4c3fe2541444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841221efc56f31362c98b297ae22a24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1982734952811a75a624b80f4c6b6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e5760b9a19038d2974848481165b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895f66b284b88c3a937f1d23b2acd03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d667693904420dbbf0fd86f212dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2d6dde9f5ed5699d830dfe084f6d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dea52cbaa93041cbcf9d23f5f59180451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9654a861f3b36fc9e69d0f0583cc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f70e86d984fbb27bf589fb028f667453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e47ab7c4ad291506ba429cc20f18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb2c227446e843cc1871365096159455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032000695b3f843f6c8ace0a0b9c630456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229839d99ceb30a949ff680face3b67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee2f9fdd6261a1c02838b7ff41e06e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dac728f156571b9332a52f47ec0c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5bb7dde0d40c813b858b45bf9116d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de634875a6aa1f0b7feb5859d70c2332461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f0e6988676efce792e413b6113557462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e46de77a6fd93fc65aaf89f188f72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e22af694e4e8832346743beefde9f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb61f2d111604ae6ef20d6b16b7049465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a35184dbda31aed3e52e9b6a13dc80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0caeb1ab961087af3b6337318f6bc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85762667895bb0366e6f1a12bed076468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae17afb3822ec766642a03441a52a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b6d9dc09a7c38c59c60701b991d77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16af17dde0fa4855dd325152ba5fac6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f4fc07ad8416ef64388a2b5e0a1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14e8735568c7f57659c980fc5ff0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeafbd820da13076d872a2e56403f95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bda154304c57210923b2c1d078289475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f13120653324137ab3942e47f6bd0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e2be8d0a1559fb8ab7b194c0e7b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e87e3fc860bf79c9cf77a304342260478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35d9a190e8c2c17b73841425a0b434479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7073351cc0e7e493b0d1dfe9ceeb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e21b07516087198d8684b55a9f5d03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b943aa905115dea25377cbfa3caf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ec4ccaa0c93a4610d380542616e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fa60998d9c2fef28ba511ded35291484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a489cf0a31f8b8eda54f06e7eac6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a403ceb109346d8ffdf75a2439ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fcfcbed5ee473401199df8e4a1d48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a1a3a55fe2eb785aa33fc9c9e2ae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5290a3ed878d57aae974a79e867e31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445ea7423933624c8ff4ec5d4b57e52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913729979cab39364cb07d6fcbc9fe7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991678af5f819238e74619ff6830ae5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bfb27e0a3a46459053d25bdca25cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f1baea3284b92a6565364c66f9e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99e77736959de07ad286eeecb95d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7332dcadee2f97617280ff4b26e0f9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3436327fa7c58f9ad4d336050e3a2c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ef04e3ef5309193a29fe693b6a27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be20c2ee8e2e9724b5225b13313de6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192a55fe678ac758393b2651b967d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206c64ed11765d2e586edc9891b6a82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77364a5c8760715b56bc1fbd61150502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2c764dd9224c3f5a1432b6214ee26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebb5e51adac6151ecfb9dbb9d26dfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e422f9944b2af71a297a21c93a16eaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae05cb4addd715db2a2e29c2dfbe9de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863855671cf463119f5ab6e1a5e4b81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0938a8893399ee2a3e53fd3044aeb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b5c75313b9600d4fd3ebed32eeb89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b6da15b773a6bb4cce964885e8102510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed650363fbac8425fe2ee9e08fcfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c52e708e2eba39f0b52ff79166c2f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3612ce951ff52d6900354a93e460fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c2e5bfbb86e37466641844592af1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad218322e88d2d896a817e4212439f7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c8440b41ad6a99ba1001fb4193ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196253b25af7f550c4de1d16dfcf2d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f33d964a9c75d7623d7d9b284f89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdda2d2fdf31b5a2b7df12fe849f2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3250e3684c1e0a2fc386988bf6275f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51ca0e6f096eb584e54985e6735f08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f99c2a5cb304221d8a9db01c9b423d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dae5b5c562d4804494a970bc22974523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33ae7354d764af3f3c79f37cc17fa1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255818102794061fb493c33c1db4519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d089f41c609cd6338380179bb700b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a8aae0d4ba7743a287c69aeccf38e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abffddbc9611d7b2fc60a13c9692a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4929e8e1f2183380772b56743cdfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048ea63901af2e3bfb4ef81ca0f929530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00719579a0717703bb7b9fd5f90c6eb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06cc59df4a6bd909e2859368ca4e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441df3f0564154b04cb78fc14b1635533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975ee703766ecc06ee929106c573c6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de73039fbf3cf0287f8e6b31802d611535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf20cc858650f1420c3959501921d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225eb7bd147a0ddc3f59ea92282dd47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c759e610cea1f42498f004df50c55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3df190a3727a413cebb7f1e29328539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9d09c6f2c445d49b0e58316a85180540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f178b0041805c5dd91f5ada7cfbcde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947515e1d9bc1564d37a97c0ff67cf19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8005ab2f4e0938b1e3ff06c67b35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d357f9a3f3503e67b1599fc209434cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b1a65c74bef9fd27c69db2526de48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b70d48b6dc48facd760dead89ba7b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437b8164dfc7e33a6b5ca64529326a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfbdb6fcd8d7f68e2d9a1033b21e0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60efa3a78ced52c786e06a8d32334aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874d60705acda8c31f1abe05537cd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496b61ae887af3afe8092147e63081551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1c2ba76c0d4ba796f79ecce2c9e78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cb7f3cf61d094ee6756835f21c0ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9d031f0d0f027fe1a9a862b6c509c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06f34332fb738e15aa5b6631b71cf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ae93ff4b63e9acbf4c9d5f346b459556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af1f8bee9d2515448cde4e5bcb97e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888e45843abc06033beb2354d7267b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623e91615660a949edb315d2de9a3cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa998b7c86700dea5043ec50cf340c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5201200b7075a0c3d3fa3a7dcd59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efeb9cb457f73565bcce01dd103d47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8ba53ee60de6f245cc0a22d20c9f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548657fddf83f498a0bf8500389150e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9a7702bb8a8f887156e91c0cd48ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68922ffa788280a85d554f9dd3bb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48660ad4dead8dee61080bf5ad38c71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73632b6c13596c31742dc8a79ba1b15e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d23a0a99a952ad3e4f67acefe4a936569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e02e50fa32201001b398fdd7a366a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d59f31b72136459ab02ff035ea84ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339242d4b9f579d7da7ea3b45f1ec7fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f6850e1fc45af67a02a17d22e616b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db035a771c87d6401ba97f96328b9fff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383732757ffd441e05513e5c05b33059575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d9f72e5320551c7f8195fe903b46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3f2dd198561e1cbdf7ef06209a6ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a870033fd9994ef922f36fcea6b71f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738de58310ec5b2929f2a7bd64e872ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415420ac800efd2032143631a64b9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87e7cc219f0ba8da144c78cd4fb88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f46a67275610268d54ad2b916bf37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b18fa81e15c1595e7dc39975f028d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7271119aa0ead889488d62df413eb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a149fe7599a09055b45433b56c9347585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289db765df3816984138d24ae03fcb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad62083792515b63295a387ab176e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d1a1fd4db18cff03244e5b8ad6670588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78d37f9a47d5e1fe4acffc59b780f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8962cf1aef525aa535cdbf0096b39d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06d8ccf3520c760083f584a90a62e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cee5802ab2eb2fa592fd410c66167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f494d871e30d68b10ac373e0564876593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f569aa37adf2af99d6891fbf6bf997594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e446e037b7f6f616ac0e7ef290432595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28877b4b813e3eb8470bda07988e0519596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f0a73517a1855a2bd054b23727fbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375541095834bbd5d88d0d3b4517fcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebac786a56ebe6174fa1c33b3875686599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f8619f05819205d78827f27d25c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a94194a162bb135f232f31b85669ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788502fd6dd1f1530937e65c804108f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6c86e230a757d783c8912b6bd90e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b26716813673d8a49509ba2c8153c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9b10bce7a0a9460134f0f30457080605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3e02187d7e2750e7b74db15e0d5b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10194d68a8eafc1250713f475606e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce793c3709f78beddb472b38a38769608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb7bd831f541ae6d5b2cea9175bc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f9c854ffba27aed561082590d5852610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f38aab51cac438f79e486f88a47a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0030821e3fe574612e504313dbba69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4cc59f61f831d78b3d56b78ea0487613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed74faee742ed569debed5b5fb4438614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5725c3720d0e655d908f87d2cc92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e93b1dc9cccc1dc5471e1afe678a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd772c3cb82f2f753f91827b8de38f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee09b29b22ae396d7fc102c434521618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4316aebfe01d3d24923201e132c60a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d6261577886e0e95db0fb0377035620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43cfcf77191743464344aad3fdd08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29822910ea723ea20d0671310242ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaecc3d8d59cba6a9d2c234df19ca0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31ce3833a6e6298b0c66c3a23a7210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66128ac9a5b0611a3e2c3599904fdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a5db2579a1a06dbdd7c7f79466e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b33053d15df23ca05b0b0bd2f3c26c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced9dcbd18c676c2c2415d4e2531589628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22568961b3e38901d8ed87dab0604c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318bf44f0c0757da0b5e52f288e9b3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334da638db3e49521df4164e7c77c01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd92d99fa375ea30b4f0ecd7944010632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b229934c1e99f1a605f4a08cf9cc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a4662879475a36667719ed8893e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9f14ff368d2a0ab1dcb95dd91686635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01234e281bb0782b8e74c7424a7c7828636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d169a3f11204d4bfe3ed6192ed75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6423ac474ac9e0e45732601b5f6427a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c626f17b49403f1a2ea6296e86f27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ada4fee2b9df225e9764f102435798640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53360c6dd99591098d701ed9392e18f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde393a110d6db7ad860dab848c0d50a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53694749ed9a4969bd026ad735c3afbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efcdd8c3554fe34f6428ac809c3519644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd39b8b927ea74acd9e7aaea39baec2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935ffa2947b28ce1408bc723b96d176646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe082db37f5e1437f8ce098ce64854ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36718c69a763f2dc932d14ccace07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fef5bccdb509a0ac8e1243e3e6eb29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d033b6595495a245982f84f6904374a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b5f5552b5f10311287657cdbc6b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0caaadabc297787e9aed6efe1f1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d2d040bac1c1bbdb5f1cc460eb13e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14844a449b7690a08d7fa413bcd53276654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d82a4c62037320aa8df96f21430b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb60840c385da4ab856351b15be967d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f58b0f379ef8cd60dd91688c045b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433b44d05e719ff366d3947f198259658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e0769fd45038b2c6af11ddd44f71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a633b755187f9438a70ce1bd783ed8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58eb9b45289e37522b50b2b98c89a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a9143ba6a2c26a14db034b24dc50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c76c73714bb3f7de009fb18cad42d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88bb9ba206de59c13eeb1950f34fe0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76724ef9b08772fe649715ccdc065be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7f3ba2dd36458d84ca55c9f54de0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6776e081c251b1ed175b2e0ebe72e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508f0976a7a13e52617406d283e2b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23da7b490c980f21bcbf42338d917f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf7a5ddb62938595405f72499d7c3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041c452ca3d2afb95906cafebe69f59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b30441f62173dd376e6db797ab8fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209727463a02bb51c83a345c7acfc0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1d5f2fefbd3f88ca9e807364d1feb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3eb84dbb6fa2da9a2d81bd978827675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec180bc1ade0de887f0fb6d4d2041d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b929b3a1349c1fbaccf5c4c7d87569677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd513c356e7a462c7db6b11c2e89a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a655be9da1e62d40c21d1392cbd44d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4528d4a9c9ad40d71462aa00e2619680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575be37ee778220c90a750afa59617681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ebf0cccdc532ce1966dc94762705f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf81b7930ea21210d56a5a375a2377683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da803f81053e47fb4de188509c86190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4034bba0f081ac4c4457ac1ce0520f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb2b5d99a79dacc0b224acdca66947686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f4d1c3f313e72f315356ae7350a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff42e073a065b200d9cc901cb3e0569688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108d00f3055b827537edb5a8a261d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533e33b6e4abc224612c684b90d5291690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c54bb400cb2184212f157d5f3e0db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c1cf82f81b5ccabfae5221c1e0f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf9763a111aa224c89d5b295986511693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab089d3c8f1cf05f45c742414c16783694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cc8b3e7ea06b193165070baa391e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6177c2201847636c8fda7d6c405e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f904b01086b0153b054fc75ad56713697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e0611f7d8f7edf80bf61d520a665f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339895173ab7221f0d91b8cefdfefa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1347fb9f5da6950cfbfd7b726996700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd90bb1dc4e5407c1738ac29f9953f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8a499b5fc44e3c880e7ee722c9b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221450ce157ab0cc1abe49b29e8e374703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915c146c62266ac87c8ce23f8a364cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a280cc20f2e723dd6e4a1270a47138705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77b6e98b48bfe250eae345edf1e87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60147dd61ebea513480930db9dc40d37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754354679ecef07c35b7b8e426c2eef0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312691ac0003124166a2a58882808d86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234505beae8f5bb73b42826769d99a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7bc3568d9a5a05be7cd8438c6d8c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c39250477ef0195c0d9a4ab047a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9b20d2698d8ed0b695bdc3eae75e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379d2c0c0fe98a760f47a3bde2a246714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082837663663cfc3d7edbe706012984715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec649536524e8be9425ffafebd4324a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a5071c92ff81723cf4e71d60bb1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c90a404275a3c8a85e7bdf90554f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df21dcf014e6b47de661ba25ad329719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909c62db2c9bb62cbb45056ee22090720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979797a97bb017035b8548ea3060b1dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6911fadb369e7fd7a548b985d1fb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56751dac9e1f8ae41821a065de76b0a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb13a19f81362c584eb712b5807bf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d9977516dfcb2fde3493f44cd2095725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef9bea6d3fa9484bf3fd8aaa48a50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb60a36e27e8548ec436fe7bcce283e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d30f6f627fd305407b011017b4e54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eed66b77a5251c968ce0adfde9f55a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c481b15c56f8e38fb2913a533f00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca990f908dc06b73c27a31908257975731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e819952b0feefec6e280ad0e97b0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321944e640aae252b37d6c166e8c6e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910d4e0cd18fe597fcca0655377acf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d139004bdc607b88a77dba4fc4ac1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34268843e6a3a8358f10fa52e7983c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e7bc4d6650796dfc4a23c8850eb79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39718bbf32a2584691b8fc496ed6d7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d64023dd25c268be7c76d256de04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a8105b70df9e2742af98fb801f871740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ee3fe3166caaa0cc6ca9e7dc5c0e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c15f45ba51cabc44765607d5d5b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ac14ad2781f7ceb8960d547c836f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840af083f9793e70c0f8979835ddedb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64f988af8e63bae5282e06ce873254745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235823a3be7f2f2ca9b6c96d9508339746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b455a61ebc1a6c0aee79931928f565747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f227a71902ea274f646c2ce3716f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974995169681e33987a2ef9a3c622fb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6727f8e21c1f0fa63c954892a5565ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6f53cd7e8c33bb5dbc1b7e7d96ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31353e28cfe7baad10ea7aaf737582e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eec122669fa331df6d2c05a3e2456753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f6cc24a02cc572c35db21437851fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d48801cd7f4e3d52ea65aac50c5226755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fdc8c12586284a864f85c8a2afa7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9489aba113b223578558dd30d6578757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c69aaa3058e34d54e432ce5fa4152758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a22e20a8d0a78ec9224509076646759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>