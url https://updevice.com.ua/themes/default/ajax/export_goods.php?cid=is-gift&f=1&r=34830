--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10e3f286b9519d239a413649f21a4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204751b526f5e34c0e8cdadb96a43812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df345baf2329adadbf8697d4dae68143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739ac5f42f7136aafa1ff6cf5262b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42003ec34d2cb881312bb520d964e2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931febf61bc69ed654772709a844ac26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec924bc7032e1542b1061f1a0b26c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f09fc3674f24868eaf56143e2c059e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41527fe04173e326788d6dd645a51e8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15088b58d86e2c72c33ef80fbef0311310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29580dba6083e98e0adc66e17ba82ebe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedefb43252d7b5dc1c62ffccc4513412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131fb1cbca8dfc316305d4ff8bd65b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75094d2db04680fb0eb8f55e02778a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada5fd2bbb2a30c17ba3d6b70d4b5e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed20d5e3ee231e99dbd8efba6c89c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1011ec8168f47a07ec88425092aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42417ddbf6603f5ef7a420a1c97e3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f80be487cfd0de423c8deeeeb492b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e166b87aef6178b6eea783b562f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db9b64a347e9d1d0bf3b71903457c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20267ad6c00653ac944cbe525a456e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f3a37bc24dc094e4d90dca9aab82623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18806c977d0ed4cef1e5c8265e4fa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031900fe8e540b31fdc3d6c4afa342c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee63906021b1cbf1637e7e699fcee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2468567767f917b21f07a595dd69ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416190ca4edaf4e9cc5ab5097701764a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773d09d668bb46ca099fd5a755aa26829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba371546888a89a231a0f3127feb6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c4cf210bde678e09a49fe0868de0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508990fbf92ac92b132989189b3084ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa1fd123538be396beb3a163d37f5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10bf5c73d157d5ad0ea1c91b376d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e18bc4fb70f4e357965f82c7ec438a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff473fd6e124054e8dd08f4f99b6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5616499f42b877898757b94bde8859b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e69ee6f74184bd6f5cb0063ca24e6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e58ee629b7096b2359eaf097c802b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d372057ef85b9194a3d08e8e7552c0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53681dcace9d324a9b4ffa8f6eb35641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c62af0ca847ef1ba7b40b6d2f285942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7671ab5d118670dc51e8b921a8c6b3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71da54421de238368a35affa75791d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1384b7305e31cf74c621252af00348945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d306c021fe59e9eb7fa899885b6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f61a2e53b7c1232c084b9165e36847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41f23f13c6da3190210bd60c603d9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f409b516a29886c202057e5398bd4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7b91f538e4663d8497b251f27f75350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc846314c8ddb83916c7b8d5c1e794051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d68788bc0bb89cd4d84654574f2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aecfa0c286b6b0a5a11e620fce7fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2c59674de5c0381b894527376dfd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5c63fc45f32d76644daa22c48bc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249b1140f479950952a4b2120c326256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95920dc2f3aa37c4d6425055df673cb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e5ee8b8e505050699487dd3b023a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3891f6d976cf3c0000c0cbe7f7c1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cffb5b28e4d1307a02a7ab5db8bd2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372497aba827dc5e533cd6f28f12d70461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232662fed321dbbb49e2d8c302401e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5f2ae09720f5d8fb2b9212894f6c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1723d379056c2a6aada778948272c2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051017e589fbc09ba5860e028166f8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d9bdfbe291949fd41fbc294bfc14866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6048e7c47949d218bd3b0b4185dfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efd0c300143243498057e4976acbc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1913bbb8631268fe55dc642c8c4801469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722278add8d7b2f706bedbe5456a8b5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af61510ee28b7d60d9c98b160b9d0c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b234171b1d692f1425bf083e1683b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b683f80d3bea3204a5d0e08f167b9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7500f6b0dfd1c8247fd497095c7e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad9a9fd9c50a853ad9b9962d602ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49086e0ed677f0a3d53ddb8ad0a96176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58dbcbf32b068bc9699747aaed4b3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ef50704c24d69feb962b21577cce578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c434af3bed707bbbcafaea97393d7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e7cc867e0893b49dad7ffba74600f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c2ad3c92d68411ed601a385e1676781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc72ba68fd3836f04d758dacd621982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa15876cb017ad557e7b73c9a979c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116070315b458890642a0e0f842c03784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83bea778cc85335451964a656b2e4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d15b0b3a58fe950301bd0252b69d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f24ea1fbcefbcd1b82433c32a0cb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887671f213061f2068c95346a8fa655f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ae6a1af5b72ef518c9cdf880c01c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63665bbc93483cf0431378417aff1f9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb917b8a58dbe6bfc5fa9850cbb3bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e7df8d1ba824e2e2ecf429efbabe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f922a2cd1b9a18d6c2f0bbf14eec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76bb5e45ebfff6f86c5a2043bcbda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20653da8a828cc6ea4618ea3a694d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb452194d82cfad347bc7796527aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e523a2b7f0cf010b0f059097baa2f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6483f7a5ac8f7ef477842b7730cacf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175cfabaf3fde6fba6babd04c1a3c0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0783448741498c03f05de840935495100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d462fe436ec511a52feac083fb2a3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3912476ac17e6bfad225a053336cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93004f5353e7c439cbf34646288d22a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7030a5cc6c497e78dc65f33dff593e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4f6fd895a561d3be98e68f70669ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb40ed5a882c747fe192bb7e0072f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17af49f32670ce9ac1bf280b20205dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f3c0c0bd6369073997c8c197855a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298221ced4010ad93969f82c85f0b520109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce39ec660bef094770f8ba5c4852d8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f91f38b3cdbc2d6b1c402adbc2714111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6195e6eb5418f9d196d2262865e28aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca2b4555668f9b6a926975d4e29ee9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698bf93549c3cbffc2774df980ae63e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ba2bccf72ea087c7500a0366087bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cbcfdc8fc5d6154f68e3f24977bac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e728a5f5378ed1038084e8512c39b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bda7978d90c844aa46399f770e11e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886afcb53b99e2159102b1a98f23fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8014c3e8ec553593985b15b2ae5986120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6677efe16834ab25d40c55dc29828121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4f3011d1b75e1fe55bc50709d7d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99408c96ceedb92a3e80c439549ceaa6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85404253ae5871c98c814125598ec8d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb2e43d7a547e88c17bc6c42399238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e557e04c4242a88b6866c6375e9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68115db69faad4edd21e9e9f1338728127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a7bf2f2830b4638a2583e28d80d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a46e5030e5e5a9f1cec4efd7770cf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac976431639128bb5cecce5bc63b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb89c90dab857884423f4a13718fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799951063fc84fd6d2adb549885fff8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401607edf95b79c1edc42a90d53d10e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591d548fd3dfa05d36573de34762267134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dbe30dc25e48de9f5e0f8465a0a15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa975540919a40658acbb25189b6c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785117ddbf8a5a97af6965ed6cbaab8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9acbd41d93b4c59df87c84cbac744a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5029b7290330d020fae3eeff36eb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869b190e3dc23f36273cd744558e360140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7b3e7d1b0e4a8cea1cb148e49ea74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ca9074bfb0be6caeaeeb68d7a181142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1cea5518d6e88344caa7e5c3435c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c51c1709ebd27ac844f37489b2e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9cc0fa5e36af9bfc9c99a5aa0bfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86461e9ac8b44ff9c6a900d03beb4b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc806af386f8ace79608327b79acf6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228dd09de13a81d96da423446ad701148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd319e88d5f14d1fff36a986784991ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8640a7c9f6d6448d030a9db801ce1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b2dfff5d7ef5969bc7049938e229151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3dc5d648edd1874fd58211ddf5364152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087ac6a5fffccb6a78958a18623edc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2166dba454abb928af08d09b7ba41e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53138566ee588499c0f3532201b5b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694484e3ba9f14d30828a64c766e31f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2ec1ec97ad32b9c2b9e1f0ee6e14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be524ebbde85d39e7dc9eea45653c91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c7c2b92cddb232b7df36bdf49ea31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded0c30cc9cc4c403b5dd70f4fc4642160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622c6d50db2f6855b1f902e4d293b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644e3e17b04703a0f04f6d2acf5215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cc3afb13f8ba8d13605a9997006f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd971c9e2296080e908add84cbbec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635ecc7a91e4174c1edc594f1c5d36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c05d89957138aaef1f8b1f8bbb0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0af57a2ebd3e5b45a812d58734c85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e65e179770b083430126f6ecdfb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c584498065e0dbe10eb930f7cb944169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34dd07ed92bcaf239ac23530e5c047170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab7bd64a017338597fc4189266aef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571b5721beb2165a0c89bf59837338172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b35337271ecc9fe4081186c8efb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ef6b5b2a64c6f226ccf000c798dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c9283bfeee5c81b0970ec52012f6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4e247771b8869c0325ee2a1bdb8d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf1c15db43ea3c300754e0d196835177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b90a850d4eb3f17a56d5aebf5cca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860f99ac075add4fdfac167d3ce78c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca46e1b7b131e3ced91fb112c42915180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a45191fc6e9963266351ecd784106181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e569991e8a825f210a79f1408a61ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b529bb1d75c1e255f35ecb4db551eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40352e121df57a5b04848a6348f5e111184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdc7a8902cbe1fe418fe815cb2580b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564404b95a19154da554d576c9f196b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d6eb9ad143730ba47d1c8bd39fa4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16714aa42a8fe6c52a8cda01fd1734188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f2f522b261723ed263aa4f19c41c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b206e653ace62d3b5c8b44d15281190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b6df2b4eb285f1cad4c1e31784e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfebd70093e2adcd9ce0504f5ba694a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde097bdb66c19cf5a0a4a77857e2c40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6703c550f7575271b0159ddcf20a37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3484a27d4ce831fadc12f93d1182f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fdb47b261d2d4b5e636073c3f5956196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7154fb4fed9944c91b1ccf57d7c49d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affe01fea581cbc2a66a78daa66a01f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0761ed4c5d167a91e24d6ce73ae53df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae10dbca81d298fdefbb076ac7e8627200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1f78e9c2d691204c59204f7e76388201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325788842934e21308fe8e57b79d4aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff5183ea2fc79d1c32e79e2a71286203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c905d820c40b60e85632ca546c383204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec27625210b10c748737457eb9bb4f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92919e9b59b001d4195357d8e3a046206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfb28d80f63175098db27f7e114470207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35da5f41694eb2800c0b12e2889cb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a294ce8312879e72ec10eb97ed292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a33104d7420c9be5ee5902d43d393210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbf295f7f9fee97ff427f390254c0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba675bdd5ee5d9c703318ed1630b64a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981fff0f22655bc94722fdfc5c2533e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97af60e28734e5b973866904107e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c2d32608e6fcb8646f40fb63ae7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6fbaae23fb36f3f2309bac7f1e8fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018487a0e9a8b72952368d409c8dc5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990edd2aeeab7eb97150892bed308dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2de9fee14ff95ab271c4c85b60ef7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891c1d5c7dad3c4d505657cda7fadbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513867555772cfdfb288f58f1144bc70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da9de80cd819cc344568ca8574fe1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47647b9883bb929090f6099a5a4ece223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9e8db11183b718b62510a330d09d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bb8e42c703d1e50ac0559e8f0c4ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced1734a82b8d4026c2dd4acfbf9849226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e2f2cf4c678c4150c70096a53be94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227eeb260f0c017b2f3a10a9a26440f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5928924d70895fe60a09a17298dcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03356fb45517038652cdaa42f76164e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb5817dcdd05b5a0a3a557eb6d460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae340f05197310eccc16edb1d6640c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379b39da1f6c3fa7e316192963f030233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816846097df44aeee8323541cc5c18f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757bf72b557c229a7f1562097d27a7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1b37c9a19336a0ff3e8e9a26aff4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb6622611eba5b9dd45fc62ba09cda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f588de14d8b0d674bb676ef96acd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39ff72b4d8deef36c0ca004b7cdd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab2e6b0b842899d67ebc32044dc58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63dd202d6f3ce4e7d8b31db8b0535241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9231d52df1c4a426084f4f02c13d27b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1688668a66432270121a34417d950b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181f5087caa8962fc9f46d95643038244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463492fc8e3970e9563445ddfaddbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8287efdd7f0ee58b1e0b915045da3df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca803111bfbe0a985e899a26f16d452247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16717f6be1a4f19c40ac9e41ca79db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b4d2c9d29122a0c891f48697485a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4138472bc5742e0b2e9151d1ab5de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446fd27b931fa8d89fa89f6c11e60a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad112d58220fa45b0a6e28c0c09775252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb803a46288a0bfcbf19092e5424b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916f09a8277c97d07ffa2ca442493a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92fd589899a6f650d271b68fb2da55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b381691ddc3c02456295ca3d067fda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a586f6a63db1ef3b6029133023f07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382faf022408b8381a25b1a7b440dfec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988544ebee1eed5e11c03195faa8eb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f9fab2c875fe43a5f8254c40adb25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d5ff743c7a9d6091a631550bff8b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e5548a1b750327db95592778cc8d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8730174454f838113fcea779d1f4957263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea49f7455874837abc9c2a7941aff7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8982b8b3ebeeff010baf4e1fb95bbec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82edb3b850f185f89f264d20f1f8749266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9d87914c43f8a0f52156ead366ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3133a256fb9a805577b7e16063e35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f6990a29c61296385ba4d8a093f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d26a938b59c3e617102502a807434270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f758c7b19c6738ee06e00b432c6f67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16523e4f7bea6e00c60bbe2d93a3aea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8d755d0d46f509c731f20e61b9cba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01472c08b773e3caea3695edd61cdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f25be4783ab6cc44199221352c5ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70719da75c47ef2338d4e98df6c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0f713e960051ba42ae3cebf61aee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0bdcf28012184a561cd7b53079813278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7f768acabd10e06e86778833a2242279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11531171a0d87d62280dbc3bbac1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66450109b7794acdd8687fd61db966281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504519fb2550806782ddc5e2df98355282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728afd94db6167e9ebb99c4a7fe8f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66d86000c94d747838c567578f4056284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087fa6f613fb092db160b9077e77aed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc8f68b9163ef6b87374a7bdcf534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c676b8e4c2b51f24163c3992b39bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d147ffae2978b734b1e06d58c4e2e42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0835b271ce5573805b8a6fb3f0b8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eecbbe7c703221a23c585e15f2797d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f28f1d8ec5abae09955d6181d024b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa3754e10db95cd19d15a84f745bad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c3fca2acfd1265801578ea470557293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84983465132c96d40def78d3471bd7e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d9ed64c0eaf25d095da82ddf0315295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d96cecc944e7f88d1a91c2e36c85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840200b19820576414c1c0911ed5c3f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826b8bd27521b925609c2185e2b317e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f7f5c06b44fce60fd8b28e0540cf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a0b43689c7179be8d32909d13c075300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306af8136359490291778bd2f7c8c3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db387cc731927bb3638e48e26f2c306302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a2677ef9273b55a6185250bc5b560303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f86e4e3f578715ab4505508274ce1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6032021278f6ebf8d2b0c64941c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5e2bcc99d687b8c03640e25d8ab86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f222d3359cad342377510e6f3592307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231af667469e7771da02ef9607003d7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9a45aa58316502f428a869c3c7a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc770bf2cce275564506b94c91a9996f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa8062fcf0bf3f89b05d60f7b2c8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567f11d208d0fbfc4042999f2da2a15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd149920f5fbe5189c040d6cf025bc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a5827b1e43d2209e6d6d2c1453a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1365e5089924f8460ad56bc6c677e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb9406f00ce3330564a1847cb7495b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b087ff319709ec5c9263686f8f1086d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048b7d6a9654b82d1cbbfd3d2a657f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc905e7bc44dd640f8a898b314b766319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120108445742bf35314bdf9a493e87a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770d9b59903db512299b45d6406c3b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f1d03a596e28e72f83b227a5bd63a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a7373ff13586868d9c88f898c769a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01670da8442c89d3450345a981888ae4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654db4dd1e2a69de68f91e1339fa213325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa8a61c22e0f1cae2005d2f87d6e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686a59fed712ef1297ef3391ffb8da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b85457661d08a473096512539dbf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710fb9e3c4e79f249ee92567a8d10d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2606b98ae255d0290672dd14e38356330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e51f91945f749c3efb58f5084147331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d940a96aa4db5a055756711d8949fbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d65ad8705fc94fdebf2765ecb5123333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b438078d48d61f0f3aad819db25439334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877a792f49cc993a4a08ead2a1d0004335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88ac3996528a50bd9cc2f04338215e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037261172ce4e1dde8ef2ab0821686337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed56d84c3df0e35493c3837cc4fd5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b55b91095f7c520bd6fca8c03462e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76026fe041b1023c91eef2aaf0fa63a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d06332e91ae62fb630d0fc446029341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e39294ae5811bf0f6f758828393fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061b1094fb0e87817013f47e5be05b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf978df7e32d78c420b5ac202a028d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a394bdfe98e314b95e3dde75f9fef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3719ffc60e14e74572df7161a171e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40861b6e91dd0d722f5c48c8281ba3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f453121e97de0cf2752745b5cd13c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e46e38899406541db246e4a2da1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bdd8c049531bf78177082ef8e49a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd248d96a97ee1eb47dde7e310c4f54f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a2b925b94de3213b42efac2153ca5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7211e1a2c88de9340d7fe1881e4fb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063ed0f6590cac91dcc316f32e09437354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40afbdb2b15011e798cdeb48264c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67501854663739ab6c2d5503ed2853356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b102d6bb2a823b5cc1371be568b867357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac753c5ede09bc5105b85fd29abe9e6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef2954ea4dd24161190e983104bd99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610731264eb46c9af3a70c1124ae9fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b7134abbda4d5d850c095d2077cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd404ac6f35add2e7dc5ca7a0ce785362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990cb2d29737e8932075b7361958270363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301daa6ec3d7edb563431698f3fede3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dea3a3f3ca2bc1d7c5819b0ba4a8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b19e5d9d2523a73c05cf28f8c824366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a2b0ecb8b3d07a57e97f490e44ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c8f00a9cdc123a98a2a6e1789830368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af53bbfb3f78b19a3ccf1823803e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284164682dcd29133c177574e8997267370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cd3b0de0612c5c462b1adee4736b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e2102a25073891f399e376ae3010372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f0bb0bdb4350771d0677afda8f07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78306bb9ec14fd28760c203f9a2ff0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483d55c42690602159c3a8e3d89203b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fbc347a7d2b08b8ea6a25e96a5bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47cd1e0bec270d9873d66c597a236377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed32e672c5bc164087f6e0389c8fb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b0502ff2ecd0ef8a811afcf01aed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1917a5bd6124618f151db1fa5101b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd9bd23495bfac06118806f1d573c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c09de4112cf57fc7f1fcee454173382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a397a0212997997fac9608d630258f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11781d3d38e975b575097b33eace91b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd44b7dcdd8f54456fbbe6450885b82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d4b2aa91cad5b28609b0d151551e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2fc5971fe8d06aece2b490ca723b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034433e5768649f7aca0b7b8ba037ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956d489502f1f60429f42f9823fb5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e131a11d3fd1faf4b234f7de11ea9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b381f9d1364c773b66407a0539d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88e6d3bfeba6fa497ea0cd68a297bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1996224cc6a39ff30d9af8fb67c137a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f61db0cf682eb79281ae8ac4afd98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b50cbb34ee3354a045343b45871948395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77bb9148c73ed57034bd44d9b33a35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241df934179ac83afd4c276d46521e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db219f180b300a531985c3fb9a79c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce903c2a6d57e92280a8e4a8bab408f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a7c0e900b93ffbc4de1171bbf3338400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d642d2e46fdf5eca70e3dd7880fe087401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116b331bd129a5811a6af56e4e6a33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f36ed73abbfc2411fce3589963ab7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f641eb5428b4883aaf41a8f7d1a2462404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6910ec97622533e22c9008e02ce7b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92a08b117ebd3026298f3fdb7ce63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18041db0d3ba51e15d23c46707df9d5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf9f33545f52a179442e6a77ff373c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd260f97f6cf322021be67a2df44f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce12950319b83bb41280d2124b05a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea8fd5b3bda17e6b549549e9cd239411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a001f2ae88ebaee6d03d74552ab452412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99765d0681961a837cdec3322440ecb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d3e11830823b5fe30a383cdce8b31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be027b2b227b477d2e45651f1328b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498a2e56eec07b264a1054c4cbfa244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81014b17c044aee0340e5c06f7510417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7254c460d7bbd240b40e45c92835dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18926104f199cd28e27473d78434dc41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f234ac6fa5957bdd13a72cb240d969420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ea9b5ec31a90ac8fd2e32e1c0cd1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd72c62047dea431306ba4eb6d6261d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a587c6c09f625576422cb7387f24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec043bb526e5e8f6e64d24a7237aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90e80d38bb3585976f86ba33deef32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8a56a2bd1d2184f4ce1056a6ea799426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1690bdb2a9c6426ba7f3ebae558036a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfef53574e79f39fab03a391f3cc1a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf7032c662ae49696ded85fe6e1cd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475d95b68b59b2cb46c64f47ec26a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d37cacc2072be3c625d550f32f2cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b4fad801f1631da9b5b30f338214432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851dd1fcb3fcd5524eb9520023356f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace846c561dd4d0a9aef025c26facd4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea05070e30c57ed1c2db26ab24c5cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e59c2f809d90d9508fd51554868d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33da1e3d7c7137f51d236274237f4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb8064839fbac29c6cb938d761ba07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eab21d1a08734842ff73823818011439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb6ab8f2f84e3304614e8fe4e92262440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940219241cb21e37851e89d5972aee2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188add717caac61dc4acb3c4045967c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635157a53000c74c0836a52df82028c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a959e35abb658b297c95afb955e00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d3996aabcf1d4cfdfafaf8396f33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a80a14a3030bd63419e31532e14b6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69086b76b617fa4a1b1f8c5dc0bcf239447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761cf721a372357121392e17f61fde8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927b7783be4c89f25a2922191c980f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141dc47a13020a15db1b36b5ed126d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa732b59aa2cb6ea2356978ec916a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2bfa230eb846bba8dad5b65b53a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51447a662e0629b0c777696ddbdf9ed9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e78c6dd7e7b5645f1a436a6bea15e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c76689e12717a4399917b5de933c3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1189fabc4fc147f037a40c4906f13f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee298220ee690ffb6d1a346b19abec3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbbb189ea208a28bc09d67c7e780f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc21b09fc6988c62279ae47bab9fc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0652830c820313857986c3d297902460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd50700f0d9a577eb634be3e6e431b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6106d35b90d4bec41e4c73545232e63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217530a1280d5a8346a7d45269f2a67f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30045530c22d5596d99bc018476ff595464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3fbfcd4aa4144034b595a3da04f25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a8f2e95ed19dec22da23e59e5475466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84858d7c8a1b5226f6e47e2f15b09074467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a01ec0f5858768efcf3f03b803611a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba2e9a75b635f202139c928cc0bdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76563930628aa997ce3772ff2fcda6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a01d37f7ac2bdb9e9fed42acecdd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a44b39f946a59e417d66b9cbd89695472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82408a6be7a3dd09eaaec2bf9ad53b6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2b499bca802f8fee84d5fccd9a2a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ac264887776959e2e4a8e9cebbbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38564d5e0000a5754133f6d0cffca1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16650503a6431729ecdbf52b53d786a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade83ac1ca08970df54b5a70715301478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587f00b1635d35417c2a6a4058b86b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55ffccfd99bad8bfa92c99357e6b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb832313b92766d1caec916be8221481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be8c4cc0798615439b6a46c01499c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6ebbbe3cb161852f14ae0502aab31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba184733b358ebda22f1b18a2026fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73e2f6d540334f49b27865dc11917d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d95d4cdfd1c0e164eec64d5316801486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0b54fa13977b9203ca01333a3f487487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101895f7d33bbbc064194a83c29f98be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d124a940ba4903ffc808b4f586916b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f5d06ca0f7ab51c577a12023121a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fb746063f0d123c0c5a7da272470a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a3edff147dd86e85fb2c78b1f9916492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf43842d066db995ea4d2a84d8e013493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4acab13853fca84cd234dfcd5a9d31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea596ccfbc03315d9836e155f34718c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794e1ea19c47160c50a48d57eae9fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb58082053c4e3dc3a63b60029ece7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53141edba4f7099e27b0298402e50dad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c3c05093a57dcd928b8748df793e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b54cc7041f9452ee8f0849d721971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc9d88c7016247da481718ebad7c15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc61dc16bde2659e45034bb41b83f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c32fd44f0637d5302576a5a8ef5cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a6ae66f6f5393dba5ae151f8a02e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67deac004e5ed3e2b35d89a05e341b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981a67fdc1870e433a600d76621413506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3442c05119ca9b608cb95adb1a0eeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81630648e87171884a27d739760028f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e75ea51ec01b66276615655aff1bb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74fe744d416e9bb669149347bcd1d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50682d890528b5673061efb218260511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0aaef83968183a4476a908fa103b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d4952ac55ea49ea78cc8403112209513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d08aeab5133548d0e423226bb9819514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6dd6c6d9062178f49d48ee7106af6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4451f937eac1c8702f46b1fa9e312516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d865efeca149fde2c03d142b13c34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50d063b28e157b2ed967ae37cca1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66390e92d6dba6a97aa55d73137a80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e766c92ae1f3c19f8162e0b2eedb937520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13d4548b19aec423518c13be0a209521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf76cb0c8a2442b2927a2804dd0e9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e284a9aa45323a8b32aff722218ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06798869bedf8872ccc1b1a08d96414524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def88bb38b521d1fc744f75750069e2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe673df022d818cba82a377c33987c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051934b04d92305c71ff0c188d9ec47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512a75201697073df9047d31cba69c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96744324da5f1abb4211ada01cee75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f10b4776cbc1bc1016078c9f856a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f44f695cbafba227c5a504a7078e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aa1fa569ec4b75df55ae22f766b4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f12ba176ebf7c3e1828e66158b609533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b39ffa2bb8a209505166c64597c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553e163599bcc5e4e3a07b3a987efc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7766fc8c447643db726cdbe13a324a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1b6c832205a3a553f6ba31195ce8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d305e8ac11ea785624e0d29f6b5553538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ff77a0eb83de1c9284e452964248539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74677ba02f5328c38609b3a3f708a1e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3f2fd36d14349c1a88bf28a8841b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638742076dbbcb830b74e7988f8e21d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f79c620ed0561541062a6bfc8bb73f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee059f690c90dc2460eb2b72e7371aff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bcc9a035115c1eb1cac0d745dd3b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d308e35f48363aedc1018a5506daf11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c647c879f1705c16dcd4dadf338ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89a79b0fdc5ce7dd8753bc3222ade548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7de1228317307540b73ce4681f5cdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fa5d1d95177bb56eedd069f556e08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a63db457ad8926024f3f9ecaec4ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c205eef20eb9014bb3fa895efab11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1228de2a2862f2e282da89a0d1b00e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511077eeb301f24f4828203b18a8da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2309ad49bcda226b40c6b12d8652d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce711c58845b46cd192f358f98165aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be1db7a9b74cc0b94ea843062ba38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62195aa3776f5bdd8490ec444cda45c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332f0a645fb641e3a2133e1404f426559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ff64596948d63d1d15d0c841dcfaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97472b112cc75936bff970d60bd954561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1280b76e29fee895c5cc77808a060562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32161d28b105e7a930e992fdf3cb5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f134ff0d3bf47a953f5eb897cbbd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c30f7594c6298a67cf5f6520cf3b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c3051eb898688fc133774ed85058b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1df8fd466f88f717c4d147bc5043e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd4a84ed0c989f75dda9806110b1e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a41a676a5fbb0f25ea68c514bbf168569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e339021f56750afd8cb2f1c57c4a91c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ca0c14b1d78caa115d69ea939ced571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a476ade0c8b3b219322518e12af1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa7c3cae3561cd10b9bfe2e1aaf2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a71b950594b39049589d4ee265c302574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f8c075ab6bd63ba7cd0829e99ba4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c884b2c2ed82802d880d1df96a18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df17a67c84b6fb920e0f0338126ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5503d409063257f22b6bdb4ac5ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687554b926a3e9e2eef623887013d84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838293a8c2acab0ae931c87b34997f0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47579d01f8660316fe99cd64602a4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14423952c7b9ceab24e6ace128ad3dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899bc4107072e9bb832a760c6f5d832583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d791950b8ed12de8d91f7daa04aa3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9febdb9b29826917174aa292c3a7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06094484b7a8e9dca9c1639f79e2c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e134bde16b7d10a24c07f7572ec500587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574727cda80489773dcb73ce828d17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6f45e9a83106614841ee5a89f8b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50792f3e4d2b9081b339d50c92959d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7e37ae00eb6234fc85883b386dcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc662d18ac9b163bd4de845db90b2d56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61830661c6e273e0e8d445949ae5c78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf5d927e61dfc2f5b59d0041885bda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e35de83e867f3ee45e8765b33ec93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd13e822421a8d2ac287be3f697d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f98947e073e8cedca20bdfa4b1d08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab892dc37690230420b9c14444f056598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46ab85315765c4980750243bebd46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37539b2814aae16fb08412e1822a6c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc55a8267c36ec129151d139ddaea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64534b82b4d40df2d4ed4a69a6ec622602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e13433c8de0dafa834fa06217f7da7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d79c8cc3600e488bd722a1d975748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae3e1be7f04e59970f54e26eb2dbf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd988be3eec5fe425d98c0fb58ad5179606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a10d01725348720b70b866f636ba50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45df45f10c22473e9dde68a11e106608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c262f398dd39e4ef0725d3257b294609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1ecd7d47d50e0733cfef3f66cd4c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e16f63eb5ae35b6495e49643ea34e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0881ad785effdf6157fc439975e01d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baeabcf5c3d63b4555f5b1feb98458613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607eb7317d0fe130bced14c3f2c70a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d14536d71a92dc33cb253614efdee5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c0e2c327b15c4008df2f3d4e9414e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9569ee233ec0b0f8d140bc0c3b8cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4382db1ddb5db576de9866feaf3a584618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b103c267515fa2896192efbf2cf034619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd1e83e395d7cac3c82cef8aad8f7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ecf3f38731ecbae1b3defec8722b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4af829ee008e9e2c50ad5687e3526622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360bb94b328202745ae51362878a2b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef550151981cfb9647d657b693dea050624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b627d06dd50812a0fa3252f25976c24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72e4c71bcb3a2e5831be15cbeb62a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b121f78b34e5f199ac019e2318c71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d380b4116763b2adeca18e17863bfa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3148c8a792292f2fc98abd575b4a39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd725d9456900afd34be2d823700c3d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8ff10d9399ffd2cc934bd166d0890631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe160d8422d1e91f3f55984d5508deb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c829bf491a159a794303ba731f5b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48970586cd71112ac8d1adb195b1ede5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67c15940dc172c13bcb5f9ec0b4a7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91550c3f086de43d91b2156813a1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556abe8be01e9c12ccf836e97e09c12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850be7f25f344dee767694dfb02f9f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201a5abf26202d17b5b85ffd915d13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9e5febd8de23dc8d35aa78c735763640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407160b7d7e11305aa52f66b095e4439641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399627e01ac11de024cd87828b741be1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301378b5eb0609da927e72c28d33a79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88d8b6fed0d09ae7fb71707ed859e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b111ddf3b8a4ab4206a1b13e5ac1cb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d18f5055d769fbb7eaac2140bec0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da165a1455ccdb299a736b9ab5c923ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d613b47f0e443da57e521e7a5104e33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5fb9bf5f5b04a708abb631fc55927649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df2f0ea929d3fb0c5d1203978c4db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34586fe463cee0b3166310188604fa4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd036f5c4bb64372abc530e2c0e7cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901688b22d96091868efbcc27c2a32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438f517cdbf135276ca71cc508221cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4239b95b7163b90f2eb582b28f29bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3998a83e72e9e3b1b54cfa3071188a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb339df488e45ec7e828c45ad8c8ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead28759df991e60cc092b15ae4f3df3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96710f4b13b3ba018b473fe44bdb7e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566238dcef0d55ebbee19db4a2067a85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c752e84431fb80a3c2c668c1ed4de8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7883d24973d6d0fa0f29706a9342e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac934bfafaf9ec8dea8cbcbe5700b90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ae365b744565e8995889d83cd99f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a37cec5b9214ca1f8e4a88863372d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1e4bf4cafda999b483a1b66194cb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57653201b29ae7135bc2a1df8e4d0dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98ba1eba622f3490dd30e8de352e3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33939b41633375e2bf8596c17cf909669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecaeaf42d6702284875460e8a86335670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e585e3bee2c0ab225e7bb7736c180d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f0cb0dd41c44be931dd2d38b2066f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88135640bb3b9fc7b320f0b4f5e470a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18f00a4862f535c23da2a45ac8279e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2548500df4db7f23114c10077b6c2e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20729b48aafd9155be0eb9f101c1a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e9f1b2ffc689a1dc44b892da2e0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f988bc38ac3c623d428acff51081cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcf02404b035d7775553f5e45f6b56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149af3aed0395f09329a5c6058cff5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a430f0c38456f1994bb294a6c3ea8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b86e88c2e0d704aa2c9e3f068c018682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0eb08489ebe72aa6bc98991fd2b6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c17d8e8db0d118340c60f183c31b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f82f03b8236987ed946f44bc8fce4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a0671bdf23131994571b146c7b5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b491aec2276f1dd2618e68121329f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da342c1b8ab69e5e15644749d23a9c0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61be61a2c3ce26870afbecb35eb38b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1331bf5eee9b64e4b0b882cf05426c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94db23926e49112d38a9df7077ff7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389b00041e267ca59028a6b6be86745692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b77cb3b5f5fb7be8c7ab8e8e3b09e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438e7e6dc0768a8043b45151cddc442694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb9bc015b8944c1305c3175a5b064d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e0d8ea4b20eea737855416b6b8d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85061111d693d49ab53f061ab73a8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641df7195f6d4c7a16533b0a724898c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f47b839ca7f91ce49c16e210e37fd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ca30df3c37a4e01bad71bf50bd6a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1478c975f6a8068ec38019dad24c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f68adf684112e60a533447d2d5363702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055026058e34fcca97066b6dd8f6335b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae62b64292e053d47d2dca0f32ef62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c4e4aa2b768ce66f8e147cd1db86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77fc5db8c352aadccd92561b1f343f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064993c8fd0e22ff3cce0be7607d3ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf054e58328213d6932158cbc7643708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa338f10f44d8390d7c7717adaaf8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8622436e261d08b8426febbc3eb3c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f4a24c8adc2c9b14a6b25473972cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1e5e8e7892364397a4aea2d2142a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306ed298bce73eba368e7f17ef09fa7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784d2fb32c2f60b4a479881629e31bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89453a9d490d4eb10ad5183b9944fa22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7bbfbdceeeefda73a81e0d7b65b82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e74817fdc030a520eafcf3f2d316a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f09f14f2e7c0cddcd7ca853c88363718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9250bad7fd2a6f47a90474b866a3504719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c2a454730bc439228ca12b9c4748b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b4b5bbb90f12ebceebff9bb108410721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cecb471dd73ce400654f90f0435f50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd82f398112c6f002acd4d521fa23c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911eb5e9ffc32ad974b7b55df8cccb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04ba7800bfc4a51901475e54a7dd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec3792c6e96daff689e823a78abdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d17e708d025cf75c1fdd10ea5120727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd7d8c24334f9c8d4d4b50c1ae357728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f58b9e276106f1b206815b3391b1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32442561b1574c9f8c3daa7ee79268c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ace2855f50af7761014c7e77cd23f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8269a98c5854cf7c09344e88c5fcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe4c62a2f33431bdd298d91550ea31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdb76b4a0e4cc40cf97dff801b570c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb15bdc9b7a50e8ac891dad1f8f658c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd203e6500e1fc56180a222b6a18ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e795a21bf06654800ad21c64df24e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7231449d84233cc3e32dd0fb411143738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773373ee1ca5c940b081b207bcb1a6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a8a86de6899d911504394fa98a6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548d3e50f8b9c6fdad4ab9c66861012741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbebc7fa4d484a6917214adca31860d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa8e0b920146fa119fa56e1f7e118743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c62e98fa77c176d8dfdfa6ecebf615744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5a9783e0f80e493b2652bc3c76a59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06584c4ac08b0988a741a1200bdb744f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf864a505163c1ce4f3d44e4b9308747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ffb8574817c0aeee19a38bd1701be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8111bdd8c212f85a1ae90cb88b22e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28456aca5feb90bd11c02527cd7b1df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8611fa884bc4c86b63a7d66c906dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a45bd64b6719a1e9cc71e5e436c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a94136c82bb5f99c1236a5dce5f08753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599ad87bb0969d9c62d02095c511c05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf70add0c87421469831bd7b83d5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a541ce93fb05ce3bb4a56bb6f7dd47f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a61725fa260d9cb1c387a56ec48c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b33fe0bcdd9c3f73ae1e3a3c4da6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eabee8565adf3b265c2c5acd1a2e5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3c18469db83c678e7b20ac81c7711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff269d56ff10d12e481407bf3fde87e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fb36826c1ea2733ad8416803ce2513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c37e02e23498ed67ce73eec04cfb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b239f9a167b39dd8713d5f945d275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627acdcdcff24fcb9f3ed092e426196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10ed094a870d158acf03368e1f2407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359befbeb3457ddf907eea3bc1db6bae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79622c7803de70eaafcc91dc73f4e8d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8693aaf7b12ee09c09a957b2d530b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bba6be90c09810b1383a285d04a5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c1abfbdda705f5350e7817fd9e0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a99bcaaa1887ed2339e6fe1f29aa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1a8a6cb7f875546fc915b64db15af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2104b5d5860a00d8647fe3cb8466a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7145f357f5bac1c85989434503458cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca5b43ca44d7fdcc6b9208910100a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f57c1721beb2bbc1907bc68be37c1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7bf6443a6dcbbd4c33a270164f65a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998909c3aae67e0c5cd544aa6971270520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df1e5826223ddd8f3627119f2e778821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281fdf5be49d69c9a84df089a0a61d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f732a2f5679c0748b9508b8d973349123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a71d77e53f6b545e00bb95db53653d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49879f9aba6a45c46080ba101741d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd029d79a10cdc400b59c03e16658026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98515f7740cf7a4411f1a8743013427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebbc2637acf31ee23168a3dc6d5d6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730ab44ba21a7c3118aa04f031ad5d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62098d47fb1517d08dd6844d37bb6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422246deea5eb5eaea61b81ea3ebd7f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df6f6603fec62824c17aaa16f4d74832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339cc65d973bae975d1c0785ec165933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea033bbab8c1299d70821e79581d7cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95acf6f820ca475637d9907d503037435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b22119cbdb465dd83f8b6a6ec08336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5151c406223a6f22f83496d1fd01e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f887375ef2949b551ca6318d138f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46203cb99751d3dcfbb773844a8cc0f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7400efb668f1ae326e5b1cb1dfd7f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59f7c9355f7598e32cfc87a3cd684841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e3503841ca8da647380bea5141edc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65726c26ba2d6bd6142c6fef9b348243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a793033e94e516444c638a2b59463e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858d46bd11fc09c28782da7decacdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946167e84d8168469a1cd71b405521c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae858c489fc9559f88b8b5c2d4b3da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00954b4d58587120ee17dd5127715de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e57c01e6d06c0f3c181be5c31948a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1279b5787f1e657145e632ade317b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee85b1bf0084ff94ae01e87e4ac3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb70d1d754fc8ac48a1d15062597152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0189d08834b1298faa859dc22d15753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec9db772509b5bf2bcd0573bc763554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0272a30b47bcb697dd42a2c3da4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ebc330f79a8b0a1186085f7feb7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c35a1d3d6f5d16732f2ca8cc868f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c13dfaaf80bbd11ef002983cca60d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8040ae400c2fd1283c5106425af859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cafdf9e8e6cb721d44683ae5403d8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d74de7567421f4235f0878bc71e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115ab1ebe3ba609092f5c4099c8dcdc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef02604fa0b794249214a809e602d5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd911fb4435c06a4a2488e4b8919564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d16b9d67fa22108b2521e3810a8bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440de9a0e7cae3882385df9d5bad8e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910fc54152475b94fc39435f93f7ece67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476d3e4ece08210235bed9f858dbd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ccd82ff279293862e71f6b63803569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0a278129e44c9d1bd4b3e2662cbaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d0ed4349b97add40e13e5f8f773371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b520e358a1489d702e3efcef154ec272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdffe39d5d36edc07458d477e9eb0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f5efaf102379b9526e3aa992998fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd028b7d0113c92b6a9a79977e6bf2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70386b18b33d70db511908d4110d2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a33ad66ef72f81ac00fdd1d63c67177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5366f0c64f03cc3c564766358a60078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54340b04f6de6fa280595ab066da0b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107daa5ed882dcdfa95c5b02626628580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa058c225cf186c0bba96d24637da1c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895052c298a7da7aaba80d827f61f34382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d148a4d09007f66bd76868c6c6ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3f7807df82313c168bd771ed3c7a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca677faad53f88018c6ef7a2d2b9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53560632dc8ff5bec10f0b60be021bb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78115f53169a1f01e23a62bfb449063487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d21e7340adc9e24103ceddc0c2356c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167157f17d17f7a5c792fe9944662e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bff3dc482fac4f7a8f01e7880d96990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828ef72f2c4cca470db03676659369c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdfc857c9cf163abcf2e974ff5669692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d92c0209bf654196b6b67c295bd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d5ad648da037e14d9a8a98caebf8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42246d5c9577fea7079695a8aae9f2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce34584217f2a02f206b28997b81ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10774d0601c84fadcf160c6e9f266a1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722114dffa458fccb5d512e598c4463998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f34d090d89cc2023d60d921a42adc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57efb4e8b668b664429c769093a29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a1e247920a20f921b640fdded9a11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895aec4183ae49f11c790a3fe789a29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3083f9e8f7003845a6300eab7551b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a20e84821e79261354422efdd833b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe9a1610a6ab14855994d045c6dc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e8ad1135dcea405d28d6ea8deed90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9192c522dd85f79f53a0bef4be735a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb916448e17572a9b1632b704cb4f82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5cd26aa0c5677c0992980d8bab3f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc211bf60807c39520cdf5d3ed505379110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8ee9b2cc7fe37bf10b4be1c3b5152111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6468e6827a719bea972a36e510320d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86035f6bd6fe15ec447ed42137d7fb97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a389bae58788045e9ef915ff5fbdd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b64a53b6a8d41f531e948d353593115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9715232568446e5c9de029ea132432116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8b252500a71c90c96a09e56a5384117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17d00edc674eaf55249366457a0c19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0abe6d47456e1059c9f3d28fd19e7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d8c43326aee680d717b79e4e02a0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256afd34f67eecd917dcda1009f41bc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356d6e749e9620a8b3e9e1529e6f251122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c651bb109891b1e15a54f1b56677123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8db14240f263cf271a5729f972c74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412282d34757bf91abb6f7b8059cfdf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035ed059628c47ac05a3b72e6626e97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436137542f727f46e20cb99004566b4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc5d16b8b34ed2b075219f3d3b00f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f0c84e81390dc05a631677c50cc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75c711808da05536c5c271e519e95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b31295da96439fbaa16f2ae3089cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f2d4cfd8eb1ac5c6f316b249caff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b61b748cf1ec54842a10e69a3786b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8039ff77da53042839e1ebead1812134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee572404e0a842f14444a17bcaa702135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf36a86ab7cdcd78efd32b5f4ef12a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad093a16515275071c74e1bc2ff5af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadb76ceb128f5b9298bd7883eba88e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed9ac3d30c88b18521973efe54b63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc61504bdf16a955df2eb1354a194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b4c8424744e8d5c9c044a9d668b1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c103c64a63baad2c549e2ba2b9a4117142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7cd3048b5f6e31654d45e6b3e0e57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a0947eb06e4f31d8a5167c512de8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a0c8f6dfc212f2273e6ccdc785ff7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f979a5547660ceaa22b16d8bfb25ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b225db2717a76a5a2321f8a14f7e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c62d07679556ae73009b3c5f69c12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c4d2c5e273877a2d147bccd16e0dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c04492291b4974237d9bf7bfb097150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f9f46ddc2d15f6410401371a4d83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591281b950cf724bc8bcf3b8b83b73a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa9dc6cf33f52b030dc8eb453284a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b876c18404dc11f898718bf2f2526b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048b9d0146f651dd81153d91097238155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98195a2e22fd2aa0d9038d17c7cc75ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7397dc256be1353b4b60171e39ee2ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5d60236d65991766160a99b59c1cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409c19c12655b87c3f5c2d67ece0b13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56f58a5ac1b65a69f398e4d2c5a376160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69f916f01702cd397d529382f9154161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cd352f308d1634884b7b63c13aef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c191aed7a57b324693ab17f5a4fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eebad9f3259f00c9d3b6238823af9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fbca1b1427e1a8a392e7936ca3798165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865746cb322befca0f45685ddbea29e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ee97b96e15b51bcc6245dc9abfec0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b296e5a20b2f65405f7eb6a414805168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e214d6e44303fc2a907287a8de714169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a624279298cd734f465b5935c160170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86343338c2713476841f7941295dbba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d5f0ca15871908647fe27d2335817172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e630bf9a18ec974cf7fc96459812e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515e20ff86df129280195b56eeaa4d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b6fc523251e570d4ce6c3eff2148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989d07de26ffbb017cd30d2d7b6bfb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a998bceb87fe9f44f622dfa464b85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c80138908b327088c7e52e95903f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210183e05c5936a43a21b5c9a813a8fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ccd8f485f8aa090b510ac86c7cc6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d6ec53b5185c05de925ceb571146181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794aad8c09aa1e67d8f3873d388f2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8049f8f549af05a77d2e64f2c85c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051baaa7d1b09423b86ba5bd3ac6388184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f7b25c62f2613396794558759ae83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4296a2bc08c1f9db8bb2af38d20237186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e89423fe73914802e1fc566abf9561187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f876d78a874178f95073ea8ab389f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40d203e9c7c9a7cc14f2aaeaf35ebc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd2e1fb08ba9b9123bd9ed947bdb27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f233fb058a4ca2d0508a903c9ed9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100711ebe9781c22dfbc4f7d193e18d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9002a1fcdcc192303e584cef86763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac9e9232dd3a1f0c2aa7854bcd06f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2115455fe513b37b6936d911e6d0a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af65444e210ce7e3e9fcfc58739016a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819afe45644611d8838a7888d2405461197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2a5745b8520de183050494b57bb2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7ba5f15926254ed502a8f85c73d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6215d0a627c4c04a2e72e8d5358b90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9da28f759f39adbce8580465d13f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc508362d0d176b9c23f69ad8419fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d1de3d0e303c8472f6ef91c0b0e35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8de596b36f12d106d0e3882aa8ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f8dbec37af568c1971f65ee5c788205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dacce316df145722e734a95ff815d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2a47319c40e880cce6571631e57c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9e1c5218fc06a4de8ae32deda006208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8e7ca428669a9ff315c5b4f0a3d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640e75956c21087467cc80380a067f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e481da59719975f313e3effb21b2313211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d603ad9c3fe64ecff2db07f5b4ebd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361482fb8a9a4a43bf184efe9e1e3925213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28ce03120e1aeca88a2b1716fdeb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0609947bd9e17a374ce4caeba5728215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c60b4668109710ee91f1f66f27f401216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583e41f12809a37849dcd5621b60ff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c4f9f59014bc674d0c69521c35860218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f11f6d27bdf5459924046ce298363219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d92f68f5133371da6b4b7d0706064220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525bcce885e937d4dbc493dc54d68ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b6b2003fb4c30a788ea827e3a9d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550cb93524f871e76cba6356c38e481223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd2f6d8118d35973fb83fbe4ab5ad1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0f0369433122485d8947f55c1590225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b51dbd583cded254f9094ec1e1bea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028975955531f524091adea3ff685fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ff58c6af7ae4523ab96e45d26753c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1db6e5cec4674af0ed68a1428d00f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b32108d8d996b588ca27e5b714d37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d30c5eda3697d5b2c82bafb41c07a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883b8a8c83d8f7c3189fc89b2bfb453232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2791143fec1caa112276b7c1f2e8ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8372372fffa678126cea4b79465ce0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d635ae0c9206489974031141eb29a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5ad27f8dbd2e432cd5ba2ea288780236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21194908394810f3ecfdc14ae73c1daf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc73a638ebe6a65713a47e16a57cdad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f97df849c5a4599e97d8b9b22d86ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c3ed55a1db2e6e417ceefc2d6316a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788675efd3bfb5e5d53f58b3bcf648241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc9c081a00ff693f94d13311b41d0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2671dc41491bc7e484e6bf5dea81bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df675a270ca77db56b4ad6f286c964244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af0118bd105ca81d712cc88450fe2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ea84ba196d4276b0e8db8c2e7f99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f3fd921fd481f9074b6164d5c28be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e594efc4ad15ced33c4953759f1a2e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004bfabf2f28367e61b3329c7b18818249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417a013bbef8c21159f2a574e52d62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f41f5ee372fab3b088ee547566154f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1682d7fb5d3cedd3694b6552da92f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eb3b3a7babbf1d66900d49e827b4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecbb9211d0bc264dd8537978a8623e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9e7befba803172fd8ed0e1c70f269255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a5520bab8e18018dec5765fcc42a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a363654c786e5e091c1e2b460873c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1b2c0c26ec83f728dd20dc34594fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf140bd00a5dac2ba75bb1cd208f87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abded8f320e620bf3d45fd6de6411359260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b474a0b352bbc4976935d583aa94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec99a3463ee5422f8fd1d582ec2c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf528274790855481edd25e7ca6639c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c0a813f7e5ef378fe1a260d1932a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d468e9082d6dbbc3217354232238c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef94f256f68272aa0bcc27a39f780266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ace12f164d9a1bc3dacb707367015267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3392cd41ba82085697b46ca5d006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae3daddcc089ad7eba8122f1b67ea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d3d751004423539045e92356aa4bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651f088c35fef3985a57a1562fcc7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c786ffd3b74a865652c7828aa13389272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a656f7e2c6cbfa50b876953d64a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444270320f5fe795c8e004ca742d1fd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492aae7d0afd787db1c0a60b1fbce5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965985f2046a5ccf1882bb840fd35bd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230974e5d6e2ae01b6c89929fa8f4995277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e2b937ce4f2588f2c60b87c25b009278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb42441aa87447146d4c44c40ed29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb2b6fee3c90bd5842ca8042267721280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab042ddcd6287e9c3d4fe34ed50ea98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d6ca2dc9a55dbbc9bc94649761f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893605223fb8ee63f693129ef297f3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6f6cb16f959fa76572af1e7b43cfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa012ad8d4704c5ee55713871b2f05b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882b879f29af83c015072c4d8e1ca48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7736a37fa668b762d3104c4e746ef3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d2a2a1c786a8b90fd66dc3fe5d911288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92220e7069123a7e7a420bff56b2aa3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049283a84f8c124f34de9d9786f29623290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5022e69508ac848ecea26912f8c19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d318d26e68efc325661d23b19364e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5693055daf2ec5c019d94b397089d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019d6a02b1d2d2b457fefe8f3d0b3cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e5e53b20a5af16a5869d80f84bf0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddaac2fb2ce54cb7d9b44b03d6d7ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7daed4bc3c714fdf3c2f9038027f77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6cbfac6c6f553b4dd40313ed9e4aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3306d533cb7261ea71201524ff0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c957e2d8841f23ebad591c35fa77bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728ae988e4f2f50f4c2230e3d4eedfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191c440568e37a2edf05cd415bdcdc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075cade006f40e8e363a02c11568c57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c018cd3627b8bfbdf6348bb833a11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f61d323e0971b607e845363b63a3ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fc9c6d52ad9090edf644839f08605306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a32b53a2ad7ce6ac660817a016036307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f4df85be8b90305bb62e59dba86a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e60695cea0a0c9776345748d21098309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27443999624039a4c4f273031ced03b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303ef4efa37f5b6c1575e18f87d2c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeaf1d213ed4d7b41a3af39006df82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c81a7a10090fa136bb81a5f84bfa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9628403b85649385bad8ecbdf974c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0720cd54c54c8a1bddb63b806a884dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d513afe08afbf15aef7825d5ab3e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cf4c552da6a035d5756b296d864f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f7130cb3af71bdf50ee21978acd2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b11ae260aba414301cff9761a2fc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a5c3c26bd697503b29ff5797e9e6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24510f2dc22bd58c5935029ba6208ff1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5790cc31b263b056722e2995c996322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43068451cfafe4628da4846ee875971323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd48dae5b227a9c642d25dc56ea18c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfee34a374cc8d878cd179c2030b04a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0db18661ac0575488d336dcd1cd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672b9c4e110d1bc2a770c78c7bee958327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab310bdc57e8356164d0dbbb6aa4e160328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f473928fa3ccaaf400ee3908af78f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dfce08f9838b8e12afe41b7bbc406330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339b7fecedf032485b2d54cccfefe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b401a4be1793686837e3ba1f0417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4f755d4b8fa0a809cf8ff7b9286d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004f2fced31845e7de52c78638c500c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9b1c267eee0ba208bfebaf8050acf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b568b3639e6ae31656fe45e35a60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806319b34e8b291a80d02456894623f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810ffcf713ecda236bb25e11ee3251338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302f3ebcb84f9322f556e86a2432e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57a1da51774de21b694313e23e00a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1048efcb43004dc656adbf97c8e4f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d00f0d3f515f610b49bd36c0d91cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1778291c2fb157f3dd586079158d369343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1c39105fb204e34f0a571de047571344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dea28ad52f29c339f4e8d5be3c05f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e08e247ad0dcc6a89aec442c0cb68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c752a4d347aa1ac43975b1d54c4bfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fecda7ddb2b5f1b4ae081ef16e31b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc84614c9b213ea724cee69c5acbf35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122566d34e90148d776073827bd8bbc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcebc3bd2ccf4a811ba6f9167fca0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac37efea7119e1ea3c1ad9fd8f4bb0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa86fb9b66681b9531cd97757143027353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828840f40b3763854a473e5714d54ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34f2da27e271c21d69e0afb8bb1fb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ad86742fa2f4c6b055b18b642297356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c0d4ab28b69c45875569b830bc56b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e719acfaa8b159bedf8c761e11832d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c46ada37f0058f114cc78a7d2d6e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517d622e3788399e02459daa8a41535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed672040b15dddbe94a03907226a2da0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc6367bceb930df6dfb846167fde4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d5355607cb8dd865eb1a138fab9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08213d9615f9d2d7278c31ce46e36c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23f418e04411d3640872a77ca94c86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63703efb44a438bb8fa3139d81284736366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f3cb83795db9b131035496869708d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de746d1fe88540cde026324062aba607368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189d35fd393d2f981e9be88a1116bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d68ae7141feb61d251cfda2f03c15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1718dc9bd1b197defb00030d333b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ee7a797df8ebc8c9482ca5c6abf9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0e6111fdb5c1bf68f32a9577ff34f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd945980123a4601678e36e9a43bc45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409dbe093b18f3462c1ed660fa22f6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5529969e38efaa0dde6494d78b14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec10f42e45a0ca893301a7de7e7926377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0450c21c8c233f4e26d557893841378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1cc2741a77d9e0028c1acdcd0976379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad750e844a20ed9569289a36ebd13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae8b4d9459703a63a2944dc9c9371381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944165ae86f158395633855283462e40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283c6dfc9e88769290268f8597ebaf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45ff4048030b8720f718229e67910c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0db8156b7c98eac6e56b22bc682fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a44a511ff6fcd5ed80c3ac75c701e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445d9cb10e7413cc3a5e89e5157e93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32480578db035b6059ed777cf9f9eedb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7000a5e6b46292ba7372f687aacfb6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60bd10a41c171f6735c545ab1e394390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a3a424d5c7b52597a2505287ee6b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c70cb4dee8304037ca7648c1d4f3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f67bce196ae86e7bfd7d35e4cb50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747cfd158f750a6e32ae3aa6ddfc71d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc134061e52d67f058939b5a1ae5b20a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84460ec64a34d255296edc6a880d21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc4fdabb5192d879bb084185157b07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c22cefb081acf6f7ff688734aef4b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c901192119c9dd733f950a8065e0ff5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e44687c7cd5190ee81ee576fd23df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b62227ced4e6c7ff250b7751a040401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b517b98638ba9cc0551bb32a16b6123402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa1ef0ad46fe9acc2c4b08909c6bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f758009f3d50c1620536f73e1fa1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747c0cb52099485ee1c88b3e4c043a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069f43517f0078f698807c4b917d93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbcb0254b5791963c504308b007b90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166b2c97a90a71fe1c7752965c6354408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4d59300e72a193492a9080ab35442409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf59c2f6903460212dcaa556074064d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d121974e79e9bba3371d8529885b63f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766222899d1c862cd31bde4358c493a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbc489958ecc56ef59870bf2e318e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4afeb236e44520920a742d44eaa849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8b5f94813d53552fad7f7d9b5e8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2f919f1cfea9da855e782e890d63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c72077f878bc66b55174230b3fd96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c25d73f6eb84924a93e28e098fea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b632e489742769888968b9be117c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9134af22bfb7e725dd3a2f9754b9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd3a73c9985b47ce0ad858a1d39b35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a2cb3c5a4875a7fd01e5d84359552422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a82cf100387679f2924366118e2ea3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d59e84edd3448931f537c5375110424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8ac94b934ed020de295e3b13cff0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feee5e7742fe50da1e81e4bd155e44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d322f9ff2e9b77076589214ef4619427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d440890a6fa1f66b127a516d975932428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412226de618ae2093715b9bff8290db8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf43ccd7bebeaf20ac0a41ac43a7e65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbc8bb519a5fd1cb7380c9fb860b7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590ca0689027ec02654101e98d1bcc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33342fa1880c72eea0a9bc6bb839eddf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72773d2be18dd3770c90e4b7a438e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c3c56462d27343c90ab731f71629435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa1f21630641642fb59343f5a73ab9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b75bbe166a55d7c8e523c2f55297a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d4ca376ddde825b58ebda40967c71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7921596b03b7f53c49107c3e3be6f5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73716262cee9d3a266e91ba943c2063440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adcc6640ea56bf51caf405afa7f441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a01c1799cf934ccb9c0fe0932587f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a681d594aa6e6a78fa9c473147ca0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc741a7659bac488b5ac8b60dd9b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73970cad3c00fdebaa1e3c81484f63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe35e8b1d3b99a8050f3cc3683aa5f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6a7ad8e6f415bf2a639084662743447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8752236e165f9faa8fe68a2de7712b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa081a3965c44b38ab268a048e780f3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410513547c5680d59425ff0343d0777f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aefaec41fdc427499d625cba8104f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7142889d7db7371e3d5e14d90e2274452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24661042546ea3e24c6a97739c399b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b8e70ba5b137922b0a4bea92e3a42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b613f1ee42c6fefb14f69215619ec53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e6b9151d9d2641f9591121eb18c91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e137e14cd9933063855b63e2a01312457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a571ef2cd2bc92a3778384521876a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd41866313c755f90ab48448887b39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a8fc84f9641b641c9977d4a3846c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd30f118d0c26cd67e68336ee3058f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252320c13cfb6499198cb7ec77519084462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b48fdc3398659fd77b9255a85dcae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02037616f07fd87f6f463a352469b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f8b95bcf99928302f31a11678e9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a705e1a67f220cf13c6fa89b8b9caf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d778e7f2baf622c8a907ab00731c0cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120c7cff7645c11077dbd4bdb8a8f8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129f0b9066632f67280bf23f685c57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512a63c0dedd75ab848636cd8631f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790299406367815150cb11ca84d50cf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f818fb3530fc6fe1b67c212757249a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb0e29a6ddd3fe237d1bb7796af094473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3535604475d3e97dbf2cfaac2d0d20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258cef1d43229ce3d9a15b6c63c52a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b3152a80d23f3f55bed26323950b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12f5dc699950d0e2d036c0c49c9e43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726fa534630b66e363b6bbc647a6f9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1393d1dd3b765e3f1a91dbd46582b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecc8cdfe3473ee421529a779cc071e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09627d433d4e0574209066704cf786481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f2c5541102cd24f5218d4c75b61a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd490f112abb0407db6e4b99fac53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1a80001963b14d7018d8c8536234484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf178787a160f627141690d0faf6cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbee7ad8d2b3e9d166d2d99b6e21a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea347b042e772e90812faca2ebe12fba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670349d6e229492bee753f4058d7bb90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936da736c683e07c9a70c05fc3b0da02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241d30c9467ecd057485c2705db4ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6476d4c2127313e906f2bd04965cbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4190aed5c274950975c4952975cdc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde324e558125dbebbf44d22b8ee4269493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa6c2815231a1423129da4bfcf84e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f2c96cfc0b6872aba0df7478f9b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328a6e486332b775ec32f2a080d0a75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319501921b578f9070ddb1b4ab88fa28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9b5024de14c041947524d8d7dd75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb91388015772cf6778c022982671f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550f94df2e890f03267feb0d2791a6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76178e77fd1ee666f1eb9b3916887b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcfb3854744487416d56cb07c079e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b85f80591b4cc48fe4b09cb1f0281503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775dfae0365b545b6aceb98cc540081504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553c2ca48b4cba869109f2aa970df3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130f71fdf0564134e69ed1d467d25e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335f3af2601bb7501929b48118db170507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8098e0844962540a03bd87e95a4eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c1a681170861ab20b07771b889c90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af228359a8e2fb172f83707894622d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaec177a3bc6e1fd373ba60356e025a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02395f77d632e98e23ad47533d095d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c637a8dfd9ab7f386461380aea39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c133c250fdad4d60534937532c457b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9b11f5bb1df9290510f454ed7347515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172be74e8af719f121411972d5bbe86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511bb43735fc0fbfe7e2554619259d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe524b483dff51bb166b1dc36442bca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7c5a1581e6ee0c7c11ecf4de8192519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc2a7ad6f1472b93955058112cb050520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e267a4fba1c5c1d0ec50dc06e970f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9b3478dbd7e90c6bb06ce4ac60b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75814a3eed17d01d8a31e623733d51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27704cbdb3574fcad8f3c1cb6e1154524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81e041df1f70e39bd47395bd3fa96b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78f21d5a8eab8c3094ad38861ed562526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6bcaa83f054b8784a946da89fca71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ff69ef3dbb18a1d9658e7b04dc27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eda9da14bebab7e1a2bf255896017529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83430f78cb6ef8232d70d4a942419cb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9149c696a299b06645cfca3de34cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c31358bd446c7ce96b02f85e2566532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0aedc5e57df60168ffa4642c8b8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa785677e7ae664ef3433f174653da21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ff1e9f809f18ee3a9e686ee0b1e1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affac4cf5c2b6b2f02fb0c77060425f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc7ae3947e4394feab50d6086a832537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524cf81101065944b29a3ea376d60a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f40583ccb1fffc4d8c2fb9f0c17e48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d29a0dbf46e83bda54cf032d931a99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2a4a1c078a5005b0e98a221d37f4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b5429f8d0f06ef2dc0f357b19ea25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717183d787900e16eccfe0905b0259543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b61d651c89f82c6d75146e88bfc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add15708c3b99c4bc54c5118c16c61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d78b51d7ad698d614b44c7b7b13dce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77977c628f769d55fb45bb695baa8042547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73795e111210314b4da9d55ff6f43bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c2eaf3aa0263f5d016bd5327dc75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a48ad5a722dae5055b55e9a068ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318be19eeb1ebb95ce449ba0f2f5560551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a08b22b8dd30b66c6591bdab55e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94eba45f5613d40aa90d8a7b3d6010553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92de25715867f1694bffb445b876cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1152beb84d8a8298d791ce3ae4bcdb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a434e555f4ec0267b284148fbcfd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71eae11b0de404c01ec53201d9afe8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b37c562fd4bbe6a38f87c27777735d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f612b6632803738fe930ce6aaf413559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0c9176738ee9a59179c8e888c61d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0939624fb8d745ee634bd968e74651561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa4f02bc8396ee7ab1b722f51ff3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65f043712dd68a81dc3310d5b038e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49f1c57f86818bd04d2d4a943daf7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb74b931d7dda2f79f67bc0c97c76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65593e4c2efc50b5598d769c55894e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ef74ca509a5cf9c54ac760f0aea2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf1745e7560d5d2d851272e36c0d67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d965ba99257f1f31659beaa54c4e116569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877baa378963b054a45249718506781e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdcb25f9dff4dc147b79a154093e9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978b4cd9ada0d3062edde52ebe992bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3098869eb0105f2ab90bab2790a03c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393618b054d530bfec11ff9497f9cd2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053b3e8a9f62c7471dccfda60acabfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c5b3ae16473e0d70cd663da95d01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a0d563b779374dfc2126aac54cf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894b0e8c81dacbffa79fc13ccd21a3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab6be42b7b71c4d0eedfefd996b36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdde7ea42448292c8ae493ddbf6beed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60309248ce7c5737199c365120fff0e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c87963256aafd4eafd63c925155767582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46bc0426e3e6a9eb09ea16e1ce9cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e228dbf23f2b1e0111fdd805478f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb6120683ec4be4951db481e70b359585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d20d327e25ebaa0a2395bfd7b1ee59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb173372b2b49cf96bfbaa1551245fc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30729167060fcc94a4abe98344c35eb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f353cf6a3e4e5a1083f6be2951062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06354d3c7d8e35e06b3f832de0c59d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69524d6ddc888082f4f851af342ba8e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60020927ef88189c7c83c8882b88b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d571707aa494974a53964cdbdbc5a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c248914e0426bd47965c914e22a8c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38022ec1d8868ae6ed9f298e5253bb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd408f25c837f9b508d4a3b719189b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e504e5996e70c6d0369fda8deedce0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60730b249deece000d06455689b82eee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59052f6bd3f7bf48e76920a72820d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75efead2c9bcae29330032079d0f2c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa1ca492f9a3e38bc21d1f6090e15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f336de9ff0fe565dce57c2d0a109bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b59de3ddd86f7325db152aa8e0b4a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71998c26901ad4f771b97fd541fe1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68a3e31e2983904a46a26e4e68e31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac8cf117fb505b3a723afe8d85feec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3df97e3cd7b8e96a67fd4d569a7850607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d90a9c8051e58f7bdbf7263695be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000431ca5413f3475b4bb8e0c3f669b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43165e5864d1de5e61fabcfbf7499cc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70428538dafbed403c557ebd4a91ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac767486dfad6408ac3474a612a400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377cc98836ea4aba00c4486eb37298613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a3fbfacd5bb1c75a71c1e27c1bda2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80c943fd3253475fbdd5d4ac3fdf5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5866e954ceecd9fd92663540d14e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e483937a69c0b3fff2117070d49b20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47225df3c3f1dc28ef6bc513fb93843618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60e12e225d198a1d76426ba24e05c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a05085f93ba1d49318f7ce824b860620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a48345f69cf76efcd313e49596b44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b8d1007c8d1c75f2706b4f484f29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf20fb3e2dcd3ea065b9e6ee3568f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c0cbdbd21fced1620987f116a0eea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23bdb74c1afe0f20f8179b1e760e27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317074a972e32e66da292b21634f44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d88ea6daca1f7018f1d5c330b7723c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad14d250b43560217c448144810c66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821af2cf41588642974cf59d47eb358629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b062f891ef3829f5a24c29d277a566630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820152086c3a9703323ba8174d10474631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a3a36cf462909bab7ad0a715133ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f324d7233a504af50fbac5ff566e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb612026d54dd556abc8873bb05dd6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a11f4725bbabce9c665f19fd7794f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038fd983452ad06d76f52a29b9eb586636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8456f3e64540f47522e5b728e226637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafbe0fed973545318ef50ecc78dacc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84eee94fcdd6463e9e33d1e42ce167639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758bd807708e7f835efba766071f80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc113d5a688c9cad1a0931f20b21224641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9618ef239b30f1ee8e336478d4ca97b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a82543cf38679111936d88aab510643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463aa8cd1cc2ff0f06b07dc3a126406644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10dd0cce7109bf4f64fdd9da582030645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b2edabfc4c58a8007ab7f15e86c2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe9e779b0dbdfda7b4d0bb38024cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8025e9808adb34bb4179c6f4ea0235648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970001af2a3fe1ee5a52e95d211fc02a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798ad01f1205e7e98b39e8dc9fd7eeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb4e9c8a0abf5fd488b76b6419a1c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db828f9c7e7877592e984b345c4a7c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed2ce5fbf8cdc902d2e9fb06fb3964653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbfc80f42329ea2287fd58a3eb75c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f6ff02b3f355b024afcf62f2f8c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c44ebad24b170514add0fff9cf09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c259adfdbe1db268d49a4281db0ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37419b52770d2302a6bf0c4a4b1d5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f2c12f3e5a4ec5970f2378331ea3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fec8ce25d2bfdb482e59b1b62aba6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e89d4bb47005e33c5ce42730b8ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81b85ee3295ccdf4a09e3b886e1fbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c28d5be18d317d5b714c96444d59d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd60d7c618288871719f127e992ade664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07863e1141c1bd1f87ded1b42014c36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acc5c0179d72b9ffdc2989ed8c8d0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582765d5859d0805b38ad2e6d976619667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6410ce32d8acf7aeb44c181e2c6d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6691c4ea2be9f3f59bdeb811469db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12755e149539b02eca2165e52f776dc5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b60965c752ba1c109e5e4ed4a309a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcaf5be7d1460143944e7920bcf8fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd4b769ba6b56de277410c460347a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62bbfe8539b45e1e23047da3323b5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531860eb3f33a0989ca89295b144a34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e3e970055fdacb81b4f4c6d0e7f6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e783ab3727cbe988ae8d18c0b213a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6da0d098879f1cf55be2aba12fecb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf367b24ceb4d816452d32ddc10f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf689390416a323fbf9b29c7b85efc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366fc7fb0878f2ba45e4729eeafeefb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a098224ea368809fc93a56174dce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985949aca363d119722a74fb8bc611683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91fc385f18a6e5d6fc8ebb2a67b84a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15760f5a7708559909d85976c4860f97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341cf7a9fabb08aa12d9973a1d41d70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5039260cb004952fe688fd4d23bc73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e5ad991068e5999fbc666ee77fd99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2038f17417c75a6586838bbdc8b97e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f2df33530ecb03b7572986781eda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95988520051e5cd8911fb3c175aaa8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409774026e45b357c5b633461b695f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c4525191d008aee008975b4430a30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ed0e844c0b9e79a3bda6335d5ed16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948f61a14e3dfd28579776e863c535695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad65bd40b5b3c15d0959ecc8c1c331e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3f19b97493156b16eaed4976ea2da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d0eb706ff623545909adaab56220e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b5337fe2ff7dd34368fc158974db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ecbc51ca2796750c96d27175a147700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d3f1927c266d17d0ad8c1897eefee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e7bc8cd14d3d12662079363aff12e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b0d47d5dc3294afd8414a2060be13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f49ca9b810313c9538abb3a40a2b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a65bbb26b7fa9471bc12b5d49224f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e63b83c88401e82a696aaae754775706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ef1dd13397c54828d1f39e403884f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf719769ae3c180e2235979131b4418708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ab9aef04e0b0a285356cff4061a36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d2427be038239de7b13dfc4931ebe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a9321296ef6529a4b126c28b466b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679cab32a6e8fd2550ecca97866e27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a31564717c276e970a9a1ec69334713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b718d0e00e766c2d2af26ecd8a30fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd2b92bb5cf0ae57b08f4294a8c2fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677560664c43ebc6306863081733b6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db306151393bad2e84d53fbe1d3e37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54402fa24acf7c9b0d369b7de4917cf2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aad06373f2155df6ca9747d2f7417719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255663150dfdd23320f560f94f95ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6604156de5c0cf9857cac5b4a077b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa873e0a8c4ad25c88f64955e7742f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b5782e799a1f7f9aaca68ed53366723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc78470486b59f0109481a8df05ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041e63a5bc7578f7e6a12fc1409241f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478b8a060f75ca1fb0881d7d1772885726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fad3305e149634f7dccc69848ab99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad442f5cd186d1f6bd6c9c23dc3f2d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea972943e22c1ab866ac15656b7dc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec027afcd05ac6be58868465f2b7d35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bdbde6914585dbf5cb4076557f85a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a825b752b180203a7319bb9301df854732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d7d0a261fa0672ecbf698b64dc5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe895d76f997b14e035fc60293103c79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f282559f03b1b6a14dc7bc7adda668735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32252d8c186e6ed500accb434255cf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d22f26af6ce8c4a89727262460f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3246468efe20f78ada467e8fdffbdf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dfa36d8b4259d45abc5522d0b424a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c4586af1b6133a2a7be364fada856740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c991cec13071c0855ceaef25681bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcebd0e7c66530e4199bc4a95e72110742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a155db4753cccb9135de1101ee12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a81ed0e4ac657aad1ce05f55ed09d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894432beaeb90b8f6add770bbe17be6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670567946d1f931339e8d19003886b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4acae68c8c15e745852bdbd894d6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd487f5ee025e25b5f256850b1e84dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c19d48a369f7e67cc250bfc1bf42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb6c7f15123ff3120fc98700a2d02e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd418f541edd7b08db998adcadfc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2493c337f1a277af72d17d24423a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78c37e418d27177d578792b141511753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>