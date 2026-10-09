--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bab9032374f82f4bbc1cb498021931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de985b08e19ee5cb1e62b65ee93c5d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404338ab89e62f1a013f486528fef5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe64f4d0912d251c09560253433d3414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d544e8b28c32546dff1b92edb9e165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bf57916e787467632454d1f041a766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743ed90ffe61832bcdb232c9f5111a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8c9e977603317575d0ccb32b3824b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924fd6e7bc179468508a2f784c04b389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab3469f0feb4fc93fbe3df7dbbb1cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc78c3dfbf82af3992f89d51f4cf9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803994ad5ab1928845b33dadd4389712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdcb59e7c8594bdc05c14e35d668d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952ecf84e856cfb699e22d42e60e9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee714629d4726fbd62a2c73edb295f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae97bcf9335139de94d51bed7ae3ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9dba79c283e0090c063198aaf28d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e661858a414b267288d885c046cbd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef279f5153773623e30756cadba728819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5091b87a7e12b15c55dc8c22d0f0a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12861f2b3c6309789af0202d6a7248f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d9ce38e2ce12c4ec9f95a3946698b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf865dea45139e7aa7c8fa2564a37a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc52400713d8fdb5c30f0d89f75617724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724a764ee432c22fa187bbde052123a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228451480e3b8ef6a6ecaf0cd15e55226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd247f526ca5715c5df01a972e7ef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b4069c763bd32fdff7493e406cc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80306818c64d711b6d40e640e9d9bbee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb17abf8f7b22ffdf56d04ec635821830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4c6dac0032b9d61415afb94f13d5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e61b67fd66b4e60efbbf0450a8c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a6404a957801ef82ec0c34fe4df533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc0fd7c26b5e9bc96df769584f8eb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7fdc406c371d02025df0fdae3596f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d822bfae5733278f7d13c064a231add36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef09f084886536ccff0bd5275e25c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6be6712cc808e50c6898b9696ab2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e8e19339232698835b786245c9f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22368af18abd22f88b6067f68c7751c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd53ab47b8a9f8eb7030110a94ba2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479583a27c6d4654a20cf9b9ea124aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667743dc1f17050f9c56f41f0b73b67d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456afee5ecfcec6f3062f9b120732f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e955d3b85e17f0433d5f3a76817745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e228535f661cc16ba5dfb94b25816d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bfb9ebfd5dc4a51f6d7ba0e2303d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090143c99f7f5194925c3db02bff8ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a867634307320874322d1ab6b7408cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb360e8217051dd1f787f5f0e20bf2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d61db3b2da69f5a2eb84a5cb9833151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266f669e4c4ad3b0e7309ff0984cbc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95643b8a98a4c9cdda1e7c717e63bbdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250878dbe736ce7ea93dd929a3b70f4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146f6c44205b73ff91160f854b0780c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188f01d16657d5b4c6f0f475ebf837b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c6c241a4c3835176944ea13dd3e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb53225fa6bd740c4a44a0bd6ef5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0619e5f7b23abaa69910fbb4dd3b47f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c5d9014677615bd179bf755e6dae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d6eb1b45d6fb5476c955f249f095b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f07606d02129cf9b2cdfd777e6945a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca50e468dc869da2e95c88571660363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc079cb8294ac3a54a04a2048561a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50637fa1f16f1ece2931eb9de21730865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129254f51cf15f4717132a1560b913566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e296e7e3ab4580fa29d6a51712006ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e72c335f7ff2e8ffafb64fc3b3b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5cd9ea70166bba93ca3f6afc2450c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd922caef35a5a2e14f6d94183d29970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e1c366662669d31f5ef8c4093ed871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004295f77ace773de87715d62bed6d0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ae1610d9a6d0476524820dfb25e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161de330f1991032672efad34eb3827174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272552c8ccdc3baa73ed60230b72b5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60d4aea47b9adb3a42dcccf27c7f7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b087e88e7856fc9680c85ee9669e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1403d3cfb7f1ae6277d4565b7386a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b665251de5bf745b22cd59efb42bde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321890b05634527f77e2db8d28af28680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181efca395716cad6b0730957dbd0f5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f21c569cf5aada350c0490424d099882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4d2995bf1e0a8b93b3951bec2f5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34df4591773cbb33d8328548fe585684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e2432c8fedf18a1e1d731f3d2dfe385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf9bad712dc22770ffdcbeed621be186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d278caa567cc5fd3cd5fb51cf8bad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25c14f164392a42fbec0887c919d4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb601cd00ea185511f7cdf3caf922cee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5525ff66a041948b9296f40c1134390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d95f9664524a850beffe63ec20d1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0cb0f1970fab5e10cba4db79894e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b948488b35aaa7497f067f2afe9f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105527b594fbd48f0e64c893f7ed9bdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb15e7a3b6fe681a842f1d7892c5d5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f098eb3b2b98254229aed7d03798f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5edc67e9d0ac0a0448d48c7ebd41397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a20d748359e53dcd4c9e68fb6d23f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5345ed6e93bbd3f277bda0ac7d8ca499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf8967545a68e547a397f0ce094f8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde64f250f3996e577e5a3d6908c664101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6a5bf0a4c7434811b15d64599f88d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed2b12c1fc2c5811581ec8e4932189103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff2b5f6dc6b5ea75c8020cd80415cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a825dcd56ff8fd49c04a62c0881de3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821f69923e25ca1e4bc6b237a40e15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ec5eacdf64d94b9e736bf2d9cda28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee9bca6e428ec50c6d174345f5ceae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71e70fef268cb1f959629ca5c76ea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a5cc816790c871e90e04d63ea86c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89880898aedb62a76678aa015a5a41e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b82100b9b8429d1663994ca7ca735112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47860a141c4b2372c64e594f413c8f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a70bc482975a4e079b53b32104619114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d88e71a3cb19957ed45cac48c8506115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678322947ae8a534da9e1b6be6f232e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de895a0dc27f5072e53ecf87ad56b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17addc9f2cac6e4d53152b544dd7c3b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42a24038faaa9fec7386f64954dca9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af81242d09292dbbd8256d8e120c8b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913763006090f6898a9a552eafc9045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d04f08289735966be3bcf39e6cba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cebe990ffad879645896155e7fc3be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e99840b7aab593eee91a4db445cf2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a751ad0bfff63de92b31310f5e160d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcc171b48f6f39fde04981c061323f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a80d4a5c87b44eed9485488b3496b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30eb5694125f458f19d555d738aa3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d722aa73dacabe3be6902661c6270129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea3e0735563c26a4c6daba2679a40d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03f3a034053375287c48b2c2c9458f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7566786f7285442f0db5e73adcb2a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7786c83e382e359f6151bcc36a384b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70327c77cb8bd4f5c5d506cb6b9092134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea38a32fb55a10b208d384add51ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991540255f57cbd2ace12de3629478136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd066ab2019dc9750049a9c904b5f4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a4a5c73d6248986cad0dbb5a1c597138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54153d95156ecad08eba7d4c143748139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f843a4114777ae1f65819f4d845b69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a580b1b24b812f54440db7f85c2df8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c985b077ec52e1b4f38a1fc025d9f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba99fe2e2f6a31762b67b47e268ab7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a21af5558939fcfe2c8815e256cad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf76621934c8b02eb1ff80db0f068b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07756ae94b2517d178df667a2508d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181279dc6401cb43aeb2a31fbd9e0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11802a5c61dea29763c879232ae6521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0a931a977240f36495bc758ea41dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf42ebbe1bf81f3049627655ef5872150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbfde901ffb6bc47dfd10f065238df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684aef98a2c00dcf0e1a8a58d10e0c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6a130c717c69624d1491a0205054153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad065101e92f88573e932a912c9c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57c8c5d10879037ff590aab23b48a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ecf5a224d202ab0ed8d856d6261b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb013b902135dba1b6a4a9b12272578157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadcabeb3accf7dc5223250aea8654c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de95626f28cf7730757801a7a6a8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1509ebfd2db316d5d5ae8749a9604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde673f5206c59a6cfaf3fe277368a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc7cec11e10b9a6fc49a8ab7e56182162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc32b40e9e36e60b335c57082ff3969163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc478760c24ceb9d8649b627f7c991164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842324419effaaac66d8b29dd2c7fe12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7f91234d7022682927f6ad028202a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306760d7834bd792c9ba8652bdd019167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5923e10539f3cff4c750906f41bc9bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f697063a8f054049f59f7881396d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51968a0d8d28e8c5aa334bdd1853f8fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c659c2115e13a0f794dd534d94d3e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11f05850025307f533be09a954c5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b682d2aaa8f1e97523afa2c1b02b39e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1be9150fb0114c7f98b00015ef6ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693e1531549e6974cef5a6a37f91bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe879abb7acb4712c978a51a8050d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811fd3e46646a97fcd8fd8e12599d1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd37e9627840c61fd1bc50f2df8b2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef78cbf084d261d9d12b1db50a34bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afaab574f89aa9865a3755af71d198180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3419fdde2b321525e62f476fd4bce5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cb24e8a4de66464359a61bd7a1a33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768aeda08a8eb04d9ee5f9526385d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb60f5daaab32b8bbe49182ecf894184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3df08f00065ab1d723d69c74c39c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6d3c866c00f9d3309dcae953ecd18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a2e8ee58b295451bba400b6f69bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa006824870f2cc6dbb7e893f1359e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03a03ef499e9716cb29ba587b68fe9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2e90fc9b16ba6e9bcbc2183de861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08690fdec145bbae5234ecd15b91eeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc84ba40fa848583bb20704461bd5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61380372b9f1244849962e54fcd6ab45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd3327c5c5b9fa8eab33dc5d700ce0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea78175c57e0146a8ff1c7560dfca6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f36458a0eb458a466ac190666037196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd29317931789bd6b356b96c0c3a114197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e29eb5c8c0a39aeb7900d9752f7ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aeaf24c9ea913afb63a5df7ecfe9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d478165ebdbd5696f850f5395679200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccaad5d313776bae4b11ad765f10ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf6aea6da137635092f54bbe09a75b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce69a6248a31a95472bccaac4e0fbe6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d109ba86bab691cb965f5d5a987c137204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaee060c96274690ac5eef93977174205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2141a202be54c62f991f79fc4a948206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd481d7a6f5c9f4d603e6ed30365a40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3760ff06712095c38cc4833b32de1a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516bcc785ccdcf59918845e76a58571209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be20f03b684a67837fe0e73a6f1af9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b99b98085f0d9120370d45183eac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d9b8d519b177e9ff108549f3d554212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd7d1919a5033e6d620556cdd5a26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681432e49a9328cb7f7a5989acb3626214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec494d64168a1e25597c5e8402e5ded215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc9d0fae67950b45fc2f53f675fa8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49637c14ca932813c6400149b103e8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25570bfc47cc81b84f54c0fda9caeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0f1b18a00639157402f2563cf274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1795621c34a871dd18bb862c79cee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98006478b8bff4c6e6f7a9a9bfe76f77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be95e5744fcd740f766c2462420b3e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339b3d84e3570eeb90dcb02e7507727223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede0dbab95e42f74a975b7c6f83c993224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8405236f466db4f0239a921cce0ec98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0279a1990fa11622ad5fa4a3ed45d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ea2c8e05b7af88f3d8e0ca744089a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f27e8ff698388168ced81132fdc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf01498be8cf8a33d7307b5ef8531229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f78954e37b129451ca9ca8d8029d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27179ba39f3a9d994c5134b541d47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9ff0326220a698d2170cfac248aff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dde7b867e22837d3165d7360e77f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333762200bf15c7b364ce72997d5252a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d25c3b5febb4543fe6d204d02eda0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bf965112fdec436ce5f5039381c61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e8b76155975c834dd9cebfb6f5b03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d7957f244b97dbce5a65ab7b737b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d91db4f8dd02a0db6e03af46e4a7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e0d42b66391eed5554d898ef16934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765d198936aa59393482bca05c54e8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683ce7de24c24efceb8e9a45355285b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e023c87c51bbed6d512325890403d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2612e84c599fb36e2d153f48d5545244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ce68b3e8462101ac4b4cbef65ae6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaea81535d29bd1fe4b99dda2a476c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff765168439ca97e94da5644f53312247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce8decc72b26849b3b61f4bd07d912248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c21808b131368b58b3824c266a180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0577ae48885ccba961bb2560c334250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630de9264e0687002c6ade30dacc7f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e724b5090571e33d9473dcde29b07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdb2a129a12731ad751ad2235adfac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665036c7f39c4de140b2b319719dce31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea793b039e75fc08f04e6ce33e47b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eafe33e6044601c5d8a3a4c677f200256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691455d5ef188198b966db85f00e10ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6fdd3b5e3fa1588d493de7ee1425258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b8f0be8b29b69ea481887336d539259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d02cb8bce121d2de6a151e8e0c8042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c155febec24b892b382021d3574b400261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738ec070ec2d88113a763b54d16b5fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a752a1bc3403a8f349aef647f36448263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5b4d793271faafac6a42caf9735e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4a063ac060297782d11016908793265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e1f1550706306b03cc9e691ebc05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd621b75136784d248c9a3bbffd2edc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ad647b70583534efe09de5997ab7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e0b0893bc5d6d042714eb8b65be82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca53d769a8636bd6874cd09f15c1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962097e82947d139429c5403157b9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990aaf7a8d9f1f6d1a80f15b39f470272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a4c274a4ddac75a0d260bf3b4603273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50455fcab898cc6918499b5432d6a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b599027e9346e7adaa8c3d52eab49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5371c47192542ae049ec8a403e5c2ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776375274addab1fc825d8cb1e6af47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992587519435faffcab7271a68dea54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb56240071e7d15f53623100ea592a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c0152d5b8650e1ac98ed890916af8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e5836664b58d0f9ad55d3a64072f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66cd0c3c8b756cda844e4fc085ea2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839d9be2f3e5ab012a0a8f060d7a249283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80301ef8ef4964af55b2fd5d1cb4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31149b16fa9703b49e4c4ecb329efd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde97ea4744eadc02951482f3210874286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f44f624af27e148f6ad7c0a4b8cc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad24b0246bf14fe415938c13a322a8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0aea3f53ad7605c5a4ca01d79714d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79138e91fb887d747d348b06ab065804290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde07f9944dbe8cf23aabc9ae730720291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4680abf0540115c48653e03fc9932292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58fb85a8abfb04b46fb084e093a173293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6878b1a6e798b70af2138869fa59f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d51aab2d1de2cba1ef0e2a486d1e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f190df595890dcaa113a783380f38c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7c1ab49ca694aed841998efd8504297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d1f5f797dec444c1138f89a07b6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284237cd87700d294e6685d79b7c598299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b1f09dfcef0d45384149a9fe49c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685250d1b059a806a8983eccb7afb78b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b45b7a61743540bb0feadc3e814a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829e8b1b91ced27aa255c42ae23a0dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f21a48661536f6ec474ddace232d2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd5fee76a6fae77bac9d7dd41d778305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798b9f7bf74b5fb0b3770b7495bcfb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8690f2297afb49379ce298244d8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb6d4d26b17b0bca788f35059f3da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48bd90d3cfabf60280d0d2ba53bda0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e0d75b5f8c9c88ec8aebc6de5de0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1da0d3e8dc934756d10aa01a068fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51b333db9617e71de3141cc02f77e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d4876957a44c0b93814000ecdbb14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e90ad6e4097e1d0163991b91e6fa36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306a76a8ed4fa13dcfd6bdbeb21cab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954a0f6b4693025ee60609e58087257316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8fc7c498c4da56059332f4fa9dfda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd1d8e182879148685dabe6ecc7666318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3963b240b96d69a28d33311949e5d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342cc9c05994f3f03a13b3510d8a394320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653465972a4310c924c09d9bd32581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b005cd6c607e3c22929bc70b4794fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14297b2a0d8bd36d3cfddfc4c26f1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb070fc415302096117cc17cb3891b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248438aa5a858a3c66a7ccf661934c2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124ce32cd2c00cd6427ee78b17017dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f1cf25ead13e2778f9c5af28e196e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf363e926c38e1836a29757df69c99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7684bafa84ae2627ac9f10e21e2bbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27686177f0689cb9b3ece9278a85ad0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d0acf38f1983a9d4d6d4a8ee68b8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117165fd389a3c5182baa87b3c0229d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e03b78d3be7e5dfcea32b37f8cde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca89339f019197eddc93d958c8d9cb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c5e3b0c67ab41e45d02ace1b0a0aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358f60000eaba2f997897628dd3661d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381eff9862a5443c6ac83f904b22047337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3d3ce6b1be6d049aa2b4cafd632be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2cc1d45063d7b7f239d9b1f4d342c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da47ade7a111068f9a61378a7b0af3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0ae90f61b5e2a006753a468080f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17175e56199fae17caaaf996a93a47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea32fd94801c84e831ab7fb9d71e53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb78777841f51d54cf4d65ce11bbd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50ecc1b88d2ea24b2b7297bb7bc1f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32665b872644e5f5127d5bbd359a7eaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b254ffadb1aebb8cbf83283a1c3a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abaad10b872940b0fa570c9dd4b4dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6d5d17a5227ae2a2ce0b8a7e947c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51dd60cd3b86171689ec5e673a7b68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d63cf361a046dcfc8fd60c42a8a0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d8aa0e0ab5a5bf3436cdd1c1e3aaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87339c27eb687791683dacb6de67c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda8ee65d44dc2097e1f4dc48e91a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4584d3f45f6bd645f49493ed311fa3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06395b3e28dbd7b87315aed9634e6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73226266f04539fad4b32075ffe44a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6577d4b7a78e9cf7cfc9f7a2d3a6c7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715a78bd206de128ec1f93e86eab66d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774de4156905fd19489b736527544e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818ab728c620b8e7a92ca16ef5e3b70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5588c54d0921ef8e6f05f6bfe3d50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ce5cbf4e16133057503374ca674b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d3db383b41636473c9b0d0a3724c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544743b95d4cf95185364423d0b8204365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564def2263525ff3f5f2ed8727426187366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2758a4f32119b0a51529bbe5bb6dcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b6c1e8cb437a9b989aa10dd203b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e87abdd376e75b62dc5529d2e25a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42a396257eb77e35629bb098365a8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded0c618f9385771f3706a74e985ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60b9b07c39ca48479fef0115d79d81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95054c4a894450d9cb2ed34c112fe5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f03b9c926f881bb473013d82255b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfcb8a499c16394ee0c5c5ce32525e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfdae00e44422cc0a01b77f5f50724376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc7bd61848241377a9e7ff5baaf6d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aab983e41476acc977db5f58006a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33456fac82b65a6bbab8800c62539379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef093632550082b40fb59c3a0b89b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314b348868ac02ce9a12214b7952dc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd120d40be29e70529a452ca27725382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb91adaa56e371c750817141205cbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd63c24c0a0c5e586a17a6e8457ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fb64011da77e020ad404f54a4a814385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc00f7794872dbd1e6aa9465be8d688386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f314da15b802098566c4361cf2e6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e940a83066f702f37128f90ed5262388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871b6ec97a40c239c919a4e148d109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58259ec2f7b8fbd482d2a10e1c0ab67a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682b3427185fd3c1f9206cc585db5d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af315f8c5ffc585a50a2bd18dce175392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6a8e8bb64c04d7cd5984854b2285393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938046c6dfeb62421cd95527b7b2439394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb32bf00f7e4af93506698a38f02f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946c237be46aa24c96383e64dbf75e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dbb7c532e675ea10c3cbcdee4b682397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a7064a8e2bce82bc35ffe122f886a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95d79c62c96bd43e4a48cd6306e0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeaaef229658f0276b0e447f034771400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a94f7b0e76ee29f8471ac112b115a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2488b4e41f36fd4e42a3b2cf01206402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76017c82dc96cbae76df02aa2fe8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2be7ab942e9ec0934f4832fe21e55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42052017c4c2360047fbe81ed4390b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314e9d88bb71026de0730601be4727e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5569ac642df99343baa7977bade442a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843334784a4c5768fe3263911c95ff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6c72c4e16321dbb141382ffbf5c2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8e6d598e44ac476194ec2e439c314410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5846c9157920821028cd29ec86e89f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab3a76e4b25eb2dbbbdbac09bf0c32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb9769c7fd0eaf5e623b9c9e3bfa3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c845f98dd682d4e2a1b870609962b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec03475fc8c7eb72c0ae9410e159db9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f0c190188cbff67d2ae2f7345552416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707addb58ede1a179ea933759f627734417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0f870392bc895f094e065abf17c40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a80e5e06c58dbce882ceda623dcfdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900475b1a3cbfed7535412d0e5326c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987dc15b528f7d29614ed37261f269421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5016cf12b10236be5b637bff9525f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513f8e659562f2d2dd03a3f6dc8196c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253911e0f43c767dd252d3467de2608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a568ceaa5dc3a45834afd48ea644e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ea022ec75659e9c204d6bf0c30db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f6380250276914295fc62532c45ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879e5dc3d25378e10e1c7531336ca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2dec2c863a47ef88e713d0c126c0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76027608cf032e4eb350323875a0f26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d170b83c459d97cc09e4a78f2f8699431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f77d6304cef695c2b6e80fc7affc9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a2bf4b641aecd205fc37e2355c7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe9f5e2ea428d1fcb4b1dc35dd6693434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7870446d1389fbe7380cc16c7b131435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e61be512f6ba7df1350b46edc1eda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02a0813431d0d9b2edd96f39999045437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b523e960d536a9a6b737e788601aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e1176e9696b3a5c616e6cbe9022e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b278ec2487426c2e5ebc58209d8d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35823957a6fd45e35620d43c5cf5a00f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7021f32a8924048ca91a7b0a7d3d54b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d58384bf06bc0da0f36e7c378d18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36dfe0298ff7837eefc16ae79a4ba6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214ddbd2de78262384853a66c962c7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29848d84a78f3640f4d0e26e3e5bb208446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bab2191131095c5e79b1d055a5e2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540d25a4ce39c681c4d3a0f2cee03a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf4649ffab162b7b71ecffa9ec8121449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f6c7c23d9429ddb6f7da8c5fd73e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b060377874ababc75309f364e9cac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5d568e68d78e3d2442174c4f0002452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34af20992a67853d098a3d1f3f0dfc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29944f15ae4e71bd00defce854ec10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db7af8abb9c06edab4bf0747da209e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a679f72a59b4d2988952b4a3e6be3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbb65406d661353c71a08b7f7c1451457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b1eb7d6f0a8a8a08bf6009cc9f9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38257c6bbb5ddfe7afdf1300fd98af0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89facbc259c804d47a917a20901ddc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aafb7296fc76b6673b4f07e260866461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485f17cad2c978603a4fa459108611462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a8db14836beea3e4fe6002d1c4db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23752c0798acfa65add172f39aaeda5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b3d98c568d3a7c593f02436416a71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2b27f7db9267dfd4b37301a50872b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a56251dcf5820fcc0aa8a5ff9ada467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72689bcdc6b2a78031b72141c7ee7ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c57d8a9325151d93faf4282b5d38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7a5d912717ed4d3dfc5df464c2bbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a4f25b5e69aac768891878ebb841471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a4bd887cc86519b826cbb2ca0396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe251680c66901701f3f5c65c00a583473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b32126f5145e5206e445e8cce5c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf85ef4b8b5e1bd50057777124bd3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b00c8b0af409c7651681f5307bff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6c59ffe27a0656ea53e30e5f3b283477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f3cd749deecb16ca6a297afa656d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c09f25d06f62faa99747adf5273ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de01fa53ef12a16a79e72ac17ccf055480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f386c07b7994b90fcaf15d30c8a7481481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a732eaf23d34b161ce7883a210da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d648286aa10d989005d0cec2d043483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c9d11c5aef4a6a796bfca4b737b6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cb2e8fc7bfd215f8518cc3281e25a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8aef7b5dd63fdffb342d91500ed21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78caf877c57f7e75b000f8d27bfa243487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b459cf7dddf09f74acd1f4db8e06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb600fd4166e82846bf35c132dc40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194106c0f386b82bcb686bb015ddcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3ab9895c3820cf88f2fd1685fd4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e02f1e83544283de89833cd8911c56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86a85f47c3b3c1b02413fbaa7b160493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd9f3c7cb153aa09410a483ae1fb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b2ee427318aa93a4052bdcabf0a93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de41547b84f8286bbb525a73ece38c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b375532645f71282b1edc9dd887a325497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b8401248f97be972286ceda03b42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4e75c14d2574008822ec063dfc08a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6073a3c2871623cc9d17e838cf43ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a8599a734080fd76b1324a50db1de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810172c40c0cee10797dc58386edadf7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c630dcba6057b0e8667d69d14476503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002935c61256270ab250d54537e6bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d917e570e6383ea77dd48a5217fcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec36e7228cb9bbbee701024fefddf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd31312ba936117e5de9691a2ea134507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d8c80f6a07f35ba68adb22c7ba901508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99494f7e15503c72c59e38a6e146887509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49350f3ec4d0674edf64eb1c088c243510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d85738562ce84fe0e50b0b67ca5bca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6fabe13a840000635cefc662c8927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17610e510859ec74fb3f2f1e17cb21c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89c9e60ca5356de6328f6141ecea8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013675cb64ac86d565ee9a2d9a4a329515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d453d301c02bd8b264c99596429b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb505016370f5013dbc5ba19b8e69eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b191c9d80c997357d51698bb7be6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff11202bc15076f6ed416a14af39ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa0aa1067f8e0c2b97296105f8031a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2af15ecec2672953cf7296844e8c8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca78779d5709262cfe0f4ef0e1ced7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dec9eed95d3d587a993187aa9e3b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f85b6a3190d0d102f4435b8705fbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f043538df6b91dce1041ead9aae22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ba3c6c5fe53d3aa84f8a632ce2e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336ab5dc809b9e564af16c79a5a0d89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280869fc9e9b1667cac9d83530502123528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce490f9097aeffd7b709f01d672349529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8b3375cd108e69053d81167fa089b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f861550e97072340472bdfe6a2b5a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94807d54c482eaf5c6185a7596662475532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadf79cce7da43e07b556a53a443809533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8609f5ce0188d85485d148a14544f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7387585ca05ada9e76c1e7505ab58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bff62982c868ee6d792990d3991415536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d424bbeccc1e97051a225a01a71e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e4f1295325c0965227bbe46e2ac7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169c5d60bf311756226e068b9f7271d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e324b972cda8a472f4ac6cefff7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2ec069970a6483ba4f02d14bb5917541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29eeb340ebd5ac5022c44bfa507bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0b49a2e32291428b5243c0ab427c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cb2ebb04c0b1356908e3c0ea52bdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c22d772138548eb38fbf6ba8973a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57262d7ca521bd237111729813fd6893546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fad15570fef5a975a153578e51b53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7a80b323075a4a1b012c0338aec63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7232ba1e6b44cdbf50006c687b710f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688391896de286467ab707bdd1d4130e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e51e35e37ee6eec8220d428692459551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cfee1acd2b40d52cf4d3d366543e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a9381e1ba403063b6e3c886936ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4774b64f4b90000c45e21a566b0350f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd0a40daa943557720d398894ea80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38eb721f716a77ff73057415c5f6c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231859559970638b34155749ebd69a1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718192c8bc4360730f563fe908c02160558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe557a77f1ecf0afe10f6f8c1a88f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3a65ed3784643015a13dbf29d0354560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312768aa1ae8fe98d9d08df17243194561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb675f1b0f4d19ea1edc482d35bdc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1059e1ffbe8da9fead22bd9d0d9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c77ab6cb06aad342690b8579fb8dd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a4497b886963370865b03abc8c3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e251c94387e7297fe3c6af1ef21e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ce6491aef3303962a23c380bfed0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9044bb97e8bbce5b528631778180780568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985538763cc228b6836f9cff5f64e5bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5dda6b95037f716072b47647b736d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a3520824d71617032399244aa37f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519416a9d459c60a2e870da13b1314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cc0e2c46848f2c5af241329eafdf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8353b46c55b88fa83eba6181cdb1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73839c52f0127b409c5deb5de5915212575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8bb853a0beeadfc3e30a30f943d86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f4587773f6144d8556fdd6c42a66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f7cf6fd23051405e10f976ddea544578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfa4f62a18f97a9359898538ef6f10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8443d5c244df91851778a18f6fdad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8b025067d0e1019113cab29f54c5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c3ae4716035b91a677490f9d4aae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d5a4e9101affa16db6c4f568e084583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bbdeec4d930139bd0ae5dd6c4c11b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159a5c048c7795c0d11b91acc94b73b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac66bdb098b3d022a024ad64908608586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b182f3e0ab7a5e2808a52fa72eae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3a957ed0c2fd9f5c3414bdf2027c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a84a80f86352a776cea9c649b49ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0545465513803f04f61a89e4f33a1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73336b1620d211fdee5a0bdf12ff01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586a34af16ddf78681933796af1c396592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6976b17656565269809d6db545d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817a3ff341836d0d8b7a316ce3381f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c6a48e7b8830613d94ba8460ef1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf1800c2d29c853d338058f2600141596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b408b0d878a97245c12e331a28c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbde6e9dcfa5b5fda76b023912a28f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c9dd324214db1821ff61b483aa9c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09cd315721fc22e1400b1ca439f798600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc8c0fc94ef3f1e76878b790597fdf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e52577f6c208324cbf219b6832c16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00592dcace89c7537f62c07a61e3674603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006106d403f7d1a57ce830493ce149d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649b9ace90399a145d605fd328b3d7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb356bc5f905aef2854b6cb6258679606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00e94df045e35a8c60ec0497fab774607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f425328d7d5648a1788dab157ec05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73b999e31669a263b9adc3e1e6dfc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fbb6261bb85c8120f6ef2cfe15959610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee3e8ad651d8074e4434f70143ee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ecb8ebef7ab3b345b735b02ca14f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49247a91259bdae4bd72018c2dd5695b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a4814400f6afc115a7720f8c4664614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eba4b1a22df94ce07bf5687081373615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156968470c7d6a47b7c669bb2547581b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a4ac8ff53662d3cdfc3dab76eb18b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc50831f97c658cbcac7d896ffe23e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca3b20821878d57553d89b000bb97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae6e9b31cd39c4007b39ba389c362620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cea61609a4b9ac57640155242652cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f798cce39a826ddc7dd1ee69508021622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132616f794ffe8b241211f2f1521853623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e479717a11cfcef1c3830f1d72406624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f544b45f2cb50d54381c38cafda611b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf8bc849b4eda233b0fd1dea7d2ed1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e555ad3c651c67531b8e649338ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f7f4c354b759f933d7f8caeceb1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7a37efbd20330e64a65a882854644629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f4c6f658913111698a8c4c3d82927630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1c4e73fdda9ae6a8a6f9bb4b1149631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e37ccd79c04badbfaeec216f13379632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb90525ca6162854de946ee4900ce7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190e41d62fccf2c6aaf273de4ce5270634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3057bd1d0da38bf2d9bd566eb07de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb937b4d90202e1e5a572f96640ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725795ee40dde2c31cedaaa5fd380b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8754864cb69a2e613eb68a85fae1d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ed5cc8d998c293267fe49d40a948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458e3c5693e7d70a6a5bfcc26fd3ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ce958e46ddccf4f57ef16ffd9d13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0f011bc83d4e32a2edd0fd4d84bae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593a3be463441a78668de7f26473b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbadf516eefba1cebbd2bdc1950135644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bcda3274ffe74a9c2f8aeabd7aea9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26bd3c57597cdb4d451411c56aa112646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b4d59997d2d63f25fc06109025c66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411befd2e0a7689e6a892ad52ba76f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311453f5836945ae9582dd841961335649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e23566ea264d158b3f94b6a0ed0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343614683a70d68dff9adca38eb720d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3813da1e4948e3e859f97d0ffd66c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c0b720131c11b3bba703e778a4d19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c384beb6e7ad8c0d68debc805d297a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92dd0671c1ddf983de2c75271843bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01057c02d8b9c5e4c511c425a7712656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c248cdbfb8f4619557857ebf3d921657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1ad1addc41fcb706f5a032b2df814658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc473d0c34f966a3ad562fad36f839659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5700d5e7400ac3de2b0904a067f96b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5187fd060ece7e5e65efcef475fe84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729df4c54e5919563537f3c0b4725d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d0e1ea9ee1c3a5674546e1a09e75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc81e38d59943ab546054c3c85b821a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f928dfb5d53765b6394e71a0a3db5d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2639a79eb3c54f43a7c59469111df3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13808a2cb4e2f81ee8443a65de3332bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912666c11db4fdd606c01ddd0d016f8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9c1aff4a75f8e96389c78356d7a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c145dfd7650b30d2c75b650da954e96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d24047109dd24a8d7ab57bf0da562a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c04f585c81585ca3953550b4e0d74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892b657b0d6573eccabdea67f27a467673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9d07f4c053eb31c6edba5305c8c1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b77528be9d466ecd8020558a0e536675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe6aa8f1341251514454affdbc6b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e3f7ed82c42d740f94bcf5dcf543677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25688f5d782efb6e925c678629987c8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3156739162cb44ebc4019d5b9244a57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744742883eb72feb19aea072ee617a81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae55f2b377869bf891a57b4e57ed88d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c8ac294d4aff665bbb90e0144a1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1796409417cf93421287cb5356baeff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd351c1c2b27307a7eac3d0ae1a06da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf531d7ace3d4448a715cb741da346685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc836272cb731ba2699f62c0c0cb12c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e74cad4fec59d092907b1f56c8885687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a709bde56676997f54dbb86cd7fd607688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be745e9c5a49f2ba95dfdac46684ecf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475745b18c92a29b440d14754176f2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765cd8e91c2e2e206a2d0dec27d26df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cebe1adaf8e70b1b7b4acc3ac3ab7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774675c7a9b3ca3a173e0c73b1396061693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925ccb30879c00a4eb2439273493f29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3fc9b4eb178b869dc6e0010fc8e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0805946d62e2ee0eb8ad74dbc4048db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe887b1635d825b4fd168431b2c80db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3f8b698a71241a3007a5370137e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bebd1b11bdd5bb5d2350c7b557ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9fb8c17b9580d9e2de9da51b158b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492a6048ff5c5b21e4e0ce444388d61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7a4b6fa3bb9c36abe7a02a12f6d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cea58525a9889e1d575a3fb4dd490d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7591e2ba8b8bbcc218b1066e7ebbb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a596b8acf1c1cc5aa491ec60d7e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62fa2eba5c6dc144ee184bc4e2975d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecd5f64651e5c9a0147486dc6a6a81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53effa7ea9767b80ee53e8ef1d1d2705708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270922e59ba19e806398ced20808fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b15e0095bb06278d82e71866c6b74d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba076cf73b22d1f6d0567388a22f548711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a6d9de80d5c03bd7074b5beb8f271712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580285a78f881c18957ae808e13a926713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc54c74d0b47d5b63aee207437909714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ad0eef81be88137dbdb0b3bcec756715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d6e874b6024df3fa186197a8dc02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b8fc8226b87313335ecfdbf08d43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292694dc2e20f2dc04d241135e5d0bc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a65a8cc8072f775627d615619e6ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ddcd7b136ebd3cdf29cbf8d8e04f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f3e727bce60560f1533ee16bb40f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be28c3a89e19bd040f551d2569474a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389fbd5cd752a70d812315b0461b2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089c1a3c06f174566113df1b991d44a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c20263b81f75e48fd5484f04eb99d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827052d5dd2e603a3e8ec61228c1120f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81071cb260e67696f0d92019fccaf097727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805209ad378b6e18fd326439868e240728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a5fd0332c2ba6eb54660ff3d0f86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fceb19b9e865796f4db2ee62f97d5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ca1851c4ae0e39f0851a6aedaa5dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e846770e58d6ed8c2fd28a8411ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aedd6afa72ae172c5e4de1134c54d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb879f699d7b6d8130117f5d49aeb63a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb11df5c0a4edd48c245fda9ac3d75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c0e927dda4e62abfc07708f0359f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b2b98ac8348f4bd5b88b89868991737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7135a27c85f545f37bcb6db3daca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566ffd72e1cdd68e53f2763af2cbd81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7afb2badd10c04c97fd32a5967b262740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56512037aeec9897b6f4da05787bc5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb7744e2ea3ab68e874ba12a60ed66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c93321adebd98774c6d5a4cb264a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e83df3a8699dfe42c5647988ec1cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1833b7b1323a58c288d4419f879123745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaaf27764461d288c46394299dcb2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db35a99cebf3390ccecf31b121a92c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67267903275df264ca818f0db0236c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937427a77f8dae8bdf7bac42e17e45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93936fd49657a67fdd1ab61483ae6f16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c6ef4f5202f22a7f6ee1af83f1185751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ff0677394bf6a32c48b4366b1d4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fcffe79a15b27840c8f2589cd242a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28b711c416f0263cc6d03914271ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de09c17ae84489aff7e73f0d5563ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fab2c01602d45ec57a6a6806f8b51c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124c108a54f35d7b82b8de96dab8f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65401bdcb44ae73902f09f5ecf4f4a4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508856b8573f7c599d42560562c0ee2b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219c1736d92bd5cc8dc247aab18d661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981d56d281688187361a88a354796a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049444b492767d6f2f3efc2974c90fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54b22b86510ddf8d7f1fec20600e304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975feda9ad1b7464c07f395d4bc7ea815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6c838bdfee5071550afeea919ce5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516642af69659b48efeddcc6d4848d9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc1f99257006ab65f9417381e33b298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96902507c7566509cc93e87b27a98b819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d526d61ba57a0822c34207990c1304f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad2b29fe91e26a9f0d002dd6ce9d4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df866015cf11b3c2f89c16d1f36c5e6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ea7375a038af78463c6412bdd04f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bae7946734f62df2618ef3337475114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d0395ce15e1e34ce978d3cab988315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ad9bad62827b7d9a53e169f033d0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6aa7e50e23bebd2fdaa4a0b96144e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90125c2888ac36e393f1831c34decac918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547627c1162af649b6f7663a67be1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a9bdec53142af338680db17e7445d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee02d6148f140891d5753a6c67925a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1687c715099a57f4387816f51d559522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318bfa64862f71446dfbe8bdd3755a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15ff72859d515a1c1a61f2d3a833224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b82931c5f0957b7ce97a17579fc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311cc791547cda3150de62b3e55c3b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9491a1301620bc42bfef0a5bb9c1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d9becabfc613b66bfc6742b5b7d9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e268ce505a34c59eb0058282405329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bccb2fed1eb1b5cd0dad5c85e2149130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287528cde5c20156aa04c0a46ef337631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d16b59fdb35e8bf4a620fb3a54d5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132b8abf900d73f76de516aa8030eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9b22299538a83dd3a3a49b9657a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a75df7ad5b7972a894b2f02a7749d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67546c80662a25c7c7d90e04407f6ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcb4a11ddff3e43520100c8238de1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e8cb650e81d8080ebc4ed010bf52a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006760986fc83e4eed6cf2032cdccbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbbcd4a12f6d44497bdfc0548b81e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd8e389bc59ee78050b246512ff1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d13d13fd58266dc199e26d43471e6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052acd0fe1cdd8b7f2858deb5e5e01e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378cef022acbd1205706e408859e8b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebbbed281a969f234f73991284204345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650f07f1c32f2a7d55768effc52ee546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8054f8467a968a8402cace454e98a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f046a46cf8db3e6ffeaf1f9315c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f0cfa703c0c388018460ffdd4cc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19bc2ed44d4ecaad82ba214c27301d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d479341f90412bac1209cc41c3e5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c07661b64cdbe953c5b6f764465f0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329bc3e3b006e6fb2966e853156c5ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8dac5872bffe7f5319795fd0d322d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f8ba046e2554a31da874418f684e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005637b78b9b425a8dd3f4864bdf81056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25301674c054b35b66ab0008935b523d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb63298358632c509763638b0210758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe373e833129a2acf90de9c0ad709059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbd18888de162424d3bac9a6e51d5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a7211ac6cd1d8954a1f15e866afb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c3e16f8ed4f8dd796be21134c5ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841cd84af142ab8611fdc9d39fb5f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787731b41223ad81a376949d28d3738f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd756f963afce2bccdd60047f6b06a0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6443ae81bd9f2e95ab08afb37b072c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d6ecd0974d8dd0f73b7b1b1c84cbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd82c2e790681d24dae7e435fd8a29068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe777276d29e53156530779d90b153769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976b7c7fbafbc39406a3d5ae44f83470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db6d92528840a4dc4c3a6f73d11cc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7512c6e881615de470af4516c6f77072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b8540755e11a0e395042b15c11d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a5213e9c70a898d8b422533c9109c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b29a4decc8253bec3ae0277ca0351275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c467aa5e3e340d84d61b60c552880d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83e35bdee04ecc4d346d299cffc5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35decc6d754f8428c378be652d271c3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123b79845f7cd17f9a14d5ca7a8c3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9a50afff60e53ba94501b85ffc0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a557271e7a6858b8cd1eef0328dc3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36540b6558746b778c09dec60e92587482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57772a160b6cbe8dd7448a8ed4ddb0f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adab59658391a284050f2495fc286884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4642870f89ed087c3cfc1b57a8166385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f42e5cb00944064f43fc31b2a3fad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74212c14f784a7cf8cc5a834222d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0081ad057b1b3e137e64f2f894be1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a820b3e8df2da7da3eac34973aff089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56245d70b33df78a95942d35fb95bd5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a386754eba36c2ff5881d7a2b31492d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de58ea1ec41a03b25a5afc9f6439d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c60f442479f9124367fcd80071e8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402c815fd09413976fab124eb3bae894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db2df42c0a56bd414e89c59b42c66895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c57dd95c25004ef7fb6cd747ac7f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b4f05d0bebf7e8255890f8c75718097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64bae2a75f9db2779d40bca3aa6cbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eec3a55b1955d700a5b89dd159280499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da5d4a2c8422e56d0236d6d0c8784100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba2ee12ce1a6dbd16da176f6fd2574101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1556f2e4f8815cdde344fd54119a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90e12cd9936686fd3d543b7c26279103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea6bd9f97644a1f0f33996983d74bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4325dfd7093015694fbf087fd913c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed342fb39b83161dda853c583cfc46a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20651b87253daf5a0959746e93164df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ee685da209a009a8b176fef9df8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44034db5359c3730601b3261f324e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957495da55834b31c1d758ffd6a5d3d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb7a1eb0f04fb02301e96907f96b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b81aa73c62e7ace8305c92837e0a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37bcd262c38674b718411d1858ad55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f20cafe0c1ebe920d5cf47225dfcb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7bc65af1d3f618930096672024c86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d0b457002c158cee139850575fb21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7588508b5c69db3a5145ec3eac029117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d64cce692027e3a8ae2d55c51a7d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d222a913bbb951be6c1ff6890c0e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdaf38e1cd2e5e2e178598518b86cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43bdcc2bd5db0d643803d74020addd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5bae8efac7f1a1389f4ccc5232a91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174adb711be66df7491bd1dc97ebfb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d396eba8a774f13e613dd0bb47ba55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e079a675f76ea9a26eaf849359f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9e82bd35161a0397ef8345eedb2fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd04f332b75a8d570d12a9e2db5716f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebcfaa2be9b4052aa460d936e082ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88e206f8b89a4f96cfca7e0a161262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea8e77ff0fd7ffd8ba237df5d74915130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb342a7a455c898ec53809d6ea891a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4138d9d796348e3397e759f1f1c906132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35474aadc12c7a722e2b5a3c0c493ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ae7fa9304cdadd78ee46e78b0ade134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85a09ac4b0ccebda3d33939e884a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e03e0a7a0742f9bf0cf776d253e12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15011b90a7069d479b5962c9857cf9cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935df44c10f62c6aef454e187592f5b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035562e6b0a96199d82ba74fb90274139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c7db9392f01747746d892b14ec36e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe211cc857838b24ee7a0c60efa07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636f8cb5ee100f3d42e6dfc30f327a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b1d76bb03401094f364cf4a2ccfc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb8bdabc075641f3e675fff7fec3bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5006351b1dd5520b89f9a8fba26e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab580c3e0c29ecf2cd4edbf709fb96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cfaf98d1196e5399e6af7499a8ba5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025184b39cebfb55cb37f4e1690cc732148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522fae74cc80877ba0cd54b4205e336149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a669976bba57f7f350f5421da79efe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce7c9f6c8c80570f2ad12314c0ac7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301168a4883b510485a7db4808b1cb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff8b42d20d7befc89fbde439d668a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d267fb239aae16ab0dfc71cd7d889154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e8fa2ee2e8de23954f028b392080a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c89f0d11d4d85fea8aba151366b407156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6331e2555407df0fbca7e8e5c972e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d71c2f7e3e994dbc6dbda07bcbfc5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f5ecb0715f66aedc40fbb33a8e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe8320972cae7198363a1ec3d63584160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1d05cc73e529a0e23f096b1fa4174161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ad1097c2a1a69fcffcc3c92d733a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9ccebfd89e726cccc6351453845c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca573ec03a875af4e790ec60e7c81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328bcbd0bbc52f68f839817140af338165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8396d934a14961e172a2467c3afa029166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d601fe66eb84745de771b8333bbab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da1ea24899eeb076783df9253e7d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30122fbc16da2762e7d7661a0bae245f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdef2f8752b8275934e9d13c71d4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628961db4ae12a7b2147abc4fddeaef9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328523e66fa0c58c54e28ca2efbf83f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba3c34a99947c48b643e191a77409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cadbc8ae24c1ddec6b9ca1fa34e39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca4d8a84b5edd548f1905a46a7b6e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffdf33b45667be56071c7055fdedaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb961cf36f00b238be13c6408f20d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9208d7e218857b204e6bab30cfd42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ccc4fe8fa04dbe6a55368de54e361179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2771fe1a2f6378594fcb2adc80a78b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce0acb87af8e18f8935f726808d2b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1b16c8202adfacfc7cc63003e964182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10859d2146f2c2773f9301ce71bd46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d6577afe7627545a67ec2879e9fd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9052049a55b2b336bd1172890664c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a2618bc9db2d0d5d7c95e73ee7250186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef4539eaecd04366bc22bd8a53c89f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ead24f979a665824085c28c6404964188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbdd06707cdf07a195546f13a631e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504349516b1c881bb91f773a284b5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c74da2a5d5a5bd785c5674e12b1f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18160b7d7231aec567e55bf14439d329192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f067858e9f5cd80b85cf003ccc700193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923abcbae024b99de6e00fcf2a1be129194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754345147f905a5a3d88f998656ade19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da42ea24a1193fe34352d204525123196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b188b7f747cccf2e1c072b53b03288197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793108f5817f1df2d7816fe7bfbb2b23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd7b0b70fc468fa4ff13cb38ecec7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811d784a5c517f68e108b4cc595c3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd50ecae9693915865e72ce736a22be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb1b0d177b13b5c04941bbd4a3cba1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103accacf26acbd83960024cd43c83f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d7991aad8bd237d29651508e53ee8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35abad78b276d6ea35f33ac1ba347e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a9b4af9709f6679d00e1bcd774ed1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0753cc592d493082dd48963c5c5deba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a519a5f9afa6afab8435f0fff8e0d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7f2bb332bdb08ffd9e2cb0bae80f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40312c483fd2d44d11da91211c8644bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d377fc5d134c5b249a35dbda164b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f7090a6f9f78d1bc7e4caf3f570d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebacb07b6ae7dc724796670fe0ecc3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262de8d68966ba384f7330457e4e415214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119855618386fdae901ad8c1928ede3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b172e6c314429f06e0872bfc79ea35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f5b5f8d252f5a141dc47101fa2e05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26cdf3c089635481cf5d0e305b2f93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574506b4eb7f37411e0b9cea9f6a3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce6ddb8526eb685a9b69f1d5d62b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f54af8e6da7b6620c426032d40be0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d5ace5bde86a47a520aa79d60b90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b6347509719e514f31e808bf16aa8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5b569f1ffbe2bc33b32bb5d493a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045d0ca3f84e73d68f1831ff2a93ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8683ab4c943e807bbe490337cf90680226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb05c41c918d32d0c878493dff24f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56292e1bc64749b62b95135a57d886fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66abebc6e0ba4e9306dc74ddeedacaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde34ac20ea170068455ffcb2a8ee85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082761123e94369171ff38b4af88ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca70fa62d7289cb12f3faec5e2979ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70929bb2cf9bb13060ab774e14b382b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b0b4ca94ea242b4ea983f602eebc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd0187b561eba9fcc6902624fc7d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3adbd9d53acc1ecdb6fa8ce9675fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefa9dd61f479ec76724831cd081ebc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc303d3d88783ee812ca3faa1df0917c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3bc084e70b6909b70c339b02c8fac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb74b64f2dfb4d66605ad716e323ad2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e60607a3f0eb2b371fc9b5eefbf5cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6919619d9cb4cc4418eea019830ebd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296054ca8deeaafbde5bd66a8d62dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb1a01d5273f32fc0379f06e11aa4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5c9000ed50d18586a54517cc3ab1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690835ed56a01fe6627bb60767cf86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad33f41c0351024705db487a081328c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21562e9fa7fbf55c0fdd61e5b942800248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff5b68cf593afea398721d9ce58ad4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65605f2b1b2f5fce40f9d3d1e5771be0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78546dd6ef4a234ae1fc2d2f23c7a95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5022e3103c8db342887c6c43b5172252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb31ba7d3bd9773b9e2b08884aa3e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c7a60dd28d97dcc9e8b8af6f6e6bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c72f099549c0c8102c05fe4a5acba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2920878b43030c43ce5a243abee534256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e40232bab714fa0522a554e3baa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961fedc767e339665cd4f27447430d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e05b9a794b30f3c088d2acc593364259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bce33d87e23e4bc7511917eec717b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e87df0a0cdf79eb8141106b5a858261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af22e1e2aa482d1dd03f4ba3f4a6b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e77b629a20476fd19e8019ee1a6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969cda2888daf5dcf2c6be09449d42c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbe8b70be230248fc125bc74eec611265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7172b6314c7c9c69e9ef76452165f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3fe435bff5968a90a52e26a9fd08f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1efa29969b89a0bc7d71850e9040ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aab032336b20caef020fc7f1cd92f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49dab9f4051b28380b104e54fe4459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f874fb47ed083d46575e72eefa1db7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc843101a35b2a4847f93642518fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382a46cf3358933ca0852f18ebac659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c7e27296017a06a9b104046c5746274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c1d7f001396651173b8b9e523eb36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ab7c3c8b4c8dafee61483cdc04229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12025e05b894b1ddb9db74403b200b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b28ad4d605ec3698f1980274a562c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3f5808c0e798e5821045819f0cd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a05240fb5b46bacd8885adb02e376f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06351cb874fdd314ee5a9e52a34d7afa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bbcb8b792998b51f07f1114ef735b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe191e768fd5e2c2f9ac0c146f2e187283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6ab72877ab2208d4190f74489b1ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855af62e0128a851dbc04678932d6dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d2f811020063a6ea668c819d544b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db728af69c5cc7eab444c30c67ba6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c7a2831ec20f4760732ff327a682288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49965adc1b77b6cd9a284af146f17fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bbab0cf93fc0f1fcc2c55f17ae690290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67f12e67da71559d30fcd84e199707291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93dbc75e0c1767780a6b90265db5d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e19bf23bcc38b03cead87859483521293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88079619f0196b4503ade83d7cf39a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c78724a40355afe587b4da1d5a73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc397aed9a0e7d82d234ae0b910441d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b7e4c23e1c248a7cd65faa7377e01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff8d4707a85edf238ab8003f7e1288298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2902af62785867117fab8f4e3beab32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb29a3169a7fb5514d047866aa488e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b395aea11115674a2349829b9265301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c478d4999a9e6b48f4943a791644af3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2589888ca35230e762f44e343c307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f47067d290910d1d3349bcbef5fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27592afa5809fdadb82c8e648556c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993fc481e04f3c5c54947bd3c78a371306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bab1f5465fabcb595431b7e247a8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d35eabc7256251d9a7325fbb1b380308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33021c53a13a5b2424772a0b03d8da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119fd66a0246105bc1d796338c384e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d63c65f12f7323814ee1d7c37cbbca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef68480532e782f9bb672628f99ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72378486f5daf7e534ac48cb3f2ee56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a45376115b2858a78244d47082349314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e2f4635843dfd03f232a72873fa7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d649b5a90259f8d4dc2bd53e3f1ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11d16fa04844f028d04adf5718711e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c703623d14ea025968d8588031b86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c445c02d3a71ce902b88820cd7917319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf6250691d6f83e9bd32f646c3a14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3216fade8a7d5b332cd59b1423f2a87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d90cb6b58c9b8cd23222b3488af41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7d4b4db96b0dd663256c96466403e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d239a7a0e7961c67806a36e12748324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b357b39f72f559f319f941ab9d95b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd755389318aeb252954f10266d3f21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaa491c7bf0cfd03904db6342c5e42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6af8984c0b1e7052a2b497e5f63672328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef550ec68a0fce25ea076d59138eaac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa5860dcd92d2d4df282a5e6fe3c27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f055d5233a7686c53c6e443bd86ac6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5c30f1b6398336ab5be504343395332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79aba928fc69b7f57bcd0893c4a61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd23b71c777010526d3fe545d3b16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908dedc06261133b1d932f5673c9ab3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae897d77e0005e566311a67cbb3f862b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0509e25592e707c774dd5c9d375ec92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780e0e94657d00988085ed4a24858a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0a9f4b02d3d29454e1b318202f87a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d79c2cc35b3bf56a3286efbe4a0ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b11a3abafabbbdf58136db47362965341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b6b899cf0d4d88afd67b01699521f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0c4c6774c634fe926dfdbdcd7f36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8811b328459d2e30c189d0e992b1f02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a612c129dceecd37ae0d345ba58715345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af3e997110171658df0268b3f44eec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b9cf29d399fa2cc6e09589a76d593347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559d7e721572a2bde0fb5cc13919ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288291f83a880666714f85ea7469054e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0270046b104ea78fc9eeb5bd6f2088350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce130ac23e14cff760142f1f629e3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38940c8c7f08c8d856840ec5430488352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0598362888487716a9d9b7fe6acd4de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea690997b79ad197afa9fee3255ba06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f4f56cd8e04ae49435f77b2ef3826355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c073716a01f57538f692aa08e8f6e14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370292573992d9d35f1a03f6d8f2f574357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe812fe168251829a3408c36e9a23a1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf605bd47d41ee06764155667cffb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3775ee33e77a72e349b846f3f950360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb8a40eb85aef346cb8cc254da0ca3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692fad6627c7210dd92c2e99e8d22ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2f396f410a5b8bc61791313eb9170363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d327efd1060b5c33b2444bc1b35081d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15ca7264cfe61c617cafe0a2a56a1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23123a63e20b902b8047ca5e33281f70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f198f88bd4c3342e7d2e49b4316e401367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf06af425fd41ed57031cf5ba5a3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0bc07c7dacd01a650324df885f04e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67d44ee8ec43d48ef46cebf7a7712f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d780e290927ab4317fc2983c72bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bea223f0414d7df8c7b01fc651d96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27c5545f4ddc1aa5b9c4f05e4251c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a38754ba77f7d87628f49cc8520c7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923750eb6e1161d4dff3555693feacd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77057b19602c246332af7f8a47097aac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7798a16c220820d7af577f00bb249df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eb19613678d5638e2a109a1138bc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492219acd808146669fcb700e901343f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c6ade66387079455b0ce17620089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f9c65811250d5e4fc11174cb9f8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42d7c4e719414b59afc90cf2df18aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e672c852d56614aa64191d66831392383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f3457351c261f4db5abf8ac758b0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727b548ae2279d84bb95c370f77128385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609217cdaa78940f2261ebf8119f5be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756889391fe2feaea5c3c0e3c34ec60c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88659438678c203aa282f1041ff27d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ed7187e520e22e17856577c33026389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c8ed2106fc1c247263f15f71e55b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c8182b25424380da249ad3c127051391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067f792b5be2eed19772fbb14ddeeb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f586fc66b8c8ae78dac94e4da4a04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960796ba307dae5b5b0288213bcefd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b53efdd7a362f50b6e273fffff998395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9008a2c9a26a13d95280a4a53e83f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3705292a9cc45bc737ec6615c430a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f39f265819e9c139bf2c8ee54e3f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d87fd20856f164363ffb0fd733cd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277d532830641170af65620a526e5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2705bf609cf87e96eb18c792a6a00d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d1d3008e737af56567775a28116bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dcd751f79311000bddc815e9da88e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ddf8773f859b7a1ab203f5775076404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50175b3d2ab20d2f92ab840be6e6703c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5fd40d2e7b98443552e5b09d909db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2022653e61a964640c4524c0c8e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e056d4b9bcb2a10aca48b0cffebc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd9dc69a670f1cd2c3603048529a13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a59d54d2664da70cb4ffa6efa9f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238eda599dca85d705ffe7384bd704e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b8466c030141f0af51126ad5eb863412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2c064a3baac937c3154fd0cfe3250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc91e0fde310ff55553ce9b211dd76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c552c111b66302cc6f59d962b44171415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ca37a6d345b03c6adb1fca4b8853416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c96149f5ad098d8df1d55896db5834417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc8fda919ca04ddfd8ae0b6da1978e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1305c69eaeea7195651eaf7b8df223419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024861785d63a6ca3b6325b8c3215ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a429fddd5ce0492886f071efa123e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5368b8c9b18659041d14f3785b935d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b26a0cc1008c6370c2bdc846ea7011423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b400c69f93838f733343a7b83fba1d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c830f1acf2c404967328fc61fc2ccb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663042149d658d460d8ebb86494151fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d059206587ba6ecafaed823d9742e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190ec1d41f1bc082cd392cce9f0da02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50576c2707453df5b47edb76ff9a6624429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeddfb74532a8ecca98095f1e4f6559430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48665e09def6c9280c1953d3dcf85a97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb315b43dd60fc763e351eeab9e121432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efe72e193b823fd7792fad7ca20b5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2751abdd7f8c93e2ea47092cd7c8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab5b504cd533fc281a24085441aa5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585adeac8e16231d7737d08400d793436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6264c8c114124cb9919e48b7714fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c9572c6c46a83220f0164664ed58d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c6469ef26b47f5900a5bfb22ba1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486a4357029ac673df43a5b103ca904440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e32dc3584d9614f3d7b9fc816653f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c3379961f4d4b090c904c9eee8ac4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61b8aa1d9681c14d402f2e8ef91984443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba877035f0de3a5b955930509a93a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c46adcd7c4d24c76af9e8798214e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba07bd26d0f14886b58297fe0c688cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa0de6d36ce4bbee0b33a612c79d2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98638df29d68a59e48d31be710ca07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408174e03121dc13c61ad45101aa057f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039a1d69372c8ec357abda619ac1ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e467ed2888895f1dca51874b1d50bc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342b2f9768f29b60ec235f11a4d829452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5eabd11ab546602f70e3e13b3d114453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf459d3f3c2837c7ea9ce0d656d37b7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f93c72420c50d7522a17a287cd6e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fd44913d806fd2dd4f5fa4f64c5ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e26932fdd6ba2221b64d6bfe7109d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f581d2b8d487e8075b0b69f330fba0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c069eeeec806648a23d81bf113199d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea12a32ea2394a630e3dba80c077282460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b2dc9e923af9af6782627e35735b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683569582f1a392e718a7cd42ca45abd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249da2c8e3250d48d9ec9aa5a84821e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9baee96abfa183f7976533f7ebc58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689435db99b51ad774f1cd226fd706f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3e9ad7e82082cf3a225971afab2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b6a17dfeac3c8380cb825266cd027467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac9a78cd86b0deda2f298c52e86453468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18140b09ec2ab1e7792d2334e15cdc02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1494ea63fa9f8be8e2e1da26646b619470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ace7d467f0755156e109991b66186471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e194df2d501d85767b4edf3ba552a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa857e3f979d38ee596ad25e6924e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea6f79e54a849d23723c93b1397a52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d6716a586cd8f861f79cca0744669475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f12d621d99fdfce7a5fe4bded65008476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a84de04a43fbdddae1918e2133686477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0506f3e5a23f164f63af15404221b9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed311ee0df8748bd5d5d8c0de457fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d5ec61b9e0d978b4ea01dc6b63cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de138be7b19fb987d958e5dfcd2e9d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a8b64d77270eeb76ac8ea951ece4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd033bc7a02d03f31f300ab24256a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d651ec593d226b5cbcfe5e5c8ec89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb276a053d7b3caadeb1185757b44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fdac79047f0eb827f79700c26f11e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e5926c834f04c6ea1e1f7b043d54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec621b26dfeb6adcf445b52cff363e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c75887a43f018878a94c5f3012a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc3c59c92953e26dfb7997130533f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b462b09e59b3097c2a39cd0057f2cf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb7eaafe92a467a8a30dca6b75a2dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d26750b64f0163844413e3020d458493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2739fe58ac72f0c4a81d2ca442ba1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212ad37b178ac2da4cbdc24bad0be29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc92b825ef16562fc2f10a443d0492496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf1f397221a42ffa0f7ef358917c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035e95f8070c5ebf013c92165c2e87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490484654066f618b0f5ac7213874c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5255c74fc8d0f7c112dd954958a22e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dcada17abc3ab9439ebd2e7c5d3ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f2a016c8535f1d246f99c8ba2051502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a30bb3602f3769e7df96d36deead2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534576122d5103315bb27beffd95c8bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729855e02f84aa235882f084a692ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4b9cc92805a999a6fd2e7ae630a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb601fa3aff0e9d854cf83f5905f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d58d1e22f431868f42bd3dda4ab4ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58017f5a369c4a97e4cb44e228a7bec1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbda79d40415b702b7771657a6e006f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cfa34bfefdc836493299184fe004c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aded6a559bdad2694f50fc7b9cd7cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6fc848a014ea7b96a53e32f315dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac819010bf2d51f420a947c7db8105a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0eb88aff78312c79d63b61ca653db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ca6b27bb4740455baf66b7df08d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf6482a667ecd39b89d35619ca2597517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a23fd0247c806c969a62a238da99a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd0599ef0e7bdc0bc6ee91714fa3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99245ed5e3b0580fe39a046ab474e951520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af177cb0486a0b0ea4b5d5bc45e6b99f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd13d38d188b782c9fe14c5f57dc4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2014b201cf88c43332745dc527b208523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452078460348e5de3b61c86204e2fe55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812cb12d20d9766f79e024d9c499563525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e43b5e77b5b4efc2c3b52bab4c409a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77cb0cedbc5f72b1ed372ffd6fdd90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aad6150cacbebe58fbbff61abc5e40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989c09d4fd838e82f971975184a4585529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802cd5bb734e64a4413b5113121bd76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c4830ca60c7fec56e485d72be2c7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e60acff14064e2729bc7b8278730cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1661d6db88b936cbb5c7e7c4cd71513533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93a5d375034bb029b3059dbb9e3238534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bccbf514f4ca559b89eb80b19c3bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07c01b20ef6f157508b2624c495505536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6abf3db6d64b05445c94342b6a3a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abe3d53bb5f01cbd1c05d0fece0944538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103773bbe6c81fad54e823b64e9ec951539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e611ea3f7c30cb19d3a1e0d48cf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38285ed07fffe6d8d6d1755f1225715d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9833456dd8f4e6a47668311d1caa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b425153748ea3055d0fe5e3e25cdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe86089b5650e20a00f00f83c65ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d193b4acce7a75db23d04e53809cb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2814b3e177a216508169c86a189f2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cfecbc6b93ccb219b3d1b3d5d09d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d21b14b7e04d296846506de95db3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58f7fab469e1502f8fb2495f5b72e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd6c08389357142da38dfa154735c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca02c1c24b5cb25ec5b075a1182b10a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4ef77d3f38f9cc07deaa9dc7307c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaaf0a6b8df9fcc310300e507636a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976782ef47c704910e2fe0753cad01c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6a31206fa5203fedc3d8228421c12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847b21b54ce4fddcf0c932c3157822a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af92b6e9ce4fef9e5a495216ca6db2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff9762586e394a9f4e57c722f2c21a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae353eb8bedd0bb724c8ad9a990a6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448b9b71b33b6163ce1e5ed61c01d54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ce87bc1e9a131190f026dd07faaf1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be1efc36f5ac803333caa29de62478562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3ff95f0abb473e4efd5c135ae720c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376bf053e79e65acba56b59c3853cb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0ad018152c50a08cf4f407fd5318565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132d556f4feda3e0169a6c707b3b65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb2f56e7f817d9cf67ebc0c8efc55f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f324ed7921b6ead12406f75e7850568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d819513b711a0de890b68c4f5865c2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f21b688256cfae46463f0df8d3c290570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af39a918923ef9628d1e661692f10e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bacf101e5e299998d5a018ad4a389572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba20840f6c82916d91f38fdc51502e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de9273b764256b4f6a250ff77e850574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5f8b9530b8a84800e50ba1d0ad3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f13175ae3e5967995fab1a64457b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a376330210baca0ea2c14dc55268577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96ebe8671a2bde406d48ab97ecad9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca4157945a1b2eedcc6fb13e1dcd14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f4398e988f3e52783ba0dcfa2f366580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c894767767d6dc947b4f723d814a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281355fa9911c1d5714c4f8e9142e29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c083bdd53792cd0e3c0c3ab8daf42d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f43fcdcc708f3750d851eb13615e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2904ae391300a20f8581cef175ffa22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8c285d5c71d0e9eebb60f8f56917586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559ea9fe981ba24a5050133254d579d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9600b80872e097aee7f741d5d9395588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd31904306ee1e85de3940ef8468db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6147740b4363d50e22e9b2fbe900e09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a042990e951033661271485aac4a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39af0f65474e81eb680c7fccb79243592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4d52c0fa22aa53a961fc7f1fc085f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224ccb3ba8c15972aa205dcf7fa4e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc29a80dcf8ed3239be4449f06a4f8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f99728119568c8646e7c165ddefcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734147d635029c50fc9ddd049ff1cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389575b3092da864de2819e137f4f6bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082a0a356d717ca81cd3686f23af655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae8f6959afc08eb4b7a25548d280b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b59909320e4d0a14ee294e8ef1059601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec1fc1956b59ec57cd0106aa8ba0da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60cd5359c63d42ce349d2dae35bc30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d8e6cbffaadf472ec37f96cb3125c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aefb87581c295f9eeb7a38d4d3dd31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8342a7100e683f49d1c6342fa2c93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e56b030ee58181d43b0410846c5b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a27281f4169c70e28345f50e9d2c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52147ca568bda1e2fd8ee3a07486e6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3694cbc6389ab5ff315f5aeac8dd76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24caa985c276230ea26e3a96c1a3ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717acdf9c52648279b5aa9d7bb50ff29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d08b36b5322c4f0e7b34b7d82a003b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6404a5a7a40e45a40d5d0c25b561af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15cfccf490ded3181b52051690ec24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6658012e0e7c6b884ede9a7e02594616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f36490eeaa539c659ea45baacd40a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83719796baab6def85b236a234fb282618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bcc715f3e6f2459b707d12cacbbb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122567be78a24727d1d7173a188884c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf8f7afe8c76392ada162e5d668f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763cb0a175d9738e92c0cd534c56f9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90992b162226f978d1441390221d62f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea362c64db83d788a5d284f5d939e97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be330ddb855c63024833773dd7504bcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe215d40af66bc4378a40057da57b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3fd896ee95ee839fc8737dd37beaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a678e15399be62022b220ef869b5d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b0c95c9c69d7c4a9c1d5f337c43d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de558ac02b219239e0c18a086f0cdec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c6d39ac3387934c8a2bd067fe1143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e12dd71b2f6b0685ea072b9bae0978632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2be84419f95de6c25651bcdce644dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f1ea52c8497a98b4b4616c81559b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f2845e100247de0410758b55b380b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01bd72340f26dfb67de711b344883f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85ca3ca33907fc33e062ab8358169c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8f3d0dcd1a43648c1d9a2baf9f60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6bd4b25361d6da53e95a4a6fba829639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad067751cd6cc0f60603daea742f347640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adfd68ebeb667edb970e721d0d9b84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ee9d9f1629889bdc665e9ebbb193f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758630b47fbc9a05124de4131a428cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c23228687b8c7c99c004893e4db65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e581e1b8970ac9bd72f5dfe6161ab9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f52cb4536021856f1696501c32896646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9811d5666eeed0e2eb6d5a2f312dd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae2a0437d0d15516b53eb77f4de97d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74244cbbdcf3292b4f37d58431f048649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c7ac6513411232f4991bef31790e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081445b6b248582fccf5732ff650292651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a746000087b475c95d8c39495035652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2e8c05af0a568335f968d50ff861c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81809ca76603cb3bb93a34a742aaa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52fa27a3170aef916748e9dea1a6a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd93d077950d5fcb80b40c5c8f51be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c3a96322d9a635f69f99397f7e1b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8136cf51c9699910c135f131f85a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab739343c7fdfcaf586b4cadcc7615659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b187e831198dadec3084aa7c129e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0475ce928290950fcdd96a75bb32bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad722cf92dce8d55a366053e6d9690662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314239dfb324fe5ae63b5a4e2f7fccf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057241c803d66cb78746e472388d3c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082163ed841a2cac4230d53dc5342a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c836fda474358f0fdae08dd01350d47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32990060eb9a29c8b9ad8a7ea8b7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac0c2a6a4f25490efd8c66856e3914668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d9306c7e122a3409e40e8e1f20ff6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e617186882c4ba8ba0832d2926affb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f61bfbea2d283ee920905f1be3229671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55575f28f079175760af558dd2d94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167e83a74737dcbd8e6e85650b2f5ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee4ec7a813252020f1ae64ea0aacd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27157ed6e5280d386c50ca2febc742f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f5ed1656f5186a247372ff97d5699676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab62db271237795d3e16baea3fcad1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c509f189240e9d55c188fcbf0e3df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dacd54e5804f60f5166f85f91c7874679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6619e81971bd786b6a067668bb69503680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a089ea80d00b8062cec4ef8287d29d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5df8cd5dd8563c252561a493e9f22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626c887aacf03a77ada0fde297a56f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36cb6b1b22fe4e7ca7e7e23cb660ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ce5645e0d693c3ffdfac4fde057a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f8666a801c008ae993d878a9655da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bc8b18b4d4cf06fac5fb77e900b7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070885e6f8aeb8dcaad2c35ea970140688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a754c59592610716e80b235ee9ad6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8166d9cf3f418db1b96260224f8a1c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0d4243c32eaa2f2fb7a448cfd485691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562d665648b81fdac9d25a47268212692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd6db9d60caa4589fd71f9f194df41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55576508229d2bfc686858609a3035a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3fb873fcdfba4d982af89a6cb350f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2e4629f8486fb94183fceb3ad79b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ad513485a3b2b92537b77fd39c88d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e5d9ef705d1d2eda783ac9be1ab8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386da5e11f147418ab27b76313933e54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb015aa32d9d3ae009b0f6e1402a24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c19178bff7fe9edcfd0cf369e25c1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b6d80c4375cac66d1939f54cb0b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624425d23d07ac084b42439939027e20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7a913e3bc80165d928c614fcfc721704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e8d93dd91602d6cdf817a9c522d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908b6e7d69915c1874777a78420c75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e9d6331dfcbcb00b4282e2d50c0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ade8306f4618d1c0be42715021728708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f2f64fc69982b6dd94fafbe2d628709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ee46e761144a67603e5d455e0c61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef71679d5d81a713d659fc5dff9e73e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba450311a04b9a17d6505aef331db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453517e25ba27a555fee281c21ac0f16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5765be6039628c9cd509e9fada55a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a9f9d88a3d3ada7c394fe34726302715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd781d33631417ca043d55856472631716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482ad777be5f384ab25ac3f55a664ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc3165de4a5522fe2a7e81ee186ff8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5918dcc7e06c29add0cbaee38f157719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e1e3540d91f01a49949d8543c629720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9487b9113add3754c09b2ad671bd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b23086d38e2857cfe3ee01093657722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0938728f9a45194dfb8d4c9f55b4823723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803347df94270dddb701370c6e96b279724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3294486a5c2992cc9ee459ce34c58ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b246acaaf86303e2153479efe2bf5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd62061f3594ab0aa65b125e3816f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fbcff9bfe9852f379c2b44071d32b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a89f04835da3683cab83090285bc1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951778307ac6f5891b9c321315fcbb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeca4b4f2612d263ef431d40be25b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99d93743acdfdb68746b72d074d761732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e25579558109d0a89e5e1b521319e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5697d8d16f1fc44188d79b503d4a7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9347f8c6e6912564de499fafd0f43b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4c69051f1f3c9f4d9a079fd5c5f33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29d988e6373e758639a8214b680456737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25fcac1a0121f542c8b45a8afefaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1e42591aaa58973509f0d68740b27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c886d556a245deaf2d45dcf9a6635a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e6acc7b0fb3c3c3487d7236fef25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603109c3a7f57737f1b6c1f0e257141742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38720c6b832cefa75fcd3f6e5a9f9335743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725eaaecda310a94621cc8f427e1bf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea97a5c27b4a7c50abeca601b402af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5eaa2655ef2057276c112779e0638746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc50751db949bcb729d500ec87a16e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f1ac74a19bb4a85e62fde8e91e6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b605082b77b655ef5dd37aa5157b7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f78c0752e9240f95634a2f2c45229750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab079bb4f2e2b097087e433f48cd44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e758d469f5f0fdd2e2d718c2d11cb0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c3de705f8f14697ff5306af2f2bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032831fc85d3ccde5cdf6daab4f766754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71840aabcceab114874d1543a937ae9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6030a36e0bd4876a9278233545081756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a0d614903498ac77d2764a66c0075757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429bd34b122ebadc532d31d8a1f1a7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45690cf4ce5350e719136083583695759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>