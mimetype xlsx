--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c10f2ac93667007a072c421797bdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab64be8479ec262c20127cabca41bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d3c35fa0a079d67bf5276bb6d6673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd3c3d4f536607bb575184ddfed06f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c740497d08caf1b4afc38f089f906b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66585673dc87dc3a6e0e21857dc7a5f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d1af1686ad227cef3eb40e463ec757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c7621a643b2f5d15a80dec337a8678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb8bd0e91c5f02743571ef31ece20c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c99c3f873d6c1edcc0113f95a965a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539afa3a03ac664bbe86ff69763c0da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad9218e70262dc7b3d7902bbc37e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95b5a2003d4ed09c30ca72f52f02f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8624707156a77a739afd7536638465514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56344ea83eda189569fefb57d91bbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40d3f9da90ba2b9255befc6e7f16916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5af8fa47b0506425e57b1ce1ad13417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce75b0d398b9b3b7d9a2213162350b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87574ae1bbf8fbf20ccf34f15c9d02f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb42d6ff01a28f0ce1ae0c0f0a5d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30b7380990ddf80046ef1beec793a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12b946fc239cdbd53d13f22018e60c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810f53e978de0794fff26207eb9c5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398871799facf8ad24a33106a33029c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc76b0aa641cf9ee048c3b791e5c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786576a22150755b0ee356d95151e6c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabafb8fd2b02e4bc30d3fee4f7de79127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c6fe612b3c716a5486088e735c1cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667883481510a89602bcf77d6986d56a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe752ec77f7e075ddfc7f8e5edddbf3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a0cf2ffac8a9ca4ba2482818bf3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeeed36867ab2c2877511faf3c216132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07248ab497250862ef650f7ea659558333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c903fe881d04aef0bcac919b26d20de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad78b8fb8abd6c0d60bbf76bcc1d4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccf388b9ef078df04fe04bd310e23736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da683fa7cc23623c49d1403eb7d0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af562891d62a8f2cb889bd37a77da4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b607e6ef6eaad3844fb551642557139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdfa4d2667b85a0704934eb224c6b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4fda60b7adb24c4b4b3ad346f48d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64e8fd705b5b4c3dae06ca43daf75f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3f017c0914cb3682348d3283c3fb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb751ba0dfd711b2ab9fd080a97cc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a0037d15062567e54f2f68adc08bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912fad21cad2e1d8aadcb1da2ef01b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf956b65ff267b73cac8d5549a0f9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4f7bee29a1de7dbcc6c183b8a077648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9614810773c1331cd767d06d0d54149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da0cafb85f5a1ecf1bea55a73105550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6fdd69ebcfb21418f9ffe301da94b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c192ca686c33915a62645697ddf6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0661acde3677ba631876f823854bda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5419dc480c1cb86de5c99bc07edc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901740786fbbd5774d1ab88b7874bdbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496cf62cfc04a2b1322d03713eaf1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f11fe41230155b5a14c1fc7fc3577a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018390fb9c3c9876bd3bd619e692eda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5666322c10d5cba24d7f274c52209259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619213fe2259c301482bf3feaf0d6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc17a91b20f795dca5e166ed6de31c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb3354be929d402bcc0015b28487a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31260770fb5202dbd58bef9204ae91663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbcce543a98d83cfc9e60387c2992364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ea30e6a9d780b41be8e462b51843065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d900d4eb548f3cbfa9befcc1b85d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada576c5a92db27538fce313491c322967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde73f68499e06de4bee12e8f238620868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99fbb719c1c83143a85ab50d6c743e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9306ace0fc21d4dd4c677ca01fb30470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d86f323eb930c0abc31f47c47df7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d352955ddfaeb3b4f0e7ef45637a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b89e281b7036e4a4f3550e5c0ceb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac18bb6052272a2ab9fc8c942a439c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdd257056f9bfda77c3ce70736d38975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06830c03ccf68df5885ae0674af105376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ef315df6d99667bb6c23f47d2e6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be677783d1d8a3c00855af2350ade78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b01ccec841451917aa12b1f50722179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c703e79a9f45e29212c634941a404980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f447f94400654fa403e8a68e1ee3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4df41ec6003e5b8f3663f82b60e7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717177d498a82350f4cec903fdecdf9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eb54068a648022bdab8e7576b6a7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399296ac53a284115e83f1db2cad06b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff6dbb7f2fdf40bd7ba2fc42559dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509ae2866b76ff041b478bc2712e8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818f707d1737aa53b0e6817b5c93ec388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad780006e16fcc788a69c7923cdf0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd666f5b1ab61f3c2254fe8c268fb34a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdffb283004229801d72820b59da27191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec32f962b8a015699dc14b7c0d57c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2d367fdd8c8f4ca3914e717d3313993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574963c3d0c046acabd60e65af83cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b421ba0e83fa37f1db35ee8bb3ab995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4b6fbea9f47481cadde870770e39096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84f4cba418c97e065e74754ede81997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8be9a31f796e05cf6fde1c8411d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711086030f1c5c7561f1cbd6f9ff311199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac69fb987d3216bb596ad82b9eb5e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7f2302211c6e612e02dcac060a95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cda888740111105137fce0834b126102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dfe81e20b5458326e5f607550e1b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017567faee8def228152b783df782d88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d540875b64065f152c93bc6cd7a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11dd4c6d7b49cd949982cf34c2861106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd69650c8c8fd7b35a57a2f0a0dbc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47d90ce0a49b51af0d0552976ea01d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674fbe422a7d7a67ffc9254319a0671109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fb999ecb5b13ce7bbd47dbe8f2dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b6c3ddf1a4346f7dadd588aac300c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a043e852a06cf49597f3e77609fb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dda30fdfe9b1630ef01e579f3b5a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef7f1a377ade0e3a34727c00b4bb1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86128834f923561bcb5e6e90cffd5db6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab324bfb42e8aae9a0bee5b45785b3e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a3e32e32e7cf045c5a6c4615540a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8fa55b38f583fee498a03966dc57e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac6ea2795e3a8602a979004a569b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d27c808e0c669a08e83dadd83ac150120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7d22b06a730721c2997a3b87aee46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a2ba8910eb49c0384374ec3a0ff37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec8e258b11b609825fe8ad23ed26ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4925b9972236c9da3daf87771cdc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377fa008d7ff8de72caf19cde76ee8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e57b9af4df9a760a269a0233b636126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c53f5f4eec80ae45bf136f76df654127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d4a563e21059f4e6190ac7f139968128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a02b29d71239226222c0f387c03026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313edf8e5f33160b655d4c5da8587d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac4c57ce82fc67e33ca84f6912941131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afb450264737c55278cc9b91c508d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2458a4dec001f3c4c6636966b2533a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a759e5e6fbc2a9aae134882de321134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca3587aa5784d69b25dd8ac727d034135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a7cde062cf477e563da0926d0273a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00b5e1c8fae0a2d923f792bca5245137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2290f2f500b59b9de4eaf294a93a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dbc56bc94e81874bfc361761744f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d82ad5f122ef749acae1c732f7e55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eab4c04c458be2c9e8f4d684422f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2009a0d177d77ddcd9533786450ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e601950b5beb8defd335ce5f74952e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa120a72ba3deb3f5320af3300ad13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6dd822d82e716102594c9c539c669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc6265fd3658bef6efca62dcc49c4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e0306791208d1850b341ed86ac3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820bb089527bd5d97c53c74b22eff25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ebb075ee12332dd03567c262aace8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b31acfc42d24f21d0ea84acde793c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c3cda01f9c572dfe75ef1ce6a5869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9f2a36ba5d9c752097a2ad616cc65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57000fa90675fd94d1603918a27ad5ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e5fd7709c523d58b21267ea8c54c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57db633d873cd3e3618c39aae53955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1008bfaac9dd8eb8b66db4bf423a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c8ec51f98cba3ef1818d4105380c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba13309bebdf1b82b9343ffa38c0fe1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab30d5ed620a93c5bbd40e378b9a2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5db84a5ba318be68f6bdb1a71b898160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb38390df3724cf15fc0e0b0d44971161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa2aafe3bdf16a588679c6d83d182162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b74c7b654794dd11ede2eef12f0e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5f900cb7f379aea3356b3b74fbc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f3d116e767aefaa872a9bea5d3d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f0a4ae9cb82a408fdd3701d52f75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2782f9cb2170a8a4df4cea62855f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dbc16ebf2f5f199bd420667194a41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab55ff30b145fafa58998d6f3be3bf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c376ed32c03da3949446bbe06295c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265c9b6301d255c295eafe032dcca1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764368c51abab230062de73c394d3184172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81c0a9c3d9388f0a1d5b84be8deb2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b9cd6b3371e98a9f1781ecccee54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd907489290247d9080cce7a7be915175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6dfc76f12bb26ad877ef295668e5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137615211c430a4b197d668446abac7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7195eb1ff457950feaeb0ee31d4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdf1692f69c6bb4aa2805357e23898179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5be22fbac98117a4b72f40de9e3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8356d54c80e746963413f3ae042d02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8203fe5c40169d7d6504f1e5d580a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb43220353e2aeb076e6b098798e108183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97588969d53cd4a45d0232ccae3da79b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9599b5661b9e35ea02850d40fc802185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e5473b01b5576b168347b462ba804186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90de073112c1a5f5c2a1eb9b7ae0d2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe515f7560fd74add88eb4cbcbe1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a52f45641bd5ba28cf271286336916189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d20aa3547b5b80414fba79db0544f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26235e9d129fa34979666f564cf3ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85609072feb1217fd8de3e691110ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228ca3842eac16e6a0677b0bc405bc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1088e4eca81a26f4a0fadb77ef64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8c2de2e8e925141d24eca08d93d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcca0ee147f29744f02cc1e71fe29e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26e18cd05e730ce03ceac851a9f282197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0b93d6c49eb651bd82b39bc254f72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a67ed98dbd6200560ab225fb81963f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef6698928e4465d33580cd043a8ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f9d89724c0e38a0b919e62a6bc04e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc346d09241b52c289bcc761b82e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f7cfe382ff7d032b4b39d3ee53af3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2ad447e4565c78217b3023020bc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8a9ac24bb2967c7812ce001e2eff2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108396d088ee5565848fdf37343874c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee3bfc9891a23791a9fee2527b6be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79599b8fa17ead5b61b50259526dca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f49492b5fccd0f97d68b97aee1010e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421e2ce9f2266779a9fe4cff7c77be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e02714a0696ddbcd3dec35613f443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ea5a1060da74cdd7c5d60ff2136c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b1c94a1c67eb892175bbad233f28f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d885a4076e4198c498ad1357efee1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656eabc8c469d104b0268f80a3cefe1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f59726e85e6ff5575f89c6ce4f1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179041d3b4cf0df25794bb122dec79b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de431cf63884deeb371d00575e0c22b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8215477ea743e3f55477c535e75d5ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2550a12c9ab3861925f2fd4a7490bbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440d8d2ddf933931a53c4552537ec6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8526d993505f0301098fe76253b5f01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b858e68ffea93ed5958c02327693a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced93b69fa831451f5688d9e44e17b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f324c2da4dc4e9900221e39ca2d6d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcaf70a8f1650a35cc6cd91bace0d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0dc9ad683521f85eaaee1af5ffdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5e242e79896845fc8b8c77ff2336d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7ba592620344d013bfa37411bba55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f594a3f9a5d72b45420d6ffbe911230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd83103e252fdfa09293c7bd02b29b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1abcece5f45df87614beb1fbe45b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18ce9f715bb6424f2c104ab7a03a96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce7c9ecfe46334944e65faab8e03d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73cdc7325c7d35d839c7e0c470458a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab80ee280f8c6422610d23086f517236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad706c3804d27e7069c690f468a0381237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526999c446e726ea4a7878a6a483d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2294f6fe6d5c4c9fc7d186c01ed7bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e4496c9219059f2a46087d6336a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f252f71f49633150d97d9842bacd38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb76ef8eee1e7f79dcf5dc8e49b70bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5c97e8a0fb200b449632c5d793b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc54a9d8374eb404109962c28d84c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0cd0fb5002979bfc9c2ae9b659a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db64fd656ea28e762e0e3b4cb9559f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565b40118a0a613825cf2ed313871f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884903a6666873ac6f1e974774aa121248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1212a3fc3b11c10993bdd3e4cc143d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd97823c2ca5d2d11faad8cb64f775250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82f9274c659f8d77c1411155203bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1998d564687a68a3e118f0d7cb6aca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d46772f0603cdc356b5743f573a3fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1391c48b7db554c309f9dd0456c2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b257d89fe7e187cbb2b53625703f3a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7696d82c865073d2ae00e5b51aeb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483d0b71f271a92dc7f8a1d083830a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8e35b2f49834406952c720860476f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695dedef76bc7a4d623a778273d4d01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913407685fa80eb78c13eef7c1d63124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a168a0862b4872ea52da5b022b200261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efacda61d22cbe5d26052c989f625ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb6cc8bd289efe26ee31232fb543a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d34c612171d3b31887b6265c11f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a02ca7a35752868459127c966c974265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936bfa0c90720d952800917cadcce52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a95964744af201797ec1510a45c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9c7e00357dbdc6c0bbd334a1cf983268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd665f37aaa3eed336a6b655d30af5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82226aa7100867382217ccc9d6a5b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbbfbf5184f3e49c7adcd3c1430dd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c273d1f1de3001324ad2637b1adce5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340ec9a9230ede64db628f0cdd9c7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ccacc4ce2604b012c6b8b0badb96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe067ad81ea196446e62cf8f5a18cfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92191e00770dc3e02baef8a16460f3ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c293614cb2241cfea9c753d23154277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee990037eae4ce1da957cb5c790ada278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd1c703caddde6dbad23039a29548279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1614e7481a0ef165c75ae567f118f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada70e5946e9d40d76e553b9bc8155c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd943f45e5b6441ee1a9c322302c41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb7dad5cd567df99f564afbabca9ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc2580478f1b4f43f331e87138d44c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e575b0368b8df446130693d8f012c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b9bfb4748f14ef61d5cb050c1eded286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31a59322f869a909079cf24d756f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91c2e47483763c90f2a8b8498f0e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd82e7e6034e2dc40971dd35ba2416289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084bbb850ad6075a3efa9826b5fa626290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bfd848e35360b5d70c88e14ec6095291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03dc1e156560b47858f545d1b4dc71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb0202a17d64e5021f286718f0b685293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d670d06dccaf10f8628e5e4fd48d59a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8489c816cd8ce2593292aa9aca1b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaece3408bf506c0bb24f029ccd5c96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74449fbc0345a2efebbd9f351cc9d27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892bcc052ea23918f8a194dc9305461298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf9d975312ed636e1f64885939d169299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d8f6581507b4d2f34e171f4bbe181300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f4cb28ff0c6c396d3d0bc1cf5697b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17192a8e761e1675e9f2c59f453a28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f2e416c1a716d7e8e10c47f75ee0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad2118a78aacf8ee7889cb2a0e900a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875faaa42c233651e82506d4a1a001eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea49ad437b18e82bca6904df6a5ff8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9595f00b32da887f105c442926537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46688cc036a3d2e1360389fed022a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347071eaa2965b1301c410b70dd6ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0f39dcbe04f18671bda12416ac5fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a5d0c893338d244a8a12e21a591d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865ac2b8847e7706d9802ef1442c09d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106296890921746985999bca41cde613313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb08e04632032ef17f463bea92f047314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a49cd55f40095a55817181541517315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621427804211ef8b7e12ce575af68999316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31639af3deac0b3060e78ec5acfc18d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d9faf238367daa2ef1e4426b02b17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a568c36bcd9ad8311e3de28f2940c5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d1496a64d0f46b80da3924dc6e3e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d1ec20d6bb4ffce14c496b5eb7f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd11e07daab94a2d96eb6e6f61d7ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bfa75d93c75450137a7ba1524740c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d01983ca36acd89301810be41a44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68904f1eb90abce4e505d5b7ed83d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01500ef5a83a8dcb5cc3bc0711bbd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e054236195131608eadc698a4f94e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1dd3ad82fc502c60dd7b53bf6bec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e67533da5e26929751056cbe1a9e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6aea4d6bb94b1f0c10849d1627a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa291b046ed4751fb5d31164ab4ac4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ba7b33c2ce55ac3334247a596ea4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77f02f9577adc16a8cd18354e15c67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f566dd4499fedbeb23a8df098f50755334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89f740266238400ef55f3427a3fe9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ade0447e1d72500aba4cd7ce0beb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c168a78850bc39d9b0cfdbf99d235df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5d7027319ce317063603467390943338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a82b8d27199b967f2d5762b4b862339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860dc4c37014bfed99c3cfc24b28b13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317e1b9c882cbb48fcfa1b31e963f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765ce573c19d3b5be857561c151f02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646df97008defb8d923efa4e94a6254343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fca2ca39960d2979c4208ee53baea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560befd86b216086ed491c5f27103e53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de0c695871ab10a72683cb70ce6691346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fc7b20dc30f6a5c291d4923fc012a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371b85fba165a1872829c1a193c66a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb16b1d9a2b39fe6a97290d0de0bea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569fb5d195bcf95ab9a26093a4e060350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63945b0b3dc9d5528f660ff98565290351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cdddc5836501328d89b89b70fcda1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e5e8b47fc9243b76c6052a6aa6c29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ba519622b6e9beafdfa77aa008e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8ebedcaf1821ef47e44b7317cd10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b60c92b8d4e6af7b06d62113efaedd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f5c9327ba9e8e1169bad911cb7689357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e49dd7d7c30dcb14fc1b8e3e920cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f3742cb5700898ec48c85176aa5ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fefa4992bc0fe0ed0150331abe352c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083b7d38dc2c8c8784ffd3991f7dad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40ea0d694371269f161fbfd9e17c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e97acd903a4016c944c49edb650d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20a33c16a58f7184594555f50adeab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f86db98dfbf2a4337c6e95663661a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c3ebb08cfc04e0789cb2f610f9821366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3c068d2805d65f67e8a164c5f6e5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4f9e83ba27d40d601881b22ea9b1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81842fe41ea49f5ebeb0e6066abf74bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b797b6d251b8ff32582b2a6b7c20620370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad3e09dd1857a34c3ed0a7ae81d582371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08097bee9f620f177d433fe75752616372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b23a4b1488ee1ae132fbf24e09aa50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed46be473caad482a5dbcd53fbaa8d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4173e2702c37fcda3c760bed6b4ebc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de28f800c073c9aee7e7f5fda4b4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4709cf1beb9df431c1d2aeb14daca7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18b33825774d3b53e2855f27bc4e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770efa0c43836a3d699c5037cf834cfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15fb03c38745844e80462ace0bfc50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c5f88c7197cee258a44a3a89107ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbf241a80d0f865633f9609c2d3f42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7acbbc6ed6e10b871f190e95f92d20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0b5331662449eda1f0aef181ac63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095876ee8ba877a7438f8ea55f544ff1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f815671e7e03e3443974d0fadf8da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb8a31723d0c3b55c9e96bea215de5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f0cce99f56721b7dcdb7e434be48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4188f97d7d4341ef7cc832dbf4521389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220db00f0c7ad9e04eddcd180414965390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c59a29c3d444f41fcf0af17917c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aaf37b96a5f3e4f500126be5071c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e6192970d92f32e042cc3d867c63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c88d869e496ac961517b01ca2500a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4210044dc1749765dd7a7db2832e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa50301241ebf98602b3ac3222c1c88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c53ad6ffb2b85e49b41039d70b4c26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ce6358b4025200df18663cb4bd29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344da042145088a950439fcdbd5de5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d809de0c37bb201b5501f66d4805c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24d6695d860b470b5d7d86cacbf5d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77d799ceba089b54700486fdfdc04f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fb1a3239cfea391ec2b51ba0df508403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f04f176ccbc3cbe80bcafafe8d3481404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266b2469ba0ba9c4e0db9cc2f46e655405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9b541094be09784eb908ecc11e4f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35504dd8f27a863702cdad2f488d0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264516420238097f11a31af370be9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d32c832c8e04daae617447673666409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bff825ca5879f40d7ae224ed83c125410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289fa94974e276e4ef758fe0447e396411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4bb6243bc2e2a3cc66e1d7e83fad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf98fa05a563a29858d4efd8fb35db8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c533a4a6f86256cda5c26de00f49fc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd753cade8714873927a93615d5678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7f38eda1b8e18d5457d7716ea321b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde00d70a5a93d70efa737fe1e64149417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f0850c05450ff8750561ab01d3a60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8236ba260cfcda5565665e96e45de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a220001c40ee506d9b2e64ca27bce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f23963b065015232063a6d16a777e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d72ca0c4b5c82aa77f0210378a2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6487b7d00b2e3e10fdd43616efac4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ebb40dff61b646dee6f1581694678424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b997085b087649cdb87874cb6eec8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e877da2edc8d42ab2fbb7b3a64a2afd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c618e140ebbd5cc23e15120ccfbd2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2edab84a9a83a22e6cb2b14a303770428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adffbcd169997a9e4158673a7955a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415de0a2e819f7482e5fe0901ee3a450430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1749b8c49708e14d2c88fd37c69aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35c29c3ad67507efe6f2b36a97a8c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c6eb86731619a53b829156ec03696433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd1a4305a288be97fd907c32bbb2d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db23c7169923a55947fd07269e312435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876f54642ce7bdf3c73e9976128a0e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8769a4bc1a4bd2325f90c9bed7647437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c0ccf462820461d7b9dc85fc7f74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc062523782d2d8ef693c3ae164498e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d61e43a602e2d7a6e601134c14984440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf14f1ad768b0a142ff1aa6732549a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9373424555b4600df80ba2aa2ed0fe6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718812ece45016440359e9fc97e52ee4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66334019b06d11db4604b186f9511444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea981e2174614857e42e770ce8d3c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6b146dad0d305c7200823b343f6a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f94106a4d6c1f3d7f36288828daa7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8fdafada852bdbc137c33451b390448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd135e5b8d583991fde29ed6f41d554449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde5aa2387d6dc959db97ab2c5fb41b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47cbc872787f166a1aac0ae1740f75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e064e5bf963fc9a0cda62ef7915d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727339828c2762af428012a0bc43828a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78298f6ce849b0389bc0d956c1f99550454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341670d451e4f4ee7a9c8fce6fe202e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14163dcc689d0630b62fc4887bb780ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da14450fe540b3ff717645c3531fd3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19707de2bfeb0cdd901c38b169b398458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf409ca00819cb07f58f146d696056459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2bdd2c91273d01a2dc90916ef8438460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebba405ce7f5831a27091c147a2e58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e283359daff1774c801a1b27570b93d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c240dd01e767bdf58ae6aedd3d8fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054505e1ea2230ba67792f3e9384b74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665c49a0a28dd5aaaf85eb254dbd52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d603b49656d6594d1c2ccaa68a4e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd82eb2477d5785a5de73c36e5450467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15031b0ee389f66a18d15bacd4a726ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59635799adc2fb4c0f706365e8d0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96426a213a56b2c5eb8363797cf435470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc51d76c356b62a841b605bc360bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb98e05ee6b9e857dec93088cc6ec0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549dadc734c000ff445006aff678c72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb714507979c6aa7f5bc80201d23c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05262c84327556d3c83b49cdd6d159de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dae7fad454cae1895eb671525448a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748c00eb65249989c30ac9cf7a91e6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4cd669ffaeea7f6a55ba6d395a00d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ad6358dc9886f9ed76cbf58f17fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf60d110cbc3022a1443cb30b5a25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba212c0e26cec0a0a26379eea24db421481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd8ff916e5d18b0a6a46a30eaa92c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9cc069607c9e3360ab6abda70d81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416934a2447d25d0dd758f6a4cada9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1fcfa6ef5915bd6c167bd8690fc9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0ccf4001a0ebe3bbc3a0ead27e2b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978238715508f38662d0a51cc6d9fa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5a2d692e7dee62e1cc856290cab7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b444424a62a1b1e04994c140ba50c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a957928f756ea5753149d52d31533490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7b8b95eab0862056ac6d00a39331491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c2b825a73231cf7a09c2b8ac29c03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024661343e0ac090ea6b0d524a532f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd6a45dab0111e37e258210a2dab94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6822fefe0261d087428f774417d2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49859dfb62730af1da0bdb365c55ae41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ca41ef5cb91b37a376a729babefc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843a37b69a5b5c0fe4a071bfd094da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcfc533f72e50273341bc26df3e5f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf329c9fac9cc188c1ea65ad12518b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db0ea0433ea051a81ce7b48f1e61ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343a19db5b5e303043fa722c807109502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07b1b619f490ceb181cfb32a20d95d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388d7909ad002fcbae321f9abfe6ac4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eecc3f16500f9f458c479bc50971d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417ca4eee9594353975c932a7e4ff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f672a244bc08dc100ab35c8f137d085507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ff4043716c2bd19accac8b0568066508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448e73d68b0cff2c59e4c319f8cdf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd784901232c344c2135fcafa3b099a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fba086b453f0076fc4cc9b234aa3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5d95d7f371cbaf6748fffbcadf11d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655fc9deacc81b1de8a7abbe5417d5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deaaf9cbfec9d1bb776e60cddf1044514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201a8f9bcf76977973979789f9bbb7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9102019d451b919ce7173e8cb3dba3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e63909c77772e26e974e4540951d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea552b6a8c9d6032588dd404a7a2732518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd001fc079504b1c06436685ce984519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d397f0c9c3a2a4b71331b4459d00912520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fb5cf27795a1a06b2cb2c7c743814521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7695044ca2b2bf5509dae151add7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724330cbab98eeab138dfea5f092abe7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220b8a75cc7524ab174a54f31a236e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299410d416028d156b60ede85b02ec13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d30f94730560955d0c74cdfc81ab4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefe1ae93add5136ab2d9ff802dc221527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf470096f39452e5eee6c16a27289528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff034a5e47909d8bc4c3d1ab9f08d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf68a87a1eb2960e7f136f4a912bef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d89d216ce54a94f058fe2b48bd7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4036643bfa093a6c9d5b7859bf9055e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c87a2895c6a9bad002936bade79e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583126ecda0fce4afec7f5e8ee128171534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17d5be0f91d97cf681e1b1f591f127535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d014a88943b4b382dd246db411cb4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4a9440cd430edea75192a82c22c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef32a222cc486c9fbef8e87d12fbb7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45058444e0dc53996ff627b644fd2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6d3fd66431bb95277e35ea4c7f1ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571b23eef94c11f1ce3ec190f35348d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e637d85914da433c4aa9046cb68183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d00028e335069c0394fc4c6010f20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155a1b10c91f58069f1fc689f14272a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6d45c1c447f81999c8f946bbff304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02b6c108d6f16cff7e8acab1e0554546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985b6f565bcd27f1ae93c3c2e15ec5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e07d67bdd320a634adea80bd332fe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b043d86aa6b614bb2cf8a417be85c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b74ab1f59f4d78871966dc4231c5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0d8fca39894c8a31ce0d89b2312c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d144c1454f4d960e1d081c7c8ab1d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd050fd2c232c7cd22bd2cdd247e1c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676f296831dd0c3d97e8b9402445256554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4204fdd8783a3146fca5fc40655c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e455247001ef661bb039ccd89125556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3d1ef59c815c6b20f84e34806e20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54816a0ebd32682b25085d901925cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ac594fb4661f2ac89c5f17145d631559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2010c226a6a403ab510906e0ec892d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be876986d62068d1455cd3f894197b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f3330cb9ec6404b3a1a80781b656562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a4b41ed90f9ac4aaab4ca37ce8aad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdbf684122be9d1261c17b9d09951a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790640be4cca01349488357a4faa0ac5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca1d9a10fb0186c925ba9f492a3ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9e40ff2960028876614e1e724ff9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062f8b97d19a5f3c915783aeda7440d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1d56f4de14e89f548968875338a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640cffa2345eb16e35be1d47bf55c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba6ca39b4a9e8e1caa82621f0f061d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c418d5d81de1e49a0eac44270321a7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2fc0d99e7a8cc4baa8136aff90e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5b7d956c99e0b84d4df0967a24586574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ac51b1332a069592e5d6a901b7d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348364dd892baea13c3a1cc064159a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a37a5c766ac0ac580f80977b565b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082dba666c331152f4a57552cc23971578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f542d34f93da2a3d2ab173e70f77941579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa292862f34464ae0b450921ffe6599a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9686b8095c9f6b464ceb800d34b2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef995f2ab146e4990c893668aca662a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a28e6d303c47b697f2208c2539b4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117150d204ca743a9daf04b1a980a19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3047b421dc0249355ea4deeb0b012585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d7329adc48f19f58c65a38a5ac59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee71ec381f4dcff01a0556e19487849587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e3be316690ff105ebeef49019e8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140660e3063aa8686863578e1d53fff8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965abf641a4aecfc1e5f4d7810a66842590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677baa94c38475af23e7ed83f7a9a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bfbf1fa50b96afb11c2158b10272b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6a6a45296e54fee0f5b181731ce4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c9e15d3b092c7ac83905c32c0d74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995d0bfb58675f7f48895cb7d45158595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b7e2a7c8313b945d0e6f6f000cb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3b5afa255d528a93b5a26f3c26e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523563245805a367da42c6a9e4ea8cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2f9e0d3d0b741a76d915bd04721c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df4b95ec35cb1517707327c45e9d75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df3f23f55f978cdf9fbbf60d7f467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013671e280765a0d6a4d027887c4dd19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730326739ecee2aeefc926e9c3b00d46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccca0d680d7addc6b6f0622520bcf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4c913a6fc0c83edf1c3b3067e3d31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26302016db7c13788f8a23cf38c87a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e629d00e0a88804c8d034166cf276b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520867f42636980834aed5d241952c8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b27b3cc71e173618ca219e1d3dde2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541615895a04e608978547ce5e019874610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c7299903bbeb6ab9c5908e8c128ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75d6c61b3ca52ab2af663913869178612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d351bf892e96502b5706f43f06ea7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77cca1e3ba6238b750f28732990c20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae773a1b82fe5d7c0e40624fbfd3e27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcebd6fa211f2781155d2e85f2ab13f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2d085d107a2a93e288933b3cfe18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac1b2358ad819922a016d64ec32f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db65379af491f8de7519ea6765f81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98985df8899cd7d505749ff9da9c258620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e83e2cc469176597e5e8c1a8bf15e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0f71aba09ca1054f2607b27ee802f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d1b20acdaf2930a4595c47ae61dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1435867b1e882e4f761ea28d70512624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77342840af1bbb00f8a300381a36bcbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3729b80707d1aef419b7c04ef621580626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e79aadfbdff63db72fcc93d7a999627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1960531e690428cbc025690579f516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f541be28f3ac3057b18f76556b577629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe8f6066b64f80a48be27a54c5a024630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fc219bcb48e0a7568ba20f926cae7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d577c4e3a4ea490487d2e6f77d02a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1f967e9f5d0e09ae28261ed1fc2a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55ec9403757bedb058d0502e186049634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e74f1e6a0516f499113ea644b0d8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d03e44b711f3061c35d542b03a0ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eab107a5edec3f8ddbdb7cc36aabf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fd6828d71952704dde93e84da75ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac472a6539e62122c3eab085215a96d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f4916a9948cb0eacd06573eecdf2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e153e7637a05ec67afd9f13a4994ec5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5a68b5a08063f0d638e4cdbb34947642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb72d01371a74e81591fea296049346643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd633c182683bf1a842a1363ca5f1d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668097417dc137b35bd885bd165cd0d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2990953d42c748379596edc75b057646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1feb05417d1a3b973348db39f487a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d151b4a31ea659f309b552c4dcd67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa443d232c8b89d4ff4cd79276fd33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd417321d1708a8bac235acaa785ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf212d8b36bea750d9c92f9a3155b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4dad2418f8a71db9a79b6c9639b61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeb6f1e46922dbd43b0981e2ecb6f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eedd9264b57c4dd849e4f83f958beb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d92acd5cc616f41f5e2087b5fbeae4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04d948b912d635f92c36ba0d822520656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e7a2785fcec998c4b78c2ba5dded5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6cb2d808558f06c564611177ede2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b35c92dcf3089c69e6b4cca247613c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9448be0b490729d72de83edb797a6d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f7dc2f59553c8ad231028f7dae766661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf62c9949aad00898ba8decec24c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a979842334417676e16b0f9588ff81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce773ee567c75fae61bb00f5659e5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00102076897570fc293a29b1b6e028e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b92bce2482eb3f8b642a7534cbca80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908471651c2a5f22d2311f2c4158a2b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdc3645e8748518987df091c19a187668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da2580bcd6492732528a50a4d3713669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799e44b5408ed6887f8507825dad1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d06e799825ab4f81f9bdb44438316a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd0f616ab1413a091b134a6a3fc16c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051e0998e3bd57ad96132647c360f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46890c15682e5b089e99f693881c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b6a9bed63d3247171369e11127ef9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e1c9192283738df43322f849c8c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95df92ec9d83333bd7948e5ec0bae1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548bcc5f67e952f8ab3474585481ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211911ee07382822664a90da355b03f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfb921bdbe137b9c5bdcde0559d657680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ada1053b0eaded1c404bf52878af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871255727354ced82085655cdb3312682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ece44dc146326bb55dbd533b7f69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095f93029f7a73fa35eff12e21745a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c0babbc3cb10bc2334f84f05e4dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d252ba96488d47830c4cb57328b6cb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ad7a7f7e98a72baa732536210fca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ac03711cfe439625153026a8b656688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab167add7a4b5cc2a4bbc4dd5d697a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa438157f9ed9f84b498e8e5141f371690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21974329a394321d47df70fb6014cf6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562aac8e128055b5ea1d24d767ce997692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc315d4bf465dca4daddef568044458693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1cf3c5be5648c43de0a9f94af1239694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32f3be63a337484c052587c4b31100695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789295bea3a491be48a6e5f930c77a15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a1ae7140c2f094bb5e03b94d907da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac85fb9507eba5510ec69931096cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461341d736f5b7281eaf6bc9b8353fda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cae64824eef7fd44c4d0747cf1c5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf9d62438370b1faf65856b5e67a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb26ceafed7615b4d3862e931f13853702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7373e62d3cdc579fa4fe5693d6f239703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898b4f9f9286a7435c2445a1da3978704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b75be04ecd0f9b69accb964530ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588bd9b244d138ad6064ecd72f4d558706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c0e14233575402e806df5492e735707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf60ea566fbff65432ebc77b64931708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb62a50e949efb9f6a2cc60684aef1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8667e76453a0abf6832248ddc6f0f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c09de56d4a11afeae398725cd38a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe605cd01bfad8eeae7c9bf5036671712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a6d183f527614114b76ae8a6ae6ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89234496f745c790aab404a308ce7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842648c90cd72a98d49aed55483c42bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e43d5615ae453330d008340964e60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28393fab0d9e8a449f205621e01fd4f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be32b51bc4f5fc4719988b1ef2d4c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c3cec74b5336bb614904a7522658719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db10a51dfeb8cf896926a20482f16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696a1b9f29e6aeb0240de051fded39e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8abdec9179e8e1127905412d61d45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b173a88fd4e5b8c7c436926a11d4d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d19728bd9d20369f52dae01408dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808c646ed423cf9e784d6be4dc673d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcff3e90ea1a360a0e7ce2b11d6a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19025d8182479bd1deb20e297e32bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfaf70470e10166b33f5a8c984f4c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4284dc7e97fea246d4b3b6add1e05b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93e8f8f8f8d7f0df6c0d1b0f58a6b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97af3397eeb59ea4fc97ecaf07831d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d3604ae66a5c5c0d40e030292509732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5fa21a5bbe417e0bb6083b1c844c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066134cf79e8fa5306119cd1c22fda1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee16f0209cd27a48ae45f54040e14dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e01866617bd09939d6e4b78ca2454736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48201ce479bbce19f6bf66776129c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f714c307af23dd727ebc3076832016738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167a635db44d6dceac9c3567dc69a5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92dea12cd05dec823b982d17f0bdc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ed109336ef18c9058011d96b34784741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9444ef016eedf9e4bb01a517b234f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7647d05205281f0b044141b13ef2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427355757687bec837d78af9ddf811b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ffaf86dcc48364cab6e5cfe587cc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f06908ff628252503e851f09ff059a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859680c61fd94b1849daabcaaa6845f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6418644d298f9c4b0dc7501e3efaee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e21317adca17e292e43feaa13318c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b91d2f9e9e792e600fdf7c10ba03c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b947c0f7f9cbb4492962c6f04e75df1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9768add9f7cdfa210add1b945394df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32713637eda8e98919fd9af589137d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667fe85dc0281ec7a738084b017574c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea17b2399d4b987ccf980f06d08d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf666a2e8b39b21c6136360ebb4bd82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3f25eea752e8570e69804b07f7efc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49a7fb284048a58bf3bb7dd853b21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447f1605ef40807ec09bf31c927e2b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538a7f139a281dd047d947e5f92925c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9aa177d3903df4eb4908e2688e782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ec6b6a6703d6c7c9215341b866d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7af162480413ec3bd734b9fcb7314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06155eac1f6b55f6f90f0a2b609bd135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73336419ea9ac9d17562747d83b909d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a7ab7c37cec25dca49d8c651ff7f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042616519f052938ecacec2ff5591d068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db7cced0efc10d1c84fcd32361f7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09ad5e5a2c846aa43b77033c0549f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594122e255ffd8382417209aba218711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1103b12c833ce4bb4a89886e4f82b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3e2971f1cb596320b3c1d8c04d7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd89b2a07dfc6ccee40dbca9f3ad90b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673738dce7c7c5184e08aec7c29876415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46557dc8d0caee7e47c21b20c9b71816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5384e746fc7d9ff6c335accdb8e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003859d2c26b53bbaeb0dcf942f94d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37cc3a4ba30283c9c8111ca1716e6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548c9691dbe65ae7686f4acb40fa9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b337b35d8fce53563b3ef0c5dedcde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe26755f8d33ec088a07e7d674982822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae3bc7577c02243372d6f6c0975fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf30bb427986978815c79c58a7fd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd6d58611bf0a5dff87dced26d0b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba88c78aea6b806321bea9c4f104826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a45c2614d02904cb70afcec26fad927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c2675f25b5d9d334d19008164157028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ba3c8a24640a8b4ce9096cd5e6f4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f25cf417061eef665d5fb9fbc144d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ee495b8041cd85c0006fbd340f3e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103d5f9d6bcece82bc0c0b79614e06632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e47a64b62368c277f33ee981e3c02833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feeb22c662adc720da895c7d3e1c8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7d0ae8c5c4bfb2fa08538a1471ed035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ee8737546078571a241d9d308c42c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab29b51608ae08be659565519de07e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632919e6c255bb76335a9099d89ab4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1fab67d2c132fd217ef1da57123e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db6b9c88da4362dad3b2592dbab7e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03567759f3bfce01ba30849402cd2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae791fe42139bc84e7481e0d228f6bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1a20bcba5844fbe09272c133ee7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b594be5b28f2554b13e6f2b2f3a2d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a523b63dededa36e0e3b78933777445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdaeeef0ee866d87049738c4e5a7bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe042acf74c06b8338b94d7a28bc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1b6f6215c5da9605aab2bc91b724f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f412dbad3f16f2f71113c3229894b4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e922c96cd97bbc7a80a28c7636e0be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b950854c80c233938d9883f286d6b2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6dde2d6a18cdc4b258c9806f8d91a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21486c2e17e72642983bbfa4b4468d8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a30458667ebe2523f4c9d9ef316554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cabf098191d2d8f1416c821f7360c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea8d697edfc6a7e3d9236afd3b049756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed583a19814d681696d7dab8ade3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1bc610410779ade7f4cf9ed7ac5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5cf76c69e53cab036421e6cb7b1d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292a605e8fe7c9c1f8a4335fbe288260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a96c2ee8ba323db59c49167133fcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f598c79c7a42a00434a9820c2353cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c0e12776c0d748949180f2937d7a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429686ae97507bafadeeb41261443da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb3f2f760a4c4d1c4d21987f8d241765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c839d1015e180449b787b3f884ac366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582de815687af9a0044920388bc552867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9d6fdf9b685748cc541a98cbeb14568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bb52ce0538649436894e2b15a859769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b294186afcd17d73f6c9638818385c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb469a4a1025621fd6df1ce2325e6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427314c3223945cccd8bba53507b63672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf82bacc51f300f1088282423a4954673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6a880bc05742d6ba29be1af69639274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558398fa6307fa40757f3a850c7053b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d203b9de04223a8328d3f6a711ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828fedb1d174d8333585674d01d573a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24679e27511466e5468069b19b45178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fa868e5b968819c36e5e939da1fb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0546c7f50815f148c7fd8d9119757080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38fe13e61e9189ef2313baa8e39bc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4e3db8a88050a230bddfb487ed8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d53c81f3eeaeb3cad723ce432d99683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6878ffea924d3edb150641b92295684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8211410c2cb73c7eaf5bcfeddb2ea9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9804244806a681eb213ac89594d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cbe2e24bcf7df230196aa7430bfe887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c7ae44631c8756d25f589e4ef4f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c554cac6e14f67a0b725da399fbe4a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3debae0bcec6f89720997f66dd003990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb69429cbea141250dbadacbf2d99591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0201eaa5319288aefe0c29906e43c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a51671ffed3172182ddce2886ddab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cceec536017091c32212f67d4048694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0eaf5e60a076c3e27f9440a9a989c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663f8aa9485d57ee96026acad6f6f7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf3c7722cae477a2cf3364c800db1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac76085521a4193a89dfebdeda7ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dafee1cd786e36deea1221fead7d9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a315474044a9065bc801432617fed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec5b1dc83b3e0cc03eb5914278efb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a23975f009a59d30109b0a6174e45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beaa3afdb2bd6eab8f14f3bc4f2c98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad8fdfd64b806819e30cbf50d08d9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c75e5583744a5a61ec9e4603b873f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea3b4b39b3c9900beae9aae68a477d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bfcfa52143e74bfab3894b5342f69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f679b54c5ee625ea67752eeb5fbed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e4e9afd6f8fd9c02e28bdc21d29e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593b5d85353f6e74b39085e9efd8bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4fa5e71bb7344611eff168e137929111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e05e09291046b41ee5ba46a12c951112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a34e3c3e35f5a15c560e6075dd773113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5e29fbd2681cf15d253a05334cd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f6972506f60736cb39b03659422bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e00223b22d5077f85a5fc24a2190116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c18f84da32585f2b6c73df9a997ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681f9166f7a4368a0728f1555e15c22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0766d0995ade43152c5c0dd963c274119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c0a977bf80e3e3fcf6973c766a51f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf0135c5723a28536877ff227346ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471227b8751562e2bc7fdb35003a09d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d5a3411712e192aa5bf49218fe08c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9241c35823745410ee87d23dc3748a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1ec41a415ed2bc02cb31bad95e264125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed18099e0941c18345d916042c5727126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f66423126850e0ca0a9c2e825ee3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755802418ad64cd81d7fc28df9d8fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783e9f161d8c189105491c9acba06fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd5f767436502123532946b0670ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93e476c71da374dac1d2cc5d1c8217131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab858d075fbb0f2d74e192896e6ec7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ec22245cd8666e01976d366c2e1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d67d8b6f4b51d5c08d6beb386f6e18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fd348a121c6a83f9381509904fcf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017fb907e6e23500c7706c1eb86304136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1b45fb0ae8101153b0e0cfbe6ce54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d2c07a9ed0b0a36d1afc885e96d25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d6eec29e7cee46d09043405b4e1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d6492e4de7a81d6c61c3456f74f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf11e097d4486ddec9ab52aaca41d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0e6758b0abb8ad2baff1485084d3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda0085fceb7fb8d16f6f31e635949143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae220f433b8e0ba1d544f75c5e0e67c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9e72cab6ef4d0925b9836ea7660e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee55dc0e7487eb0b61b9351f0f88d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824aafde8c3ffa9eec69ac815dcf131147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f6bdbb515bc9583027ce66b94abdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67ebaefc0300669fe992096c59540d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a9e23f606ec5439078ac8cea2b2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a16dd2b706062f5b7281ba404f1084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab817051b4d73b218eda2f5ba8242fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ed985db69e51e04cd54aa35f514b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dcbbf3df7772d0638cd8d6562a12c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d93f4cf34194f0f8aa64616ba9abb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f107f4a7f357442248b63cf96be16cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98ea369acb00d593012def53952ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b31ac2228ec42b9c4149c490763b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51195b1149876bc96f3c336f52ae485d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c461bc7d94800a5efa09450f364b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ed44de0099dc880c0f4acc7997cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f6c8dda8c20161c0004673ce7317162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efb3c6056b6d0d151d6898400c7ebf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f58b3bf3894f79d2254b2ba62163c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc2747b0ad126b1e784cac32e82f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3cf96f1210ed3d682183a68ec9b32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaee117724580f9bdc2dc7cade9f49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa6a6604db29495323fcc36b02195a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec682da7dd350a60a4aa19c1098f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a015c1e586eaf3fa8c7cce2815fa1c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9a80fb4238c3da29555ab5e905f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4795f8a5411b8c8fca0bbf65877d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb6b259591105e02b9f391f207a03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f898fc30654f1c72e15874d2151d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb3221fae43477e020a6215088d270175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18a6b4c88018ba4db820763a08a67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f66625e5fa6f418aecc1a5b7bc20e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf001fbd04302b598b6fe37bc70e854178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1395e6280b3950eefe07dac1189e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f549842685b5a8ff75703df61dcb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f54179236a83c15a49535ae6d548f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d837da3e025b2b346d8eccdad73e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa82eafacc6ee6809e7d93bd52c49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2756fb524d45269dd5eadc1cb78c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c25e21d03a07389868d7b7495e17b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258d11e918ceeed2f3a824cb6a2890186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047f172fa856b9a5b9059c7ebf270ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60372d700441349723226c176e6687c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95c5f6c424b03b543dc78b61907ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281787254806b8622b9d5f5671e7df32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4c0d2d3fee717a4abfb2e91cc351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd9f9b961b4e89f1278f04d2ad96ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7b994765cba7aa53bb949db9e9d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0094171c76b6c923eb32f06e01a1c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22d8b398b13115b3a656b617cc1ba9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c9a4bd420283fcc2ae08a6a1d067196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3454c1aebbdc2918c2964a18cfd5fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27200c376bf383f0a5d8777e164b17e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cee08472a790d6457a4c288cfc2a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960829cda8278c64845db0e456fda943200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913760d86d3b8a4e4938a1c350a0e64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799117d0639c69c22603cb7acfb264e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31798a1e4f79cc551df19d20832d5413203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13021a47f69b52084a3f21b35263477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f11850fb8372b855256a72e935330205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddb02cb8e2ae3ce3b6ad3f3ba630e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bda20c36246371f43151d207a1a4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749d7fd3065009f8df74f51c8628fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e1a7b6f5b7ece0cfde4cacf07f18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebb8f0923f11a0e4a90e8c4dfe5e1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b23288a677146fa81dd3259fa68c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e265f30771a03e5df985d6ac1fbe8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844c3ada2433cecde7f516d18c2d91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27b067e73f0c9c6d559e0628c45eef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e23ba2778f1bec8d39ae196db066f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba693bfc3b477994ec92f4bae46f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2bb93baca27dbe527e2d0057b37d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a24fb237058b9249a97e869bdbd383218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38e70e8b7094b052bc6da1de934b07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c9bfc3059bfaab78cb5ffc2a0b5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa1955cd56c12c738e4cf3f36e24b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc0e4f888c5fd0585ece3d86c8a85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5abbc06cb4b87dcb57e31ff2b5f08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800cc8a74a2ae0bd92780d36bc01bb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7d8bd2f655a30bfd459ca9b5bcf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c79d39c2fc2dfcb1635eaccf5146f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a7243639cc99e587e21d2bd848eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb2baa643cf03ea38be2262d79ba8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa5cb6900c10fc1cad1c168a26df05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ed10500295670c4f14320ce455a13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17827c785e7e0e754406eb0d66e33409231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8260e8a3d08655b830f4eacf595295232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0badd0fce0ca43e1e9b4af71dba279233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722766345a42bcd8309197a78ad400e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7285b55a197c9cac22e5625395d14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680967f0983be23d17dee36b51ebc99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e8bdde1eb8015c5b4f75281b573b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76626af1b27a338f5af5aae84cf79f42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f315c4dbc1e3f96ecf84f792ad61c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaabfc79377e5ea69cce91561a5991a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bc39c8654002fca95eb8bc5b334ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeddaea663b6a15f42a0e5744038164242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfcd56e15e77e8a0204404903470bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c0fd34a05df2f508287d5b787d52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc5333c73871a1c519da3fc212203f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549faea186da67a9914a67ceb7dc3000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacabf9f4902c3526a752a607d311107247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0e3eea67fe8526d50015a1a85317248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7fca849cabb3e54b7918c0c64ca8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d66ce8193947a79ca3a263d200650250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5fddfb633fb482070ffa26ba5765a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f10e166cb723ce0194dd1ba3e2fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33452d66002b9071b675d6cdd5ec2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7481efae99d01869ebb5a38978762254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd945b2ac65760cca1d410ad9332565255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf50624ca222e663c73c397485eaa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea467c852bee91d2e5ea6837304f881e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e67b7a844372c59bfeb32dad40b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb6d2aca2abe8e163e7112de4c48d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ee15da89145f916e881abca9926c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d011da91c6d22f5b8c92d10c470b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae462b5151523ce4925f2072174c1d65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324562538259de51b473233c179e374263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55981663893f346cd20c93ed8cb21ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f9c78b47a095a64893fb2a03eb745265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712fc4ff075ac811f77e394c279d1df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39658cb18c6b243d7452b5141b80c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9066f14debc69d68f501c5e480fce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10afb3c2f85b1a0dcd4f9e0a25a8785269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54714839a97e324f09018e60cfa4db5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e01e093f80788fb9c4dbdf6dfd589271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c851752d2d23a0026d016fa97fb38fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b49895af4289f100ea8c0a404b0269273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ec26d55152186fac2986778bc6dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321dfadfaebd5ebdbf35391d316bce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d6c3ee69bfcf7012ff75a85af870276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da825f19dde83f47dd225833684a92a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f7c47d67dc8950e0549cde9162752278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e91499fc34fb1808c9e5ff8e921a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a60f3b3b3044237ae0a0b5f054c4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5816d058110e6b63805d08330d3409281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb809c15d6e56bfcc7d5f75f39b20a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1c634df9d145347283435077a675f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415899f559bdc8ed1b0cbd9169992dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a574ccc21568ca193a4cf66010d5143285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab1cefdb021a2f63558d906297113286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73977af340aee492243b08802c236051287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af321f4fa00dba002f4f05ff6e81c26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5bb17651f5e3368855fbf0af64f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c40dc55216ece7d1a35e3157f72acd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e4b373deb0d4ad82e6738afb1f2d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92d4861a598135016e41cfe9d318d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfea82549a1bc554661d08ab34f5a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a4d001bea2846a73faad025356389294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fcf52f435e278bc03682b9870c276295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7393c1676ec46593cfee277b33018d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596365f74ff8b1c9b234a245124aaa42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325adb5587d77e363521378f7d9ee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e2ba0fa3972a53b484a7d5dc6a935299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd26145ad2fcfa060fc28b60257a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb14d4b5a80c623a4242e61d2faa95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f53ceb1a5be18128c60facb6d59d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b6569c888653467d18c495c35dd46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa0043e524c8765d04604356a0f6c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd90cb29760a99b2ada49d0db93f3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace217ed2e36b558344a26ef9915e49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406bdc13fbf7ce82c3a717bfc0b1ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec5c1ea78633b7d312d80c95dbc8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794a22b6c0d5bac09a3a6349bd6dbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1cdbf36704fb79eb9d90ae562288310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac5adc66f31b52e46bca2fd1639f27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72795d0e0872fe6d306a2994c9b96b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8f37a4f61b8b8bad5b06335509d5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399711607daa329546493b354b598b09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b70a76b2e126a866f12246d5f209b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cb1d1c50a28aee4295ed98b879956316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f1f61974b586b49e5affe15dca1ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067175dfc33279bab828f9ccf2143ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f67ef2173462484869e7111be483319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee4a53b3f559b5dee1ad0e03c2958320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f99eaa9c26f49f3cf2dedbfe7564321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4a5e59b03b4fbf8d3c40c13e3899d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24780abb8bf0f15d7d62ac3f88a5c99c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a38aea35a1702c626f555a180e6bb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6f9418dc3ba4f1f6ce80cbcec995e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9789807b46e63d98a004a9195a66d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296f1cc8fcfd36e8f647065e9de3ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c2a98237a23765cb5f8a88ca594b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eeaaf1e0d98d86be85765a89204bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf93fe87c33646fd35e2c8354fbb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d176cecba869bf4d472b526e6ba991331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a210490d83f577c3ed116f16bdcb21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b82cd880b20b7498da359a42cb5028333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c48a2cdaf7f6dea89c6f27a3464e78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886f4e152a4878fe0780ccdc914e2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991074d3a55795e17ebc6eefe8f5d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d0adf36006c0f4488f7a2c7ff639337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5d3b874b01e5eb3f1b88a2318824a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3396977228de67cb7cce7a47b37c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb549d1f6107f2a5b6f758949f5137f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca40bb55a1002eca52e5daaf34c674341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e523492fea60b6e03e7a2c24dc99a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbaf15fe07430620d1ec221043d20a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b138fd8fd5c6fc64c387b213aeb0140344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e33a629f5001a47eadb501e6381a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346b3715c45905156516620a3119e3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9860e58b1d3559d7e8ccac7ecab5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abc4cf3c3d959ea888f5d94bc0f7a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e17b2e7681807cf0b0073345da6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a3ede73d81d92fd7b68d9db71e54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01089777f37d28b6d164968898ddfb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04fc1e86cd2fb46a651607fa2535fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a732e93045c3880c4c59fd66025bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363b6cefc16eb832731e951ba5df274354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715b892cc013d8b877dfc7586ebbc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50481baa0e65a4111ea36a7011c2cf79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71491c5894fb97d23be8df82cd66445b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc49c3fbf11347bc189782f0894e1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b6f1fa917e1f9a7b6b6158ac1972359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9484bc72648b4bcc379a05a64937d3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb5721a1b846ecdcc45cb21f79a423361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d5014b5a2f02747a5f854f0391887362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd3b6989a4cbad0ed0db554d0c8383363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb262e63bbd47b2f18312ef571b902364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc56c63d2a7e32f1c2a78a94abdfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231943e90e311ae7a1219a3a2ce255d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b094865000e66cd9b4fd46d6ec1b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef77027b0192b046e18592bcf29588368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b32ac05f9c63f27bf0f0840f2b5eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1931a6cb57568a18f51e43cae5083ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1e250bace5d7206b07c9138dc672e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c087f103602a34be441091dd1a24015372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd46c445adaccb78789cd6c0f4551373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5efc1e124983e217f67d278a03e84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a948bdd7d1ddfdea04ddce28dbd0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceb289b81c4a8c458b94f1a659a487376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea2e9cc6197be7572d8b362acb68de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178009d8a67895fd146d90e3e051fe8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c6f10dbe0b812f04a92b5e515f97b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1440154b1c446319501b40688944380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035b3c8a9fb9b0e17bbec938b5ccf8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811eff0fbbb65def571e96702ba9d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3600eae3647782d59dc4acefd9eadc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc8df545005933572eb55b9d28ef4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6253c8ac770214050c41fb7ce6f8f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb35faa160c9ad589d52483b55e51d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad64b20fd3fac627686f87d9f363a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f5ad8b10243fc07cb64325a880b34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933202598912fe033d8fa232d843e80c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eee2be1a6a3b260de6171d69220a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34493f3f36fc23bd35a1edd3b87acf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799619a04d2b8a196b27a2eb405574b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430549bd2b6d000cca84eea3579b7fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1343f4377cb38a5018c1a6c90101c57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a91e30d1a3ff7b895bb136cce3d48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d7a691288f622e451f2213dd2cbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b7711a27bca76152d96ff08369dda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295f3c582149cbcb2e38569398ba954398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1addee9d66b8c34a06175dab85a875399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f61b5f1f1c63577038250707e250400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87df1e5b418ce2957c4a3c3847896c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c4c61d22cf31f9a8715d27a885daf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a314ac105f025b69bd08f2738ce49f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c4cf0afc058836bfd222960eba94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272c28b16acd1227ac98fc69362a1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a077a330fbba5f49570081a9a9692ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2e2c23cfc42689dcfe7670d9bb718407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20713fad5d4ab70f1790b75846ada8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5878709f9bc8c92433f9e5ec5df50c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf48881f6e92b71912e4dda395e7e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e01d232b08d6faeb53189b2fe830c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734efa7fb560be9fb054c60d291c456412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa2a4f545967bfdd904e81aed5c820413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03aa1d938ff10fe2d7b99bf542f6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d1c7c1aaf4b63949069070a9ec5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b59c8f486e654509c0b09231c674416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2782b7867239766d6c0af87ff7506417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88086de18157240d684f19e272d9014418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb34761f866a575ddcbbaa0a27ee07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d043b955be73110b78b1e0501bdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04fe0f28f5d52d05e4ebd6c895a87f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae7cd5f3e8ca2bbce22680e9578b53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb866ed402d8e1847e70e11ee1bbca9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237ed3350320050a51468564fb5fe6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814db33609ddb7ba2da0f64a3bd7f51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade6da7e9b80c1ebed55d84cc2c4e1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb42e9146569a92af20219b7b60358427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212e4ebd45009b1f0939c2cc6b3195428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895624a688a6f1abccb7c05bf700d403429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41980ffad279a7f34f44b00a6b3340e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3b970bb9289e55ce7f974cd7c108431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798fd679969c2e773e4ad83f60e2c36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a416b1f5f614ed55e3405b65ac3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005d59267b3c53cb17d13727b262e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22809a7362b24cc3db6a6559fb1b03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eb3ec4505a0787b18cbe9c4255759436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebc49585a3affd5a61cc736e28fd19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af782e69efd5a037964fe602bba23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c39f0a1ccb12061df190ab47f49393439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c621bffd6e1425f81c502c24cbd397440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381896b884131bb05463aed192b8041441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66787342c0a35135d233e117ca3f1b18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39e994b2fd664ddd9ccb79a3ed92df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750d0affda3260682d326c4ae7bc180444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62d7c4c76d67ee5dc4721aad1476a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cc53a7e561de102574bb19663d733446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3aac68b45fc3f02a74646f50a162c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0300fe3c7186e7bf6cc55462f26f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4fc2915ca5526c118de5c769d047c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ef532a9391c87a940e5c05f2ee31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231caf825f1298229fdae493bb476fc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064c7b15738aad7fdb913500250158452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302877eee84967a5d50d420ae7a38477453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ba373a884de6e2874a3a813bbb115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa2c677945beafaed17957a09199eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd785453b9c5b0cdb8b98aa10de2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79818b9ed373d19546cc91f6b67b2c06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842ca875e0c11554616f4f1d65aec5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e96af492426602aff9ade6e299c38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f04fe6aef92c1505dc9e700622afc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1b60356ad978c9e61c5a143ea2f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc47f54a72a9880428e9a904f31bbc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18117a0e3516f9a9c22762e7c044475d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b378ea8e94c3f634eeea84510d46bdc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae64e5425416fbc14e4cb43178a316465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a50e6c76325aa552e7af0572f81e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43095e5cb0caeec95eefa35d4eda7e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a9ac71cc8dbd732a96e61de228cbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a612c5128fe154defc158ed8c5d77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c665e2f78298e98ae9298b914c10e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8e44a66d8ef695c43408545fecf38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7f0bb160e2e19c59823b67b098772472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0661dbc84197247f572203cac978d26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad933b0849474798015f7714b49cfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a17da11eb1f474e89e5ad29fb1027475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b784f38e1fcf7461e0f126664c63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49753e50be4f7f1f921b6bc97a7988477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba6c12dba2a9acbc82ebf9b7529a43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8e82cec7c944ddf695835c56d4adf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f6789c55504681ab2b4baf57b164480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235e4874812272c628706c66939d30b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738545617c4a0257dfa098e60fe82d36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450419dd1921074641d903486645b8b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab7c0d048595ba2f26d89638645caa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441fdc4dbbe8cd5d0e0deca871e087b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67409c222f47773305ec94707b267c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525bfdd11c0a0e4b86ebcd5af72ddb6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e41a58015b47cf9288986eaa144899488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fca16ae9b3ff6d1267dfc5f0769d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d07520293e7f5a8fe8d0ab90bb80a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb2f8a3a1a1e86d7d56ae3b16af26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c3f1578437bfd12658a31a8d21f14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17526df95ff25637a7a9415e788c0eb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc8e484e471a40ac2f8150d5855144494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf5d72ff907736d6727af17f5b45db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d050f586c7172295a70c0caab78b10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5177dbaa1edd784470fd044d97916497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf637bc4f29bcab450c85c07169fe1cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2853e207e42d02d2274431117e95f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aca2bb4b42ba699251b0b9dc131db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9164770c75cfff752684d35f6c20ded501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d298a448bfc1ec2402d30b6cba49788502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c81da02fc168cf408ab4b8bab645d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d21ff31d703d908be2599e67c55d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7879b6271c34d127097ec8fc2b817505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d5fd88b564020cfe88d5c1376b0ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb56ab3aa9724dd62b4715e742820a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860274e973179aff77f31711df81b5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134d8847f01410be30314c8e8ad762509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e0cffc67e39d343cbbf9f13fc519e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af72d2ead0f4174ffba38f543310de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f056113a5b0d2d931d198b780eb6d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212c2c22fb68a0132c0b1349703252a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da83c9a4a696c625ea3511c65ae48f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209307378284471031d6eeb95685ad05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd45a5d355cc4f26caf417c90f55b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf66021bb42f205552e92b293d7165517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c378a6d8b5c4ad88427ee1a68eac2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f01fc666cc0370a7f77194b44ab0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc0231453cda27a12540b186bdd4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7cd229d3b7e019324ed7de3d25477521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd811ccd1722f9384dfa79c830bfe0c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65b4e7eff70f9c14982a637b572ede523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a1e2ca43770f4fdb5aa06214867a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737371db318b8c7d1493192c01108611525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f669c1f3b59cc91074424869eff1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd9060d1347f9e4a6969cb88fefe24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8266c9812c9ddfb3d25459026f1f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d93818802606ad0df37c8ca4f78509529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e1d23464f082717fb4605885d9fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6133edcebcdb6a2d83d928571a48e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b218989ecc32af32f019d83cbc4b31d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6f9afa4eddc300951a25f19e9ecea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b7043986ab08c485023d4ed887e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4432de4a3760bca16f41dc6ee8fa3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325c23d7caec8e6d8a099ad61ff246a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a05c64c3dc0cb29fe0c4d6f67f5c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf318d4bbb171e86062f0c74505e4b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adc37fe6c150c155bcb49130cf1373539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf4faf07354f221cf0d381cd8e2b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa1b39fae2117d88fb71f185f38adc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f789203e5f537dde8dbc9afd785695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17dba6e1bf25d45b34efc98015c4f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c54e82357246488625e6358c07dc02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f657677b3eac46bbeec07604eab64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7e1eb6800d6192f775fcee4d3dfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cfa54d345519b4ccb1d7dd4adb6d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff649b86e96dfb1e385d2835861f67d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64ed4aeae8f4180cb7c987c26edd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a697e40ad201dfafd765d8343382550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881de7f2524262bf2ec3c4633cb29b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42a61ab1c47e936dafaea9171e5d1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e09c5165339c4aed100bd11b7704c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933087f9fab73d7b41c04335c71c963554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69943faf5d9bc2780a41348e981e0ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d225e42d931375e5ed6ea973730ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0053f6dbd8aee2cc13e8013c841d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84521b8458772112061ed0359bf69cd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3b1b854e809a3c745bcdcf6149403559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191337a6d83f32b11851e5c373e7676560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e52e9bbfc9ea3d6ab6db31580c1c35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6183f878e13203b36c0f3ddb7f6e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483e9572d1af0a30253e7342f15123f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcb787a04f3fa2ec4f4b8bd9a9f476564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f985d485601b7843d35a972d1afe0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d49474df84fb78e6bf3b472f10b3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40292556fab56cc995fd2cfb345f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8209c6aecbe5c78cb6685f9e7c15d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ffb2158f32c1e3ee321a3c93e0f53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c36c82433f04261a635c9b6422a1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71298dd353e28d898964c565857cdf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0facf8158b53c50738362081a8ee89a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbc2e9369089a7fdc3c5dfa262cc77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc8116b49feffcf2832d44f5e51a95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cbe3126b577c219ddc39cbf742d3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e2569203992e5ceef6c39d42f4cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74286320eea86d610f6ee6595f2af0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ecaf59f6837537c452bdf59455955578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9852a9181cd1d94b5e4a3a459d62a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2506fc22799f8edbf24629311f6ec8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3373ccf06ec779a6d0337bf3ea56f3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408cf1be8cf6e89be9d4982a239d1e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32784f82b7dcabc651a1a808bf8e93a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baa231588543d862498adf84e80d36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ae36a54a9453432108618c60199a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c1a7eba4d7e53d0e44b04e5e3c600586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5dffbe16bcccd240ed07a2bc842ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d11ffb70a7fcab15ab658b87b644a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4270700685cfc62a94ff30eef6641589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fe1ba990efdb769b7b79258374882590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e50b2360ad060d231485c9058dbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ca0239389dc05b0c83e6fe8dd1a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc5f224aebf9e502682b3e8d5a4a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c1af1ce288208c266e665b055e406594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502cfc04fab71abfd0b007f326ccc9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1402a5b962f3064b33534d311078596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e251cf9780f1615f39f30638f574af9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c4065a7abd6316ee610c00038a94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef46f718e5a1bd96d3751aaa04821599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94656e7037063617354ef11ec86ff698600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87076e2447c32fd6215b0f42dbf99fa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627d3658a956e9a63f0a5897fa0865602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad5c0559afbaca64f88a05df48dcd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b315703fd22cfd44728a08d0b26e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b5fc75aafd420aa2ff13f889d929605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493189040ade7bb5ee2c3683d03d96d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6f6ed8d02c1baa954c3c16aa879d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205dc4c8484acbe03c72b2fd052fc74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5bb8f2915c2edc378481cd9ead38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189d60ed4783dfc75091c1ea0be0dd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76ee78f1ef9c232e8751df6d99196c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d74be15dee29848ced38bdb597ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092452e7eb7484803847c33a0990250613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2bf3c999372fe860bd893ffd75e6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d42dfc75829ca1fe82e853fd2205615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0a9a6132823ea478c12994631a49b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b28f7f3e7b990362f2e0cedc5b1af6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1f0676391daa6cc495ff4a82f65b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec58f50885deb790294147e55e49aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d75bdc699f6c5584bf8674f2b118c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b96eaa4e02fcb99c6184102237a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6299d3774c2565660618faf84090ffb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d9c64518df6d7effd6567a0b279c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cf783b187e70f2848b89e5e6c602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bc81310c06353c1985cb280a556dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c82edb762e13e0f776fb17461bb3e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d8bcae2c02083e11f7fb23b6df8cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a91b23309e062e370923e7f205766628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af48ef128bc7cf4d05abb1821c6c7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17720e4cb20d5aa494c0f813a49e25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba8333d234617f335f57f2e5ca926b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f6c2dd79518d7961216c933238f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4252dcc78ed8c07fff640f87d7f18ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d926c130340934be5707110889af7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc829a82b64489354d60f5ea93b05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7f1958a6350f97cbdfbc5930277fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e159a266aa0d809b20cec1136da7b33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ac28af7b1e46cac27d56e5c65bc35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b5a6756aa9be5b30a867978c2f6cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a80af74648abceabf516233b73fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9973fc1c71f368d3cc4250c1d371c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503378c368f39cc5cd3658f1a1a8531f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5178ebbee3df84feca1a8786f2db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed14581b2646ce2c593a545e4688ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e21750ad911fb2993ebb30231bc40b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f04ec3a6b348329e41da4c68f747f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081501b89a8c9a101e830baedbaafdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816152940747d87dd084a66b0607c335648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197627491acf52f1de4b26b27b2dfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6bc4fde5cdde6b79e1bbb90c23bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939daaa5ef9304af64abf9c9e959073a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc810b5d7112f677602ca673c935a4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87690bbf23d16700d62c6898ae01476d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d5c01e09f567fcdef6fbeda4f5a6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04922d15ddfab21592cf1e7e125a1576655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a8fadcaf818216dca81d7b93f7ed2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f71f3474ed8b2253bf9f62696ca9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0483c8ecf1d18364354f74adcf7ab10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240789ac17182c49bbf22fd7e4a023659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b6cecfc39c5d7183ef085dd811e94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202a46dfee5f8a6b7dbdb068171331661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec81bd3da401d4f3efbc3bdfdcc31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed1397bc7c97ca8cf593f19a34ba52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78b18e2ec6aac7129a97fc424d3ea9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2acfc81356a99092253e468e0c54ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8ec797852baeb7e5a693be440ae4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309059a2292bd5847fbfa07a0b14bab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691631317591b6b54c590aa7507eedd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895f129306735646d946c2115e0169b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3661c5dbbc89d3ba4e2f16b500f34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4ac9216cd62eaf1df20566e02cf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56424de5ccd73d94c437b1aa7762fb1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913677fd688059f61f819269b24589ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab91f0dc52c92e9ef9455e26a957c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dad6b54fa1b1fb2f6cea7713aea26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676790394dcc37bd4841eb850e4e5cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e8a783074022ab7cfbefea80d481677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cfee18e4b6ddbbca64d650a6ba241678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be59b92135a5db5566455a628ba977679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396257173c2a8a054fd0d96ab531c47b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722185fe71b79c3720890ffbde16a5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754651810b6c47409af2cebe730ab9d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ccf3452a9a4119a29b88bf96707d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd737dba34b146bb12effb8419b4feb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4a3211add9354ae907d40b673b8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3d0b8fcb0c4f78e13e2effde1b2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af2968620fd622be82a998810ea97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bc6be441e5cb2c21c29a21d94d3cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ef624ab2f4176846e0c7de2805ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48116e77e30fdc2470eb04a96b035d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49ec438b49cfdcbb2a4a85e171003691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc75a2b50644595f1fa63d6e0561b92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639f315bf79bbf9773413ae6e85ccd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b109c9a88a90a89ec853c2e8a47766694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78837a8397fd5d82cdc493df410f968695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8100ade7f614408f69c5693f55641696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86494b58800335a26c29c16e9baf9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268210add2a7376c9437a40442fe4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522ade33cb3f09df0dc4cd3df061da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff3895ec3c5c289e9cee11128954e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd646aa27d3cb6b5982b2548d77769701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82ab21a4200262103564035c63e832702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4048318b19118519d41dc6b3bd990fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e790c94580028e8615ee343656178704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea5c2796c400dd7d56d8aa7c17fcd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb73c930e3e3d5235f1441881936f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4760e441b20221580e6c8ac80f5121707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06ec74c06f1c06086d3ce925f04b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c8d06e00e1229ed8bc635aefd6e18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011782923643831b661d8ee047e9975c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa3230af528bf17aa17eedc153dd77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4649483ebbab89a09fa4fbb55973e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7806a997f117f61bfe7757f011e8dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864786a56b0566fa080c8f740bfd4e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ba76c8076d2a60c043779f86fb095715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b191e6ecffaf077547af7183aaf2749716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1d4ee505fa6b16fe61277d381639717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f3b7254bfd9fdb32a4c18eefb370718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083dfa987ad027f33fceb1d2dadd174719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29053177546d0f68018be661d1b42a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb592210cd5e19d0ddd5ae45205bcb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535369dc2bb7834c385bd953b7d251a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52480f78952aeb5d0f1da89aad1ce9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b22404766776dbe4efb66726abcd58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20d7252fed0f5fa09e43a02c4e829f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dbcd21e9d2dc599500b380ce7408f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c516b2cfe8b54901199b136a2f7624727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f08ee2c7cc183f671e5cf74b47a575728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46311e1bb355a6dbda6a52558ae47be9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba240f8bdf3da82e95d2e8f113f45d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56fbdf189f6673586a08ab249fbf48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366360caa8663b448f7352d4885e7afe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b362c499e99b49af342eec915c17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292726af1477ccc81a21b7304e8690a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56843a2f75158adbf4c8e3dddd77e6c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8b593ea24a1c2115623b64adbd91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7b28012e0af0ec11e50ba3cb0c7c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492ef8e68eaecc29e2fdbb09c5be375738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924c03cd710e30e34f4941c89eed022739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f34933bdca46ce663f2e0cde88ea7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481027af2632661d1b29bedd289c8fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a460f8c5ce6d723f65252da8b83f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3816e206a9a96034128f3ba333c99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19245b5feda8fde54f387baf0a2b02f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb0cbdf2f3d1f1ed3a7d520107d7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7511568071593feb7a64f4f159c487c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc981d6b0557758174b18227d446e90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38234c32d784cd3a137b45ce426f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b66d284e22e648ce10c51b1f26e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52318d54839772c471fece389cec2f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61462cc1f588f348a4c9d6e98c37bdd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16a1e96396e13c99fb919b1fb5deed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b01e5082717a38e9b932bcf909155b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487b528bc9ae1ff9b6969bd5b47a407754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79363e01a8aea9fa8080239e09a5089755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867620c4c29d78e943fb036b80e4f7b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d3317c428203a2748e301c1018bb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7387bec3b3e1df739cbff8cc01323c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127f3b0c633afe9251e7a337e120065759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>