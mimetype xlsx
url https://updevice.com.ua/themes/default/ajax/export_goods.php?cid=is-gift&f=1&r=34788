--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4099cdf78b74a702ee290dcd5210a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71dc26070121f53429356d9da5cd212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c7997ca9dcb3b5d38eb39cae442c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb9e5c015a98c31562caf861eaa824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023fc9aa9a10be26bdc2308d8e16aa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec09ce4f2f331c6b0e46c18f9177d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04818d567028be412a62a25e7efd6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5361e0eb1ac4dba6c1617a0914a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc38cd57b70f7ef557e12a00ad4e169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd517145cdf6da05e96a015d12580a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fa2d24c60944b9a6b4cc5034175ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6f01acfe5d329408ff58e3795b3e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8b42384484581a79143f7520917a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ad63b1cb1d69756d8ecaa873ab7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492d0eadc83bc169fb3bbe2225dc42915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73f47c78d2211f6366dfc1380e34216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585bc2894b59cd8cbb72416382ec13617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642612c3f3cf65a659c70cc7e032add18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7290dfd817c8f69e06d4829a3f57519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f365f51658d43ce0582059d5c04a2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2263866b270ba60fcc1d85d5df75e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2369ab16ce25b3bdbf9685856bdbab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db19a5336e059f2fba7fb5b988bd7e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c932272ac4d5b621a098fb3ed43239124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a7c5c805f7bbcffb0b710b9f448425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e4f6d0d6023fba525eb3802064f3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c5257b40bc5e5b655d7c975dee9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82f028fe37cf5604a16bd5a981addb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92f05596fbb56c4932ed7216c950a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef577dc9379998803ea72dea3dbeafe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e044659ccc320620aa4caf5532f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0a81a31a29c13ed7aa40294e6a1cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf5102fc1b2856f0224d202c1a3a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85599ceadd4b461e9bd1c63ba6896d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db013dfcddb79d9a48dd82d67974237135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e711169d2eda7e19bd8d293b4334736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a61a70ea8d52d8bd4737102aac6ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf1b5b3951c6aa2490f8e066728ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba4bc9d8f34e1904d585f39a7f00739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdcbba9afd8e273cb4931c42044fda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7114c53530b36228d1a24fabc9e8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c666d3a5f9dec881934f0d34ee84ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74b33ac449a08cb0091968241ade6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc746139d8adb9b87f3aeb06151ebca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664da6da75f15574e6800f219d42c0fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e0ae4e46d4ef635ec33c1cc8749cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2e0996f4503d3756037e76ad71b4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40e15188c8290ccd0de8c71c09c7ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04915684826b0bf087cf1688147ba82e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5684c04adcc60e480453dbabe7e94f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b65808585145a955476facaf8b3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee68fc5c1deb98f1f28b54af7609bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975c11e53e040b68b257ddd4b88ddc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b3684f65b11bc142b662a6565c59954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc6ec18a0c87369ffbd5b9d1c46dec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c3386a5a22f12de1fdfe8022d37a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7664ad1c5ac2baf9a0852d4517f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d5760435181434277e88373f3d0a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eb9f033161ac94bd40b86d9f6598259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ce1c06928f61a6eca75e5b0a8fef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5ffa7df98b8401afeba7054bb3cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cb9e02969cc2fda772ef7ec4341b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343640ced7463e1262b847c63858aa4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c3bc8d3093703d5459f6808a5a1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534744b57ead7c62a32b72ae70ae051865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9e204bd0f216e1fdd13706bffdcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b04dd710229037bfebff4443866e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600c5f83d4a9cc783fc2cefc5dad5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde1d20e9104dc88a00a7e2743fd7c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81612f7b3d47f6a193f5e941590c9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c404b2daa72cf48a41e06c669560371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422b1ee69d8ada734d24bb5094dc4a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060b5c898437ccf7c525473c230d3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19569ea13db93c169e2ee1a4ef0e893874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc38bf2c6c46cdf05f884fd025a3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c862fde46d7ac7a10501c8fd02e78a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e041b55b13d0bdfd92c5b23bc866f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc50176781af8ba00c963aae0070ac378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638090b3d8a3f14a867ff51e47558ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e12737e08b4d54c84206821110d7c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51b8c8e41f82858ffd4a4b96f8ac481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f1557c4fad0ca5c62575b753964382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c1161eec4d866d044a5a5fd70c03983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295a5a4da27bc495ecb95fddbb794c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76afcad690ee2075ce52f71622f11885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9268e7b6c757e75a164e3f15bec2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34647f7cb8ec56f6bd8fd5ba766f56287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17469e1d00b3e3164ffbb5d3b8bb3fbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded24f7a62434874178c08b2f339b9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3fa882e44a4865d2a48a7c12cc3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a30f5e55e461188cced34c8f2d54491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df766e6587d307ec36d438cbee607aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23905281eaa969929afb11700412519b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70747a41fc12aff31ffada1de515794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cae3696ea905daabf02aeabae016595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21574924515a3e26e4f3c97f80607e4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb909c69c5bf0a2f8d906eec2ed97297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b677f4b4d074ed0b638bbbc8b11398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95457e582e0eb55c506dfaae5c2dc2d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b30c7b615549693d44a278e5407eca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a160fe9acc0272c4c59c62ae70641c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca336258bb1e04c1f27775a2a8ed08bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d084c84f070d768faf391c9f1ef54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b70248cc06c35087c2dfd51538086e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5693133d22fb835908df07d7920d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f98596d7e75fb92864545d18140e16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e3f8173a66f8e2094ec4db5181ca5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda01de46b7e9abb7553690dafed6d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259cd121807e5eca0ad3bcfb07f0e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15fc720785d3e23c6a7e4da1fcc19a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd7e1b39be6581b1288ca2a5b448d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e37e93698186ad0a41998e74d92d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686c2a7724941c6a84e47adc361026113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e84ee20e7a3e3822fa1a98fd47eb7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda84137a88fd42640dc96aaf7732501115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16445b5ba27ce885a875a9d627e810116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4f559eb5f1f52f9193a9f2c0c29ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34270328189499b47c456238a2c7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbf3d69a565a00639ad80d6170c30b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64e4980d736e5e29d9fc1769061ee0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f0dca89b7dd76328884d641927713121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cb2b762ae03c1b245d6dc895f14fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b6c804182cc276c024807aee9504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03001f730cc7b2df653de5efe35fe646124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d376ed71676f7dbd6ab2229d2efa9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb213def116ffd2a74dbb75cb8a37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fbe3358aadd7a7056ab817b2fab0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e4dfdcc075266edd1eb7363dbd7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b137dcd242ddd7b9b87966d0980a9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef0e8bf5021f45b4ce7efc5e96e9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a77c10566bc61fd54a6c8b747539e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e987ca96b732e1e1f560a64fb56a51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868572a130f62fae82a3965bf400211133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd9f91a830b778c9fc06980109d362134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e2fed00be6ef1afba05bf826764b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a28abee200505f41afe75e3830be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c7ecd6f11fb9e96f93ab33fd359fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a9923fdca8576b1df3c2ae2713eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87709af53925678084d19129d121e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86c67e9d8641d3de5a5e74970e803140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b72625c1589f5b35090c9ed051179141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979df42635d7e862f2c45c5f580d71c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90cd692389fa63b6b723417e53d56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb0b5733dd1fe06343b04a4c366873144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a2922d2ef4bce570f98b5d256ae22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e057dc8dcecefe17bd2737b8bf31d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146615534847cca9f30c6d30abd491147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b73f8865bba45a6123723d56a8cfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc941dc39f77dce20059e89ba2a6682149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a17142fe91c400316e9a3f46ad683150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dad185ceee2a3008c2ef95d44df3fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f69dfad5cf763cd6bd63208205f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201c0bc5c4e95e1539ce2c0f6be241a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84777f75e78790699b82eb7eb2321154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecd8a22ce09ffd5b27487784b425c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba12d26ad922041555c6c418faf8ca1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c78a616866df36bc95bc1f406e46d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb47047cd5434d5caed6169c2108db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72585c15c736c110177c1546c134a41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06e47fdb8aeb8de2f0086b3b3140b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159ebadcd278ce3514790a870fcdf5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317de7496a993e99e9460bfaa53e36f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a21c6423a54043344cbab67bd1fa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfa83080188afd206d9c69ecd1929164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eab368cffc399bd29e7bf474aaff5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ef23428b7a1e99e1119a149fe3a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c0cb0e15b69f5711c7f2a348d5ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795dd160a3c1cfdb86cfe5bbc9faa2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c28d7fa5f5029c973b23acb76f869169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb2218b0b373fa3ddfa9abdf13f66c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9597255821f542b6c3fbda7052c49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac341ad2025160847c1914fdfca1bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6e022f77193a8a7ba48500ae2bbfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168e4a43e7819b00877485618b9a52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ef14bb2f1f1824c518f549eef3194175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d33c6bca26dd9581e3d1063a8bf8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49075c22085e3207f0765832cd44dbf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55a8d46b152cf6e64b58798df0c309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed014349fc54c48f7e4c0e2cdecd3b60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224d9cf796fba7d0da27c86e775fa86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c8b23357758f16c76bb9c9b432c69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d593827524649c0e56578370e2961182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0175e5487478e37dd87bca110d1d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b9a3aceda26198119e77a0b30d9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8159672fcbf0a799fd6880a997515185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda8efc8698fa4335da9427f211d4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be4b3e8a9aba75410fce012d4ea80d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ae76ecb9e5afd7fe2490a068b8df1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608b4a6074e4869d3b7936d8a84de16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206dc7cf8747039876e31629217ec50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a490c9d959ddc907809bab57550a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30754309474f298c42fa9d74253075f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faef1ad915704b07de93c60074fc6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea9bc7ec1bd8b66ac986823e881da4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6856506064c38f03cb7a7cc221aea7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509dd0bde912fee712f5ad6568d96d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81599b68ebbe9e6cd4fb3816b3c934197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d25a681c57b5b2f0a66c72bc5c442198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc69928c869f83c4112bb215c5e99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4377d8998365d07b97e53704e7467cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4a15f18010ac4c67e24684a9129b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1a02ce63ed65660db476e6b150f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda743555c7c91790590dc216e885b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20d04931166dd45096b38396c8929e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0abbe8044d022bb30d0127bd08a35e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaecb7e6fe945cfcb7a5a6b75b94d72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1eacad0d5b5a75d33276b3d79c7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d6b5825ead20b5fb747e84283c70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0dd176ff3bea2afdf6294f101f0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fbaec677fd208d67f7424a6c091be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cadcb9a8d0983dd702197742765fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f079700b1bd2de6922a21f990646a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d748997173fad9cdbc17506451540c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d72d6e6e8482e68f53b33a8f7a7a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62635fd95e28fcd03de61bfb07a696f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d17e223b2f4bb21fce3adea0523f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df72fcc39be98bdb55109fb79a78c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09fc1fe6bf28f0bee7df006b73232f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a591bcb15f0b1e6787515a791dbe485219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91e19ac9a51ab1e47526f5520d3fb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d5bb4e4386a9a85c20b2539c4128221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d399bbc70025059fd2f094f75b81b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678ef93fa16238e9eb8e59005e697f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d66a5cd9bb618e782c7104b1b4852224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553bb86f2aabe4be24d4724accfad8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ba8abfd510fb29d8c75185612671f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847daf419bc9b90230462c5dd5af019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ddd9a19fb78a03644b79337453ffc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7d41fb83854e8bd7d943e17a34e0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdc20a8ab21d86ac1b8e371b3d9237230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0acfde9d42468a0a82180840a6a98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a43d6babe3f7334072429fa1422dde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b58e72d71dc3f15b4da61933504530233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115175e4f3fcf97cc4864f44329f95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d266c762222e914c0acd6b48509b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b560bca2316c5c1746d136c822f443236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a648c95b924adc83bc9f3b435b68e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d481cdd13bea5aacee4716b3920ff1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f413869df0ac71940b0a93db64ce50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39834a63edaccd3eb4fc580d25beeba5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1564e30a965aa8deaa92538e69ec4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a088243992eaac5f92883c66b9f0f64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537df1ce4908c14cbd416bf69e2f13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0caa240c9b3bcfdc083c1d3a1c4d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07090d1eae5d490c7d04459a1a3d60e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373d512fb32e75248630cdc42ba3952246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804bc07bac5b6ce14bd7e97d2ae2705247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d09be50eb5ccd460f651ce069d5ff3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974dea1418772a2619d9f4925a50498249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e117f75a0725140e7aef255a79f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d386e980b93ba01690e8413aa660b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664bd60848e132b408ae219f9fe7061252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434d4880362ab62dd2d36380a59e563253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5475180d7d945d3c34908d3d29f914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c60d87e874541f99d7d30f2455ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab8095e2799602bfa70cfcff12d45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823edb55f1490b97ff54952889f3b489257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5124372eb24c6f3ad12a0944c933e98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b5e9a521b4583ef76389fd31a6fbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a86de20fc8f9079bd6e2f07865b1c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9f68f52ebbd2fe301ce0a211f70a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415cbf0f87d45833f195405e826aea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0090921e7a23edb96a122c03844f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec21f47f3dc4f3e253d1b3b3845293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b949ca238d050d12ea1e3974bc875265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308ff3a71eb7df66760faacc34dc5ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d3e41ca880bf0538aae3342871b09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97670ad8b315e383db4fe3a2a5a8ce5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153e00c5f7a4950a08c87e66547244269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068de8e0e394bd9c5c2df604c4a407a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9736ac853ba6c5d1105f77d31d52d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dff6813f8b9e43122cf41f77cafe95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0663aa684372c0fc57a88d446d57c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa5034d178b445639751670eb29dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d341913d7321620aa429042d5a3c69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c46df5671d26b6a3e846c42ae71a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce592f571149b8043263d96e85d255277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eed5e919c6e9e8ca0fc8ddffe57f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b84146e4ce002bb5d2fbb5c85d1a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286be8e5c6d2edcae61e5dd884427fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7a4e7bbc02ee93c79201d31ee8b7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf671d29ad10afec64faa0372276bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f98f84332643392cbf7c8a359a5a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1085844239d66778900b5a3ec10286284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1a3abfac3bfb434a179027000476285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa047227f755349c34f26d79230b97b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ea62f9f8ec9a1426885f73d57d83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4fec556fff6fa9c5091313a034b14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24220e054a5b99f18a1bffd12cd556f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111c4791033de621aee3919b489303290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adee657c9fcc42a256b2ff5b5bb158291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093b584b5073e3f3cf4aa17ef1c3e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc31a1d7c0d7fee9315758962feef7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2759ce5b691743b68a97881a08d980a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b299b5e6c8544d91f8994f54535c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce3bd0ce838d2d6715c08cc8a27c3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04358e2ba31090b4a5a22dc34db519d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558354b604c6b1ff973fb143127b8cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea7d1d6822388adf832a361a73d543299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff94bd836d29e4fd49456a3c3a65c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef01014d4c8ab45a05b63e470c33a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b60696216faca5010b8fef89b4735c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0291fa5f6f785b8aef2b9a1de3b41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0329ed6ab54d08b1dd58affc02e2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8098c1584d061aafa0f922780215b3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a637dff851922ca1222073a3ebefc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac298efde37c7db14ef45af62939ec1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b66dc13252a45d4a9148b12e92240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433e6c9cb9038b8766f01e0825e3b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83757f091b5e156212d99ff9f31bd6e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c77e317939939d87b13ee83125b2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d74b03f3fef62edaba8e5defb16bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd90997894285536a4edb30f64794ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68c27d5424bceb5e0a754958c3acc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12b418bf1cbebbbb11d311c6d82b56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76381c246a65ef74c5ccd27f1bdb7d67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbd8079babb27bb5beeb006454684b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad37feeaabe43c2d2343cd5ac9d1d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6df6c29f6b832fa27ff7fb8f38dded319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37cd6896a841889cd168f7c138994b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9893a794db4da71a4f41b1ca8326321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7c936479a286f42518956f8920584322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cd1d73fc86f5c12aac0056b89462f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b1fe403978c5fbbf3af6b8feae46a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aadffb0edfc2be5e3cb8fee5301c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aadf3bd2799900ef3dea40aa3fe97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545cd3759d5ec7db683759fd805f577327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ed6cbbbffb3fa6d5e3339c1880fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c777d2006ea6e66cf4c211e120fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56cf30460a54dc010eb5c3941ce316330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a060a8d0f1f3f535259e35fa07ad54e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45735db463226c2e2e980fe2f087eaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c383bc774c96456d85182d1a38cd6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949a7c7f59f01e0fe60b37614e3b240334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f765cbbc2428e44946792171e2401e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a676a6c08fd34e2986712ddefade2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037a15451c52958d47ed8d946a4cb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a90e329e1f539c3acb4f512661b23c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16f3744775701dd8130e7c1f158fd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594194a54d921be2a5f99f7449eeac8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a123b5b97f543d673e3fb65f951f09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631a17191781ac0df021c7e7a86bc6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034ddf72eb530e7d676e2c23846c067343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635620ba74cd3557160ebb0a8073e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098792fbaa9aea24a9c9bc9912401ab9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfaa81de5154205f19a30b6f31727c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9768fabad9683b8aede9b65b24e2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d99d5b5fbfb44cf99e79b71723fc31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f06721717750f814509410c08999349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a927345ba526c26421d614a197af45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db27a82b1eaa8be250e8eeca580388351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabbd4bdfa4d36fd6bb192b8b5851e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006702b98f983e92f0dd40031b8d8f93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b0fc3ccf5942d369e5db2bc919f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a4174e4078f7a5e4a078e61d0a1c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5df6c346b3fe0dd02785ef30ba82e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c84a3aa55b08783c711f66ebac19d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83faefb46230c06b9ed20b5db9ece83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ebcba5dafc2950eb27a793a7f1223359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f5dbfc30c220ac8459a99820f0719360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26b9d448c0aaaf65456beb841b860361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf199ce3a4cf5ea9e680a179a2a560362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7524ca5c0497834c2fce5724487a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae0a0fc20a40ba89a4aef61e15296364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08535e981d7d684227c15fdac51fe367365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768e5c28b890260b1a80196ae3ae1d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd7c5131cf593085a9af37e866877367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891ab8d1f2146a9ac24b9341ce895b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34b3577ca474bf55dcf44cb6e501d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893d9f7cc6e32c879ccb811b754dd5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266250a7379de39069f234925bd84bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae0cce8dafe2c8a215e39e060c437d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b5266c24de76d4325b4abe72c498373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebabfb512ae885358f4dddb94f6aa8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf75c9b51899ee9fea238cd201a3d88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c6c26128d9df524e9237195c27af5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dbf8233d2e925dade980aa889ae88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a90a74fbff313595d6746124240461378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf7111732ac480733f257df7909a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52420218a0c3027bb9eafb0c9785d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03e7dc6b82b2663623ca93da6a1a6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd37e8862e05a7da2be5834e65f9822382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3397bbfbfd2934e492feb16906758383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03144b82e87f5221a3b8e13537d7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5720d3160eb202c50aba18786b9faf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c75b5ca90b348f465e05ac61193b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b7600c3c601783f0e2e03bd602a6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbcde796979b3ebb53decbbc05998d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a6f118cb779d3fed93e429944f9e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af84045f4828b2fbdf91d5aeea82d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c3b6625715bdbdbbf5cbd67a2172a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e849cc769f53dfb4fe033e5cc73a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc476908a8240ae3cbf9a0a9bf4ecfbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f37224a4baf90d8f966bef721a550394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ae796f0949603d678b2ddbee2a73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a226b1611804bf881789eb9d3c7ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26fd92b82a5a78d3078a447a433ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f4ce7cf63a19c19ebc7d9f26d8e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d051211cdd51cec7f31fa3dbed2c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea753aff8eacb809c1357a1676490400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac0d76e29f1d4207cc909933bf3d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b59c7a9034c6179809853f8314675402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99e99d63f26f74300fd8103c86dc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f33e75f97c66070001b444f0ddfc14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec600ae956f1b3a64cbd26f7f24ccf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c82a91c2fa0e075864b79ab615614406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100599756fe2ca9aa75bfd7ce0fcac51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838d7bf5474c19c2d7b42794c1819a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba8836517098ef232734f287ebe1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6186c27c9e92837808a7aa054dcc83d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398804fa673c0cb8270a1719c1f1407411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686eb844388d213a5d2b0c1eff86a54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712df782beb1b2bab5f2797801e537e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4aa771c34cf27c7e256b53a233fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760898da3fff66cec5ec0eb05faf5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fea9a8257142d6af7cf5be420ca05f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a662f34f5efb576f914d8384c22d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6db3726e0f89d027142946045f38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d5777b19a1c6ea6a12b5f8c94628e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932f32a82e22b7ede9bb981a9204f50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fdf4b7dfccf8bb41ce2eaad51eb81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fa143dc8f3331352ddaa0d15df711422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff497633035ace1ae05cecf6bb5ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2504ff670131b29101bfeacf075f54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2a0b90769de306ff2407ea93780e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d4894c098e3e629b1869f2a9d9d29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59b1964cbd322a7308ffbd62cf62c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d251271c5d0320d086bd4e56429c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e034cf61e53c8d39d9ea41a469ffce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561586c53931080a887fe3c83c6afb59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9b5c6c2438bee02cddf000ac80802431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c6ff4f356b810fc78b7e0b5954cc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13af064616840d0eeeb333b884bb4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51da3cc0eb440f90e2dd8151c054e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec469591a30f83246246dbad5732e89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36859146e66a0e31e3e286b4426609436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b6ac20c1ba045799fc905965c48d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2b3f158f64efab61c5fc1411a90c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ec0d59650ce0a1484dfe4e5694ebf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf07659b71a5db3385f3010b243650440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884564cc339795f7c82a6bdd635421e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41bb52002de3e701a7709816aba212442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c5ce9a19d110b791e223255b1dec1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34523bebfaa083a1411ab12a66eb5b75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875736d35c1cf7dda5f573b0eb0d95b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89007aa7d4cff4455d0d1a9971ee8f28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204399370d07f5a0affe992c500e52bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a38c817986f43841f45b9f4947aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac67c79f2f0eacc064fc0a01f8fdc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c18d370729fa37aa49d3c085e1f1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a03c2f9970a856fc126d3e3022e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b735763b458c902e09e720f0cf19f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c1d8fb8eeaee268fa9536b40f04df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c15a7e22990e4337662cda3cef6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1e663742bfc0e1c401b47ab1fcb0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644aacb0b23005eab9dc775ffb612af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d5e7212ccd341297ab16165385320457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506169c73f26acf5753fc5c472802bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e468b8430561dbd77cd6daf17ee16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d571f9fc479704894be3f2d060e14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd0daf0f36d6fc147431a80a9d793461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca4fbefd0b87a5734bcbf8876eea4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec35a07fe8db1f48c78d4b430910cde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb197cdd8a8c35720a7251cdfdfdc4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f271e5b23a02ec56e3d49f10c39c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcad09b9daa79337cb86f044c5222c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f745a8c5184103cc4c0af4cb4d8d4a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbae088abcddbc207a2f054d3e65d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ef40f4637111bb3d073875ccce5de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b617dd83fc5e99e01ce90289ac4ee7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ed4689a595f3e2a77eb4e09414133471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5481cb5206f37948b20c191c1a32c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274546c03c181ba9914753f806040a93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356be181887fadfe7e54cf3902da1ea8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7a165209b8ebcb7f4753797fdd17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936e4b93f874d2a19278f454fb38ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b30e57e4516c3ff155365de3b03a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faead8aba769026bed466fda0fe2a4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd22cd6eb4f1394858aec6e8211ebf0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d238841624fa8c50756f0f0c5570aae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3880244170b3d488704e66bed7f1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dbc7e7a4ea3b4de8c18e34e9ecacf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435fb3affc31cd0c82aa1c8ef475c36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4369704ac647b5185ffbef0d883f0f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02721b2532b0a7275396d411dc1e283485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df0762b90753cfab290d8fc534e89a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6565b399396a01548ab776da75795a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554466992813b7730a5b257af90620c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f6b2cc90a0baae5c2f22c6a2d8fe1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef998e8e56e54f3abb3fa0917e464d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87316d1fc4dcc92a4e41310340a8e56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae5818229bb3f24f0e54e1a9c96d74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20e46f75d3f511166f7f2166d83f45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393b054a4ad0a4103a8a6e0a281a95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a893d2898639ac18b19d3b0afde5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f6b8e7ce7461fceadacf3cd65742d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1384ea032ec16c277dc553740d30f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372921939f8eee0e24d0c80d9ea1745498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0fcef51e30ab47c653bf69bc8555499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e06ea900c8d8f27b516052802ab449500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bc77469aab517ff564e84b1129ce5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671bc9f44a37d8038bacda4d84fe9f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed132f4cb44d7e7a686eca05af2a06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4c43d5d141635d9e272b68af9ae7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182890f0ef0b8d79a3dfcd18dc37961505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f0b16978eef2c1b8571b5c4d1d220506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e72e080beb45ee861e95d8695979d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd49bb1fc48db4f501ae82db129ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb0f83145f8055e52bee1bd7d4781509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc24b0774996efe4b5e0e1782b1b7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10da276572be727e6501bbdf87fb0c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab589e86f59642f2c831940399fff19e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af322113936410cbc851293d24649ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ae0424adffb0ebfe0a2f7cc8eebb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef53a2f4dc522c38e55c5d017f4a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66fe32358bbf3f828f7c43ad921aeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c162a2079e1ef87649a9c83df4de58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053d499841f86dff76460c3af0a491518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692e3c515e466793c6421f3608b6e3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9086ee594e7051157c61c7ca5d77d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4c1d9be230a2f8c9bc8aaaf3d2e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7108f5771dcc0b633d4a9840135620522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8e247086afc2a8c336f255d33fe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd530a8fe164cc4f90a7bd1f1bd1dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65edbcb5abda9cbc911d2eba2fa85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7297475b636540d9021102d6599767526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8286dce9d64bafb4dadd48d2187d030527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7909691df9057be55e89e1679986385528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabdf98281cecb046270becc0d54d15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d6550872af7353f01a69947827cf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f277f0b018f6e7b0d34c212e996763531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a82f105ea6b85a87da795b21878d85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156551461de42d4de1f5bc9e5e0d1a75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c293d860a5a2e4e0b790fd6770c3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047cd6f95c8e2975156e91b2dc0f938535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef7e34e5f0ef226f0509b77490ef47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d4a09d77bf45e5c94ee4a747f7eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99da35c0436029ea6bba4cea6f8d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f871240e5540f680a6f1579c8250b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9541c1e6f0948cdc5f052d1f075a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac2bbf237f15194d9a69f0d73fb39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74463dd651e3953467f15dcd709f3e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac5e953205e306d0eb91f8498623c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c9c0db5638f61f43a3b2a5829a8db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04820a893cc4d70c8ea2de63e610505545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7303323398022f2f04f91341e09ef1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae588c3d87926d06e0da19ba907771b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fb103745fb8801bf845973bc3ac49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af00f4babd73b671b33ad83c6f95a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad85b4d9953c09e15e5fc55b6d4cc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4835ca4bb1458c7a91fbbb7d440722551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa72a7b27bbc7dd8ce06e7b8f7dd33b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a132f01bd39473e30e3c0e5060cf28e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd371c144bdec538b28cc93997f8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6973fb94677ffd74877c81900b72049555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811b478520fd60d11dc6fe9b589aad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dfc411b086016bf9646edd02b6925557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c8806f9a02e7a1c043c8e006c242558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc612c10f72dbf9ddef49ec58d2af85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894d6b2b8a1ce0ab46c17364241216560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ee91a9fceb4c633129e20b79fa905561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e79cae79c2acb54d0253eea83963b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876b4dab16721297eea07fae3930f4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0eeacc6c953ae88ac724c4de9318a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ac363fd93011701375dfe294db07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae187f019f08121cf5a42d1f453572566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ee93f49faae2970faa508839ee0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef13bd403089b8e4258b97420e218d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eede2561bee9ef59f7041cea15c0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4607535495d6f6cc8bafba0c466d3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40247efea930602a6651e1cf3249cb81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd12746c57d9133c916403f37ca5e13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1862d352b2db94d632b71a24a1bc9a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40191c35765c68821b0425960cb8bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e57dcaf8ad2e73130d7ac8424846d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97256e6736222fde6f30c967aa49b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a25ad694ffcab5708e99232451ce4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aa305010ef4cf0ec4d914af351792578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bca8491a59e6da953569413bafa3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f380a588bf721c1d895b27752f6c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a3eb31d43ed24dd51ef47eedd9a6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41942df3d510de64514c95e072da604d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848aade8392f9cce42046bfb761120583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e849245b165c4c01b6f2281065200c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab828b9606391efe016aef9479407ffc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323d485f9c250883628ad7f6820297a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044d79bc5c40426b4f2ca9060f32fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7f809636df99aa2057c62177bc11d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf3ac43fcd3d36abccbd5ef3c10d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d401f22defa61b6c1b0a8eaf01ac6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72dd606601bfbb88bc9ec5cb4934c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2c2e429043966bb3f13bc1a0a636592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20558a5c0a7bf9cee62c262d0f17ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814737331f6057d405283ecd12e2940f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c5317fbcaf2e79632fc09cfe5ffd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b4fbb052f520000837c34d3b13f1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc8e0b36304add6b770e64fe6a0a5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a07515680f7fc4c45a8e7ccde22b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f12761ff90721710f250cf2770cfbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a908f60de90b047a6faf86ae2cd93a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c0f07562cd6e2a132765f75f048fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fbb3701be51ed11b1aac9d48a5624602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b8108171594a86563161a281c0785603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c099a685368c2a9b55a4d24e433e69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1c620653141be902433328eaa3546605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a185aa8920b8d6e7100f5917c35c31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223f4efd0884e0f7e75484341d21fcb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263ce61da73d23281ff071a048e273608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae0ee4e1ea1635b4c5b692c405fc00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268db2f2fd7300f5411bd0effe673d8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd59cf5dddece5cad4c84fe8bfd175611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc964696b2a41256cfe432789599fdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20069ff5b1c8f62b5b9641d948871613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ced204e6cd5cd98fe473f59267685614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74013c1384079ba64560498a00ccb9a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a12618a9746a725575d3d33ee171eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce5aab0209913102cfbe0639962b43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df43974d7966e5863b3079241f459618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790f8674e2af7471a54e3ddb050362619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be1393766a44720cfe39c7d381bd19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1555ab9635008464010f2dad356c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cda39ad70978123c6f1b12cc739cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4607a162d6815648244b056c521324623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac0f7b3c69e0b95e62b21e425c86c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febfe02cb492f48118878acf9435a74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89376d99813acaee0ea8dc831f39800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e055ea1da5bc4c374cb248d3219b23d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148e264924581ad0f8f6cec6b5db356628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958814e27b5bb1056e92a5f25bbfcb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1782dbb605f504fa645e26f46bbe0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79ca4de472750b30cfe890714470bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65b91f255e74dfc0a4fd07c81c0ed0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf7fe7da804fd7e7bd2e49a4a45187633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d1a95f2978990a96307a0eacf65e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6460692852a3573f27a431a1f8c14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba953b1b3fc340b93105a162bb56b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b185897d46703f922d19bcbd1ef0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076220c1d152a4eb3f112621be8db2e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b234cac488c2b2c0ce53c4a119ff5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8226861c4d7ac6b9bd4d58ff3266262640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd8c6b7b0312ea1eedae90a6dee853641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c280d0be60f4de515e37decf7fe7dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e5732d3e1ba5bce5b0d44b73d12c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21d4f68ef9685cd52b524b6ec45aad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf1bff360bd8f2b812b6b06924184645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c4b7a305a131615619f250bc0e786646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad25fdcd75d8324fcb05cb11697d395647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c6d41de9d6b318b8be5acc606516d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530229bca052a2450e5197979f72d9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1aa81e73b621b84e7c9c4e7816838650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810c2085470f5baf8bea8b5b97d2146651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474f77a7b4d9dd759d39a68707c619f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e4e2e1d6a53e678ca08e11aee6cee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cffbb888243017e461a5de7e61bc73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063ba3328d4c7ca725fd36298599f4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82119833cf1c8992c7beee313e68e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085830d871b3770e3f7a5ed70842436657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b52820b408284d29d8a39dbcb434658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0a4128d64dd9863c160a13fac509659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b1268b4d59b7c43bf05409698b7a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cd51536037f0d1cbf6e2445ad20d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df13f410a1259424560c2eb1b64f37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61fd8ff331a0fd2fe82d76ffc6b75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deee9ebf4da979e00d298f7184237a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da7d8a4f221409fad2930cfad6aae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ca6ea8a841ff795568f016f3a165666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba8f4adb797900a9188c39169234b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa1d02271d683b63793a442f00cfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcfd7c05c5c2f50815b9a1b886c211669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04729986b3486bfa89dc2f9ff65cf1db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4f2ca229107cd95285c61717514cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b65a494cf55147273d92c36ff2e7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a7b1d09b2b0932bf24375e3642f55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e455435b63a5cf848d1354cf77ac3a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a74e32e1c2ec93058092a43870ee4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81667b2e95eb8e28bc3d44bf20efa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d4bbe26b9289a2470f5a1741bdb0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182347c5338d5aa242ef4c7ad127e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc090215e1494457e1d0104ededb0933679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb817ef4f3915a5134902397d67134680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a15a9480e0a6ae33bd0bc0a3c807681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd07098558b2e92fd4e8e8a849260682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f045d502f9cda98d8130989d65c34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6b346a21763ccee098c34e8d43d1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ecce92430de0b6283a92b6e9375bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ddc4577e8b64fcefcb8cb7ca30e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3849eda4b3f20322b4be5daf3518f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21639e83d621680de8960cefa1f2fbc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89da7f9450e8ff945c5395e749eced689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43206ed55f8fab52403a076492c52a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adc0262143597dec0970ea2ea96947691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2382d7f997df966be87c0ea6b3dab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47112f16c0f41422197f669c38765ea9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749dd3a509e88e8e4dcdd955b0dd651694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f089cfc01627f7918ff2f528fdf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65f15ba9bbd325c254535b4ceb974c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f591610fd9f3a9e43581a4408cf49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85b194344b9a3d25bd7925a4a6c80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388488f1cddb03b7e73c5410e361a97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef596b3a5e01466a214c4f31c10429700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27ad8bcaf755e4bdee8d02d6fba722701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf0eff6cef3c128dfc78a8cfe23203702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312639f0fcb97fa8809d3d370014dd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45692b274b5c715775623b8bd162110704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdffc9783e46e750af9c15e57d1ad08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15124cbc675b50c96e4516e6974db1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7016d99c3b96b04c7f2ca2b8385c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199244c87b97756f2ce0f276dd4ba0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19729a2bbec88dd7e2228f85e9a75c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6376e74b8d4b375688f0327c8a426710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b632e347c493d096a0632ee4242448711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc24e670f13d7197c54a51ddf56cc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010736cd161f1ed0dd0f0bb02243389c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ceac27386bc19d4f7e53d0e43b4f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cf4ed2df34792d172560f90076ea7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48de739d6703468e0d8e468f42ad3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e9da54d7ecd94bcee7f54433e8387717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d8c6b3ed14347891d41ed92af386d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b806efe99e3b6fb45a1294df3289b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16467c7aeb49bd597a3807695f747da9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae5980e7a3f82369bf64b7d1484681721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50f7a379bdc4200c7d4a859e591e54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb053f87824044a69680f84fedf9294a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3220aab14e063c035f5e71aa0fa4ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79346d254c6c960e949a615103c7f59a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e845a0912aea552ac60109e5161a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef2239502ef97c175932ec89cf4ddc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e60a4e32f59f599a6e34473d163e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758709967bd39164530e872c76a992b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252df2fc6ff345a5a88edb32f11685f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54d2a6f51ed523287504c0f0c1413a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b1b573ddf11a40b107aaa53420d82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0ed5bcd1a8680bf1f91357abe72fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9f1705a40df08d2e6736ab17c008734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51103acac2a1128a1b5a02022e3ed45c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff01cb72f266b796a948e3221441d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188f1b8258eaca20847120537c6e20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f03f3888f73ea85a4b47392897a8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb9e5704d618d174c8b3d1b816033739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394a81f30ed32ec33f75c832f218469740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845740ebbbdb738c7d8e30272a1d8daf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15603dd7c1b8756047d0a0fda3b9cefa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083cbb4f13f31962559f2449778f362743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3e3ccf49277c5432d7e580ca26e34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed275af81611921777f3492dd843f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd5d7b9c674a9fea12c2cba1a563d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d68966799b3c73bd50c4af20b0f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c5f014ebdda389d70cab4c7ff0a95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f96a1ddcb91cd3648aa331725b9855749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d600b41b9507c8a72fb5d48aa260c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f0549c3355358e206a44454b8828751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72cdc64dae11793786014125f9abae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930785ec5244f9f72975ac6879e33154753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd75d2e404ac8561d1d79318b96d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb6d719bfb7f47d7bf6f5512c1fbd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9c42900b8bc97a4d5542bb0263cb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55536fb40e6127780e08a72fc40cb0c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942a73daa5d488554c2304884179fbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a83b57e011dffc72e51b24e21794759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f599b953f5aff087866f60c8abce41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389b470c7357f77fc67fd0a5dac46d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02749c6796eb23574790031e2e1513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497bd0308ae5e578793a327185cecea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436982bee4424263163875dbf21c52765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbd4d9507fe59dd7967a84fadd67226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170a4218536a2c8337d78042afad6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd86eafda6edbcaf1a1a2d97afb7328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951edb72de47e0b50994dffe5321c8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557370a633dad25e5ba5bea05f795510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5375e60a54b2f78e9e68c23065f0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59f1a57498515795828aba50bce4a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df59aa365c1fa0f453197f08fa05b9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b31324633fa77e691c5f60ba91cbe814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf16331a77739b4f441f5dc5d14b4ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a257d0d121f1b04ddf0c545e93cac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61fcb0f98905a951cd2fbcbc587aaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428bdfea5c1f93801837c659c8767ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0fcdca15926dacc14a8560cbb53a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae7ce94d0bef3dd46b987fb09bdcc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d221544077d78a19c31b09a841d2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c4bcf909a4c74cd0eef229a266ad922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40ce275d0c472ffd53b48f7df73b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5180a07ddf707e5835b7b834ecdc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f6748e2fbff23c9b70e549dc446f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c46450403aab0d3735b8d00ea20bce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f283d2cb56484211d0b922a9f4ecce827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f8fa962762f896e65b6dc06f851e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10dfdff466a050a3abbc0f925657fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbafde328dfb1e751e87edc10215da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f9f235f4a3ec07d28d2f65170bdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ad5aa1b3382b0fa88638828edd6a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c4afe2fc7a35fb4e966611cf243d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0134f2f089c31ec832a3dc35dc05d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01be1c2f9234b49115348559fa3b78335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad7a156abeb7de8b11cb0e3a4be1f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b2640ff6fa177f182376a892d6d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95259ddc16bedae0fcfeb00617f07cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6b06e204056b3c9dafed92e68431639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6623633278023192169b0c152e98740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6eff235a3bfd4f187b7230d9690e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd7f9c71a74d84edac53f9cc48b2cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d7214ee041b26d2481b512bb41c4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b593a0c511a051b990b10d0e87cd0ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c9523bc9e2c1468a1b3e323c4079845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ba371e68e837793b072bc6381532046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e17146142b87716f174cf647af9ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0814174a65d239e297de642d7238148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9f1e8250fa1509bec6dcde8c14ccf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bd31d41ffad7e6b156d417e6e790650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73553c318c5fd19ee9f9673cad70b43251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40f5a1767a6b83d5736c60b981bba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2088be845676aed926802c0c784f03c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0544d819b3f08e95af2ab604acb9c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510312a96b9241cc947a47cfe48a4b7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c19cfe509aee79a9d15cadd143c5db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec496272aa4a7f37c148e696cb49357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9f1f42e955132198835a8fad36dc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11209f37238078f762971caccf0252a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b292ad297a43a37ef89db64ff3c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a3ad4756753e03a590759237061261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112b96d3e7d241ec9de20575eb698a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a889b999196ccbec0fbc928f9898d1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af54c97dad6749f67653a8aca6f29c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186576433dd8b727961c896759e26e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2153b35eba0e1a4d15c9c10dd169e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f02f1f6e73a4737f59709a955e1a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e5b6da98bbefd90b42ecac4d2ed1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5b6217ecb57c52e2a983066da300169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4d965a80e1104be185a41639df4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174be7f5d4f65fa13ec89958a68a6a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ab69bcd93885c0df681e0d6a924f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cfc4d7ef4b2082c8693cff898e08b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c90ee1b7851aeab282125004031bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88f8e473772a950d41291688e230975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593cebe2120bb6af47bdd0a10ea867f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904172915b2fe64a9d8daed2247e6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4b16d4d3ed750956d9723533d333178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300dfec3a1837a98ebda99b7ff5685079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375034118f50be44d260ed08baa031a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb734af6084b6a80b9f6744f7299b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6f40012a247536c343eca3dbccd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c9c590f1b8e3e6547a6fcf732ff983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630cae58f9be03595b6251785d45dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8334c0926c5db7941ee4b26b96281985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56e4cd3d2be6053b0c360f858b45cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc82d0bd6567ab30a95ebe3b3b99387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c084c177e65b1a3dc7f17f1bc7bf0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad151adbaf64cd7abb74b3f38948e23c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3179a51cf01352404c226ae1029f5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf2da6b37422a591f7d5af303cbee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f58f8cc2300d659ab9a18d4ea79292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed397adbe900b13e5f281e39579cc3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e52715c2296a82bd9064a0b546eea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4fcbd31600d8cc881a2719d2912ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95e6120f7e7f1f0a826dfb0caa43896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421527c3c64fedb24cdcd9a27aa7add597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a9b7bf4f1ccabf5ef5c69d771193f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa15ca3d24f26971a07d9ad13f4cee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402fb13f83f5aa244632a5e86f7f10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12130991f75765aeb8c7581094e3fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa526f54a637bc8b27951462cffd01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171527af6b372102fca90a35d38e2c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b5f4839294797ae84f19a1bc84d1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546a112d3ebc9b0a83c815a0ea23016105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009326ec0ebfab3068eea06f5ad5b48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd30b97a0664390ef0a77364e3f76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2952ddb4614a12e413d5d2cd5d78c91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c8cda282fe3c32f50d07d984ae430109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f48e2815649533d5f482d04d386eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772d40410ae477ae54c6650102bb6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629800cf880a0ace624da5cb5c5c6dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78527c07bc1c63379c07e661d66cd82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b52afacad7baee233311ec6f91ad8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72664ed59a6044461f267e8704a52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1c8a1d032ec8dbc23d6d9b62b6c97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d995373b24edd535d97bdbb99b2042117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a044f8a9e2426f458cebe6d3bf242118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479613e7a2ed6d1dace8796db72ca228119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14948b6e85cc1212e8a06f619a2e8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d27d72a9e70c1144ff1254aa69020a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e73779e3f950a41397ac4500b13581122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204c9eca0402c07931b706eba7441c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc231a8f6b5066ddb4f97569d8ea52eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895b46036cefc9d8c33859f7627afa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65700e418c3748033f83997bcb800126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e6f205d2cd6b3c08d1bfd5e2ec18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d84ad7877358ebe027a01e5950401128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350bee6eafb76c1132f0f7a07cd1bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54160bf0eecf38473eda91772da06430130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42da0d647bf35109e4e27cee7a5cb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c082f560d133708b6a729ded453d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23233c86e5f1b7a98d6d37fbf866fa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd1d9a567573c7ae7dc178bd275be0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b6dcf5cc1bfa0f7d3328216ede0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7403a111d7f66defef1fd042be46f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef3b92e5ddc0e5d7b8e5cbe55c2428137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e9e798757f0082fbfe14e4f21de4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec855e981fb47d2db48a16cde3913d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cf8e2208fe9c0ef8211e28ce006c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b09d9b7013255278c5e7f3ed51b6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76454794db09579ab70c4eb61df7e3e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8641b8eb50f73a87fd96a0a3c1154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74a98d5bd000fedc0abe023c84168144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba3a2e5bb47729526ca3c3323d357d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e42b74cb6fe5301a227131a8ec374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21242d501f8611fff4be14319c1d95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97311d8ef59c9ba8a83935be90d0ff1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def1690531803d317b465afc6452c5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d892297ad11fc2364128967ba26d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0a8b04f16fbfbc09886d8c2a6f6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c83857923db912d3862678b2e4586e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b3767362f6958989580121954e520153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd285d9fc90a11efa36c273f9610f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbebfc289eb5988093d085096fcfedc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da812900f0234112dd6e2798db891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094835d570990b6916b14fe626130dde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7203fc3dcef333467ace3898e68d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca865078e81abbb11770b8debc53f1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe3f9dbdc06bb1534794eba2406ce8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77195d8330212507028ab82ec13a0704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df67d83800908fa69a54641c273788a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecea2e427b61de8145664bbb0bee92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325ecb2d64bbb41b6c3c014600c10f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31055ea78209d9ebaa0a4f9a3bae8a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b4b2e146c37b43c1fd8d4cf5f1777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6a6ea406a7e59367216a204b34cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3be800739671c584194378f587fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944400d21b60a5b608c5b29b8397ed4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1148154ca6b01d01bb59f95d695d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3edf912f59c2d9892bba8cbfcb412171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce6cf6864d8fe2f2fd001d2fdf4812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91877ceea66ae9fb1c2c4bd7f85ebc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71694add9249b606b10313a7148b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaa5b537dff1afb59aa72e8d47a909175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efcf2377ad272a56981e8ff0883d3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552e1b9581beca7b89846a82e562fe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea235e980ec217895c0bc2cae5e175178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1a7ee738835eac46d333f9504a4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5b6692505e37e3fee15c051ffc086180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d05d9c29c52162352a7f69a2ff226b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acc1ea03ca43df708a34815e047617182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29612c80b6cc942fdde5e36b0def9d5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97542a95a314e60113e06544d94e9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f789be02010553779ffba6e4ef749e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24a12efb9ba610488bcc6a2ce692fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db485b798fa3204608fda305995cb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d93300728432ebd3e764c946eacb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c52e8959daf107e16a53bf364548b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f050582b37d848fff8353efe81bf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf7b0bc35bb18752ef13289e8438dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30b476fc4163055a0c68f26c10901a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a479f1d979e83c5a847227d1914fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a18f0246735a6524f90e87e98f6e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68116340a0da66351a2326284c5ba4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5fa9fb453259dda926bd46167e5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4d1f4bcbb6f56f94ef926e508cede197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ee80602ea173708149a3f28f4a5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe0dc19d8f19ee1ccf2e29e5b418e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab886f9330e9472da9005d40f7c64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d851a3ba4a943e7eb72e9f5e9ba5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eeb4bc96fa901646269a21ca1702c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47102c164f9df4bcb1a4a72f09652203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c372523a5e46a1a3ae39baeaa293d10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec9ed6bd281a1f7bbd057498944d2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0923604c96d2d10661723f7e25e5c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b21eae90f387ab6ec9e9a0c1daa86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401cbc4515576d75ac370d21e912e4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e7736a560a2903897491ded63f84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dfbe2090337f64ad7f41a3db0f180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd80380e8a02e7466eddcb99a4b5728211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a971ad0428cdd17805c06aa67779f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27065df5e6d1b8c3090c6104550de5c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d1cdaa7ae927a0d20cee895c9685214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaaf3dea99c1aa1d0bff53ba183bc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237b47655911873627c8ffb85be0ae9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d0b3ccf519cb10cf90c29203e203217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13daf72d909165d0421267cdffcddc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a6402b9686f0cb5ecf27e27c3e31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c4a3d25f6211d3311ca373c91eb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5eeeb5b2ff58df77dfc4ae82798d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7905f7f996333e140ce7ceb7477ad4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2edb70591e53c57ad48733494d6df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464f056e7b69c5e1d82775dc808ce9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36833bc24d12228b4f1b8722fba4084c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738499a913f7eb652af85624cd1b21f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057e10aedb4418beb0b8f4007afe278227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba77c147ef9014f034b6843408eb89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3c629e5b2a203a18998ae129e2746229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c3b4282791eb03786708ca56cc611230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655096f54884c1dc48a4a0f98b56837231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dccff082554a969ef4d3cf5be27740232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b082fe1a728601b48e5f4432545a31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb0684a837534e38c50d35ecad19c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a11eddc3deeb31addb52c68008a11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e3d30fa7a1fc582fbe16b935d80cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce102671ffd937e2206be69aa96145237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0225efcf07fc0c4ac7d495f221267b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62922435980804742eb18a96a034d9e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7bee12ef9269c687aedca47e855a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048fc6b6cf5749f158d4bbc9c5dd270241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe50806b1daada4c2ab9b4a6d2fbb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009739a64d51d9499dba9beb682bbab5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c747209bcc731084927eb361c257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca8e3ca7cd88736c40c1e527b5d3a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac2a53a161998149c1877148a249f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760990f86c3dd29c21975b91c25a3f4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d6e52f3b696d121bc143d63556723248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecfd79019b2419c45d8538956619b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d468a41707afe0833f9742da6e3aa9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e72ed81b731d4c4308eb2b32574f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcfee22126504cf028bf95890ff313252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c94c0d2b0d91c73c7e006a9182541e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3f3018f699b1d72f93452c3b7a30e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d567f2c3508f7d026d4f875b21eaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa29f899aa8eaddd2fc4192e7f30c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c81c2e95d37ea491baecdcf437b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fb996d68e7d09ed8e7fca7403558a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13670ce9b0373d1808f142f066fb9945259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b976a6ddccb27f5ddffc43757f5a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12393584f935e2bf76dfa0329f7da9a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab651727987457ab7da0e466509cd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e826285263d312aaebfe64fe102f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec84443f44b0266fcbf0fde9c2cc7fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18a96b4978955f59a34515fb3e9ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2352848d1e964fde4bd4b150453ad0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696f05cac4ddd2c444bbcd17984f669267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f9454f1ee6fb213dfaf8d31365e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415757a184f665883d2b59bdbe71efe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebff7c63c1cc7582faf9be1e2ca6e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2282c9f458d498fb1f6823e62df37d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee926e12782633cf52607344631fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca442b591363f17833f2f1b47d277273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a97e6cef9f47d88cfadba7336122f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28723d18d9e9d00372f1b99b80e29d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc8adefe5877f0b00dd52d262d9d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61721d156975b4d0bc453a4d64a445c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df048b841576bf80451de09dace7bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047f4bfab012f3c1732695edd16ab1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9772abf09b3e88f6b1109e5ef27d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8a1be00a92a702434d28d4037290281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee106e18e8dff69aa35fe7ac7e264282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30b79863861936c5db522c835fe58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ff91cbbbcb739c8ea7b5e559a0f8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e8ddb2c95707bb62421d740609ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542500bc75f4de54bd1f423660d6603286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9c03ab9499715e36770c97868393287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8c0b5a7b8f7ca08f4b7166d02b53f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76459424cff6d148a79872d9c339e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98b4a8eaa43ded34ad5b78d3cd069290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f65ca30c9b8d221da904e90ec131a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a2a2ac8c5539c203b9f6a3608834d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52e2ca0c6d7f54f75dd51c3c3adb13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c649b5c282078d7f1d785a28df330294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7220e55f0d93da0afce5a3bfa33ed01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1952f94666316ab85ca49397f48de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6949b5eef532575306b1b50d17c77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd5951545d0f2957f7a1a347b33b52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddccb26f4b6e102aa54f436cea189f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e923abe1f3fefd2b1481b21b0ba5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f93d97310dd0092a0416069b7183301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda0b2e5f7290ab2282682a5e48de4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07d14263fefc3c4593d773ba77da84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca64c410d8ab3a92a5cdbf902afa99a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637cb2573117beafaea1fb770a6ffc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db49cf5333ccb1d833318d953d1f8b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807265eb2bc20fb472c586359d5ecb12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147729b868e091228c5fd9f6cc9bdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689fa570edfcc4b24d52bcc2ec51c89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb4f4ea4d9999959e23acbcf3890b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52d7faf5b87a05ff4fa5b516dbe633311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ede3b354e759124f233cf358a894312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492167bc42894a066c61d68334ae1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eaf2269d3834affa8958a8255d1d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471059c454622ff9de4386e1a21934cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4f47d8a277f78f69b0382a8630f82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d6319b65354d17bdcdfe5af48ac19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95685e38989f29cf24ad5bf08a27ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cb4d107f1d7c2f93c9404f09ad7c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe75951fa3d490536cbde768a50bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eda8113db4b518c27b44d78c62416321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea9a60bdc06ed60e08890ca52446f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da62da2c6863046b77e4bbe0ffb1ca5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2368e28c6e3c6429a7c23a0b1169c15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda3915f06505e8ab2e6ff69cf38ec8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd247711673027616103878fcbb50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87202ecac49223f54c1eb523646c9f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c1b0206c02241f1d41446c48193d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96503a43d44225402e7ec7c4d3509b65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd57665b91393e412489785d104be3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6cdb618e92b917ceb710f9f648b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e66acd792cb0640ce05296ecea5dd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6760f713c12ee892b2f509f53f9ee6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de617b02dc602329e658bc86f5eb47ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539203d840a4f14dabb5fc87732a700335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77e69773231586c3974e7a6596f84d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762ee6259102bbdf5559c5682d7f463337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b9e762218c5189044aa549a9cab49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca1640340c2188ebfc7bd7c6854f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ceee6a3d2737bb3d65dbee371d5f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463769baefbc020d7b415ea39d19ba73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a37f27c646aad04706e076506f004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd574cd78600c1b8237546e69b25cb13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8db0049021f33cf1e4d464bed6de20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c6324bae4ccd38694d35f126d7799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c18ff30bd182ca12d735e331e59b4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bafb4a91f2ab57f3cf6ee1e19e8383347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4679d941144af0364c3f2a575b0b94e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15048625d8cf5193943a1df7a8da46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d8b643b21538ca8516607700607cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c6f04c3e81bb39ce35bb85383e80d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c443ee68321695745c4d6738c33e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25ca1aed61a569ac41145a86d88397353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061eb8eebb614ab2a096c67049520a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd381c80f2cb915b0c806b08a403fcd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a101e53ddf7623c1a8f1c8d1c66f96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70deae2da2ce6e5dc602bb6fb5bb4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab09431574384936f4d1a8eed45d2dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f720f547fec46632bf9ab8200bf3560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570374d998161e665e32c9b4947c6937360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad591868ff84945b67baff24c8b0b54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99719676884c8f45189ca756d7f452362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3e8e6327e73906c68ae933fbd0b4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c59ad7b4cff65b63a1b4263b4f1a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54691af36c0e898daa155e98f8f559365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06757891b5e349396cbd66fcb97c2917366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f645b0af56284050ad58848d7dd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ddd56373ee1c42176b8d706f262f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8b751c369c83378f320b98ef4143369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07627827164db7f7ef0e51323fe6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a87e42d24b8026673fd249456b1da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7d978301360c331ed84c7d4c6510372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f231b9de18bfaa30e878218b08e1167373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7e111486c683f93d8fd5a32b9ae67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69fc117efabe220acfc01f67af8d05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826663c90171c7039b510a825979787376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c05c065bdd009f645aac017f4745f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4339dcd97ce3f56a8958453597dc00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7ea75fad88a226b65275f381338d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359f8731e1e9938c4ecb18b1d134181380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418851d2092c0b29d14cabbfbf03a87c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b1de671147e9891702daba17d85a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f32c8592c07e32261b9723f69bbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207efa891ed04db97f6cdf5d6ea970e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b01b30b0fc6035d142c852f6882ab4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b4daee36e990a9443886c4e1e7fa8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac1c8311e91a68dadf18eef93544f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1ba1d7e7680a4240669403c3c3121388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe8799bc502f645ead3d7fbf8d098389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ac330995f9e346b174929876e42b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c484f983a07497e73cc0a23a8eb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b4ecfbe725d34ec2d0032276960d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddccb687c8ca3676afbb3b9296c331393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a750da3666f8ebe15504dad1a2edb31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a763547f51d3d6bcf1ff9e6dfed62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffcafdac9731b6636f383207eed3b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a06cc4a0f947f36ecd267e4cfc6583397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c929dc7621baee5795e3a9a94df4b6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f3652e8cf4f788a77aca2d96a0a81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb57b5a5eb68a02658354648f1faa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed70509116e26d0fbc021da86947b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9493e66913481a52958b64c76fa9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b934718e54ebd7380b16f4ee77ba561403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718996abb83e930b64238abc67d017b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4368f7951cc1d0cb383164cf1d77948405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd03fcfb1d9daa2bcb5c2642fb8c696406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606029953b8e35ccc566392a9bc3eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333cff22d890a9955939889a48d7d41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06919b649e8502e2d8dcea8968f72c01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e002491ba3626e070f3a36edbe32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1c1aed6b5230d23b3e49950e0eb69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541c282da959be3e410f3400db3eae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92201422f12f529c832d13c9a8710918413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12046eaaa42974554c097e0a40e3f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a6f4b097d980d2bd5a49f002568b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8545861f88249b1bf15c2ab139e02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5c19403d45bcf18860d0ab43c92d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1483e61087406287792c3fd6e40fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c40f29c6f2f37f3c90f9beafe89dfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23193270f5f5acbdceba5e9529f0c2f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdbc7bc549edbcb113dd540243e9d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c927e8a87b0d0eb1956b778cb94f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bb7676792f98baf620cd3357dcb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc0cb2d7d0a946a7520906aad2ad56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab4754a98580f70472bde161ab397425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12578c4c92c8727ff5d110ff954089426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdda2a9d905396dd7f7d7e9f42d83f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358035a7cc8aef90e0958b533f030ea6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37f0f79c123a4ba3d9c8a6648ab9e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e40cb0fc95394787028bafdc7f81b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9094d48891bfa30501efaeb58759b99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d45311f6676c9bfa0a891a855e9dea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3bc7c6837ce3b076212f19d54c4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4743088b522cbd3f252ac50237774a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ebf3966731488dde634d85bd6c2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fbb63eb2498d4ed1341639abcbe18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b364a5670a53942868b06cbe6b4758437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d7b8a16bb2f4b0472b72e3cbe5463438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d964fe6787bcd96a96b42da6d656732439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044518d5b45788d8091498426ba6ae87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55808f42c51e501ccf1cb61957bdf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553354ad36dd86d93473000807ce45a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2613d2895eeb27d67fdf0db5dbc1c79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37fabbde1ea499605bff660be4336e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba6d38e23e51048312773aec19396445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1d58a200dc02400c670d5f97d48a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e42b705bccc904995fd347506a2c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb33199239876bf35986b54ed87359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4048ca9dbb80e54e37d984e1b679e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399fb328f42b93fd7dd50ef069ef8e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d529b591a411896a753d83ce3af31f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eac409de72343fbff780ad804f371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b4e155fa4ae1cf99905880d81b7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634206b09b8150f3f5055fe1238d62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d83da640d16407ce4dccf9f98107455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d25feea5ea81bd1768f53fa7aa35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac103a2e6a32b2ee3931ea8f54f3b61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f6050777f1cc802a0d92125e808d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a51d65c05af044ddffdc59cf70bfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8502e33af19f635fccbaf4888d803d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196096f8938b1c60c647bbb8c400b57e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9cc0c111fe7341fbe3585cd3235ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657ac0ad798d67f2a53db0a13e16737463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50691bc9be3b7f15c2c4b2133219df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ab08118988eaf91a2202380d55b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17951e00662730b6ab91f3f13eac93ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b195b7b0683ea22c08e21bb3b86f28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95009e9ae9a409efef852da619b12c0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5f0d3684cb8e94570d2ad55267e47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18c00e972dfb3438b8d1f3b1dc92c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32ebe27a2283665d9174697aefe71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ff75aa0b0e9d6cd14c1ddc247e5c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae2fb6a7abfc6bd3ae8b17cab847ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0289177524fc2c04aef5d5559e20c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac00264381a75dbad8119c51b4226a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc9b690b1f6c5291c644a7104c1176476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a76d47933f05d26e0605da2ab9f912477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63d8c70d41f37b5141945bd89eeea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da782fe68f10ce556243b6a472d15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b4d37a0c189cc300f438626765a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266948877abe16e6db47a6499dbe8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b33f987812439fa2746cb17e69c988482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65437fcfe2437ab29751937df23a7ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383def8c8bcda037e121bcbe00c822d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013146ef89d0a7e7b694257f32fb157e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dc2e58cdd69f8c203feb4211fd7cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a312b4fce2333bc28327c0f36b887af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc01cdb2d350b9959843c3ef94025488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68943b25917c1630b685999fdb71c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba7286eff07ad4da92e494474376a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b3c9c0822ce1572faaf5c4b1b6063491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682ae65a519d72addc3951b904c845d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a6df5acffce2efe208894be681522493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed872567c27b6ea12d0ef8772dfcad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d3af7858473803a6a595e162a011c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ca3996997660904e2481a4c77963496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ea078d7d1e0739b6672a1e619a5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fec42c963bb0d5e3e8ee8fc2518d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828798a8de424292f7098b65f73295d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792feb060111c2a45720dde308b257e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54a3de4c5aa7b588b2de993d50606501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f31b7c140f8466d4375615dd163769502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb629ce759df2aed09ac3469fff93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64787464c3ad715e5af6962907ba0d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0332c76cd119c8aff21c7e695d4648505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200167a819f1a2a89de06270be009bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5170c94d7937ebd8370ab5f216c5dd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f56797ee288270596f3b8fec7a4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493d2a5598a97204067d9ff7c7cc15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd173077a1c913b0a1622aff05a39d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48863d0d505e34e585522d6f850a6809511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e767889a2d498d58d10ecbf51392512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f8c1f80054122cf973fae1967e6a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f03afbe4cc765ee520153e1eb73f0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63b2e20efd98e9e5b07480c0f551c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08aa7d248001762850c5a1a1d90324516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d43854db75912aba97272779ef290517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d3849d26d86f961095cc3a4718a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2fbbd9dc471ffec34ffc8c14d20b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aee48115fe358f5fa3853062ece71d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c640388342ebeb7ad33a2b8c73db4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e99d7d557a5ad5d75bf8f66474165f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded49646736792b1c8761f943559cfb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c2cfb6f7d8654225d786ba92613a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a2d70cfbecf92b02135fdcdb8d451525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48365d766f20e0d803bffe8cb7a624526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5297ab473962f91ace10a4b68bdc9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4c846331a10821a6993a729990ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddd6a544db978360bdb03255f572b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e25a45416f42e30f230e8d1d03f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e86e3c406b24617b36ff49de86e9c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad9cd3cf4bee8813f5e7ced5bb357532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe47ca79be1dc046465e2345679408c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8039632f2e0b8480596e2b1cdc17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a3e05fc1939d1af09bbfaaa189be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd57723b6d7e0a6bb5002119b2487f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7c28c5ecc58fc6cc956cba9c52f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd206b56155a324fb3f92074f4716538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d863560a65dbaef9b3e620bb4ab430539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0e08c72938340aadf7f3c5f1c934540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a4f66eb94fafc6f0e05da9545991a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba489eda10a471ce4d73c31417807d0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac28b5ebe4d8203c560ad91ef956a86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178be81198a40840223a634a0e099d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ea4e05101ebb9ce59bffaf389965545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d797f3bbd6f4afa82af9a0860d4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e52db3d9b7607f861d1b36c8d03867547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f290e42d195c163c3d78d849fee30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d33a719d1d87ee94cfd1e984cb70b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35bd93a0a0421bfeb6c2bb145074c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dcd586cb85bedc317f6219f4ed86a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa64bb625572ae5e30f3944bf1d352552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a269b600bf9604b53ecbb206c378553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e60152185099785b5e0f2d51da15e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19050c19a5de87a8272110daea5edd71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63381469f48e12825ed13d87aac79f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f2dd9e59b23d143396bec5ac632a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1cc78516f6cde7582426a294f3e02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93479dc2e899867a8e16f36a2dc5a525559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ee9947ab554fedefa129c06161eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9b84b777f8a6704b0622c71e96ca0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccf51c1038d4147ff1ab9a7ad98489562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2dd2a38337dde636b97ed4d5d02c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf4cdd0a8ee0db819dadb8542800d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e869ef2b919a6d5fc4bc19e5830551565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cbb832b5f8394cbdaefd80778db05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54baa7daafeab277a5fa564cf52205b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb635f58d7ee0ba66797a208a83614568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86235940ce827ccb579b3b8b1b6d86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24982eca913abbd6f92c55da2f62f73a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c288e0c740ef30d06e109cbebd39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9effa10ff40f6708c54845e1d8e8b22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22328328cef6de6f635395d2346ea250573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb745559e103fd443fa6e25fe1b2ce2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068085a9ef93572c0bf08d98464f68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71551b8e2e4da52ac7bb93bcf0708f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188509bc180e81595f3818d7a06029577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856cf5b4532463eea12c797da8e2ee3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978280958d6016600d8b0d19647bf29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf81f7d8c7954553da48deff47bc43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93015ccb4ee4fceaefc49f70cd966e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ebfe15c813a4e7f4394dc62fc3f78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637a5d5e8d07782fc217818b01d070583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618a9d27c8d8ba4353c7e2663346176584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8237a59bb5e791f3c1bf99a961501585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338004765d485985ab7f98e5db13237586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5800a5dd4741b2f8712282a8dbfd68a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb30c88955cca2dc6adc3e8432295d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1fb24659febdde065a59da0b3a6c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14003702a085d54a7d05678c44615a96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80eb86b97022e99a5eb3de24e5092d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0980022a3caa1d6254ae4d04433da5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6bc718ea14979275eccd89045f17e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c70b9b0482a9b4a701d8ab10c9a610594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a817ff75ee3462c42f4f4291ba0920595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e869d39894d0dbd2d6c29b9ee3316e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a46f747b825d07e6fcd22818dfbe1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47249abb656465d9d1715c715ab5bd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7496f877675cb4d75a4513a43568189599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1213eaeb2952a30ca5d425b7299a4d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8c1c0defecb9c4e12f147f37a5074601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfd57ddc5a54066ada297cdb742752602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b42531e8dc9610a20529cd659e49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d2b643d1f4a66cec7caa2ae465d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b816842e4e0f448862e52d5ddcc57c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780e586aa113656340595a98c944e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db32f75bbb9b1e87635f5ea03fb110607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff61a0f5cd373ad43be1f8c59581df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db747237b58851275473083a67557fec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c6be2a8cc83a1422e771662694845610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676be42a392c4f4d31452b3e12f1f9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7e3cac3bc40fe1ece2cecfb94fd77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76849821147355c4dec03ec535e2bff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee868db6ea9ab30007d213dc59b6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af947cf7c870128783d80230cead1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6269be665fbcc08da80bb680f96b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08cebe9265c8c06a3d392372381caa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0ed8cac2a7344ac292483a47693fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ad5dc69af48a8b8ff7db522d8fb1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4f7bf6bdcb219ec106e08c3d4d812620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528f14aa7ae245a4b9923c68a7b7d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa25d7142e1d8e1c741ac255aa3cdfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71498afe70cc6d445f5f7b83f675c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9567ac5574c08b4b498f0acf47187e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da681c5367d753b5eec2c9c1ac47a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cca678d9a9822f4a26321db7587c9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d584663a4634acebfc46ffd5fc48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13278a1f12248560327cdc6e061bd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6b3c064f30bc34a705efdf80bce6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd6f4da7b0ac6bf30edef5ee3ed2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963b4573c2a7ec00598720d9a9cbf57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00097b090cb3a2a47efb56fba0f824d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ba2da5cbf4b5c26c9d3b3578f9d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a8dbd46ea32a7c02c9244876e9469634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c7e2abb84a2dad0aa8be4d6cf905c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee2c8fed6e25a8564708ab9ad4295636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4d9ddc061b5639d91f34dfc46bba4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a3b7041cff88de07711a99dac03e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beec10a925372776c2f2ea2f98a84f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2caad186c27402e88fa47f0a56c5ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0800de02c4d0ca469dc3d01266db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b562698666ffccdc47ec9ac3abb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c40b70b1460d816407a1339e9c3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0ab9a8dd20663f0df93ec138fefb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d86311d3f2b99a881a9f22f292903645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600890a15d892cb6aabbc6446d352f5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b1d302727598a07e3291a903ae662647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fcace25ee622ac1ac676b91456ae9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca902254751fc343e414337bb3b07974649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37edd5f497ca2909945dba4420a41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b14a488db53fbbbe6465d61f40211651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc6b4ec885af84fbf37568a223d68f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c97b9abe065a48146aa26bf48282e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a606c9b827fa191f8ebaf90704a9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12670f1c7de5d032518245e3d29ba38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ac724500f79d3c275428a412b67f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eca432e94b977841cf71eed658b822657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c2d868fde5e682c6838f84bb63f31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf606bb7dbbf63d80974cdf45a5c652d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8c3e4c90dd4886b787823c0c2295660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540100957d2c9d56ed01ac2043cea8f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e514a2c0d378618200333433cf9ca6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8db20789de7214f800b97abc8aa323663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41dee8b9b5def00f36a1fe6160e631664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6099a05b1a847c5522181f04e0abd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef2341117b6aa0d4c8150b75639ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c57b7feb1fcdc4addea0a44c5b80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f9e32dd10d0b9cd056ec818b653a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd239c336c891061bd74737413d3f65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e00fc826f1f115faeea4665764f95d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4095510a0a6b6d56000a19d647c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ef221550a460f79cb6c5782e3033d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e6e7b1f781d7e987570120b0d47f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c724d9d803d7af9de4c0ef7b0b9cd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c263b864be486ee4b618b61a325d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8350fbdb5b9c4d08c31ebd49e0fda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb49eeab0d02de9a405837cbb9e2d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c50725c469e25fd46d6319decd384678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7bd59eb7c6de23a23ee3cd2973823679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad588ce194d6e5bfe36997e395aa84e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f00e9576ddafc5efa141c193ddc2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb910c6865e7e484bddf049c9c10a12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392572a6bfff3a9c7a11628ca9e46627683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b29092c173db75ef1d02b96f197b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8773d5088b7be5bbaafc11c90e33f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16352ad89730b3061c3ffe25c166db53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb9a2e5273d6413eb51d593c0399f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fac4d6a174c401be4ebac1c2cd092688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ef49341824c6dd35e20d7c67b12c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb628344806c8e9e0e9562a883180690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edd37e2b8b14988e355df03204ae77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307298f3b3ed43e6a84d0e7e79ef857692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b29efbb566f1b9c58f8ee58583a16b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1310090c927f7af74af4a842bd43984694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48782db3fbcc6aa0d1df5a5ab7ee0d0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08cc2a3279580f631da4fa6bea36af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9eaa83c24d5f82661f55e80d18a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737895aaef05fa8a7a7a48a954e65ed4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fec3ae89f7a20e8a67567f7afd712699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd93ed4a8e2c0dc3d96bbb5ad1d2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d703700b4d7a55109a69fa655b53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527900e02bc6d5b10085e0c279fe061b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403914e9ac840600c8f678c6e3e7783d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336e8315b3c53abe728aa6f1acbe6a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841482d73de29030efb95d8bbf840c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1456f647366e2f7614b73cedade057706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701da0f03659523276365d409a80db7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fd1a46d608621a00ae3d44fc9abdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a9acd83d47fe98fc38b1cfeed74ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1076bc4a2bf21a45a93921f9b63a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebdf356946b34e43ee78616b18cad8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208ff6d46e75e609eb51c015fdf8c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0cfcb13de1547100e046fcc7601c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29871a6e02ede724435b6efbcf6210ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ffd4018f3c677798ec410584dcb4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27793435337c76c375992306902d29a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514845562212b7a2cc72f92f6ecad1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e2883e9fce2524a6b3391245039ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50772e85bc780b63a262f040ce7596719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239db946b55eceb6b45fa567c868170720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514e34ba406fa986ee25a9525591175721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502523a8e72a9d6414875a762f5004722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa56633c721ced0cd6105334a59e101723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae60027ceceded22abd8c4a745b9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c47afd93220b389b49b12226c028725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc0706869e8e02de13b88a5969d45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e87c7f90be5f0cae4bf1e8da002b04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea43d5d03261bc90517dc0c687ac3e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001af686b256bc77d01ab4b92fbef28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719256575418119e8a8d975697d365b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21bc2b22a97e9d9d93fa8d841f2b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660977b571928dfa34987f483a77b99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63da62f60fd51e1c66f2c3cac15fba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c718ef4479d30737c8950940c39d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dba39bed32a189fd7b37cd7b6cf307735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269838238690a06af5e1906e3212591d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894008c289e0d021bc470a305bd9d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d2bf819cb7208665a4a2e9496452b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5d87898e94795e8fe919e0679b4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d02cad82e937b0381229fc6978b0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe8c171e073ebb047bf82ce6c66bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc80fe38d2af15c1d14a5cfff8c84a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2589ccd66a320b96a6f6062f0474a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd0c6da1ca6784461655b14a0b95bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bdca5294378836ace14efd7967cc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1bb486f344ed0dadc4e2d1c713d08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1316b344371721a1a8a3bc4e8773d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de52b3f97ea431c74fac992bee68a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1b981caaa7b0e0216e3cf9c69b45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b8caba57512e175c9d15c357089f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc25824c5bc77fca92c6f4fdc28f7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b278007a58a0319e3f13c69d5584199752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5383daacab719807de7e5afae2432753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfecfd4a98b78faa89dc3870056b776754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eb35037e45856c9e20399508dd626755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140db10f6ce8ce916f325310e7e680756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d360cc8093323022e2ef29513ea3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e8bcf91c72de1c507ca6807085a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1250cfb8bdea188e7ed93cc4d960759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>