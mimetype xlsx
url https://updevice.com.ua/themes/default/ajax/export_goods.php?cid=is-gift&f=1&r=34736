--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161253501d49d2d24d2203902b317a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700658bd55d4e210bfc6befcdedd12922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b9b2c84d534cae211417e961d14d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b3804f20efb9f57e431edf27235284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d1e65870e67546802a131bb20e5fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1e6e335273c1efa2227842cf79f2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f1ac3932869b5c0df083f47a1cd277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454d2aa3c61e5f48aaffccaf0dcd62b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1af385571e3466648469b129bc5f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5599683068a4b6e24e90688467e71e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798ec8863f9f6b241660ea50f5974811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f9b1cfafbffc7d06d2d14f7a756c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9bfa2563c7c53fd70cf98ec382f3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50492029aea1ec71318eb7a3a673232f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669831f4cf81b758e84dd42ef05513215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ba8f9a6fc6d13eaec5ebc2615a9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828df4991277532b5e3d75afe84316d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42677c48c2a8a86b5a8f0469cb2ff6b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d54e0a87f6f93a095074dc2ae608e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd1d78aaf526eec70297e67118d86a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f5f2c4cdd1f7b0aa450d76fe7e72721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c87c0ce4d1e091a6e8abf463fdf5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f7acd87434f7dfcc676d326fd93f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d587df68da8dd66051ee703575fbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458a1f39d475660b22dc58aed83a1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbad0963f637c9788568a3b1e48d3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7a5b0afa6796edb37bd8c570c4bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2eeebd6a2f60380da5202f6d9d3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088a9077f978c1d5e4905559948e2fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1c32e2fba1dd20c959a32b8a433d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc797cedccddc32dcc8b36ae14d53331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5796a56bd62a66cb2046d10850cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7d39b5af3ed25395ab890ba6856333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7b901aaf8546f6ffb91ef6ea1136134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf8cf6401f276017a0ec6f398e6e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e428504a6a9094972c77772a4fb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fab3b405c8574e7b8d54fb7f4d3cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212dae8f18d9306d3f43dd8e0d2648638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af17d8d325fb82f4197b3375ff99439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a867585348c1d3fcf8ea84d167c3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13769ce1499c58519df9890c591ba87541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e648a337e167fbef7fecdaafce7d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c9602cbc94f0b33ee388fde458e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e737121564a51d4c24d56e739d9f2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b339db6e3bd507bf7c07747e2198445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fff387fa00541fa9ad8ad5ee95c1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a302e91325fa31c430107034600cbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f5ef68cf22925f17e5a2ca7b41d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12465339c7fb2b35e15ba4876c63a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f93b0993c5369320435d9a299d61650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97daa3fa4a36538e1079e937cc553e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01668ace8c29713eb4b1afdf6d524652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c94dff9db8a283fdfe9f15738173053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441816fcda2345728c24bb6e5404aa6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a17036d60e70c03d29c28948174a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f8bb7d422d1112ecf1d83d8015b9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ba9f612ad8da9a192099137e170957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2007eefa928d8bb26f6b501f83bd0dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6a129d64719e5fbc05c03951107659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ded696e842698c6f0fda06e92b1b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe22de77c0de7795244bc177330ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947946b30de9c7689ad62da85b5d5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75646997561b58c9121aa47f1bf90563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82d8406b5022f5430b606cac8062d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363f37dda522925e20c40b5baf19a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9665fb2ee083d8e949611f5ff038a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d26108c98ee1c2869211fbbf2272b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefdfec8b69b1e4c9b4861f2da7d19e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29697964cafeab689b94791a1f68ef9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903eaec67794cc45982629c219a177c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e367eac3ca68e8ce635313fa3ed7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242464ba88b94bca2843b0fab578f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a56887b38be74432044b830b9ab373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7313a053ef450493942cf6b407e4e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833240fabc503e27fdc0ae96ae50cb7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b572ebfdeac964e020cbcd77eabe5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03298415198969a95050c603fae23177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffdb2fb2945f2a11c88075106b16e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac84e0f047475eb8eec1a90d2cc8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd3ada9f035186a63c4d5f3a31a9d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529366a6b28f4cfa8675aa15afbb883581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717fa97e9e573cd4db1b4384ccc62f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59199117e9fe6a282f07fff9b9f5bd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a6da8ac4bb05168dc32ae6d9a45684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f5a27de4c93cc3b169c5268198e7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1df225aaa21891e5c4325a08c9dd4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ee9946e33166d7b4b62341f9a38f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85350f0b52a3cab38039b20af6a5b68f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142c6f717145bb1af3c21178f6e12fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3dd9321d607a9ee2e529cfa00349290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae1ac94c5819171b3a9ea808f9b8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884baf6b8bf3072d106a17d370de962292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b97970eb2cd830725dabb183b2fc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def47510a5578c181b9dfe08a860809194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b96786880e95099b2b144c14037895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2be4ef86f7627abd7ce863e98870996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb993790dbbb3a9053087d0691b953897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d134c77d82e236040853e360d856598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1aa5c49e072c8365b9a0258508b7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bdc38a77bb9215399eac456a72714100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61c00816bc92409161f913f0296594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98858bb338bf11566481c9f6ff1bfb21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce985d202c1dee38b626266eba557b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac1bb80d4d68135a810052d9a2276104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f95c89a38e38f6f5db10060ec208105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9bc1b5f1b341b4cf4eddf8e5830f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9d7feee9c40526d784be8f5c0e7db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6dd679179fa2e04b567bf0e33e4bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea85071f8c500f92978a2d61892f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d1cc714f89020be6348a815c7c1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a257d3bd8c69481a323a6bffc1f8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a03207e30847bbac76621598aba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304e1f68b3471c5c88245d2f6715fc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea348a44c40b900b92705a48a9af64f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca2ebaad65a72a838ef53d7e4bbdcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b696d8c1764b3f0ca1e96b36e90362116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee974c4ca575718a7c063936d9b5aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586f975c52771562ac6f152f0bc45fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ebe1944b0d725cbe7400ff3ad07f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c5d65e7f4b2ac3b12437f91f10ce0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e213424eb0f6cffa077962389c033121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449dc8185f231b9e5b6a33a3d2041d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a14fb3e31192bcfc05bdc030225ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59306cb91281a315c1de9bba6057a49c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9425e759b33bccbb87771dbca2785a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90387649782383638bf069a88101d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e577b401939b98a7a22af9ec61e1c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6e3db75a622e8d8a44c7d9f5fd042128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433ebabcfe750331f004449e0000f68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426213abf74de17f56e179fcc3f9e32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df90c822cba9e71903421e4c86188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469212e4b1a29badd18dea8125306db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f2e886c055f7e6eff5ead61ca5f16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa55ffaa542d183d528f316edbb77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ca68ddf3b61b532d42e0b25fa1e72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cb0f00f7049fb9ab236bfe2ee406c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7440ee890d358a47cba69a3a9a3e949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ea3b46f0f7b333e98c30e70a1515a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea483ccdf290f747c15badaba7451a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8e7e1e6878d0cd87ebae3815175e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04817353cbf8c05cf4ac690d255fec07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a8f3d503846fae073fd7dafcb266142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117fd203779a6db85aaf2cad0bcf608143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0321a3cb30117cbc4178de678859bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e1a8d7d957049d6afa5ac7c6b58f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8c2b4158ebde5b35762026360c53b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d02d00ed8eefd473fff7eeb3deb3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb80ffd82979072534e7e2949bf45a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd35d774c9a6669ab6aee16c90ac81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20808678fcd5139c09915bd888cdb923150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9524538c78e0a100f24497bf86500f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512878b7933ccd9b97622ce0213857c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d1191c0e74712d9a3c6636a4166c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35d9f2e47ad501888e53c9aa7aecf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda093bf5243f48885481a51803ce4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4400cb1ad9bb1f6c475d538fb4ed2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d50236bdd6451da4e49405350fb20c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0d619342a767a6d17c6f755fc6456158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d7da934da62c38a110ce1467722a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1b39779093f819f32967d6caa76a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc800cb2dc5020636aabcc4a3039c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ac519d4a4a73f36bc173074f1c0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800658edbe83f62e8bdd1b1a0594672163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ecd9cb6eea578b3b9f05031d8c213164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4203e86eea424cf1a5a42f8f453e7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b98a33d3c384e89ad78f7bcb1e34d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a391742705d9640b2738d820e9487d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b818363cfad403d3dd4c4dd6591a470168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef295942ebd7d847994889612a022c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14712b143185d88b40385ad0e99c08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09599d1db6c0bd9a49b491fee811b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fd205502d3290c810a3e915a3068172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23035bab1a0544e19b11ae8df83b2381173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d99eb845547b159a20c36e137d915174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e31456c7f8036ca774d7272a453468175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8feb947f7b04cfaaba042bc7ce419176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55775e95d02a5a60a9445ca5a971b98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd561c3ad59f8cb010368b0b1b6d0e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc6fe1fa2dc694b52aa7693dcc6d0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc14ba59684bf84917e071fd407e83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a6e62cfda63a31c42decec3ff6c41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62525c2edd76d8fd317799a77c107d3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceea42eca9fd3e256b6f3adafee3942183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1f01987e7eb9ab4629519823ce42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b62a4cbc870f018412348d8fed9a20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7718f7e79bd2631cb28c74c656e7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db792bdb9bf473f6d6a419efb2255bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27447aa412874b0465af77517b7c5fd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9613359e30a4d3d7b437b0d27033189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34447a32cc84947598b93bff1a922b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a97dcc7e61b35c8831a07dd09425ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca339702f48811d161b236f465c31e11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2a92e535e7d5632820390a2f839cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625b9920e953b0ae7ebe616fa0080f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df33c6848cc6f80d7ec187886681c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e81b6d2bb5ed18a7a55659b97a1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183c66425a08cd4be6a66fce7f4d0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82490f7c71c69b8ad642136d1a8a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9726f9642d0b066ad4efcd1d3d3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d22ae69a0e41db4e89986916ec7b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b097a799b82ad21b0089aaabc721201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ad861c0e28d6e660fdad0586ee23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601b6ca71c754876109051b3ebff9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91f7167c7bad26b73ec6238b3bba93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b036ceb65939054d0d6b26a309a1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98210ca49197a554a837a3cbb9052cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273bf9dee6d405dd340cab5c5f7b868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923d2781d04bb61d86ff6c3e31c5306208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a2a749b6c3e02ed85f5ef63734f09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203bb4a1f0ab22cc218123ae811f262210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126744088c8860bf0b70fc1819b76c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffae63edb6bb3d7074c103ad0683ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de01c59eede10de75bc2bd3023cdf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996af7b5b59138e298f00b904c1e5bcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7225aa0fa5d40a5741be13740812d92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325aa018ca27e83c5ffdaeb78033e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430375a95964cb68855040c57b33db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd1616abb36051d8fdb5af8fd20b7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356af653a7b6afb2b825af38346d1342219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1453351cce1c100b31298d6abe83c65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36acbcd2d1500603a2c215a8b76cf8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5692f0bd599f538f130221733a33463222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f9197d4421aec7cd8ae9a7ab20a11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3001dc568dc46bdd14175dafddf08f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb17b39eab50d40a7768e96bba6a4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44aa979c2fda715193c29798955844226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79126d0fa1f0c667dd42bebcdc0403227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e973e76c59ca3446ce7319a653cce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b158327e8570f272d8f71d973a36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd424f4e35062554044b11ac8b150e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96688b3f4608c2147b01e9d4d2c8a97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5efad657370c06cad3068734ab5bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dc652b58f9566a9c91198f4eb1feb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535fe7f58c389dd01d79177f3a65c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bee68d220359e2122293378d0341ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8296cfb9c30dc3687ef0c06e7544c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36383c98765641e9c88dc117a3a29405237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a872b6c51867ea48c2dc584b2ebc3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f548e7bc3218eb08388adb5cdfe3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd655a56f3a254116b2bf952719c35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b832cda46fd3472c5ce153d236cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7f4066084fc8f012464c71c0d7c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d907d1b2a3e3c680693252ea43c41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63dc61fe3881bb580aca89a621eb0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501811fce6e571d6fc77e459a4fad0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198060cb4b41ccd9a8c3f27b1360d91e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d60275fa78e0733108561f730d01a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2c1520aa9b1cccce3dc24e7b7b714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616a2cd9a30055f97d7c78b52a789f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179ea15b09fcc7570ded03e25a858c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131fb12386b95723df1f6c2c1cf325251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ae6126cc9145d0e0b3b5d3f1865ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b80889a8a4e363eefc90096fcaec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66090151bafc5a77df23c08ee05c661e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd69b205d58b2ec89f23b9c4a2ae37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828562ced2d63bfcbacec7e31ee7f7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59c43302c3a7e080daf4e7ebdcdf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75975f17b96d4160ac94626e9891e45f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908f01c71f8773145b59c222c6b265259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a9b489f640e7040da8a25cadbcf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807c56a8ccafe26d9ca87814192337261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eccac5008a14a2a55f2441220e035f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3242ee4450f7f207b90104ea8b1390263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c62a7760c91b2157080ec36ca2ac18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5ba03ee9445ca18306e062712621265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793637a8d2243d299e57cfdcc4cd8ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d61043d68aea686de8dc8058aadf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3f43ec6972ed294a47300c2574cb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422008418a8c6ff170beabe8ae4bef5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b98be00b8dfa8ad1d89f1693aef64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5d40a657aed9ea3a6b6e0960963f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3347a92a27da4480195e6ff020d568272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c05bc5f4312e7e33edb72f568121f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb72bbba117f37c5365a9ed3f774279274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad800a904fd7237194dcc0b4baf0b448275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a207e47cf357b3176c0552d818bb131276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24c002b712048285306493a7aef9a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf0e19c212252691cf2fb1b8196f91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd75edf08e9d6afa6124b3e1e08505d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe881f2dd563d53f773b733ff733a99d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ee2a4eabe85f5b6aa7cc59cc22da9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3468f957beea7f7f255cf5b7ca9909282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81ab7f4a154e39cb56b7721ba88171283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd33e24ae44a7f7ca4e56e919fa40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ef1f2241c29cc2501504f9de1357285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a3dbcc0224e2c67f335321e7fd40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957fb3182aa6a2475b2eb77587c6c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65094cfa4a45963d54c6d07f52347d99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8084a1fc35ecf8072da7bcd46056b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4012c62554237f8bec239c590cab3a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ca77f307e9ad705244c270916491291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec3684e1af40d8c0c48a1810a7c26f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337f860bbd784bc9bd76a483613de0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d602767587da9f0f9921ed3326ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad19d1e96e0723cbe5a1fe08ecdc27b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b9999a8b711f75dd5bce563018b37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df973575afdd1cd9e4b5a810b7a99c2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efe13d7a662df1ca5d10f92f85a746298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941475d364ce9078c093cf2a795f712c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7679e393479f871fef2a03ceb13746300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914c4a8c8f394a100eeb6cbf1e1693f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e08cd941b6630263fca1dbb837d4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad56fa3dabc72e5a4713183897b5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e1d2b68cf7cdae09204c15aeeae18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e4027c1663d4c4ac5f1afbc076e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2369fd06e339409a14e40a1697988306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48137c35ca47f4e98d8b4e924c9ea007307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5070f250bff9d2e3109effe3ecb4fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0758ebbb645dad210b8e391c78d7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1b0da4523cd5cedcfed97c65907e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482254416be12498c58adb6d0e4a5d1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab408308e29d125f3c8a3d9520722a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c41ede6b164069c1aa010abed6947313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7daa4620fac18396222aa680be768314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617504298cfbf69eade2614eafd2304b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ffed2ebb61d9237d49999a7ecab89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e8dc4bf51f7bf1698d4e57907ca7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b0f99a7041f32faf2e5d5c791995318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a59a37b48f382ef703fbe43d0a094319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a94ea319ff6863e44e8a3152f4e9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea097f107c2ce5c00c8f49648d1a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b7a3fd134d5426d5cbb3f84cf25e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c2db2d60cf3a5a4482b43c5f8e37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565251ba94c5d6db7f8c598ee5bef77a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a75388fe9851d72641a48c6eee63a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6cfb60a5fff4db9f0d7552b0ffb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a149e8287be5a42d89d00da0322c8f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f86a8c0e668d210800189e33e7118328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f31c67e3bbde6c57b9c64315fe73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f2fd6f17bdb08f4807a2293375034330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03da8916ae2a99fabba5c7cd62d418331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b3e10ba4e8dc9834ebe46b620e20a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5f3ed57bb1848e4b234fecf39071333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cdc474d2b5ef8a519383afeffd04a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e06bb6ae17c00ae85333d73eaa27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd135d8479c0e65b393a66832186621336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a916bd213bfa8bdac05ca2d4421363337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f841fa8d7c7b2677b6c87411dc9a31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84ceeec7a20f86f69259cd6c15b76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795414598456cdc8b90fc4d5f4e486c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff64dca20c717a72d525aacf447471341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25db537794474df36ddb061c1b166a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7eccc7a57f08de4f2dd6ff0cb57a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d271315a20d1898277d3aeba1b7af4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba51b3b43f102139da83a212c8adb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89efbaf142ea97a2a91d2c35385a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cff8d883664bf682cabbab898cac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d6227a7d8e5f905f51ec8634f988d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953a99bc7fb61428933eee0cbe23311349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d710b843d463f91a5d1ed95c32489a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fcb78beeaade232d8bb64e14362df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77270743ff9d85f6cb5f19b9a3c641352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f2478255198c363b3a05feca4bf52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a579d98fb1a6b3fa57c0455e3445354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f037ba2406533e316a0796e93c73032355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229614b2db7067b7df5bf5dce3f3da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced5d9c4003d0b316ba1e159f51f3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527bae72c2909c5a7741d6c4fae876358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f4049a291963b664c5dd8427ab18c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7564859edac9385f3516c0f5a792cad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a2d7b092b0c7794e121c3190c6e87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1029977c7f7706c4d6b7fe6a9aafe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217c70ee779100fd64e651e5ffa09f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be92c188ab43e51348ffdd371fab7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb7781e6b28108782d67ab3510a56a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb2c8b1c29c1aa47bc54b29831a1df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568512ac5129743abc6ff916a516553367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a860137643f68a41017202a41ed436368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039ead59f5e896f2b1235a2726a4a8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3ff9270f1abe0dddcb188dcb04882370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f520cbc1caff1f917c6071e98aefd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeed5211aac44b20122e226cb19b137372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2122fac3593dbd2411a4f7e00555373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a20e6a47478b5e2d354c0d84d080374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88a75cf3c23d73512add7c182dce4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142a003f81a083f40287e6a667318bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec274a12a2b4c247ba79b8e927cb78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38151f7b25d4d17fe1a08f382d9f4f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334644828f8423d12cd49c9bf0aa9a45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42283683c84dbac1e53cc941bc8711380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ea88139803820530b110d5b22c03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce25bc10cb0b64c8102cc27cd37ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72854d03fe334e895ef4eec103552383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba359490adaeb1e663a87aafc3cca7eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84832895a964e240ab6f8662eba8d014385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc74e3619069b568699013ab700fb44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce3afe20e315bd73b3dcba8e43806a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7638ca54d997951419a38874b91af10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8fb060117fad2958f01008e870bd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729bcc5e9b1cfa7a22e6c42331bb513390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb213bd61883e1a8d5be98093a6f6f27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce91a3c50dec57d131253dea80c72a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301ed7e5548a51346aeda7cb0ed578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ba595f964ce949e058f213664fc79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ed9826d52b7d15d38b707f727e825395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ecd94a7a81b34d2f770617b69ed15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d7d17b33c7bf2a8db5766deab1463397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ec49d451191599b8fb062f785208c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e4353901a913682b1b37bd3a8981399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f08decd6f315da1a9ec2ea4944bf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e3de6973467660dd7e8e376937e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a1b3099c4b8d35ca4ccb406c58b80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a9c064914ed7b78d93119d9f88915403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36d580b536b6152cc83073967099b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a53e54237d1b96c6cc6ed636f066405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76529460963ffa394be1b4f39c50736f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e2da87b749f55ace24ae98206a8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa65a313e65e2e8cc8d9072b7f943d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec254e7b91a230922950ae19360a9fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a9c14f9c728ab12cb14acdf515537410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c83744dec0701d60d2b940cb072d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d98f5f5744e27b899a62bc28a23dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05226a62bcb408219dec7c67802a13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce8029addd7012d869d3807fd34a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb86cbbba5fbf18b636371fe2527d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb262f911ef6290e2848cd563113d687416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001069fc73373b5060ec6805f228b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c565ecf4ef61bed776b7bf5d390cf23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62bddaa8b3e85d42f2606577620526419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab520b12fe654ff0a71969b54bfd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958958976099c8b81df8e3ab880b63e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ded89b4cbd7bb76961bcec39c8e74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e9cadbc0f65a5719c4693d9496269423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1761649b3af9a1d75d1e53ae99de9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb77a7a2915072539122f5fe362d42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e90d75f0ff5ff18d050e587852ba6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde690451a986b6b01076293d9f3a5f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3947798ef1304d7918a39412013bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec0bd8b56a81ad1e3e656f551ce9bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f94e6afc7718f54689ee729e22ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016816ea438fd629e7be54431014988431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c37ffb36fae4636743630108fb0d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdcc66d013a3c3792420a2892699c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c155928065cbb995deb663e86347c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099cac3ac73eee80b72694fd091d854435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fa42a50c7a12389b0ce8dda5ac085436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f15ad30edc951104d9deb965687499437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea12e86d55eb32510e88156bbd8d66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c69131434537afc0ccf0c063b346a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0dd04d23902e188abb96627f7c28a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f50d96699a11b031cde389b4002b26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c0816a048ecfcdb1084c678b20d81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b9ec5a20c9a9c756e5637f35ae2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771d18ba2b9aac376e6ff88d5396da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8826c9d1a389f0d9277f58d72b2d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b98379cd2721b264900e7e134b1e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5ecc055d3f99fc43b332cacc3557447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97ae44899bf882bfe80963163aadc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d081e03d6bf616fbedaca53ea6f54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8752d6a92247b4b24f473c2cc658450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96915381809b45df29bdc4a15a9752451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a5b766f0e5d3108019e3988315793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd80e4047a8cb2f232101c17224954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc793a629263139026367d2e53745454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470cedee5dad2b3e43a956091763e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4b60ec0bc74fd530437e0ea5de01e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684570916bf60eb6f83b4a1b807e57b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85790d0ac03fa8e8c0535875b4045458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e25c54c35b98c0c78a3a76542c39b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87036d5d22d7113b5f9f26ef92baea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740c93ff7dfa449be5c0a3c8908aef2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5630508b958db8f7601fe2d1868df5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7074a7da6c676aa2abefc768eb56274463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda506a939842079a8520a74e9b2d351464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed30d0404a24e70a408d351812605e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90dbdc021a681489aabdba33c1d888466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b7c6e425cddd83afe56953fd29c33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730cea01752a89befaeb95c53a27db2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0d6b17139c366956284dab75976a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7f31025d460d7958eebd71a00d04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41b694d0b9284a0ff194cc675d41b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e8d1ff5508fed7125bdf66747712472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2aa3d39d4d23e46272e47eae0216473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b54e6a53c3ab126b950388c84b8fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979b788fad67e3e9d4c30350267d173475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927a742705f61dee45642ba3c902eb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd15e4c5504ec4d0731fd72175e78fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b5d49b3352942a56b2e35f5cae5a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457759988215706a573aa2137d48b253479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e230b6ca4f47e95fcafa536bb5eb57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a40a44ef65d706e0200834d5d678481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5af66dd6d702e7355c9c94b1395d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd20d9923d2467df947ad8b135860e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f94f7a51907e94c48c4ee6cbfaba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcee1a8c4a91cd0883d42e2f673b0f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ecba54a80ca62625c4390aaaf30ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664db6cb25a9cb172778615ddb731f0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ce99e0d968c491036a95477bf175488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05167f62c53cb1703095cc247b96f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267523ad31a839cb214d7a2999df186d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b5f61118157c6484198bf4e99990491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716aa34274b6af607dec4760b37d6a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f30889d2666426b06143873ae9301493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f878e750941e289b3446c4e3767c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeaeb17b2352e24e2ea863776b73ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d52e1035aff56c917a93489e3b062496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53db9e4b5e7b2e34d53bb7bab8b190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e4fefc5801371b9d5a9c6cd6bb234498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc7ea44f40078ad7278aebc9decf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d610c7f85a90d71c375f838589a07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c4e710c3fb97241fae63fa8721da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e949a6199124e83560d5fadc9e8bcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176cb5d7ad196bba3246f7ee0702fef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc910f527e06f00cba3a5749c20813a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634472c381eadfe8fb5a4f1220a80f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a200ff45927d5b155b21e15e8d716506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb6e1f662cc469e89d1c3f0507aa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc819aad914bada38b9c973800617f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5cf5c121ba20c73e3671b88a246e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af1d634ad42781ebbca60f87df594510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d448a5798e096df44237a6bb29bad0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098850c81dabbf41e64d29d0fd7839e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b7e96deb67ea30adb20b8d0389e8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d1f2169c4099886b50c9327b0f8e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57e9fe22b679bd628698da29d9025f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd98b508dbc17b1d91ccbe983b688516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3bea68c01e5663afec49b692b133517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f47d8811e9409194f0380a77f9914518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2033cc8cff81d2f3dbfc40aeffb4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ffdbc9df01bab59124d29e65fb8e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38a294465620848de8c54309dd6e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297a4d6a78761e8205724c3a693fea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd09d17a3ea34fc80ea879c26d3d7e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601c6e2c208aa0fe5956e18e2b3493524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aed51c451847f24937a86df23d254525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce500e4a01337bcdd65d3507217ad76a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad77d49243067267f52efd4d9538573527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4dbd0d6c03b19c67301e734795954528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3341045859a1e70699d3dbcb5123b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b83389523a5dd844e96b58639ca57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba1aae2df895e7ef6db8249315902531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a8bff33a9f9c29e7b062fff2dbdf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9185fbc3c34cd333997e2d03fb0a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd478d690507fa4130aea7321f5c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b083c8bbccfd8aa26af983e06ccd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075da77c1f6598457d191506c69b5b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67904dab492e2be7f653693e6ee920a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c42a350c6612d4b8c871ef677f5aac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439244427d5672b3fe62fb576602ec08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64803fdd47f353addf4f016e5202bd77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e0fafa5182365eb0914521134978541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de5b7d5341ecde276a1cdfd826bfe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d5c15bcc08bffd70f6480098d2123543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d75eb31bbf2c1a3d9e0a01137604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa90e00aeb5f3fa4c42c884e715b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa2e2ce0ae0d8b1b4539b78a22c01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416196385b7a1ae623e5f953b57c34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e68db9e932fdf43917bdef82971851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed5f96ac91e3bda2d9e95c9455e32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eda19170d90382dacbf28d33f55b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae03ab1abc632cdf480c3bb777d4853551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2b0b86b21562912d507d5e155eed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e95ccf8def496dff3401b4f076ba9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5add1b454447b00ac2706dec10edde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2638e46ca49f82bd04d3664192e10a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01491b2f7ddc2febbac8907df18920fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605551dcbdfc6d28676773d6086a588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629cc7856ec6e4c28fa639c9297ddd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614370ef5b31116ba9fb2215aba7f99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960cec1307ff61dc09258dcc235c9ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2978003ef9c52ce2a5e5659abf564b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc66e0caf09e43033e326d53776311562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222957f5fdc778bd6b8d29464de4108563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760be7f17f49160d937849f2b79636c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b818e2962ec9c340b47c00b571e83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef38f562ec54e78ca42802253d1ee17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490244fed9199aa734d6bb6b1663f85a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbe65ab30886a5962954ad3a1d132a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bc8fd25419260ee2863144c2c91f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd7b01bb545536e8446ab852afd87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ed03be64be1148d74a13d69af677e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1cc7500745693410249b1a1a8829572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1294800f86e76650f1932208ba54ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ba3db20b6699256ee340a940ef24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bfb1ef4aa63ca598000acd3111e49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc17584851b386d4fc4f3da71d24a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a22a67897a94f7dec806596cd045c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647f27d0dd169559b2993d3ad21ef47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8667d228b49e8f65cd3a87024b8b6af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896926b54f10312fe3c74fb123a31514580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20eddf467da0a96c24aa9f039a922c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c673444e6d36f3fef070ee48bedfe68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b53d5dc9ba85a550ead748c4ada4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed883ec6bfc0fe2865ca381d663b70b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019c47f8370e6ccc4cd90eb61687394585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24ce6f80413c237293df8e5bde4b8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c3baf2b9bacf1466e3715d7d133fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae509d75ff8946282275dd1d29a82d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518018b32bebda27bbaea277bf1615f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a482f5546fb85af69ac7de2e4393590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fc43f171895a7260f5dda5fe40ff7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8cca1e987ccd905ee9d521ba716d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c132595de67d5bd1244f429bee649593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb6486b153fb3d2b2d1361c0dd77f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a7618f34935a55c81c43215c191e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46b1d5c62205de97ef00b692bd760e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b692f73fe55f1526a6d33c854e7b957597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f491fcf62966c6e9e10284d017b28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e8742ab078c13e1d46c372b86d1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce92bfcef964ee6144f457fbbc62c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999cbf31cc66063727339b36cbfaebc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579b7a54c6d2e1e316106d5d3758aed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd7d93c055e129320a91b311e9cd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aa8c3b41795b64a0a6178969096e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d37c3e589f103b6657e1e192c0b721605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cd5de22eecf66ed1d73c3851d7720606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2f6d8ab21339814c825645967509c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285550847470f33eda1ddc3a5d5bda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b439283ea1de00ffd04400d43faeef6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34040d77f3341fe3a5b5ae9149cfcf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e9a084e4d7e4744c98db6d652295f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb892d97f1ad3c7859d7910ea5ae1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc0844099cd4a3dfa785ab46cff5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bad379fec49548c69a613e2c89a14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46bac178aa81dde2cf8ad46929d60a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52488ab64ca6f0687b8027f33639e0e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b145f375cd17bf65fb63d5a3bf0d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34446478b7d0b6261cc9e1ac152dac67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d340eb0b125671c54cdc7f7a23e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af02f3bb420f5b0a2e167666a456ad8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97426232829ecc328166630f7c9a03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169124f5f0decc7d03be60ae2fc3f53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f018bfb10bc80fd1fd02a3f8ac1f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8538d87f3a7860f49fa2b286239c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4b014f765e8921f3208bbef1907fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83c5ebd225a9cc147abed09234ec6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7ae2a3853c613f54e98683df640d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d974987bf8767bf43878aacf296e33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7181e2fba0b5bfb5815edf39464b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fcd4e3148e706dac3375ac791be93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb51e1e5efd616fa5fe1cb81f7f9a31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed93941f5a128283844ea6db111670632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae0b35c8b0649121093cca569111ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04251d3f08bdb07ad9946d7a2eced2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b20eab65406b4da08f1f9c428edbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808309d1c03807886dc06618c30340cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df006e286d4298ff40af429eebc6c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162326577d481d6b8f06accb97b2fc87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad59ecd6bacfb0b083f4fd38f78080a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be51262a21577d0a35a1a602fce729b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a69b1ef31125896f36f546d9d5194641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d8f5ad654e842ac386d0945dadd87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38030be2da191081bbb50570fc51b96d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e0d513e942056bcda0ab2126fab63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93fd2d7847f64427dc8023020e90c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bf373a1f7206f4672d825c3985232646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7862f1b88b707a0b32c29ebb144b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c75eb503fe9c8a438debd497002b6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef29f87d726970f63a194ba62d5c26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8b9dadeda79d45aace3c845ba71c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384b1cc22bf2e3d488fc6da6006ef01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937fe0bdde0950e5b87db8f3c53871d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4779110689b298ecd3034f5f7f59a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f682198beacc952df759f8cbed4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1768d3b14851f6abe969049aa94e92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d1a0af8fc5065f0b4ee5564f1164656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ad5ecd2eeeec98505e9cb0ec88d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c6e6fce8a2d2cbe52c8fb2c1d5cd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775559d1fce28e6a2fd5854ca918ed2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bba482742507decdfa8918908b763660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1356982554ef6747fa1d277a488d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b376ab810d85bf493c029ec9939f0ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2eb807e3283ddd62c99e616bfce82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200d7089d16a0203961c3f19d3e0e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993b002b8c3286978eb756589af631665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052542fa07584cd91dcae4f34779d75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecc6dbfd966da06792970bb8e0f4d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b748dc3fff9c2cc08b1f092f481ef8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f00d983c58829c339bd1db12e634669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd19af3259273955b7e1db070979454670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4019739b776199f800f1dd58fb7b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a5216321de4917a2c15013ac25051672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057739902e741bccc134f4ddb58e8e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3a5b25dee7e41b38d1d03994a8cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2df4e49fcc5bc910274e49d486343675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bf3350bf0656baab1dcf22773155676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde608384e47bd442ddab43917230e92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe882f32677edfe525b21e74caf5a3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3bc277f61e843f880647a1db6e6eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13a665046ad54c6d2e9b731c1c21be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff296f2fbe0d8880c566a9d844157681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3574f67a7c70f533ae0dca2fa56e52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6efc1ac9f3bb00c77fc4c50eb8faf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e87c188b954209705062a3ec24e91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51254736c234965c5adab037f0b8da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb77be245a4447a8040f5e754405a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bbd37b0aede3d244f8b9342cb4524687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe11757497d258d68b642ebf304ed12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52765fecfdcea0fe6be10dfdb8cbf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a86a19b1a83a0ba15833fb8f4a9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3fbe6d6ce6787bb7fe76bba51927691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf1197a3a2852475f9aecfe0ad749692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138a7370e8e09dbc6efc1ea435e43fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592bf70bed139cacb2cab1385a4a65c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9666af164302001246e1ab20904afa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83ba1b7ecb5d5f501c2ec05464b9a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba4d5567b4fd870668b168255e46a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68febc86093691ada34585dffd5364b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17567053811d5468928ba163e62316699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3592fb13986656f66e4815b735096700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349b97ce2c16f05b95c2ba28648c72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819cc496a2fd87b94dbbeeba0904c94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de4bccc9415c55e8bb5aa37fafc0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2631ca3e2a3fb1ed7fc555baa9b16f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484fbe394983b4ccb120fd4dbade4fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec0333f17ccf8430b40d3576dd571706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb3295c09bfefd5871e60fe36515a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae6afe395f3016b75b4ea90b4822ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f027996fdcea16ee294b8663d9cae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de020bcebb7c3dfae07ca8c80763d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdb29a8a1ac31a1b6d7499c4202936711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edec93becd8b1746819dcd53866454712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882fc61c1af7255e19e441d7d8a151713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a2b73536fb14f675cbd75c310f2d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9647db554a6dfac636aeb9976f9e07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbbe1a4e73226f4da78cfebe40859e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e42f9826b12a9828ecb5e596e6d48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944fa6a09ed490754ac84402aa4abc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ec1a2aabe29768d53add9ab1163f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2516a9f260128a42a5575039a94a36a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7fcee844a893028eddd64d34eaa14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095c075515581d550ddbdeac112bef4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bee9f583840f27e0cd79953fb468a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346eb9453bbcb45c8696f63467fa367724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a67dbab96c5b0c8c519fa11c466b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97400a0c27723cdad9596ef4040bff23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f29acf701f7ef563d890b904ca35c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699da3e6e055996d36c60eec3f1b5f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d113e6e7ca1c4d06f423b99707a7ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37db50a99c29490bb82c1516eca774730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba2846ef126afa2352b6d7bc51c82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd61c4ec83d18135966881b6ae836f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb5e9ad8cf404897298900ed0be38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d426e7afc42bb58cb0ff8d907048b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ddaf9c157ba3697474b5fb0e651f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ef94e7015a9eba013bab376676e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f17d56d69beffb2085b6d66a75712737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b959630139e4fe9b85eebb678d8dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d870ead9c54707d6cae39e12d84e7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775b8b5b8174d15a9a4c2276b844317740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dc8a086c1d9862dcc02c48a40f687741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41638a67f44210b8998b1b1239f030d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c54633330bc15358e6c5c7c6280d20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac83a581ac72fe643cfe99724290d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ad4e232c03ff6513d9bd612b90333745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a4e02cc5a8af2e1bd68acb16b4dfe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6602d90c0a1f6301bc114d3cd6fe4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ef54d853d7ffd0a2261a7faa5658748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb828c2101897498795ac2e272a2a2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d7d074a8340c6f10fa5f1d26ff6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192c3661d2cb27bad70d519bac67cb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5f06b6615901f84ba4f116561a776752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f51825bdb9947151757cf204835709753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d63169aabe9f7cefe4485d1b697901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58a68983fe6740cf960c28834a5792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8f35e187fd3d9fe4b115e54445433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56481679a6a349bc79948fe84e157e1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad404f33cf73318cc8c46cb631c198a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5472ce1899a9ca338e9d25648f85ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecbf1a6abab8d59d2a01e3738dc5e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7151eca63fd9ad17ccfc4d96f9ccc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e658bd6e40d54f5ec90a00fc21585249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba52921237590857a766b39e43650910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d30da357820edd5d029d423a6236111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f171b3c7aae166e886fda24aacc0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2ad201a0587e542f90f99af73235113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3de02750b8bdc7bc6d40ab61829614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24c1733d65c6d6a43a3bf4a5e157ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540486d1262875c8fb85013bff29c3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5407734efb7141b5fa8c206e74b228a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe060b4ac897a8c8a7e204ea2dc9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b898868770b760d969685e51b8dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0de216479c0e5011e26171d7307e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa285eae6958f45f8e357ad0bf723f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f1dea2f572f3315ac7b763b87d1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c4828ad796b7287c2d9ccc427d2a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736741e7f5e8a008eeac8fd1e4c3ee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c72a6420816d15934c78c668fecc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fc4aff820003c9b191c7450adda3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d243b0343ca1971f93e9f3fc51cda0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c0011bad4277f63d85b107176acdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c923f166315d45601d1699bb8a64529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c4df42b5d1e97cf40b9d9e4dd6c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac9bc4f43c4614986e07a060bc0f1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077bd128f7a3e48ffb45e48d66588d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b92c6ea4e4c4282d6481ad8f3382333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f142065917b38cfd2d01a37faa6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0a46cfe0998bf47998168747e8ced35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be0fda8d2e8a1b5bd7c0f6c49448236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f7360b512a55ba3dcd9e1c90b1b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e33d18143424cadbb6e982fd8306a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a61cb2c91b7d3809b7a203ab639439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e154f6150fc8eb230cad161844adb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73447ddc2cc5df1e45ca0e007cee122341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f5021fe469cd14cd0578fd4c5d0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e331bdf80b4d9c13b6f82249129d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337561ac0ee0820650fee1fc1830aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4266dfdd332d47c84773ea706c763145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40311f294f27db3d0e94f9eed0d9f56a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a871d40e93a54f60bc94b3af6c7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc41becbd210138d749a77e64a2c01e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036501e0beb5b3a97cd0c6c169ae63e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67bf664f168c049a187adbf2e7ddd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f6f0a89e64ee12122a51eeb48c6a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8fe9892440fc5cc6c78aaab5722c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae942cb878f4602dd83221f1af5e7fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad18994f76ca6a938b8271e4fc616e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47787dd71bb118a4777bbedbb754f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b3529a87dcecaa4c13a798e5425956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e409bfcb8c397a4fce6c59fe6cc24d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f16b191d6d6a42e6b5f03711375058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c60ed9e52931176792bdfaf5452b0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb031a394546e09cbf9b5edb203a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d76e6700d4d0c890083a8f672f09961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651803b8e7623a6d057bde86ab29b4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b62638bcde9aef602bd8ec195056ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e6e0b30312d2c49b876f557774ee964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b85ef41dea6325eb83b646a5f767b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94441b22e8227f420c25a0644c2b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657586e033b4cdb018263ca45735bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9563c379dec33da7c47dfebbd54eee368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa17725d0536fdf230936b59630f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34b7007e5f727cf1f1ea2b8778dcc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3693ad27992a4c7ede447f272f173671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb8d1c98dc1f953d923043b9fb22672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c2275125815140b58422d86226a4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4243d3a354e9c281785d4b925b5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2325a6f567d13951f0f0ed421978375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324d49ea7ddb15fe59fc0a088998f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b7e8f264f9336745aca6a50c350277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2246e3bfd0156469c0dc53110ee34b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8282b27eae5bc2dff9fc6cc7d8a8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6e4c5d34f1583441c7066937376f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb822fbf382e9930f7f7ecc212c101f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda4acdb212d9a55855092dc1eba4cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312d1e0680cc794b4142314d417e3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c55b71446524eea2a593666f2bfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5b7e260bcf9f230f5c2a0cb9f75585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbe678c63aad0194f2b84e5186b45386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d79b982c2d507f2abae4000be97287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121d4d24aada89a5f11d5fcb47bbfeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1293bc2cf332a50bae7271f46a2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf207b763c98de3bd1c28aac0f50f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f43407ad78bbdf2505fd179e7eb6f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4758f457daa0a4cb4a2d86a9ad0f6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ff78f7220e1ac51b7a00030d14da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c411a15faa265584fc2a6aeaeb1d47194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6480cf626457d7d90ade434f1d01b1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aaa79b8efcc39af989525b76a53be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac322173eb10f873bd06cd0135bc1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baaac5c7d3e003c64210c4e220eef498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54bc3c046e49a1c4f251d6b6c1b23c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6030b8cbda4663e7841fcb60701fe72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8bcfd9546ffce5d028a8d2b0e81a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcd00e8b573583e90acfe7b3d0284f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2ed190ad3e5302fc09e696e7f737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f358be1e4998ad0211d6de1c655c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da493ed96932b4e503c7c819547d710105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd52e4dfc01f1dad61dbd4d8afbbb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94aa6b98bfc637eb1f64272d3088a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687e6880a741666856421fc18c9f618108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3de0d8939b3cd5490f7bb66c7796a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff00b4dc32f9047c10310982468aaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78859515361cd0c4dae7b02f7a742949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3033b504d4dc94704f3701d451fcf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3871a9c4884e417dd98c5dfabd4ceab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f727bee93dc4462bb164a5b0ba9a88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb5be92c39cdcb486df88dd3fc5b92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a127026bf62aadcfb26997bb468e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd9a0de8c13d12e760efbfdbcb56e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd132823bfb39142133d83b80fb60b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67bf42c7c64ea0986ddc5be87d82a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27938ef9ff3d600198a4d5c915a348120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1324a0e40143a65cc4790e3a7e1368121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac64101383a683f424ed67596b3a56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f5f93f97c4b6285f375bcdcf71794123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51544afe1f10fc8f8ba88be505da5f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0410b1c5735827625272cca619f4fb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e5d3e3b5acdcbbe4fe152aa05481126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bcf1961d508fb81c71b0a650f32b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aa51e1b47e53f4b61fd12d99519b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92ae0c451fea628d4ad484c2815943129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e457767614d1c333f3b5a77bfa25afb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f1c46b1e6a150b18f88249ce13371131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f282640d796cf16b9182d7d0e4a62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188690ee475a2b282bdd35cb355bd3eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20644d9347e28d5c9c6cfd6269e8e0cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9983b6f4a7467227ba7480cef7bac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7c6cb7aef97c3e4d683b5da41da98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c084ad03c983579576224a21afe87a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862724a5a67cd70421f0cad7a69cb89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51334787e2d591b929182c772c44d7f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04c3b16614b18d94edd9b976c37a0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99eb235fc7c1aac3cf40223756adb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4f9261991bf48879393acafa1c42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187998a06aa0c24f63e5451a9209dda9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b23b2d2e7aa9ad283b9867c2adff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824715c0a86b7c09eeae434a41a2d597145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce880d7d1808d3aeb72029adcfee73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f90017976dd56b037a3f8877bfa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3674800a9fb8c3a7efd9abd14b70c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2122ff533bbbec2d64b5086c971ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a2b5d4e04e3c2182e8b251eafed5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f31f3604957e483ccfa606e3c8e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299138cd6f197b91c82c6d357363f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f5f8cfb481b1c2abd996fd4da6791153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ed0728c7634222df5dcd57d31bdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472022dd1b0d5c7eda1155574b19f2b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424ba6ccff347a8bc100cd7be236fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c510beeb918418d8c24ed3de4403d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cf839865695604fa5a30528004d3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd3a2aa8978faacbfa803da15815e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefecaaa76e25438775206c75be1208160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd8d99feb46d51d8716346d04eced161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7707d60b6818aa5cef9b31e15c3f63f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70cede8ea4464dc9793ac055330be7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fdbd7a3ab77907053f615dd1da729164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a2203efcdb2a46c0c475fba9d24e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2a310e4f0bb2ce8044764b81619d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105b9eeea46f56372392a0e3e377081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0087603678c2e7ff7aff827e81d17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3921a8438bfa8605e45b7e9aaab376169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3afa56dd56c6211b8a6599c77fe4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ce4752c8a878708634d91ba00a479171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d0036b601824309decdeceb95049c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907205943a5af53359e4262a1e055735173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737768850d8a85598b306da71093b3b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b0b97dbff8a55e500d5855ce5022175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b53358819a75a915773229fb8587176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba57577368ca8a3eb3e1f83a99c613177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5348083d63b44838db2cf2263dea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6603bc3cb4c6432ed11937ab565bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5fb5bc4ba101ef5f8c96d4800eded180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453f64234dca7ab78fa2b4e05f407a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa217cce52087706ff399c70853c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35143f6132b6d99ee33ed9e65497de2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee22794890a60bc31942993d8d632ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196715dd9a30e26464475d696c3f8ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db962c4a448a4d006e006efbed366eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37321e9245091fb28922fdea56ac0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4ea549e229d2db1f5f6a1d9fee0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c7a8cdbcaf137109b7cc16caedef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb098824662795a218d006ec9167ebf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1ef32803e3b264d6aea7cbf57e257191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758718316a1038baf1a6b594f4b6a53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f803ea7c3c7e0befd4666df3f04a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a788be0018434c1d46bdf58a404dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec2040e5d57ed0896a3c648773d70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b4318ed787caacf8a5e7c73222024196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27778bbed981e8fe60c8f7475f887986197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588ab25aa3cf05f1131091f254f309a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500191968bd64d0252d3eb12c29820d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221586e00ac4485af32650475a2dc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d862276fe010bc85348bf2202a60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c804696b21439c06fe5ae4b42a7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957cc6b20fda9a99d6b5718d812d254203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc2a0e5aa5df3f7a1d52cec4b3cd01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae22c24b2d353bf3ccaf3ff639188205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f59cf38ca8860952cc952d0d0fc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27fc564220ff65d96b3ee25c5d0cbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70735ad60c06c1db4dea53fbef136f5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ca1760dfd91a5f29f472ddc8795f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ab7942e125371055296286e4eaef5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244955d15930324691e66ca10cc439b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d5eaa4ddecbdd4de00c6576f25cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a35beb5bdc88b6d3bd094366661475213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563d52d079a4e760e4109c0c28d910214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adfe7c5132d58f6780862c50b7464f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb53b1d8b7b05fcf5184205321d2c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520cdd72a3305b27c897181f5949eda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df57f21ca32793153326dcf04c51ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38477f00b4ee62904dc88a16e08ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b0b2ca424ec34879e269276f20dc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc7c55d43ccd997e41035d97bb4a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef90c1d636cd90983e4ffaa1bd94ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d48dd1fb448bc789a9c95ba3e11d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804eb04313ced5604814e007d74b98b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d2bb246e8ebabb22f1bb5c413398225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1fbea940188075ef81ffb6f04b2d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701adb77e3e53eb97bc88084151ab3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4c7b4dea9969b756e381aab85097228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d706bef97f86eaaf5c33d264ebd7ef7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e01bdf5ec51423a7785da581b0811230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad0f590b2034fba1e443c99d3169c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb54ce1fd00ff90fcb7930a78f9fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334fba54897f2dc53e827f3056444f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4cf602ee21c6d2f7f111791cff09c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297735457d1ba48906f65cb1fc0ad34b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f88d8e1a1d22521613dc761623526236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d253ee372172bccbb7b7a65c9fd1bea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053839fb964e560fbae855215bd63176238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1e67fd3f131e3d0d5ac36399a59dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a08f5d267259fa1c30bae555b8f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecca1087ee60d0accfa186d349a315241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86e65e262011a27c2531fc9cc317c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69309a15eed1be321a7e3a1730c929243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27df394cf9959d99d23392d56ddcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13757bcadbefcf2c7623cfd04c2473bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425856c2f92329aca7804071c3a393c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31946c8f61a3ce7c08c6515069fe00f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a570535a0a14c994623fbd99ed46bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eb30408d6b6d1fa6aa1a6c8ae47a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc3dd1218bfbfc1292382ddfb7c926250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4ad551b3a80176bc8bcebdc612c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a3d1aa75c91aaddd0b2062c1d7a36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac92c104987553321c717dbc486f5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4aa89ad359fc13c518650eefbf7b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f9b04fea179eae078fcf0df6e9e69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27014d7c7b75c0eea0c95052cb2c7134256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd462d5b882515e831e147140bfe52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe12f45f6d0f3e1b4e0194f3006fac8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896ce5379d6daf84b5fa94e3fb1cf67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816118aef7a08e3f1605d882ee361fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494bb756e82fcd86dbcdc15e539c20b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab468e8deccc399da42f21e13f31ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97b07cc100d9fa758de93d9721ea9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6abfc9b4b12943d8ac8f37fe783ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d597b3b48e67c72351fe385c6a17c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90009144a137f32987c6910f290deb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c7ea84a2488c75cb871b3797fcbc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455ae34b255044d23d1d1d3e7caed8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3b96fedbbfb31c6be57927cf41944269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d586b8ee17c9c15dcd0b089cc25acd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372cc2b87e3b7085f809f887c619c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c3e5b7417eea2f75939c8991ef25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3113231bc13c06d1ccfd3f8d4014c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da86988a9a688f5699fd034c1710b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b92762cff5254588b40091a0431b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146aa6837b918295630c0e34a1570aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaae14dbceb5d0d4bc047bd297bd33d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f02d64cebceac3275765f907e9cbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188a1917ffd048ce9f24efe32a6b42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeee0d285c987a9bbf86b2566194ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83ff051d9e57b50dc5b5aa14ccb29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c99306b96b66a14ee003baccf9480282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebdf1d2de706505f4ca5465031acac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426b9f04a6fe3d516ee403696122b8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dac981d08c47b049eaf4ab2c1b2c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95935e2b2860fae88569d8c8db94f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afd6592dccab23b997ec6e58e8a351287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d438b5a708b5921b85024b173dd964288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed1497685333a354d004666acf15ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a9ad1a00c4fa81963e2f0ae7e4a08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab662d1b8f1e92010aa30decb6e0c71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107189243fbf1e86756a55120a8c34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7a837cc050c87ac42a465d4b3c49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba724ee94e05be647160472b995442294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e560fbec5f0f336594f6a3eb3325f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704970ae30cd08f18e62df4a47466e2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e45fb76f908154271af4022a9dc99d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859466be235bd179f6116139c0d1bc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854e25ad6137774fc2ed52cfc3079a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e87d6dea01cd3fb69e1176d7da34e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ef3767649bc41865f7061c9ee2ce5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbdb5c2001a6e4300bfc1ddd21c963302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85af3cfd06ad9a8417bf20d71d2db81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6873288b2f94d384739396deddfcb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd811e975008001d6dd91827420936305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d174e26b6170e3ebe4124ae02825ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4430652ae5d0e4a28763232c60a6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ab45ddd0a0b6d97110555b9c7bce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb99a47958bda18e2e47c53ea71aa83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda87e29080ad6bfc48b684323c6ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb510620b02cbc980d4188f776aa65a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421bb76123ce867500bc3c799d29e2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbe3e8520150ae9d5c8efb17c2d388313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2f65236cb80bb2a0166270073b149314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf11b5b7b4c66c78f56fb48a79b67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288b3a8b7ebf136c90656b374648ded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43d35a259f37ec8a81f08158a7ab1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431711eaa59ce557cf4704acf04d325318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2969920e4884809e7df83ddbd9bfdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9c0558ef952cfb8b46ccb7f48c28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a91530cebab6a030a422494bac04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d273e7826c17c9a34d31c69b54a4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b8196452ae85424923d54c3e080c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaee4d62628b702fb7ee3f93415cdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d02331132bc0dda807f9f52466503325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc4de3447ce4cd1f55f5b4d2b657f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815fb4e99dab0df37d0a286336c51b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4d6283225681731a0ec63fb95005a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad750e577e69acff185e6febc052029329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934bccf097350c54ad5544f5193985a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d7b7ba084bdb7ee1baabc8a08f5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188bfe8bef09796cec963b2a1f1ac87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b102eb3aa804add303a39043c2e681333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ca2dc7d3c091526feb17155ec9bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55cc36fa62f98be4d3739db268b94e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb35edb910681619f412e9a40e70832336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484989bbbcd4eca79dcf18a9b708c04d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc51179e98eca7c489340bf071e42e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc4da2d42ad160c845c0e546acf17f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc74ec21d5a0d85d691aee0a708ba1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be741b5e16ad103b9e031e4b1106aefe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a9c5c88edc68354eea23201934e53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd02d3e063702f353c631eb6135561343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01130c4da94f6582c7130ada19fa856344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc068c57e7c66786c072c54887a7fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441cf470151a27cf8225175ceb4a71a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285606f72362caabe398151e483eee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6563abd14b5959748d84b6ee2cec6af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d109fd66e885c67f2b1dbae742d93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cded7fb0367e87b45dc66b997d36f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad1e148434e05cc1b11ab97f1cca2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1fa027b6aeebbd25d6f40677ca08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8718e33b063be4a09cd3dcef2b5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631d086feaefc9fc8dac3543df0daaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc318fa43663be054422c03385e7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c63866cc61b278a610a2f1fd4557b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8214e323555a577d0a303821382a77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed0a0e04233375bfb2f133a267bd92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e5aaf502be916b9889e3104a224e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db5b2a880c7317360e1ca090dfee9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a37adc3ac7a5f4fd255a72a7e01282361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fe257e2e3fd73935f628fd76158b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87459fdae24ad12dd6865ccd881dcbdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c6a97d06be25ac2140296ef3da2a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cd25abcc309e7f130c0f510be27f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff73d01a08126731813daa18b478ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531474ecec6728970f2a1dac8df054be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314ba5c66d54ecabef25bf86b2d0195368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec8eb74dad93982879ff9dd58e5d0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121316a952c831b4664fb9db96faec5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65beca8a05d8d18cb37d305857d3c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc954bd24d5891bd73d63ce55cf69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dbc1e530ec448920f6a33091c7e53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553e04331b48000c75267cebf30595a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3e9f9b8041ca9a6569b3ba0cf213375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9991a84c5b8ccb42b0f51c662bbee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb47733e684bf12acc895775f8bb81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3792321aa56f07b9219752b0642f633378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f4c696d7c902bf34812965d5e968f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cac15a0d141e2055e80379af55bd52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e91c2fab1b8ec53c47137b4a2b5de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687e149c7e69376f9549f621db379b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3815eef38d65959518de14ff8b08d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b60647d3c37233f199c88fca6254384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4876413294f1ace20f4e7fa78579adc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1d14b257247ed15d3410b2c07bc2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ede0b9a7e6d22adc8f8e6c15ce1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd19a2944e517d51107d8dcda3fafd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abdfecdbd2b253540ca39c0b1f1dd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807feeac318e932e56d7097af05244a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6cb288dcc4c5d4a6ba868d056b4e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382a68402b4f0324f0128ff4d08b878392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac4ecb39a20496c891d0dceb907117393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2d449ee7e8359523cdfba0771967394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbaf0a8a66010e1e2bd8707bc8ee1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef315ce0ce9fb071e534026fa6aa4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9f535c3a5959a8d22e9c5483e851397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9414fcee3cf7d017cef65e3da56db1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc67e1f68791d5fa6cfaef7423b00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf97c09412a6e762193f8598cfab65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c1988dd34894151d93687aad62d83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb61ffc9859d516032c7ea92f2d874402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c28bedee297c2a9a53422e6e7b53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76ce4ffaac228ff1c3abc2a2764bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee5b8a9c030ca174b1a74a906843f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aab199fcbda909fdaa7e38033442c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e7d516de42de3de045232e6856a03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb1a7bb9048bf659a2c3957caa0c7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa8b97c0576e27c3c3ccdec3aff45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687434fae8446903b570f344c5248da6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a6a8033fe47d672da402d8527312e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ea5a5f6d77f2ae88f9c849acd007412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77af72effafd11f86035c69332d028413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c7e74ad683ccdd21cc974eda1838a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46d01a23c552e152128e66f578439b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074890b4dcb347315265375106e4bc37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81ca45b72bb9f3eb9099b8dd2d34f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bee6e40fe2a1171a7bcd7df6ffbd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2e7cc31dd9c1b1c39d36dfc2c278419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b121f63397b6564aa7a6973478d4714420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f75e10f7637eb884116c834db14c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe9476260a0831d441743ffb0c534a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33003f405d78d12d8c0f830d717aaa56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f168eea35d64635ca1936d5d08e72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545fde42089bef8b734fb6bae1d14e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea22883e4f829cc9af6082d4f39a875426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ec91f57cc67f8bc9975f76361dbb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1ef3a5613ae47124a8987d4a967c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8d589706e1bd5df3a90c8e9726081429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3167031557e008f74e288f96d8ac81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5be8e3b5bf309dad90f1694674f31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac25f15cb764f2e47be0bb63deb6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605fe4ad69793b62944cb3666017849433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4459bb6f6277b77c7fe9f017c9af69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc7fa28b419028633337d29063a2b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddeabba4f1729b2efddbc69c94c0f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f836e3e325048e7afe384be7369ddb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c893cec05531b8ac0e92a4b7fa72d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299324385f7c98520f07357182a05d5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418bb5fb46db87867b16175076bc08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0efb08cb4e2c5317e007337dc33e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b28d829ab4d116ad4b01a8241fd81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eeb5cadfff9426b6793cbdf669e46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da29f21f016823303184a9c96cf85d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830d041c1814629f4a5c6639f3fbf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362607b269b56d9c9625ab5c4f1f854f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593ab70c0e90bf150fa9d6f70a474c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b8a79a60cb0c1adb4d815dc451b48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e023791b8c9f540a1b1b4f358add9db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186e1c25ee0e2cdc4986b2fe3036af9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bfe63d66b83fd80152f4745f23e60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974976563c56c0e17f16df11eafa3ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7818cfd04bc3637221ad759cdfe2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5036f7df5a391590a096b538a7d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff95aa94d152da0eded936e9414e3b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a5204b02593e935a92dd4f6e43d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40cc5d0d04c8328ced868e323fb349457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f919721555bdc4bc3b733e370e596458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e4f7006079479eb7c28988091e932459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5117e25db7f3091adf27c81784325460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e6c2ce904806a092235fc24c2f5d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabee875c83af8a7ecadb0e6eff3ef6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a5118659f349b3d1fed87833fcfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d560dab244d135af719dc80c46525464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289849c46288efb641fb578265cb540465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83560a55bf1148acc5c6758be15a780f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde02ab27fac555f02454cd4d674cc5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53ad2e97845be84e57c0fb571465e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbf92c617c0ee201c542429b4971f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e654cec7ef3776658be678f5d8e165470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1251b55210b6cb56f215d7aad1a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1126dcf684ad0e208efb4861eb39e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b126180b0346f683d2cc6b8785c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab88923ddcf69f4d7e0b0f66843cd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13133c66d2d9524d79389bcbbe111f47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2155d36d09dc39ce29546f1c82d9202476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ee8a71cbee9a4ed845e02b49ddb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbddd16ee8320f20510d0ad34879b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df939ff6a34c1bbdf90a13e87a1140479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fdcf3553aa325bcaf23d4390991f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c0344705fb8ce69926cb176bb741481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c71e2a6a96293de5b8c27250da3817482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a4039fd145fac704c1ba59b8df0ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61133c42afec5d011842ddcd9870d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b0edb72ad4e0971d6b47c13ed0e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead512d3136572d70407c220d24d2c67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb71187fee13fc827e24f971ae75d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a4942faefc557dc507b1f4475b8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e99ffea2721c0ebfdd79b5e3b8c7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15642968da8323c1cad20ab7bec69388490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936464e8f50fb6013d0b7806f79dc357491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813fcab56089f6da135454c481ff36e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea696fe183f59e72ac06c6a4c3b521493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba771c4a9038debba5e11bad276af491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e19d5b1ca29c31a0119a54de5ea06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f3ae7ac5dc3732d0ce609c66a53d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb9f8ae9080d099c9073c9f6a441e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8af7f1119c670f7ed321d4d12563d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed4cd824a3157ed53e3732752de68a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa56c875d8776040233a01c4b69309500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a420059986306ceb4f2c79935cd92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4d977ac443c17d69dc72986f1cd63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3506dfac0688b19dffc9ea5498b4e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505c07abbbc5180a84d029234605f20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ff456fdae30b4342f926224cf282505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c68fb6609d5b97bf76f27f1dd316b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0072944026ec4f797c1d0afda287507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e93b44dcb9ab89d24a38f782f2e00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef4bec9619840e6b03aa1dea3b2475509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac9314e90cb313632c3e40a4a47ab0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3e47a6d4e92418ca17f3c8179c0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0464373e49ae92337bdb71143c40077512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b1475aeeac2bc0064ca17ff303cb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7f1871415925222d1e610f1c799e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a914cb6ebef3df38fc7cf86c4fb7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce97c59b682008df58f4c0cfd03ab0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bbd44b6242d40ad84b126d1a6205d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645df4f355782caab198a5745d22c28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a5b68080c648a19573414b5d8069519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3efb879f2c2ecb2cfe0306bb7a338520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997cf81ccaa707141c6d5dee76ddc07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6814f21a09cece5d28b2253fcd08d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d89b20b020ee7cf4ef4a29d27fee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0e5b8026287b675a9bbaa7494961524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56682ff1dd89229f677daa7ba1cf55d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35c3e08d5e63683989beb459899d21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65dab1ea43eecbf1598da19d4f7b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ce015de1128bfa41627c924284d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e86e50656740aee6c5a1fbb48003529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc81db60eef75d07c7694d2f091267530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480323ee60f4764b393e43f07b630c5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd124bb9e9ea05bcedddab865fc9ce8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1483bf4ec29c20d80ade8ab96d63f2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fb34df5adfc9ce1efc4661f4273fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf4ba58e499fe2c861dc6b8a1cc75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8282807fa7b68098c48a3219602613d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e898fcf45e03ed803d75ad851360d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca75d1333498d78105b8a9b9a2d5455538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb3e29ce9703e5b7108df864aa243539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dde8bda3745f3991e6e911283cda9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f93c2bf24ae8ce028559e705c147541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a647bfdc3d95752bdf4f2c6c1dfbd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fb30069d67b96834f783fbf9c0760543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726745ba09952d9bbfc30be6afa1d39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c195b460d16c015aa902f4177b48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334fb75a8f9117ace5f23d64cca8dbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5255ca3a915d492eb414739fd558547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ea44107cf8bff8d56af60224e163548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1479d913039caa0c1281bcb2ffcae3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63508501bd6a7387efef8f853e9c8680550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc472605c43e0cde6cad36b82394d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7327c2d44fec34616dc6180c4d603552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5722ef14a9cfedd9d9075d9928d8e53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29aa82cfce50f6013bfef80ed4b71f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48025b286c88ec9b654f28d13b7240555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a0528db35f30dbeba0af92463408556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4a7bcbfe05c7f0dc079d747757f50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd390f5534e969fafacc9ef77ae685558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8e32d2e50d8860c6e42a8401d38c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c1b3b075d9b742834040673ce2f00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0e5318e891e02af3b43efcce94ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdcf2dbe31253a65072012fe112895562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2adbb756a6672db0993e925281b7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b85d489f4a043cb2c2cdfeb0c441564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab0678f6e02bc76cb0c9a579040d72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c6e6c7406b6536e36a57a6b3234bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773deff52766372ad66cecbbc41e7b91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466757c08d70d14d6f769d57ceebeb93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba552bf15851a9943ecd2afd4d2c55a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1a9cc4422a09dd11cdaf761314b8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e1be0fe21ceb820f2bf042d8a1e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bc97c32ed2b2274f052786647f9cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81639a61e5e4a43468136d49b7a932e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6dc71c829d9570dc4e8722e59f559574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f715deee6ec7f23b4f1b6857d4f1a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf949809ea8c914aa75bd72a1333fc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf4cba60020d6df658ea1e72b9fdf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a32bb9b58284d47f0c8ea4074cf9a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9841abab64935540be8939427bf505579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5895a2ae4e7de081130e5481a4075580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4496bf8bceb23bb6c7c24ea2815c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243dc33d09f0380c7158e0720eeb49e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05323981ae2b04547e761f660a44bfd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fb64fa8bbc226c31fe9b9035e8efa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4421baf54a3ad620b8d7c1e4843f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fab4f8d6d7d2affd044103bf44a21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710908576565e305fdb2e0cb7e9371c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5643b3ad4e4bc633a9780c4daf17d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a9fed6aca579f7ae5bdc530b60aed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b9dba1dc29dd0dac53aeaf4bbf46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de9d71a9330305f5a5eefa2a1f85c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93edf622b73c6b2f575890b936f244b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e084f895493a0510b26047892fbed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbae89c2d23ae1ac3f5abe242c3a7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9699dd6d9878f6b2fdd8fae0f61a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da10641d3c57e5dc4946fa7eaa7d4c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e15951448332611c95f8894e93ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63936718a67cf12d0a674929f94912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f5a49197716d3aaf50e80ea298feb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff064e05bce93202325e60f1b4deca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a09a7a0b0c61eb8c2dcbd744ff90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5069e460369e7ae40c70ed6b83fcf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c79afe3dcf52e9c4eaf91090ca2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61879490823200a6c217ed257d44a25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4597a767f391cccb716d27397408926605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e3050f00014dfeae5fded54bf4729606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b07e7e4cef7bbb05e02d410fe52ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac761651838f479556db661a00dde608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39923bf5daad3867ebf3a098724dd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef658a5dc228980dfa5810d82aa498610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ffd6af671f75a584eb3210e358291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d4fbf334dc1ad99ce97b769ef578612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319ed25eacfc0ee6b3880e970d8980613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96235bc8752b6391f6e4832d9a7d0de8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c916c0cab29e2da71ec6be7b1a4bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d98be2d199d6e4a0ef8009dc0b7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d1bb2dbd55da37714dd985b6c710617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda285cbbc9fb6bca7d0bb2629bd949618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655e8d33c30aac07e0eccc16ec44fdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7af20be27ef3468940c961e381fdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61b8078284899efc77774233efae6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35fedfeed6a9e451006ba2fae7493622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e73555c20f6157fdb7def9b2dda14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02d984a5d96b6c6e1d2bf0733185e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b007f2f43218b5c03cf6815d905965625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e2dbbd9919def8160633f6fb2597a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d89b7b13bdf9e471e903385690b37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe1195050cd63671a5b72217c0a611628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f19972cf3592fdf1bd030de2e541e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd087960ad3c00d6033415d055cd8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a8b7bd14e78f1458dfce185303f8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da80fa1339cddebc7d522008fcdb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d483863e27a9b83f857b3b5324fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe9b78bc7259c22522f0f59c8cfbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a639dfe0060f67c2af8fc8c337d71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27512d3e415728e551baead360f605636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0625f0a90941fdc8470be3ce13b3a1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101455cc02466b24515e1b6a42c787b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1abf054e102dee0883a76e27e784fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126f2b414a39fb9dcfee12256119a47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b634daa99afaac5e9041acca0d53276641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26777a1dc31528b51c52263b5eb1275e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c6939d6224e35c72cf3699727854643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba35b801886944b5e09e700172d014644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbe30613dad85896b344b8b46b4372645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047400977017534971b700448b2182f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4677b2dda1bc8e89ae60c063899d200647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50bcd281f48368004e2385b794c170648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfabb5f8d38731a212e128a5520ebcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f31178daf4b35f5964158900ed63f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563878a914da635cce48f5da72c694651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038475577309ba295c5b17183e367ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2818c35a53a5a6e3f347d21fe6c07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512cb07e5df2a8b943046af7bc9fc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610005d74d91f28cbac05440360108b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c1b45e97449b36c857a24a6101e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63fe6656b3b2cd38e054a06728eec8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06feedf7f4828ebaa8adae9fdb09a26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fad04539b95fba3675f8b11e432a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a4daeda37674c6f6a219ec6e438c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87fc2e1dfe34634c1ac51f66e80b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e40a5a75d44af5c0db43c214266a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ffa1f23aa5495de7bd95e2bdc2590663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80965c80fba4c83ab4d877e1d2fc0d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18e2be382df5954294e0b7004f126665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bffccdd621b9282507bfee4da5549666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c48f0566bedf230c954dfac4e2847667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e6758835fdcb66e0c738a87d0077668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ec268c468980045f3c6ddb68923e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb30aa3f5be4fddbaec19c4561b10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf663020efe8d83c91fd91be2f69c54f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0a913971222a2ad59719dd194232672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88f6c58c59a62c768f2e99e7f6c83e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c01ab97fcea51621ee03c665e326a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5290fe176de96e023936c84aab25f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da59d379adece6c069bea6a68bcdb3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d749d675a75c3bbed202a10d5def53f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf640b4e5bc2bc0c6dd1caa9869e19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b512c17c7d142a03f7cf656690bea76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e281dbf320ceacabebebd56de893d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b86dfa7d350e8c7eac032c48578730681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad12234da8b31cd21d4c0b4a680c6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a434cf5a634305a42c440376006ca1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5408b399d73530ae6f78a1ab3051a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54122785c6ec4e84df20f3266952f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7814d4c11a6168dfdd731ab47e5a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f977872d62ebfdbaaee8fb0e01cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aceb457f45d9d0a26a05a3454377ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cbe53352944895a1cc6f28fae98e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950959ac89091499d2078671283bc00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a2e945b86a063aa815b2387250932691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28232425697f8f1ad09bb74825eeb36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309eb072b8d6b1be78a90aeb8890099693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b28b8a5198f24a445cb8bb0655fa88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbd57d7343b0254265b78deb2c40df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a6dd49829701dc979c6d8dfb27895696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d2b13bfda3af7d7f4f94629610f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e2f0a87bfbaefdaea55b7876d344698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0063e9be06cf47e869badba2f05f157699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22535c2f1a48ac3cd1a2acb7db93a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f5a94be112eb0dd6d5b4137c807b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cca140f99a8b6f8e4ced789f31d33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b91a58e58a33daca7d4ae2cfa0d98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788779acab59c880fa83f3a000c53d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e6849083ece82ca745f065e2884c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02282ec49fce3ea7321f20ac27548e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c2f9549eb6a21504b0abf2917617707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30bf18cbf798467c800c72fbfa5ec9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b60327b788e5c9ee2199a90e5d322709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffba4f2583579fb5b4cab1e4011bdb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d4a29d831861a4b878e886b0da1e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b00a50fa8745f8fe9a03837646b29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e460b875197c2b39691d489df79a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb36587a7f8365a662297a9251cfe4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db75fc0426c765178bbb93bd602827f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d09b0f03c3b4f8e24a9a6489a1a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8cd29113f318e3c233c4596cf989717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe81d047c65f31cbe9675561e7e12f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4536dd3d438a8204946f7254bd141719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3270c54800f39e53887fb84b9c2d7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1082ef0419eec0a75bf022436bfd49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c32b29fbfc2262cd05f97692b432722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437307399e052770c282de978373cd1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe6f4154c882ae7c38fda215ba2ffe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d0ef8ffaa35c5e4db3174084ed4ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1de10010389acc4a94bfa55754b3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f33e00891d0a074b25164177b1e1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d9ba117fbd03a66df5074f12811d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af172b3c05dbae861a6a50678c53e514729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d120d7dd6845110c36e9e4455ba7c1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de9ade5757e6fb1a52f4a1c9da73ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e72f91a3d43fa1943cfa67e2d7f69d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafa12dd0ff049b47006798b31b1353733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b9efd1afa790abb7116ceb550792734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6527911f50fc87a9c06b604c8178735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da3d564e044a97f5898623bddc8726736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f433168cff69e9e123da4dd3ad1322737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbab750f724b606b5826bd53e1c4566738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa8c5232fda8c9bbc52045c09f34b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae244ccbcc05fbc81268d0207262b72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b33e5eb2a5ae4639c2bfbd6bac1da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d38d54f5870aee48aa4959215e8f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea6a503f7dcbfae4574b5eb99ea8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f632be97804ef7f26d33d73368366e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf5d961cddaecead455c74c3170d78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e56584e5f4a295c88ff9b33f44b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c060ae61ca64c2ea0fea30fe93688c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533de6704f5047e4d16c3dfaef197d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af422b2899a2801b830bb5f8ba6b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c764383aa4983beb68f0cdbccd3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fd2164f1b56452732ebf09dc0beb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12903853fb739529251aa9893ab349752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff586be604623f6ec2372cbe28bfd144753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>