--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f347e1e7ef7e0aa4f7b289d13b06771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed2ddc0b0c117af949b7ee522aeca42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59bbecbf6224a2f231794f53f159163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f0113142187e93f7e2dfb4849dd784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864d483f0484630aa93009089ffbf035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4df17ccd72e8a5008238e0dd21f426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb45fe154759ea9f4faca0f0d319c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0cf1e4c7687b3bbf94bb76c8c959d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7960acc4b9cba0b8d57dffe4cf584f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93eb8d6b862a7b074301b38ecde8e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeefe584b761869fffce92922eaa32811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db793def75a44ff533e8d6a5468a40412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3e41205dc4d8582f5b9615a9dbd3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740303e6844aa05fe2b1edc8beb7f0ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18431fb47e1422e88199c0c49ad0e9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0839c27158f7fe035f9b76651960616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec4c342cce65f19dcd82352866c86817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8e146aa2a7943ed399497d74a97918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be55d74e1e43b25d05de1d376d21e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a07a7b21ed74b8c5aff728cf42a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1393297c41a288da480e164db5c84ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d30dcc90006bb3f179ced4a234eed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c9789991d8e70ff36097a4447581223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b68b842651044468f0cb03637b11a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43391f20944270e730e9352e2cbbcda325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593549c21ae520952396592876e87ef226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c9347d2ddaeb1aa96f9380fe62bfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b6572dab86dceb0e6ae234199efc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe214efe9788f654525ec65dd3ab84029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea8b6c033c1afef17506275beb01930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fefe965d13cc5f8ec06a6d27d9c4e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41021e16e7c0355ed41750786078d34e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc85ef0e224c646d01bb323188a6e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a1974db8a51f6c59be1166552e39534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aabdf3f6e607d73d9f05a19657f1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde7f87df0d15bdad24fd6bca9012a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0cdffc80b67c446db373c994c06de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a880519081d7910bc99d3f529acc75438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf737a2c6fd1c380e9fe2a2286e25dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae1a469338e47b9ed25facf159448640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54891831447bfe919db7ce29399bb9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d203a4216b50dfd6e26f279cd5b8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4595cb6881887f90d9b5f340b83c64943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7378d42885b80ad72e84000737f35344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bb85870e4c67dccf83581e6df66945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593006a5d35f53307e1a9e6a626860146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3126d447489b744a53820292a677cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a09fa5e2df46feb749e5277e9f79048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54f7f22be8888d018b59183ac595749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d71ea6096b9866832574baf637de2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e5914e6b7c0191009a4d00dcc83251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ff8dd62d6a23ffc6dbe79e2582fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9992062722e863c0f26404f54addbdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16367ff13e66ff83cd8bab2770bf503154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5171421b9dc5667b5caef9553cb74f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49953b52c63100ed360af84e45ad0e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c2be6255bf1b3bfe5a447f150f53657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8c3bcf0512e86db7297b744d554e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d7054cbc18d8d5b836f2f823b2d6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22b072137c510e96e700f03a1a1f2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bab5f836f70e5d015b2221b1937e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aff8af19ab224abd71dcb91adcf9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa761f875881e13205a9886f285f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc07669ff26d6212ee34b138e495dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4aba34941c9e4174bb8823c675e9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216a5e6d6304d5a1fccd38701c6bae666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a4bb85780440795a9abc1e51a5a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7dbc54465490fe0449feafa58046368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a11eb9c33d13a455996680adb95e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c9afe4f7ffce8334c09925387341970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a87ed8fbf588baf60be6360dbbd6c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1b077a3e7e9d3028bc6732289468872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1cc1a8cff475ccc73c212c04bdc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14fcf1bdfe2948d2608a3e6c7f65a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bb58ea7e5dd1bfe5963fa9189600b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc079efb68b8386a06f4c724152b6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e59fe80f1e548e5f57cf0cf5cbd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f369b1f19f4e62cb4a750ac4f250978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262b463dc343fd96543747f81e56f6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae874852d685429d70c3cbcaf1ab665480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2421469f4147585796c9aca1c9ef681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4a43260746c52727ce7f6bed1fa6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a5dc26bd4586e966a347a56419cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694f7b2f822ce863290f6ed5714e97784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515425c7a7952fb23384aa16ec5c7ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3603b510fbcaaf561704b2f9519e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a5800d82b1ed86cc09c376ca433387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965885f5de8769c8ea9ec15d2bf33f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48086c246a910b35d1ffa450e212889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccc9a06ada2c70b826c861c2fb7a6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28d0cf75dadd350899d1dbd072f3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2735496e5375f1506b941d1de57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f7ce173253942451793e67099189993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a78568ae90065682ee4db5d78ce694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dd52bc9efb1d5f8f0451aef7a374d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041da34e46b8f3c6ff2963d49033911796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d359cae94a9aeb1187fadd01d8ecb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b84b2b62e76ca1bc4069ce2d28c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac986f291dc44af2930c98961b7f1c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc95a5f8ff2d8ceb885cb767017980100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f1a2dbb40ea633ffabd87e5e37cd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d922475f92077a163e758e2028880e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af168423bc8ad9fe814a6967850e96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9983d72ff8ed9e13ba9e8b679af499104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b733e60c03e06532af0fbf46d653bd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0973f6d6e60cd11835042a7ce9ef849106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44016575a51fba607926c527dcf417107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2135a1286ad77f637030c132672fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20907fd4e982f099e56b75679abcc87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d256ea750d2dca69a8273225d71c46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159086b7b01f4d395ff7cbb4e25aa15d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aab622e51b105520efdef220ae107112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0f5cff873346d8df187ea0d7ca431113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c6685fc3f4ec49dbcf62ea502f6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2ffa9896966686dc2803a97eb25ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7da568c5885e360ea5b0c122fceaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8ca0084b7d930cb8027cacd43c32f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cb52a2ace2d40ca70b5aa6df2902d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47717fe55d12c6ebc145fe35b57aa74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba608b22c134e256f27ad68255ef268120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3b5603e67d07c90fe9c811a6c8ae8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9dc6e431680b143f143820e1c5726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266438085fba018887ad6680a850bc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e1867eeb2f3d0f085e7d8d53a02d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a62f22fc7ab8d12208d7f2058bce7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0cb020b87a42fcb36dd5e5d21d41d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411018a5e7ac4b8594927280f0c7ee2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeae39888ef3254b4e6a5c7d5ce158128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca27cc968911148d9df53ceba2175e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941f900985018c39037edf23bfa22b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a2914daf2f1fbadca4967644e74e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c75f59501f3c20bbabd7d4f39402b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d68c6834ad7539c2f260e8393c4b38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1676bd0b699a2265892870332f70fae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f636d7954790ca85c7d8a8d4d7866135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf221ca2e14e95190cdc99098c3afa2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4862153cc37c63df289eb81e304745137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d11a1fd03059f8e9a846dd0daea414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3a207d7bc65bf1e455c46bf3ce92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0185d905cb4b3a819af516c96becaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79c42273715ae607541c3a75a17f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f75f1cfd0d498094759a26167608142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc38deacf2b00fdd9a8a07fc534050143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c889a9d9be7e0eb50b27fa42379dc3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85e0b3d0466c6a99b63a579e0ae7f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f5bfa570e5c3e397b8c51d4318c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f108078ce502f43faa5f7b860e8a859147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fdada9f32a4bb3088e43d4c713d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9b5b60e03ad498aff7743ced2d8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc6e66c317c912340874ffad23ba07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b79035952dc961cb2c938dec7f64f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f44f4f5d9b487c71ea2305ad2651c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e605a0dcdba9d432798d1130f284b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d296fd827f56bfc9893c4281c4bfd21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0dc3ac6e6d8328473243df21cb16c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f57a5911fc734f9ad11d93043e03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6898132ab869bce045826fbcb186ae9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c70807c0067d6d65cb0d0323ff09f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b86994d5d06bdf31bd4fb65c3387159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c32e66a99c33de88260da3e90e2ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf139fd637ad69f9f72ff780c9acc1e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2531277ee4339540c8b1a2bae0c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a37a251b43c5abfa9ed1ebe47efc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ededbaeab3ce350f5d267e00b493a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eed293b518946faf8a6996a2364d7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87f2747b841c82526f63f39b71ffe5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0464c20770905c2766181158ad91c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2dfb38f0c4d4e37885633f78453c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c9a8bacfabf6a2baffdcd2ee6f39c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dab5bf2ef9d72f1e06417c08cd74eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdb4e417f4c80f2620279b437e15e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81440a81e362f45657a5cc83aa61c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70241c128ab7d4982d357ee9adbb739a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a210f5cb862a899e9a4031f930d82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24808ac80436834498f851daf0a2f651175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154675c37c846bb8b5109f4b12c6616e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda41b28ddb0ff194e52f16da092ea9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130a4877cb394a8186e84724881418178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8793965fb5f459cfc7b810fd2a8463179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc37f36a6441592c23b7294ecf3d047180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bef5787f873fbfbe5682671ab18ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db649aec4da69f7120db25ed762af332182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8e2a06cf4e2c860db4b1ab1be96b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05aebaedc48cd9bc94f7dc52f17e1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e07f71107322f3d08f97f6d4012f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572a91e3611880392a4caa199f4f1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209cf04a5c078c39e4d9f9b825b173b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8b1ef701fe37b9fc17ae1b14cbb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b8000a6727d87a5a37fb179cb735f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d296e07c26eaf0fd6d31b3394d88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e622def958d2e5fbe2a29f5188309191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf197c5b668b1cb69ea0fffefb9febc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3220e75c23c61daa612fa93d290bce4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140958e6783aadae6c17153ea6d810194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2499a4d9db700f0e9148636709e8d1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8efd55c63d7ab81e9b820fa1af31f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45751fb7f93cc0513bc67c566a6212b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b6b34b948d4c0f9983ee825ae0b4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4b21fefc4f0c00d6bf34dcdfa2c03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe48627c03e542005da43fd12381d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c400f1c0f42d63438f62d1ab4338e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0ee51ec9789caec99be47019e202202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc6f2d27556e3b64b5c5f1c88ebe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b068271043b19f709ff6b750d65b42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f35ea83e2002cbb28168c09270f3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e767d1d34e4e57808a951e8dff19c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308eece2cddcb565d5937e57a4621d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8368cd824cffcc54fecf927f23e83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57e5ef516780e7582cb534cb9ca478209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5276b1f8194b6b6c046ae26aa4671210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a74f5138624162e490719c7a2e69c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb434fbf608b0d75371bbd57c74eca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9c573c807f6957176a9519636356213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb078e0a954674640c9a2e22537e34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437fb7c09c0694aaaa40fa88fdd7ff0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb787a6ac0d1a9be1ab575712b1ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bfc471bedaac1f94a49df1ca688ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6317789dd67bdb0e67149f6996f1c85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b7b8df1b83a3bbbeae6244e43abc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d611bdd64ee591717709d96a69f8ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a4a7f2493d4e40ac6a385a60caf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecb5d30e702e11ecaee97472a14501222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9aedc7d5360fd3c6728ef1a8bdcbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c974e289d0920ee161c690f22b7337224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31769088d7a8962dc12a14310364d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686cdb76bfd1fdd215207f5e385d34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fd2cdf8c1a94d210e91e3c867f51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46c49dd8611ae1a250db3c7be848b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3e0d110068725c28d24f85f884882229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db743457e0e2f1c10edfaa7d4e1d89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61cdb7a92dc14beec879a135936251231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac960dc1b3a4def42bf064555e332f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0a7cd98d4194fda3feb9eda761c86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce17d7b38f66ca0df3494ceb575c59a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd5495bcec4e96f4274e294eccec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d15fd024ae4a8c384cdfd9147288236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859790edf2e0fe10bd5eb7b174f9111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488c5dda26203fa3358744a1e558eec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183d312a020b64f27dc73b6b5e66cad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc62f2fad580a1c031ed4bbf65174240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce1229c68d79ed6a8dbddb870d2ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e316ceca0b5a29824ec766be130426242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282124eb8ae8ba56f32bc0795910c38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed0b0f63ce24f30ef186506b299951244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700c6fb35709d69efc99f6b28132e55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2389ac53023d04e6777994850c1132246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8f197e618bef11173b8833716813247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642d29589499bd5142eb8c12d2784eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26366f09ca21d9e8c299f50d411e69c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8db0dbc7ed9f1f25d1934093d1e98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877f0a8009bb57c523c514e5f85e42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191b2a2e584bdb9bc67940cfa3d6b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324851de5b11ce78e68c392992d64514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694d284e8cd9c6a678e471f799b018254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2e6dfdc00410fae24a9cb6ce51cca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d97c0320417760ad73dcaf4120def3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a443ec0d82cd4b557569970f6987e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb018051303ca8dd565279d636e41b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ca2d77292539715331e5f582431f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d856edbe6a73336cde6d0b750a7b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54390e3d09eaae6d450858327fcde4dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55adb3b8058d4d7128612ea3e099ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2fd053d2749e7750a4b167283bfd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9081aaba702cd7cc4234602b731f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97289f41c6bbfe77d8e5ec4766d879265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38754491e18f26e36c7a57a2b43dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e327c885467800061b3735957d2e9fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80290ff67fee22114e066c5d30bee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016a8b19e4294dc0f4876b28c124ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c5a6fe522ea830229dd7cbbf5657f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f666a4463dbe942615b16ae7de7b386271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeb263dcb92b433292cb30990f4e63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd42bfb6a5e083c9595d693545a1b15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181bc135848c0c03860de19388620af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d00a688aec8e803647f591fc1eb08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303ad317c357749d4d0325fae4f3647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cedbb909d7119e159f1d0aaf3359a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d93b634b313e8affe3f58caa6c60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4692ef706578ba636d2878ca3ce9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d073443e4e2690001775b35773b0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876a330d7dee15ee47c19ac8ce19b9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5352cdbfb0b7162fcca9890e88191282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e80435bd7acca2c58094b5a336cc02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c0c06c90286bcc40789768e99ebb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c62ab792cb39326c972c4565285d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ed7b8e248e4996fb559940b2887ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24491d0809c2b3c2cb62c602f5b0920287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ca695d042e2134692c8c1b0a5dab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a973a842c0682bfb85abccf00e15e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc845ce9da60b58fb5aa07684cef0b96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776e320093cb4dfcfe35126e52d912291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a04243052ea45b640d98c13a218e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b4f89a0781bf8e1a610bb735c596293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90dc5adfec598ced3b07f5c520c62f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f7f63d66a44f46d194dfb70541ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd951c53255d407ea4c527146f6b207296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb3b27420f188fcd403c1e514e2692297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a119236dbe45d90d7dc16cace936726298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b1b472ac29bada1162e4b99d58c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e563c3522bf819d02fe530f89f0e32b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed36df440eb76a3332f3b767c8fd53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16576d433430908563433a91972c6ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827aefe86e6599f7bae114ce4ce816e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52ae4c0359ac89c06247f7fb255c03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016833a5bbc9e02a57bc91b8a247c1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd8a0e453d7f1b29175b1fbeae8a98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7ce550e678482e8c6c48f55a5637307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353721d9831e32d1ee1df54184ba9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b742f727b5cb82bc9d839f95f3ffb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba5d76ac61546d1650ee9efcef5df0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d67b149ec18fd9dfed62e1c0d2bf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795e25f8b0e1907796a5e56176bb309312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465ade49d242d6e21da58c6c5a414e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95b4f2a6d430478b2f8d68c1d3da73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3d1ccfe30de0484a524519cd738b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab73314fd24fa1e70ce41745b02009c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab15d6b281d31f33c9ce8c7237f7109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b96401af91be3feb074ba4d9408873318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a893a9aa014925fcd72e3d2296f13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95d443c51db1cf1196bb06bf8c8ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf5f0054d4983bcace67f7c3f10f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32159be764e3623e9ea7dd32d397030322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c45f303f5b42ef8c09f6d29f4897ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74803512c09d1b3ca9a32af1c3b3145c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21a957cdf1bd8c875e844df84fac7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c68118835c7c7240cc6740f307da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80290dc39157a37667bef511135a8c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe922a525b800a71a4d50116354c1b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a83dbe50e4f084ee3b435f1a942b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a5e29738a00b943a5b13fbdd761b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f0ab774741c4ec669ed8489966843331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfaf08b3d43b6d09fbd95298eb1f09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1665cc97abd4738e760e9ce127188333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17e50bd968e6726dad517436299101334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c7d75328f06cab20224d289697a95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecb094e811f25e08a7a367f6055c6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab4ecfb5c00a0c19e31179848d5834337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f16a01795a7883cc333fac3f3cd016338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee0db0ecf3a22ce7f38124d0b54b5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb50217493953025dbaf83d64652375340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed219064604b93e65df82c76eb4c80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b6e1c4f8e39c1e6eee7dcd837395342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66868c6d6ce7b07053c4e935f3c3a2f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c6bcf088137294b63723357094679344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c1e01d3f62f3d1799ad4d4bcd1bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2f12db5552b94677f36666c78f492346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98330d95f102da9d55fec552c965a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2f0e6a776f34d2c0c631bb5277623348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e4000b5ef115d7b2095f8056ba428349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ce09795a959cac5213a4f1d2a76c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ca3010d50c10f02ef0e44ec3750f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80dbbf4ec92dcb525a91a485b51284352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c937e468ba3322095402b7c3a9aa5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc8b3a59dbe8b4bf25cdfa52a6d0fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3bad67103f4f45f3d286b569454d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404774489e191a3d88b7148880aec43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a29fed89941561bacb18c5b7b98e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0f665d8e5718796683802415b6ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974145fdbab3d35eca994bc77d44f4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168afba5debf8e7287c824a0e42695360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e8825d6af2e43e16a6b82b81355c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159268b4b8d3d3660fbb5a4ee2403374362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4619e61e0ee288eac4bf98cc7b92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8a8cb14a80aca81ef744b2695ac40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c117d57fe04180e1ead73bfa57e70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef9cd3bc3778aac6ef60ba84d1e05b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e109488acedc93da0a7318b664ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840cf33083ad524972f466bd9ca85a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5612facec6efec4ed78ddc3703f392f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65afb2b799cec997df54d7c4a04b97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d51a6020597bb9b9e1902550bada7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43bd0fa7a716200c9a16ad9d86c579372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf79b96fbd18a09f294a7a8d1f305373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bcf0fce210a333cfbfe78a569fb5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a9387416e7200bc998f6fc1b61d33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a985fb8a0b2eac5703eed9f4002a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9038ea1e9f45e4a73cd1d0f0aedb697377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55c557f37236ba4a4187ca9b78a6bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875783769c77b57f7c0fed98dc2902379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81b3ee931493b04ffcbb4915758565380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594235355262f74dbbe26850cfedb22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c8c21021c2d2f5adeacd25017401382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63920267bae23d9724a5690930ffd9a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542716c74a25512598867624ade271384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f793c3caf3e85117d05a415e01563385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28289f2cb10b314609852adc8f468ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d220bf3ee3cabcefee9c5b9f67764b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e552ed7df3c7704d2af1e0a009c59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf0ca873a33ec28855bc9eae818ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087cc9ae40a042683e6f7c9dac61b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c65b313b72fd080369309262cfc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f067d74c4061c083cdacfae0b03e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f314669fce9c2410a85bed351e0129393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c626625a0c5fc11f602ba54aac2af3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e61b483c9bf6f4519d987dd1c959395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21bb31e4258689b0b5ab572a75d85b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ecf09ab1ac6be0f7b24f3c8c2ec3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260a26cbfeb5ac67c39591be7ada540398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e15ae04a7dc6d1eb19c787915cd42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f44300aae24d2aca5427b84381c39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cabeabc307f72782fe7042bc74a0ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f65002f08df80da721b62051ca03d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c0ec5930159de16ba3022de14580403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be23dd6cba380941ec7e67d8744a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f284ee985a87c7608e56be58fbcec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e94ebdecec69bdc644fbb659f13d3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5867cee08137d4b921580ba04eda9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0afd38eaa134fbcc9dd9b36859c8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7513d43024e4486f552d188526e64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919098bcf81dac8e774fae8299c7cda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a59f811e3874cf0d699e292f3ca2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986877a13f24f53fb915641705c7451412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5220d9cad06fa89a758c6072fa34da9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d2df0d2cffae28a40b004a6ecb67c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c1cf3e037af1fe3bcd3160d84cb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a1d261f459e390645ed1c73c203d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a3be4593ff93f74891f2e817d1a0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8558336ce1311983edb355f4ce6f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95caf5cc0d88457150f5829e4e47e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6986187ac0406884ff8ac201a703c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f7e6a6f441a19d5133c559f435bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4705c533b79080bef718e144f651f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a3e13654b65a817399eb41d03720423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f5c8eb2556665683560e881b4bcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd90bef8e61b91556f5cda0e19f38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ea8827fe7fe916dc9797bb3a56f59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd064e0011bf4aa582be049a7502b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd4ad523056027022bdfe5c6cb65f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0ffa19063412657aa33700ee9b35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770359556c3278408032b55e6a37ebe8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1b40e7c6045c9e06265ed047f9c2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853429366caf3c4579aadf051679602432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed57b6ded8d0920c15352a7f4d58bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a987dfabde0d69d9b4275d9ad6e7c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d41023c44b9ca14c2cc08c8fcf830f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76cbf0084616852a89a4b9bb31b89f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee6e7621d0a6f717e51e18fd57b724437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899d74baf6a0162743d5fb8aa604c1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e87bf9f3ea88cfa475acdaeaba1f33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd071200c334f4b55820e47d38e93455440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89350bb6870a5c4988d0f2a0b0efcc67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c4990c8f4ab3033d4f1c2f1f3137442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364d504b8bbcdc322e219539e452aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8ce8f1aced965355def1eed4cb2b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509f08dac7828099528fac2b872307445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db77d29538ec44f86fa00acbe44c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5964514833ce4005d182c3d0a6dd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e419e6ff93d3a0008b391344e4ee2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c8f8537a89d2d0c3ceecd6dd2c3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b441bb0d55396331fc22a66b3473ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bb92832653741a7d27a2ec4c8da78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1926921159a3de9fe1aaba51252f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b0ad8ac2e7986be469ee0d2fffc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe57a27f4e887a6aadd5214027d3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ef2515716fec61575bb747462c0ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851b4baaad164e278f7bc1b73a67f00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae313326ba1ee213ad44a4f221ad4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a8844dd419dcc5e1f5d6aa31076a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51771949fe2f1e745af12b8ce3a8a1fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f095ef246f5f60fc6ddee8e54f01c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23483bc8fc07c389d6a3d66cd2c2aa1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aad5956e20279c9e344d6eba6c2f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480e257e206bb7190e385bd12fa4fd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7f93bba2525fd3f1d53371db3bd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe80fb57a85a9652eca4d1a516711bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06e92c25aa46998ea8658e5f83e21d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedda8162cf24dedf1954f59354524c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6b6786700cb383a06b8172792a428468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db13a0a54ac1d863b06c05a338480469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13944601838282e4097bdfbfcd357997470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4680c8920c7414de3ec5fdc7573fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053800ea417547987ccd7c92b9b64745472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89219601fc3eec7bf1716411a703f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d8643ee42cfc3d71666ccc19b459f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807cd17f512d0da72820df966f8dce5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08db46cf199b3115506f51b6b3fee7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdbd92e6788f587fe1731b51f20e1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053755d81a9e3b3474de421362f78807478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506319ebae402e12ca493588e5dd1ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709eff96f9d3e0f5af1eb5890f63cf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1b04574ea18825dbbc4963a584b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd636dc1f6b880cb680662a19ec6796482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c712caae3c7036d6206ee08cf2325483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ad6a7698f80a7f77d655336cf5520484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af7bcab8eca181779f11c662070f49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc75e325cb1ec8489071ccdf00defeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd65663e8a5adf48b7e1ea36bb37d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11204ea84cd00d79928370b844280b58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b53efb49ccd2a3e2f0cabd9b0465489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34daff6cb4bc8887961b434c4337f80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41c276a37d4e8e7be034cbe30040d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd1fc1eeccda33655e428cb117d33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1bf2311047104ea374c6a25f4919c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ccfda6e63dcf9865255a7a117122d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49597105ff488ab1ca978a6f0f1cc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098b8a95c9bb0bb86f19d1b810fd04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015ec06d5d96e53ea96e85de11f9d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf37f6c2df53220262704f550f1c21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd692310f837f1b78f2210790a7c6da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2902fd184af40e13629b8ca9930981500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8ef11cd6d091da338ea0fc357eda6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0f39c97afc5151a9068643ed11832502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d55bf072724c7be12562fc119fbca5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f1886f958e271c7a90f62fcc12bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c76caaf500e34eb91831754d9f586505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04877bed3eef6c88e9a97e135e4c763f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8207e8e027a1b21cc28cd6b1da8d24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec413afc2b17546efced60d1b3a3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407aeab60881eabc9070d095553ed82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b4c12ef95f983673bfe1a283e1714510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289207e9954f5f1ac3049fdbe25e4a7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9f4055cf0445d93e20a6b2600131512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc504f297d34e9f9da7dc5d83e3c1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788218acaae15240af300467e846372a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94206fcd10c4bb3206d174bbdb83795515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acbf2b6bc6913020362b817b728492516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5068286ce9ef01fb3a36155ab21b404517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a173ce014e08a5498b9620f59830afe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77678492fa016704b1a14f9c6cbb801519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f06eeaa70cee65e06bca3db82f845520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173654ed73e6232d1bb1beafe8ae141521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd10b5f3bc05ae353ab6cf67cba6ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493588a4730b5d58c83e6c972fae88bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb04ff8f0bed940fcb6827e26c0120524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437609579d987352271ee45885993f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315572fcfea2af05e464c4f38a79229f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d17e30fa7e58a6a5692683e6f4db3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4fecf2aa26089a698e94f077a2b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984441c581c87433d509e41171f4c273529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab523ae19f04a9bb614e1d5533cc9d46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82702d70ee451c28971c765013d73296531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f49a906293a0589bb94bb52ac8d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68736ca6726e795fbe1c9c8acbc1b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641da1e261edc0428448f2836b506804534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1d1979b93a595b123e0d34853061535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc82970d7c2c3f5ca14bc1365e77cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b670c114f867ad0bf33c814406ff8ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6550b259225e2ad1c577ae1fbb474538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b53cb848f58f777be14455026df9e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f167f4f7e30d0b1636201b96f8d77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94872b34f9a3f856500e50507d26785541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31c141b2e43e95be86411ef5a6482a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d632f7ea27473c84df294ee4c54b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410fb4960d82bb46086f3de94c012ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd41345a89d442b250d4d8c625cd00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3598263703fd541b3d041970cccf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ce5e074f4005e3e9f20897c638d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725bace7a6e55a7cf30a86532934a01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c020a1b7f9b8fa9542f31aec2b71b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1f92374b222f30c710a6701e4d18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c681c8eaab0a5b9a8d0c12954d43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca44ca0933a10715b5601ab7c78ad9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e5f6dd617ba0e67e8124434e97712553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b4efbf2d5ab6965f8d368088acd53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451b840cd9c4030479a73bd0d9e84e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d62e1000a1a59eb34413b6113d063d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e72ef500297058915a332f1950e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d3f62782afceef5077d4947ca747558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc859c4dd57cb1964fd64ff33db0a32a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e2b2926be58cecfe83ed14dbfeead560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db747d8ddc3fd5af809d179c07918561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed6354f42cbc345eda64a079f4cd76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c45f9def321cfa3c8d2b28424e3ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b7dccf03c3e81705c544e2b20a13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc190d265595fb50d2f3c42ab56e009565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0636bae968308bba7ecb34696fb47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc26d39593b43ca97e4fcd8e6d1282567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eafff3db60a95d8911b4f4eedd9342568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a307c5a1af40411945f7f7721e0102569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af952611f6f5a5cf3391845d131242d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbe8ed6f52b0530d41cb6ab8cc00a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e76198fa72198f63ddbb6f42721f86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e8ecebee48ccbca9786abb82d464f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb335c9a82ab99377db3ca1ba587c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031f3531fb7e453320922f90b4eed28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92c86ff008cee3130fc584e9449cf4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcfca57ff251d8239c6ce6c5a53fe4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6d73de45885d5a417bd7a82eda19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84627b4ce7c482c5b46e2dbf6d0186c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966866ee27785a07fc80ae30a9a722ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ea23df71a28f83804dee5d4169fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae323948c58ba5c4617155be70e0652582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead18b27d932d15077b717c59e7557583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c91f1cd80d196c411cf1c66a87aa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cfff7b56f2cedd4179fc263f69924585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0761d03db8be9981cd1a08f828e68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5489bbec9ecef8443d7f06eb00a03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6add42c1debc36373b2d189a30fc98b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7736ff247d4e26e11ceffd66c64bd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172df2fb959ccefff772bf8679e0708a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70007345de1c0ce6f957aea45a68ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3ffd45c7f128660ee6974c513ec05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9353dffdcb7af44ef7ca33f0fa4e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf93aabd5c608f9d4dad6807ca9cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e75cd593953060e7b81845f6d401ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7462da3d49def5e9277da296483bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbf5a7d6069deebed2790650f013e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fb315fe215897a08ac88116791f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd93ec5b870db1f1e796104d0de575599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec2ec1bc56a86adfca69c3a3773b23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa531eadcef4d5b004d477abf1aab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b7bde71c3bcb966c30412cfa3f001602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deae481ec036e70e96dc5cff97398d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50e54a9a7c1d3abda678835f19e5cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e89f1a2afe1b0d03272260c36573605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296280c8343b38b934023fc9613a3c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd053724468cd4c1e6072942e2dff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03ebd4af1addf6dcc1271ebac54d37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc4cddc3944ac84275c378e5a1188609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d3e6a41672b1ffef3f230bbd9505610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36725ea2f65e49d6957d365f0d0ecd91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c7c72b16243578a6a09bd71af5641612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8bed02e8b80b9ecc715f83b9bd98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce360adaf0dc7eee41e700ad3a7d03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a4096a4c7e274f19a8b638eb1186615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081bf44d177c02bb95649965c298688616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e11f6bacda76b668c03c274cb303b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f718ce06ec5227fd1aa29507d4e7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3daf66890440b3828d71ee43ce44d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec5e4210324257ccd178bdedec85c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51e43ef79ef6275b1f6e806cf2d495621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a3fc2e6673806543931e1761248d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e384ae6a6ee081f983f8589d2951c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22330d7cc668d73fec70987f670ba37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac42e5912f08944385ea767def5625625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd70ca8f8b10839ba58b32a5928c4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c44501a9136f89eacce93711064e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178e872e9d0da498d56ac574c7970b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38aa2419c8eab6f4a1556c555d0dfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa92eb108632ded92d23ae80e08ecd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e113baec50406707640c40c6d80ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4af100b22ee0ede0e16e3855ef86a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e1d562c34e4dc8101a78dd22e196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8ef8ee36d34869e5f0afe6010eafc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040122d4a8340ff3fe9da62c42c6d180635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e2698a4e5b916af2a0b76b4e0204e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e82713206f296ad9eca68142c5a0e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ceaf84d06c0857bb8bf90093a6e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe5ec26fac1245d02386a6279f5df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037ef6315536810637b7b7ae064c75c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60684c37ce8a36ac0a26ef5bdbfbd71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59bd91b5ab4bb52dc53847af5bb56e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4814f21490dd4db37787cc14f8ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb9c28426bef28c33a17450e2fe72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fff969eb0f808f5e688863af9f079f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dd51ba4d35837b60d18cfc3d48c85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a0c4f988334dbceeacb2dbc9e3a48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682cf55efc8bc43007f126219622bc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc225b36239018d922b5ab4980b67b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a607f93b542bcb775ad3db2d714b9ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18265df658e3ca7806309af4fc099f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581834cf16d22008da1a4e882fc747d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d041db84cd570b32e91dfbc7e72cb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b9ab8ac1c902cf7cd1a91a6a609ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258969b48232731ed297f70b3a7323f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a8a85f8f559b4cd66cc404b61d59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b648ce0d10fa9043c5a3d94d84125657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d18685567deecd90a09b9c8276b9fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09899b00b6f07bb3f4791fd6b32cd4fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cbd5f66226edb9e2a99281eae75e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a1177090d2148fa4afaee040d1e3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132cc0f4db8202a5a275b291537a469662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4915e6dd4af246e64b8e5a1b0ee798663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3a5d99165b212dd381fd6d794956664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54f60dd81ff4b95b4a26914fe4def7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94638763e40497a081efe55d00544666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3777c5e44d0afb81a8f8b260e40f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6413a8e8d178a9b2d18a2305c1a45a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ffed9c87f6dbe7ecad1b0e213759669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895e5017f6c6950e584dddb05f26823670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1969b0dbd82d1a1d41502d4f16621d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c88eee081bf3bebffcb8d846aa2fed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a511628ad83af649ed92835da9e1f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88ce7c2c853279fd97f02abad5a85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e156e7a698cce417140feac2a0cb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a803f64a805c9350b98ae8e84ac481676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9b1dee80c1e5e5c0cfef22cb0a15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f1860d9ce754079ebf095a86dc29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5676aec0b34c3ce089bf599ef15b0da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6771e62a18813f2a1a3edb50a4c6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74949a35b747f6f64c10660119ae9340681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f633e95e711cdce77b1ad1d5467c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e806caf77a69aa0dbddd2adbf100683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c10ff23e6e7f4b3bd436a291ca1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4af221f2bdb756941527ad878fb1a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d8b363e55a9ee4ed06f780c7a7d44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb151ec1b4fafcd1f885a76d1c3e0ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a31b2cedd1527c351f055e995d9d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89715d92a495ec0aca9c546001387e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1d7be3c9a12053f4f5e26ddcb3220690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a538d686762fd89da05090d776c7b40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dbdbe8773f27ca8b3b523f19eba00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38923db2574f296e48d1b7f85d8004a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a729141703daf127bf8bc5adab4ccb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0156f4af7ef829d5d6088a951583a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f367e95453c874295e04c5b53e92765696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9852f78a377c137bb1b1bfeef4b83a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4491cd70cd2b14db49177e119ec94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333ff4fc2c579cb73a7e3166325b07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d8db6e07772d9daf7d7a22a2c689700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec8662887cb44bebb784469de43f38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4282277b32f7b6dd769ad1911e7561702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974efb71dea91405c698bffdb3c2932703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c5128ac4a4858c57c0cb3ec9b0016704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7504d0460419bf5ed8ded1bb3520e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937329c6a8fbe7e5ceeb8ee06d0d73c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c679318bb189a223262e8d16565b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d2b846eb02515b0f3ad8875d0fc0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829aa909cb764e716a2d97dccccabb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb12f8da4faebacc9ca722f886c5dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6a99e2962583bc94b030d79014f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174186c8d88f0efdb4aaee0f41f97f7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c105df6f99d5932f75f7a0e4f17452713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694162cbdd4e139df5e2635fe9170bba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30967d9438495dddab9c07f1d904ec8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97285b1866552894bc4964c79f51f63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98802302ac5870a543ab3a338e4ebc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d66df6b729f61bd551ce6fea45d0cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4698399ff172c3904d0dd1ac326f2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66db6d3b398be900e52c8432e5bc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b787ac21ca89ecb891bb447c399bf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5ec7ad462cda399486a45e6589244722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbffdcab7f350d7f9f4f681d6e1acfe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980005307b793b6cd91ebf34407e927724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8cc738e72ed0f1a2d1811911bedb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab86eccb4777fe85ad47173319cfd8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc9232879775740e4b8e51725ce11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aabfedae2e42cbd943a08dc6ea16b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabcd2d5a10aa3f9076c7fa69a9c9ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d91bf0a7a3ec8c4e3cac0af966fc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a388452f8ebcdd0caeb0c5e12586731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891948cc5d27a6ac1eb9679d5899cee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdbdfc24440cb0d20d787515da61d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632e578650ad4ceac1ed157420bb29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae1cb0e505f0dddc89b94e70b08ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab58603b5cc4b28b915ae0a3f894a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e3602b5f27037bb791cd39414ffd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8835ccfc1c9a5505cc1055d7a836cf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c0b2ea155a3fdcc240383d5dc92d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b77da834ca903af0f4054c855221740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ada5f017b2ac1a35677cc2bf08ff5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b712776620c004da9242870b1cf350e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe932fbead42abb87c360270a8deb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31212922c2274e1caeb91811496492744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b20dc121e6c2ec351d53ec7b801c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f329d10088b41128011fc8c63e8f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596d5ec2fe4970e90dae963a9ea0d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f4ef6588d221664a182c92e349eee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab508a91759dcc6918c95df847de0d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dcfb5f4905d9491b8575b79d916c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726bc66fc2beb9b13eb902a1a7d4c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb2b53f5263239fbb94581bd6fe594752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaec49051b766b59e341bc743e9d93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55009c205f84eecd9a3e7302a8115abf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e9982f783d9bc8b68849c10c70546755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79da83b91dc4d442d8b476009e8b433756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb994b03047090d04ab9b0a5df4ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935bd184f7c890ed9b147d0f98332e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6ac72b30e2e8e417962a78283e37759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55ce3a20dfe27ee45775e1dd767db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b8b3fbd18a290c81e125784cb17c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdda5a5fb8165b0053207da545b8b943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ea9fb7e24985ec94b1f54e718c2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b3c2d1c0b3babaaf74f20a2bf56d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688c1fb3c51a8b1ec2ba887c3f72e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3849d05f332954c7f6186ac0f9fcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fd48d5d811bec30a8d10d690e57608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1661e7b3c25766f5b8908437aadfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a16ed8ed5e6846f3abe12aca696c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb80bdb06058f583ac1e66722dccf7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4cc05c25ecbc767cd67c70478b15c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f6ab2f23c982d828424f8e8f99b7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f1684eff910e4e663e2bbbcb9e5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0a2b4d5201207091d9f92e7c597e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd9561a1e94b0e1c3c74cb8c23df216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2709fca6060a71ac403fd058933dd0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c98eb9b6e40d1494fad1f3f6ea33c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dca58b08c834a7b6c99d68c78cf3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112586c0a5489e10be8ffe2101421d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45a70e805b5e8c4ae3b8cc5436246f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b80763a6e6dae875c67b7f251845922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bf94bf88d4d69d22bfd8720d6d21223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6686a2b0426e02967e39d1f2bbbb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e540c0cf744953ac964af21bc1c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c8a7b262e7bfe3ef6a433b92180f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d33b828aafc6e6147ee38b72bcfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094473ca745c61d8792d77b3ac971f7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264141737d243a3eb1f9b6b54cd742e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f6114b8784cbcbb451c4502d1f3bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a20e9a22ee3974eb2d9b5e2ec2685031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155fe5c79f185c163f3de2c0a3a54fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7601ba568a448df8db10d5ea9529e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f23cdeb94a0745fffd85a9425241fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbcf229733a4f95d5165ed685b37335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a221aab5ccbb419ba0a9728f23cdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da76c9b2c1792bb159a13ab191492437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009edebc1bcfadcbe45cf645065207df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4722ef3460ac55b269c8d195a300139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94504ce4cd90f18d9f40b470539617e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808bfb87f3706598d1ba572d754b90641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c1aa2703ca7a6e9f68e92b61fe3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652cbc4acd19cecbd9aa7b8aa3917ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe26cf51861fe4b2801bb41104458344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef007a51faf150eef052f1d7abbec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc62d8a2104e7fae41da140804d6a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257ee9aa333defc1f2b7834488fc1d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde903270e6c896cc531631ecb97938948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e152d7dd085bda7e2f4a4322811849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6615d78677ea32bc6aa8414a63cec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4cdd37b8bc493dcf0a38bdf71ac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab345ee95e9bd9e7b89273606c49952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81263d97e8e164ec76429fa789011a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe552f9efa0920e0db6b66912987fd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b3550b160b8535132fef9dbbc7b1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45488568e5073288423e5e314702ddb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ee8e1c9b6bc40b87f81264c59bf1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b10e36c6f5a14f5d77701d962f1ce858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855923b38bdd55e8846a99e3b2703a9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489dfd60eb5e6b6c6c825a8bbc34c4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97fde05b36877ab4d2a2c8764b497d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd01bdd6cceabd72b22bdf5beb0e1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111e764790866cb2e7599b128f9006363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278046579d47ca2759acb6316e48bf5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15798f2fef003ced95c106f21299ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841b6ba5a2c09af015dc9879934918f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca90d619670f439ba1601dd45ca37d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e363307439de0941f069ee32bc4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d70f04778f33ee171dd2d36cb225069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29963cb7ea45436d7af549deb239c9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af2840fddfc724536ea387d57656371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa277a46e902e42c4a35bd304337bcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64558434fcaea0cfcb5568e54ce2a9ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4512e64583fc7209cfa6b8eb498274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69adc86282f476e563ed9ad2a4ad8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37774d273d0027f73c090a832fc0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c49d6388eb2e24301fc2afffdffc6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644b028cd78a1ed4fead37e1e69428a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be27939e4c786f21919807582f9ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05d67ab857e37631394b5495fa03a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1ea02ca7b9ee6cf7be2543b28578281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef0a1bcedbbceba6af3b9a437dce0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d69e16dcce81935e2421a0222140f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a999af368621dbf231f75aee56e2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f388d58e82b92c20d9abb3d592ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef22943989bd220488819d48f542ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d405fc2da0e24e3c8fb1c4160b80087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7014d8f31b364a51be2488bbab06b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6014dc1410cbe86954e599a47188ffe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a01ec761d33d55713ad5d02ab2c5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b4c192a633439cce2265de21182e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2314cda76074571f81db534cedac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f0051316476ac067fe57eb796d52593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feab44d1285c4a6e6b048e433dd5d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d491c9f02b77a5f66d57eea8cf7a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486784f7024d6686490fead1835bf2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16786f86e1bafecff02ace9b012d4bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b23b77210cffb9133afa4343aa03098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f095eb5818370f38260ce4f8d99467b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e9b2291be9484f8e1ba86d87c7f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f910349cb13edea9878bd022b4e1f01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5766f8f343ba04d0e8f330843667102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed82278cedff66fe18ecc4d5fc3058103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e23b9a55483dba8668d13f8fd98d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57540f6ba1a1c52339de31fb1842798b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1a117857d8b7c2509e2d27bb24436106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565125bf94e38489a87092c9161310ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765fe213eb7a1ecfd80c93cdf398c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cce41dcbb51009b4e3ab523bdf8028109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee7c768cf8f9a6c42eca016f1a5a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89944f70ef43a644c128f79388b14e8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a294d2f473c9d331a84a9a1732b49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac96cd18c821bf55a8b7117869b60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ab9dda8ec9e176a1a2f2fb40cfeb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11967cf5b1f43dae44792e9e7c02c126115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889035aaa2ffe99280ecb3bf7e65ac1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36613e1b28380aa1d79768d975d009117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f1df209fdffd0c78339a636243e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05a29fa23b453f32c6480ccdf946f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984829e50c19b92d17a475b1227d5fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a22594e6ef70a4988b8409aac9c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2235a174916d514cb8155a1557dfae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045c2e454c532fcffd92a4704094e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3c57b972e53d27005b575c3cc3b7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639974cfb1f529c046583595348659e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a50e43f3a8cc270eae58a914f3258126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc163d1387fb32ce52b0157d75890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d6d8789b52c3ce27576f783050817128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bc98c72e72898dca78884bc858748129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eab82f1cf54388d7fc779b2b4112f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2bc196ad4f15bdaa54ff08dbdb3cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e87303a18584320a47191bae1bcf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9743d45417ef2fada3a9bed34317cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167179d9f66d6ca25e093862ae724853134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb68ec9fd9863af43809c90b487b78c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51be77ee97174166b400f5531dc56a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518391c2b9b0b02be459f9e6e282af3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470339df3f030bace374d41392e407d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4227cab33b20ca14b6c62ce6e393e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e875de831d204769838ddc5e8ca90f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231996b8fdb13a78646c4a4c3ab61f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61dbdf6c35c6583704be0ab528b6dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74fb4b127241fa645727ad37804aeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d211326dd056e071a95a5e7b17c03b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60f008ebcabd44f53c7f3d7b88d482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b1a7472faace7b41200ad5aec7c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62734f2a619f006163b7944e4df43507147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c74d0cc4b7046d3a0dc6d2b7b46614148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067df1d314a54a9f1c426cdce3542db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f42b6c85d09f23e65605e608bfd2bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275721ec468a172a9e737aa350946e04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a337a2263a4bf68c762d617ee860152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162dbad6221ceb3b5aa5a6617796887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a694c2152ae65167f4b00123a85d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da89744814f5c571c125dfd809dbfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1617126c237e21b7f457bfc7eba84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a45f8aa76a1d58abc082362047f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669acdb3312dc2f8fcac68bafa84d5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285ee3ec55907e8750c13a30667a168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992ddb0ff50f404150d8f9d4fd0f745160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1c8e8d79c90374121e7d2995d9ea5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b317173c0b726faf800e0c524b8de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3adb317efb9cb47cde7b25ad85f8f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191aa9cf93380bc31cfe1aa37e5b5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38910ab02a289a609224d86b888ba929165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037c7f8e3206fa056c5a85bf8330b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953fe98003c87ff7ab69f95d1b2fe3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0f8174e970698ffa8c4b99b28089168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8b23e5f5716bb182ca5ade3fa9678169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ab1c228ccc4340b29e95050c4ce9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833d7be5f2a96bed20e9038b576e5fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215f15168c02e9a31f353590b4fcfdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b619c906b464e81056ec583c3ad84e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd12a88766d1960c348c33debbaab6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2fe688aea3f9d6613ce7b9149066e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99c70230644852fccb422ddaff311176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e21408f385bdf78ae5a804803cfb0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f868ba549c7a964ebe12ad4f2ddac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba713ee2cd779b5229caeb2dc513c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553daea921fc628cef32ecbc109e0884180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b30d45933057bbafe2154f08be438181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c03226a27885be904980e5cbf35e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93eb60d14e98dbcb8bad2afb3b5069183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad8c067e694448d3cd66ae837f65d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3729dd46c0c6ad79a00fca37a209185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cd34825a2d2bc04c5e3b1538013d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18540e9fdb9f26f08e70389ccd207533187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2668fb962ab4ea6b168605ffc2b4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36192106064102781d3bc559dcd92263189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bcfc11073f53bb8ee33b6302f5b1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426578371e4f9649a5b998bd3924445e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c1a6b0c2530cb384e7388e7e2b294192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3217718aa3470e1bb2f650680e446fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c765d015aa8c1749ff66a493a742993194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd95c3f78677c28b3e2e69df909739195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce31839804cb09f01fb549934fa144196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a1fe1ff1628105cf0104c5350ac9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b248f78d755221cd2b34fe3f5dc330f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d455a06bc49ddf068afd6308f4a1edf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a12021a26e9e5d38bf5fff8c36963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a092394767dc29fdd5e873bf122bf43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb90a147c10208f9db9ce20fd24d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38242be2dc08a6e432e520144ec8a89e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208300d8451544aa64833caa3cd9d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5577f73fa3ea9f01c7ceb0b50996d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900865477a21febc6a17faf20b9af270206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0551548c333a943749577b1744d1aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a630ce443b25d0a91c739061f9d168e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d148d131c1cb6ed3075e6cf611ef1fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc1091030c66a1e9c9408f0f9083d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06bcc4017fa4c2a9486b629a5de01c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f17572277c1ec0e7e64d601ad727212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da4189c410926327659a240356a5bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4bf056a1b6f89a7e8f28ac066c25b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614820bef7cc6da6359074008aa3575215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfec695bdac99a5a06a29d7b3aec847216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782888dc82be856b547a1d25cb198ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755b44e90eaa309c64c8cb8cdf9a81a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c84bed7d0a3883ab374aaf96a1af8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0d19ff4c5904446294b3fe79e236220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f1ba52a421eab92eda18f81a810ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e9a4029f9d2c35452cc4f64e57e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a7a1537200bce430db290c4a6281e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f7b7901c8622deb72151763010003224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429e90ad04629e818046d6234b3ce1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd0e10af164871e1a1f5bec8c79081226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87ed2c02b96429ce746075e5c22ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a6705caab984b06ff6f6e277ba929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbcc4757b88a1ff877c92a63dffed4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b14e3c6652400236bdd6bc63f7880230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f324039d1f02f84d5df1479a28460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e26ea18e93182b71a2dd234882cf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffceca1c3f2b125c28fd63d06c7f35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0875abbbb13aa1e6533c50f2324a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a14265cde7f8bbac199535bff2263235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb489e843b23115c36e1e618953185236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217245bbf02893d543a156fc972e3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a12a16625396c7546bd531c47af69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6887fd06735fdeb1100f8fdae9ff9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43735455b1285e796e4992fbb59cb15c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a42bb8e7d807aa06591009f6192cfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930ad314c2327da6d87079f2d947358242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d984e1674c4a46a6157503a91397243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d9b759153937492f0b3f1b541b2c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550adacf5f13c293706262f637a8f90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62047a5218529cb86224cdb1587cf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a147fe5745cd47e50a9b708a3671247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b70b1d52b902a3148c98638dd0f4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb3581be07cd7190b5c74e325eaa96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f37731cef77fd32b74399d72c2cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fef4c37d661706cee02218e179ef91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a45c44ed7d01a97877904f5c1912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d274508584875928cba6a5e651deb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1251d01703a858bb5417d2fa4813e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2a18970f2a420b588d4220cc614c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6ad3b741c0a111e756e1c29946f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa6ac82f51891a1a73cb2a10ca66aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86664ae106658a0708d6bdc4b725c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b7ccda89c98cd6d09d71cc6304b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb56d5c69ffca2045716a57e5598ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10a515880860150b547a0cbcb6ad9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82280c24458f84f35984bc9cd8eba55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4d5c94490ba822a556011237d01d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26825075a09917a851d30bd12f2837fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010d6b89ef5f546cd53aff44bbdf49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb4938b78fa5836420e759a9ccadf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cf6e53154cbfa30b7ad83b26f1736267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3a18170f75e56850cb8582e15915c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d835b98c1da15fb78d7d3a65f7fd60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95b850c4297abd585c3a7feb5818df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92cf346e9fed2806652fc1cdcee835271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d629e441278ebc8ed7a5d67ce4a1906272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e393f7fbd6b0410ecea873071b25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0af05f65e81756db8f09b77f00068274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635bb80a834ec81578544d541003f84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785281318e3a2584df299f1e4d6c3048276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3426e23e69728a88183cf5bd07687d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01463d65080606725c829ef2a3882278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3dc1753383f136b1c5f9673c33987279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d07de0c3e47ade346b826fcec9c50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d0781633d457803792e4ec050028d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b1b7dd799efe643549293e869428282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47df08b92ce7c1c6728dc93e057d44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c06e9216ddc262174b47613bca5b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc015eb05374b865d14ed58fa0b91fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baa79d14df2ca7e8aa0d0bd0872128286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589600abb69735b77840c4c395f9e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c13089b2b833466d7a3b2d344a82b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895f78e23ae2547cd1d08179184a646289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca412083574901260206a895052b8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c88b9beb0fa74604cae5b6528b70a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc641ef356f0d9b8b610cb184e8e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b17da3548d6840ac85cefd6b584517293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee69a89fe46360ac8fd644ee45173294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9245a4383f303376c540294eecd5fae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280dbf719315b8a6dfca1f6820956b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513ac1db4ee26d3a08dfedf32102c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83738d7d1c9f3f26fec0478e7f248ff4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2f4aef5f5b002d90296c6a9b993b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6425cb30983188c7527318dc06d61d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f0824cb1213f67885c421201bf348301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf3c433581fd95d6d30733f342827302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fbc61dea2e223c42218e050671313303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc062756758a210d3a6a7f10f7a377304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd23c84b958b39e845cf199db284ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607629bad326e2c49e44505edc2f4ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001541d8e4f39ba22a192b1765f08d66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dce9b538538270ff13b806f4c20053308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c4d85f23112a902e17090f8058bf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bb5c959cb30674dbe83442486bed8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adf2e4c7a5d9ced365352a930436ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef9bf0bcad5d40e0e74f45e0f7d1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef043e329d1285e44d2834884329349313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedc846a61aa806f5008da11a0ba955314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29117928895179fec7468b7b91e18778315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9a2bc77b3dc4bc21b7e82b820448f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaaef4dca729cb2eac74c89791da08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948031acda60be93255eca2f25048cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefd2a7ae71b8cbe98ae3ac531c584c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08f8281a4db722b1455fcc674bc54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb166638fda59e1a94c9586771b35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354359e280356a5a2c3cafc9bb7e2e08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bb7b6e30e8b11d14e80a52d2500de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0249b503a073b487c9f4d44ec345b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af662e7345ff78c107e097688be2ae23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f006bf1bf1ebcbbebb9bdc6f6846a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8f57338ac132d5c7a33976a20233327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f0f93c26273702786ee11f2583704328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003e1d09fa816f76187824daae3b88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae68bb32f75281d3d63397c0bc6d567330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58058925bf61e9faddbc4384b224e430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c719c64f044f71bda22891d5506dde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4449ca8f75518833c5cfa6713fd07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edfad253c3c54f6b1be479ac15b3c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2d9c53a8c8a4d5c3526109fac4e3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223657e6ad5e8745e2bb2714af7a9c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b33dd6b3d1ca050171c2cccb512a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6965354dceb09d51b39c147187af90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9f6cb89249162c875e82ea487e342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a3cbe8a53d2a1578528fe9e70a52e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c8ee28fdf265e8c5ca8b78aa2792341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253f08726125cdd994fbe3f54d8641342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de328435c2441b407589e895555e3e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c86c04b4e41456ff79361f6f707ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0771406ebeb53f895df17cccff1c57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f352218c14770ab9853e37f4ed9a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1621d673c8d77d599d45062d7b70b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035975a96248788f8957353f5e597d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799a771c2ce7af2d4d90c68aaa5017349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bf8e3295533b963995349aa6b6938350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b201d05846b7ad5ab9024db62544b84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebf060b9d875aa30a3ec5dbdddaea8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24bb7e83751eb61067662ac4e3e7d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dfd67db0c25a39d22e72eee222bde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3740a3cc7f39861a081d0535a8c27d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24596aa73f74cf872ec26a24b3331a19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af12fdbe2008324271c5992709e89c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57bfd28f1249c1d5ef1fda505e4d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e258a12bfe7dc8bd5852fd77196f35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33e3d349700db2d7279623216ccdeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c329b40e6e1338f850176787f40dbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b67b327c968754c860e8de0fcbfd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3f86409a96811d2334b6df7598c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac998d7e4ce1dd587088bec5e889128c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f871d05a4799d1ea561c11ca31a8e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615859ea65ce85558879f291ffbcc185366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350c9568213b666d7b6a64c5d9d0ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7e3e8d0dd4f07c051709dc1218fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70126e3e38052c3a9d540501ec5961d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b96ff2454d898f476a069b951cbd6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f7fc1270005ff1e375e965a991486371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a45ea64ae56f51cd52bf495d1dcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a82f6097c97e94d287909688fcd62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c589116062f8b51170fcdebc30b4647374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c787fe095264257f15fd4def45d345375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d4a4dfbfa2c4e69837222d8ae82d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd68faf06f18a4492fd3476b6f73b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ce947d826b22582d95f3e6652fac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11f3c8922ec4cfd16a9f339dc2aaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc85f571945d1af0e15c1c2f6e5b719380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbc8e9d23c5166906c7b627bb773bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de030f67969999e3ec3e5719575331382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39dd90981f26f31f0c318881a8bd24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc20208ff2317eac2c10044f54abfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331089c9f7185e9b6a36c1511884ff9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829603e7a0e62114a82913a221249c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b47ee3cda8aaedac07198a104a90ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d197702775e982d43d14b9e705fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d13a4021d0213d3ed900cf9b88895389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0062ed191b0e23a9bb6c239476ae5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc75b32414076ff273a12fdc65ac08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef353c77367af9bfe024cab40de8ac0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af18ad262521f1bac07e861c11fb28b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b79ab5086a703117fc9248cf46bbd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54085d76116033b1460bcf34a6b5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eb925035614ece4f67201e0788ddd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e96741424a7edaf2b104dd75b4d8cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6748ba644cefe3c7e91d4b5f95929398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454c0a230bd7b6fa6bba1a8629e2979399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253423175a5b60827c84f5056535da21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed390a87cf1175ba5316210cd11fbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be9ac92feb544c3a41bcb990eb759402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d8158235c7b98a9338cc2e8a618b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8bc1acc9121bcec05ababed15d052404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793528046463ba349a4b793c9afc7229405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ea17e7b0fb494aeb096e48ea9455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c85a282b08351e11eb8c111885a8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d76a845a7ec35f5b2349d760c8a92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14db281e35813434615d96bfcc3005409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735da699a7794e96cf8a60d378cdaed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e8845ebef1c7f46088cf0cf380c83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd33f4a9c47a6f119a545410751f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899505c520ecf1cce266257548d20c53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa25e7fb6948264caff41831e64fcb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a51c8e61916807832172de29e4014415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0324aa0cfa9177874a87b666138d54e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5f4e1593e886966a408abb82754ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0700da60f7643fc621837cae6c7390a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174aa0e66c43bfaecb3efaf857a5aef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3150fef71d00e36a3f42ce8d14d564420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac356232d070f27723bcb562c42d917421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f6e9e21cd37a59d944c56cc4c7fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6811ae3ae1398989be5a3d654d48c27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b534d2cef0c98ea09feb95042618424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cda1f2c12745d3b397e749f06b4bc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1810fea71a4c65d3eff91862277c80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736a92ba1ce4d3e5be75ddca8be0e6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f84e9787315f8708980ec8d8971f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad840a57ffef500409db085793633e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827e8b289bfc2a97fb809c62790fb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8183234ceb5c40df5a52791aba12ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cad16a20ea93c2f66900805f7d4e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6fe88e964bb2dd166645fe392c3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd2b5bff22dbfc6c6d63c0aa868093434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd1b1b9cbae790984c33b834b72063435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bc48dc78788d93b6bb34a5f2c811b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4d080ce23f298147f0a63bbe22f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d448eca7f2621ee1f5ac0d118e3a0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89f79f1da27f5a3e92fa5da5e8a0e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941db274c5eadfc79223328278e82c86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd196c08e7c9532677c4d3fe7130cf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49297887a2197f94eaca787b0aa60ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed0d8e632e41748b2b32facf6adb26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe2eb8633c07789b6cd842a1c0c09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628520f09d7702a03a80c69e87bf6278445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e2d0d1df6d15419a76e7f24fbbb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e841ee08c71bbf27f692e5d7b170447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5562392641b56644d9c266272f306448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce49319fac15955770f878f1bb6987449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3ceab04da589d87d488fb50108215450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71594be3bfef378c673b5b054285ee40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b118de00ebd00c688de0e0e7172b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306359ce777e1dacc336ef3455b7969453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b0d0f3d7ade8d63519ea4148f002454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41f017b94482e636d8acbaebbe9701455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93477b9ec7096a157b588807603f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef98ad3fd329db2293b320ca8e6703457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e226ddbefea6a39a250ac2b17d5d567458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb9771b1c7543d6929a901828b58a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da7beac8e617558010c90222142a94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a700ec3b6887f1e2b1e13e524088aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811568c285602c47c61e41a4710b04b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc65b23835bd4f3444ddf348704fe9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf137e51eb46b6954908f548a6c188a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad51a51eacec852193f5b8b2a91957465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e928ed50a48a4a554a7a1c7ee5445466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac4c13e3a69115a3a0d205ab0f210467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11be68313ee73fa7efece0d517c0e9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7552d5afbda36f8cf84874e1489696469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0ac3cf825631352f3c757d2c354e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d798fc400cfad362bf4659b73a4d720471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba1426aac50d300696f31662f506da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792f78d1b7ed376493649d9b9434252473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846413afbe97818a3590dc9298e49c64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281d86335fb615a756946a4a66739e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5059009b9bcd665e56a3820a9a0176476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ec879da0f041c2df81f3585d0f62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb4856b259afac176238f4a14f8e84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8a96605bca24a0d6b39d9704bae0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aa4189afc7dbab7307fd75320dc0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751023163ce8f1502b72d86665d87039481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718cfc3c2f5fa649e188d671a5f31ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bca0854f4e79b89f14d183960ec94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b76d9b92c9a4c02cb710d6d1c04696484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126c244aa6e909cfdf7fb933a030007485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28487f897e8a3432ccabc79248856486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd544f50557c496e891c307c2c596487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1b48b532e344f8d9095a06a195e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c1986fed3416db1e0fb69000820e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa74aaf82643b90906c7f1fb6d219ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d067814623608471a74770ac157086491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3c8762cbc9d4c18c50e1617b46aa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec959c3dbad57187cfc385dd617bf4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223e977c56203431984d501aea087a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d76fed47e93e76f25ff43211d094495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d085ee2ae3a175106788ad2010b2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76044bd776797d016b2fc7c0717e7871497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8734560bb026e84efabfc2674854b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd04f49f28e023e087fb8174f6371d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37c06fc9ca0cca96414afd6d386491500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262f17ac5fb44f1e80cd7f93e342a19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d6647964cbf1727b11c46f357fe92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c0aefdda747e8564ea3e78501c06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac31d2c2fef57733871aa6b788ec5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743df78efec695e7609a5863751bb2d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346759f1d259df5870aa9efc708f1c80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce5c1ff3a3bed6fbd648da0b23a3a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed06ea97ecd78aee2eb4a873c73a57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbd6033deed9c90b20c953044fd175509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03a9a1e26410b951875c55e1dc915510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82857a1e4bae9b0204c0e8912a939511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741d028de465192e98adfa01c11323512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b1c01b67eb4078a540947fb51bba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200587440bb1c2b99a9f1300d19efb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f183c027ab637272eaef89dcd66d23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f77cb82e60ca0f752d2ca51c49d645516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f09bff0360768c6ed94dfe315fe3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee3388bb08548c90f64ad198ed098518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe903e71384750c6f532123ea5593519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c934a2c66724acbd138becf732c669520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba6301904bc646c07a200c5fc4fe0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992cb68456cc762aa5ac146044b3fff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e97dc523b821b75a864da649404f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb463453514642a5172e08a7ae8bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3506d9062722c5cc097a6596fa789525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae5a44ff5d510001c32a81d4211c41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe359e5970d114d4152cbef3d80f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377ab6d47b0c295c1c16fb7d395e01e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c01369bae17ec0179f71d7e0437802529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d306c866ebf1875592bcb054b388530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ee0a4f69fcd2eeace4fe01be2045531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f5f9843db77c54b98ebbf8dfb7b18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfbf33159cd757bc8993f3baf7d1c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176fde938550b9deed09c23c2bea46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012bd0cb80a4fbb237c0cff48e0b774535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f20ba02f2447654c9aca0337268633536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11e86b8bd4b64bd580c50b1e31de2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd5a4afe2251aca8fe9d2ceee64ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478deab4959a5b9daf21353bfd910731539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247661260ea18a0c6f23253a83da6af2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53329d6c6353d9e482d22d818fc8d62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd3e1c6668f28829f09eb4b67a7be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e77e91c3ac971d94456638cc3bc009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f1ae11709ac2cc9dfb207809da74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5273ac2264d3697d21034f9d2379545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee71fa1e5c9f2a3f4a6bac23396882546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330ba422b33479f3d17f8fa29be708c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba4a51f67e3680e9c1217d940389e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bf102e0a461ff0bea309d2a2edf31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c131e4c84a6a6401afbbdf268de8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df7d76b0524f94123916fe5993859e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117f034b94d0b36e34958cb55a4af84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702376607349ba95cbd98aa021c092c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e743064964c8c19f0dd9489bca1befd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d3519aa512f1893ab0980c9fde767555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdabaf3c865538eb650a85c0acadd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6748833e33f74ab79e479689f90091a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b5b57dceae657f576a73fd700350b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad660832188a3f65999e06f38d870f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9448d33b5ff450e629ad3a5e4b9c34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dafba32e4f9ed90872eb865c7c9901561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae92e11926b077923a80162db5325a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d61ebb1566febcc7e6058cb330643563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e17f588fb4c94e3cf32f3b202aecab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01abb724a92d65e9e90641c50f2d63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836d26df79df7706c893c625c6f9f6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81366de7b7f0221b11caae9df4b2ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e343a2f3f4d556db04512c48db30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2d4212df3f18c0d704e7d572bda95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749588e4e30a9f916830d59db4277b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073bbea4992bdbb93ff02f4bc51183f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2df39ee0c203cdc01a19c04afdea3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e8337d75f984f19ae291897e92c4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2071d695c9563bd883c5a948d473056574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd12af5c4ad323d1f29ee62b14b7721575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b51c375e6e18789fd8a2864d4796b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f715d632d4882df78009933521f566577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8276c4c4877bfcda0cc130f55caf767578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7319d1192e3982f74933d477a686f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99f9bf9f369fbc179cc02a36db45e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f684575bc8bd0bf6c7fb645c7f0e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d67ef24a05af2fac36f744c00d088582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df1802ff213209c9b167c24b85e2f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096da9b061911176c1a1d0a89713315584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a15722e8def66a9661b765cd59a58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8fff1c7b20eed2c9c3c052ae103d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1abedea8fccb12844785ec21cebb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa372e11654edda5f5a5a6c79b3672ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee6ba3b30e2403801a8ce9e48f9017589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845b4f7229c4a1d652b2d647956d68d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268c05927aa37717dc786c42146d99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c836d403ec5335cddf4796001ce1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9747db908f4cca5d5720934319fcdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98895f13b6f53932ae3d2d9a4f306a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3d6adc693b7181539dec353735357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ee227e20a8fd5f0c099a125ed8dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db354233f0910684a0d9e1e407ccc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df4670ebb29b976c9dd0d31c19c81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196865d9d5a703cf55c6795b49fda31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d54c651e9890fb755379e53fddaef3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a155c1afb2de0b12b361cf493e37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637e4f5f10a9bfce77539f00a8eae9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872df229f6c11bb634b80ae515a7bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d41163b2276df9922409dbaea35e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56a0a54211f2b81bbc7e20e922dba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d46b679b194b815e52f768d9355e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b14c4174ce13feea84a3b478c8e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678538009ced463b497a3f7fcdcb36e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8ec12a84758a50eb767e9a674789609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deacf322f1d5f85f43d1963cfaf2b4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e182eed45ed518f6775785a7dd015611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91785d0216a221f72e15e8b212923137612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0551cbbe1641e24f042ecc9075d52b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9048694065d1da289ba1712ff58b11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532ff77c1b832f8d8b0a62938fee07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d689df4f37cd78b6491efdd10f1691616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7b58e9fb7302f91c4173bb7878558617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fbf765d87476cef894502a6841c18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8b308ccb9faad5083161405c8a573619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2809734d4f6cdb8ceac38b58e67e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f312f4f25a811148a0f50f5f8842621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a3132db64bfa3f085a6b365128d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e639b2c87c55ffedba3dfca20a1049623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66931d2b2f3cb45d2f4d81bc15671813624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173723a5b62e84f14e47c39c37bc07b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d118423d61f9dda5288f116de82e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a644125eb325935d4367d64c33845627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0708925f83b7903e3eae5151e63137628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdbaffdee1ee676f3127157307174a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6800d33a8f9f1e5f7c3f2bf6028c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a254550a772dbab586b37fb1490d8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a615771469f2c05a7939605c04a9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd182b3a7cec1bdddfd0deeb2a98fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c495172c2bac1d3a9abf33f4d20617634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71079a426fd7225f48433c22afa6950c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97883a3e5c6785847c5d42915946c43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a541e04b2b4677509f6186a4bd9e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf3abf49c5cf61b2c5b07a6a729e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28600e03b1fef845c4b1a5b14ff633639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b579b85c2523300ce2fcb614818015640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e084ebc97d1992e3482e9853254d97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6cffc79d49ceaf8858a6103088188642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bcc1bffadf2fe5909e628b2b873b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d06beb392308ce5ef6b7420287c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbfde48c82323741b3bba096a9220b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923ba9628bbeb85f6017c3db6fc601646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f487661675fa3967cfe4ea34afd3382647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402c5f7c2c22be990c470e7baea1580648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd458d067b44ea724a1b9d5da8e8f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079fe889f8e59a3824b521350889d7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a4463836cc162ce34c376d53da29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9a5b31421e9440464886d8e1f0cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6372a17d68d074f9cc2ba3f2a9bdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024714d5af2747e9bbe5f9c89ecb41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f80ea71ac895fd2a07f7d999eca6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e71ed6d480214b382e257136740f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc54576631e5bafa2283f592f3fca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b4b4b243f61a5ceb67200538d2f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b913fe7148f1a4153adf671835fac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5154f71e07dbc6116d2704101d192660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304952564751f0745b72fe311085ee29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2522d322ec071dbda89282c68f6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161942ba825c24134a065f18a29a9fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab8fc6e751450fe2e53d0eee6798b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2f0592517f2a5b7d3ecde034a6081665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246899c18ac24a837f8d56459f9cd2f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f835af7f0b0ce3c91ce3a93cec3b108667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265c9bd920058e94cbe293d0e31656f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38446da73dcbcb5916ac71c9ab520a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846eef5bd4a1ee89701ac5bba97b22e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c8c0d393df0da0c03616f9b3fdc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2d68bd42f2d5f1c87d46c6dd090ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bcbf6ffa5a27a45e28cc347331ad2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85625260f2b4c9327d1565aa41b54f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41dc7998f4b4d7508c1c6bdeeba31c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ee643d9a4ef7c4e7c2076306774c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603c7c31a01a2e04f854f7c3ee1236f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd81e3388ee4774b83414b36108b13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b73de0c519c2414a9631fccd1dec5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdde717aa07dfeef41a76ef68f7fde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef33b90503256af2c098930149bf25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec979b0a457dbe0494c7cd104a0b1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b52a7cf7ba9adab01ca219544028e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db868b1a0e110492e8e2492365afaf6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52485e935758a0a86e1acfd8cf0bcd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a564c32801a387ae44d39cd0acbf9f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe46db8248124da27aa7e274d969ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a639372db92d079de9b8093910b1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc672530a17d4fa0badeae9b42a438689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db897cc1087a915eec68f1bec02753b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6a3c602da570b0ea69a1283067df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c42d6a68cb026e763602d24809779692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8dbf69a6630bb2cbca514c59ac5cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb97f48f5bbf15c81fde8d6c0ac8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a3a4d652f27c4f83e47fdd854dd60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c203b861d2f2d7a4803227caa2a24c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36065e16a91d4ab79d79c84462736df2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a7fa2b3d553ede98f25aa24081bc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62fdfed600dead35933d916fd962b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4bc5f04a8cf8416d3982953cf70d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d09e19ea396ac1fb8375c505a361701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b699cb5c3a2c84847c5a2c26b6e846e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692556778f525dbdafe805d3244c868c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11af1e1e9c1bea37f11cc74b63e5fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17efb5be59cb4690f3f3364c75bcfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d927bf70922630969933e35ecaa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f568c6ab19f1c8dc6fc675e55ad1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d85b9ac6dcd772e0a528b39e7b67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ad85f50a4208b36b2982432efc7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f59ee7888f79dd8864e3b484c9eee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30951bd8de4f295ad2c56ba163d2d34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed0a6a4e9bf1fe18b61f810e5e0d28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6392036a523940bd0f14eb39233d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e4fdd81205b4efebfe6e1a6cc4c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d892fcf17849b2f24e0c0c5de4c20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddae8c40adffbd56569df0c50d10c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf0a95c58f2df7bf0a2aa8e33b97a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb9532d10d07d27212203ff5d88849718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831a5ac128431580a9be330ba5fa1b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa68acfd876e1d9b54bfea691602d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d444bda09ce042e2f03e2c30599c26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5f6986a7747a78e42a443d04c5e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d899b71a601f0c0c364fdcd5fd27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8065464ccbbaabc36a1569b79e89fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb436ded9a64420e6282a203f8718725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13172164b7efb341ab1ed2d1812f148d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64c0d4ad3fd5c56fe22a5081f9aee9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281425a1c22ad4a7c7acd56ab5262ba2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222544934888ec0e95afa97974955566729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc6009ac3075bcee3e3c0dd0c46dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339ecb7daf572db926e94460ccc6d18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86666122e7b07dabd6798d154000db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fecc8c338e2c0cda05df45a31f70f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e73076ba9523f80d3ac8b8cefe49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d178aa061503bb397b96176d6b23d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b606c32a95882dd3e7e39d4adf8be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e7cc43d8f0fe58d72956c24b653a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f167270a0804c8a09a75be0cdc701a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96146a3758d2838d73155028e2cd1864739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b2b8d5a0eae638e7c6922b71dcb14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1bb52f52fbac8462ad7692bb5d49f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999506a73707d2d07fb0617faa10fec2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae455a225c3c6a182fc59c07f374b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07ba6340d560b1ee06000ac774f5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22228a98c6426f2853b7cf2261838f42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77f1b6631be3298feda8d07c9b8f26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf19156f8d1f74981b62ff28ba0c6dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39fdd280d8e725d6995613249aa922748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73110fecb7185775a7ec89a7432ea2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd5dbc5d67b0506831f38ac2df598750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab07a4c1062dedb05e010d66644222751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a61ec53e6169477e0adc1fa59bee20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e79866ff67ff88d337ec57e8ee1729753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e6a813969823615b7183a99c46a33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15abe1ba6c6ca6586112a771cc278d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec24559d9f4de1743a2dff36a8814f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4590a899386692d0b9d959c3a18a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e7054cc3355275c28a9d575617ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07aa3cf3ab296e2b8c0f0ec67a98ca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>