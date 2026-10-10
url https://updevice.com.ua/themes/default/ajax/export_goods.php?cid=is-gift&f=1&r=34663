--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff52bf6513202bd3313b7f18a65011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e700541e08889ec6ebca61abdf9382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b348a0978a0c59ed1cf7f5d3ac31c723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf59e306f3060eef769698077585c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f71b57ba3df9830766887f29d993535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9571e5274d92aca5f2a63a1426b766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc2f1332835caa56fd7b64f0d99b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370cfdf7e1b8a25d36713d8994302078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072117bfc90614a87c435f6970c5a92e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c945a3bd1a43800f8d83590730f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f14af6bb25ef24158bffead00fab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c1a0b6861e4c12ee9a82d3a88c5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b340e7b6df81ba953af94e76f00013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb6d2271758763e0abc1c003e1d89014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6dc2afa90799b2c363bc59889392415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73bbbce9ed237f8f118df7c5f5f7b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da0c883d167a9b138ee011279e7e0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc01f739d7ae9702aeab049821b9fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b0e2c4b32844874c7d1abad51c35219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b38c53f9c0d15a3477ccfab2a2cf2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab27f7651d91252b4bcf666a252ae521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf78d857880f5e3bf1e6ffdf34c07f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc80530b3cbbde6787a6349535d06a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6da413a8c8cf82ee47c2562d9e127f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10939efbabcde6d184c0732c446532d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993645b8b81081eed95a0e34f3ced7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db1676d85a942badd7a5dd8adc43327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff1c7fe7ceed1b84a4791b28f0eee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065a38831a41e08a95be9ef5fcb85629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6a580ee11fef38551cd9694328c4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe3b1937de2d3cebbe3d820f4ae4c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b16a5a53a6a9b99f8314aaaf14f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692e172f2fa21b349cbe19cb298917733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fdbcd9b389237f940c2cbca8427f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386a806743dea3584fe882765b81a2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec556d3c68f61a9654f5411b3a611636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d1d2ec97ae0193e919a9afcdd07db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f077086b519ae82e3101b13feca12638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f40a8ae49753c1a913b7b158a14c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67be376e1cf8170741840bef8e6f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b2cbf08ba255fd12d8ec7414929441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba7571d18ceb27ed3348e491d1666942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8a83c3c4290c861822d61aa7599343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09152fea53a0584f01143bdf0580a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7656c074461b762e761f10f4594c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542fdcf510b13c313aed9cfc9c0dc5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4227108d7dec603e7d3ad22d55f575847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bd3a2d29e8c51567a98601283430148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ecbe81ccfabefe85d7e3a44206b3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5773b336cea475abfbe0be84736e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6307d2781a29acc1249bb3dea7a53351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af28492648f25bc06bded094d3dff9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d4cb6bbb20878fac9a52f0e10833853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823b3410a558d9d21addcc3117b66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b2196e1d269896528b3fcc9da9da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e44b0afcf64dfd459e0015d36743256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a2e24f605c9b97bb42ce20698e1f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a48c5bd7e4f17c047994cbc5513c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577e20e5436594c3a3d1a8ceec81c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fcd5203a4c47b11004c07be3879f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6977182e5bec2eb012ef52e7a018e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a5650dfeaf5c75f3ba062dceb3e6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e294623ac1a6fa538c3717bc886a2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b19a36185635caa48b7b68f914a20f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a53eb81ff8a130bd83eaa2e953c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb58af34bbd1ae31359338423b80be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269313134069a264be83cbf1e0a9280867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef3b1045f822cf8fe8652fd2e8f3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ce038ce562b6b751208473c1cc3f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378a311b8cbe27d9f2cc2a71a068ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a90515c6692273d76af61fd1e41271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c67b19c3b8de3b8f54c14b57f3e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329c92b3ac3187b479468f192663ad473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af9cd8d99f710db9df84d2221217874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8c0bec105b0b0973e004812f016d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d386545405e2d607bac73aaacb488176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c386c705c145d83439e7bdbe330f5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b80f8df5699a5ef7cbdb3444328d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0494e31792bda770ee48969953c8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabc075640d90b8e852b32f0726781480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b39ce0015b43d59e1538e7499d22f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f462ac8656257424d9f86668f4a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d8a9f1118eb82ef850deedbcdcd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c95c271c3e0b90810b49df424f98284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c8ea28b899c6dd00d5775e4399c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f3ac982f280c30cbb38ed2bb1e4bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15476e15ad50c9d5b9af04ccd1c727a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c496208a2c877a81e2f07e02ff33d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2e29e2b2d3e91abbf0bb5f68440889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ffda19af5951e4a7edaebf05b91c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c6f4ffebc3c39a5fa12ae45f7264591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc83c7b6ed2074bf74c49665e2a78d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6accdb3d3b64ed0d5b19e404db3b4e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c26885b315d517d73f0d693accf494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287261ff2470ee528309b110837ddab695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1ec84ded20aecff86a8c3aa52682e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4fe3938c182337ffd62f5c5cab19a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087f72f37b445ea1f2623aa96226d2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be6904ea32508b657f138befe4c7a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681e1d57ea2bec8096f21dadff9427f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dbd4ffbabb1452d5af911c6c2e79a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc489b6ec641819706845c7040afb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b8ee7aef2bac5bf097af6256eac9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f43dc534aeb180dd79d43babcd91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447a931cac659e4a4402e20aeecb516105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa68d3e8d65bbf789bf6e3bfb6e774106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0a12c54b6f716db7c34ca637cc4d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b781ad7b67a3b293ecac3b737e606108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1c8b0b26dfee73c3293ade58872b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d472771e138b23f332a0f6a2a0a94b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e8cdddb1e46ffec6a88f7a138d5b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15332d3df7c323bb53de1f214e5668112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5ab37564c49acb9661a09248e5177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbccf61677f4963f6a7c517558cc96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b440798690195a2485db047490e7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0855a583f99c2f0698d73da8c4dd623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea18b054f14f9a8a4e80fa6ee563873117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65119944cbce62a1398140ab76356de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844acb78b0f36ba65a52903af7ee657119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f23045163ea2d712b7314305791b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c45af8626a88789944c7f1b6998fcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beaa847e873fc0f653ac51cd1ded3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd135cbbccaba5eaaf1830251d8ec8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916879e9e444dbd24cc30db926aad1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93ee61eae689c3d7cd24fbac4ef1da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3260003094292e9a62c1615d332fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b2eca5d34684364cb80c28e0de62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f3c56a6385fe0b2ac3e1d3b750c62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da21c571e708c0dbed6936487d3e94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b9a5c85c54a066920e779ffd4952130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019072c86bfb51f7be1fde0d98845c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f33d8b94ab4ea5a871e2e08b26801f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ddff7f7a67cf75ca130f8c04829d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127c22ed3a32d25a47f96824d5dd9fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82485ff1fea6716a63bc229a6f2224ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098591a53b5067a9a6fb6f10e5482a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e4d08c7843e033936cab5663f7595137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a053b394e174194c00e18137d3f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76f70d7902f07d60094e74e4ab5fe8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a2b91f499592c3e73300802c55ee1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0040b6cc752d52efbded395852b8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e00b3540d437665daca520fa7656d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd440eefba949cf4e8b13ff94cea7e06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2fd902ab9f3f5302ebc11736f31ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8a7bc2f0088bc59c983d378b7505145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ced7fd7f0b3cdeb2a184be2459ee52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627c5b478650b36181a59fe6f52fe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30613741b9a3a7da59ca0fcf4f7fbc7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee694ae25a066b1eb8f8c5d14dd4c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82680554bad235b0e020b2198fbb9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7464d6e00fb6a580b4551da446e48f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ac0c8dc3f80eb193cef9f3e453b44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb1c3a8e0e5075c81402d0506bf47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37309ce9d809e2959a27a9c8e4664154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c147aeb46218863468a664a6d911246155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019dc36ea2d6e755f4c1b0ee31487d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344348e5d638864e995492bb3e38ce0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15bf31058be1ba78a6a031b5c38174158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6342d8c8b9566f1900d34f930524e76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb39d4e6868e74c5c4a0a837a8f4ecc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b934800953b68f48598d6d850f0ac5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4877f90e2ed0a916a191d1658b6acf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52967ebfd014616aa6f10897a57dbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747a9baea8c3c788e51ed22c0a14eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f45a05a444cbf19d34bb7ee62f90a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb200a17992a471f6f4e977fd8ccc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5132587e3f5f95faffba300b565f0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aab5df9f582f3e32a2cc66b762f5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adacfa2ea6d5df135a3bff495b9d747169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0d50834ac7629386b6cbd83284b29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059bae770f4ca3bd2e9800010d6de99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6a46c73126b1438d27a7cc3fec0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff82cf6e767d5e75d9db3b15c734c94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04fa288e85f91354acb5a60ec7c94c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c25a35a5cf556f3bd07ecdc43e16bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646581c65192183077cbf921b1e85d9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3ee3378d5eeec0c17d0ea88ba224177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae2de5908466550eedc709d91bfbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d32f1f2cd0e1e3cfe6fbd1d083ae8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318b86e36492c75ac7dfb357125536180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25d14e2bff6e5aa6e067e07ddd8d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f700ca95eb1b2e44c5c4d177ec4eb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532611c5249e1a0d48378e64efd28365183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea41a59f11b726bc827268d57c567184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77218ae741c2a28edd5bc5bc028bc91b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c234861819dca73fe70ca7c0f2c809b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245f3fb87ee275e0659adb39aa4924187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da171af1e21daa02368abd7556dc8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c147393d2d40014734f0767608805189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6070d9020815424661ff3cca24ad896190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa106106141bde8bafb5feed6ec30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce1b4766d4b96c77383d6cd67c0f72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548ee10bfff7909811626d8f40c71a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd80188e217687e102b0a8189341557194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e7615b85fd24d8657a12830fe80ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06651a019558d9c065f0af56e45c4b89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83314861daf2f07f08948dba7172e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cda82ea60878ed02abf7b3c15ca74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb110c64887210064b293dee00a85be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7394aa000a5338b91960e4cca6ccf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d4a89306ce3b31ebdea6af1768bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e187ae9bfcf479b5540b94e11048332202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b893a2c167b0e01b42946ce26eaf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004a61a81a3a2609ed971ab1ab8feb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e860630f79940e0218e2df940db39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2458965bb189a1ce69a2c2ab284d2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55a7d21f3257e78f157c7779f754b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa121b0059900a00db3548ce2a7d9e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0df3b33500376b0e46670ca830e53c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5932107b533344e0f12cc3132bbd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a5d92534279b6d5737617e85965d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32446a7aab5aa9ea0f31f90acaacfd9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7e01fd8c16fa1d1bbe1189dff2e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ecbc026687a01725dfc309556789c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59d96a29177a1084c173a4ddb0563c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141454159c10ac57c2f6d5bb4f24d673216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d3fbe409b2d4b9d7c751521aa280217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d462f667fb3182a9450231fc3634c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65b6636397701c3711549a34a89a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abca745282f93f8a072b07181792c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7271205ce0480229065a1effdc107221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b20c204ea99520b3149636014324a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae95afe80db84cc7ebd62033f896c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94b90b98ffe0522fd579842359fc67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495adfab4f28efaf64b77a8d534a3d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92dc65a3533ee101ce0fee3d52c6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca97b8771c4e7c8f483c7e16672525227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d2c378149626b9a782f56ba18d3df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be597547f049e710373803d475545c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f2bd78f82eb267f56231c74dff3aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe86126c1bcbe992643824bd5304a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56b128aa9d291f5ea21ae1e03af92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983713e923718a94c6190464b74db732233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09c8b3313f7de3c6f2a271098819e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4a5b0e3ef773ba8335879b7744a3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b28d6f45ca7b6448104ae43d08b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b98acb6637b7ad6f3ba859492b22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74458b61330c1aa64f07b0aef635eec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11849361fad40e1a7df7044da0b58ae6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d0e58ca03995d68d1823610a14b2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c857da3d84897b7d835cf0c912f8d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4eb87473293b876a4e81939f4675242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4120a70c7d81aec140da3ac8358681243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa468d5b2ebe1f0067faa7b74467644e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe675fd4f81c9f20d3d2976e66d44c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d5bec72b43012a3527ade48da190246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78df919dd8c65e49ed6d211b5ffffb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823893e340f0dda056216502414e7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4cfef86a51a31dedfc84c3a83ee7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ca6c2dc38f45a0769d7a7593c58b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477901eed79d42d2efa1fca5d3b14c06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab015fabf24cfb5c70093f74dc615aec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8c40f67ef8795cb16a54224cd4e3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb7db652b9ee39a348b6cf3e7b1aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c1da4e2a6aa651cd7cad5a18edd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ce1c5620610327140a98d7f085a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ff26b7b6203315caf0b5c9221eb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48207c66cfe3ff1f79e1662e3d0fe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfabb6c28cdd63d379b9e898734df85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514801659fe5dd451791c920eb9ccc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48acf2bf7edad6c40699b5ec6ae72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0895189c4dd062a483f8582ffb0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce538eef55a85f67ef1140721cf07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d31f216fa17545b3a6a06157ef85c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2de60eb8cf8a991b1ab78b2bffaeb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3018880e875ff3d56b595fa65b9376c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b10bbfe5a538c7cb69916a6374f4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b4eda43d666764af47b84072cdcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679767ad9a9864d408854dfdcf58aa2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f1f3191a84550e7b153007324149a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d90aa328e54c9339ab13b21c4a40c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739f6a1fc09f1901488d3d645277a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d1f5c6f7ea9577cfc951f8bec6d86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b14afc0fcad5818c2532444df2bb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb8b93b14e2de748aa6d87aecfcc88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11fff3b875a8f141224ad02b1194df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82124fa98e7c485b118bdd197be102277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8c2f22b1a4db8bd107d581892ddc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d61fa41bc7a42d1139199872e0dd4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e39ab858871696bd125364f7f8f66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685161e6718df097b92546a13ee1e3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cec1fc6c431958aea895a252fc4d95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1706451f2377d6e942611073b837392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041aa1c1e58ec4534c693e9c3b7469284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cb3986c58ed68cd222937684b74f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a4e6a446ad5c921e877350064e76d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ba057167cb7e5b43b93010f5501f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129c77469458e1dbb7c7b1d32e1f49e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fe1dca415d06287409f601d63356289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624505d9fbab9d41be75a2b05007c01b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82072f6fe0764ca3c7d58a4996d7f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bb76478fe8b5866e06fb36bfe7116292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270d3383509e5332336d5e6a600938b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c249076bd068c7852a49fa4704456c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6137c402034889d5ae58f1adb476cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d501b4e40ecac90160bd49e11c660296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d2613251b11ace6c4ae0e977737c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc21ea26cb67bd615642a19cdbf4e2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43784cc5b99e78ef39b3581537971c70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ac2de90e9c79461daf21373eb972300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e53d0ea31ae922011c0e920344d15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85694c65e41cd2f35bc49950e5d9da5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5c56bd387ca8a3eaa6dd544f5f74d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ef5e82e6016cc294c7943a33405f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de1aeb613757f018ab01b1642ee36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38528e4cae589aa473f32c507d2240f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad63358a9217804fc9a41176d6b81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ef576493b57b06887314489d9f715308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617accc8106af69c3a394abf3dff3a64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686f0017779cfaba786bfefd99fc29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3da335404606f7623b07f8254e3560311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3a4ca6fa1f23a9d77669a7e91b9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce970b8cff0e8b15c407d6069f8200313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095317b28a7dde08180513c81184b6a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0569d4d2f60c6331f27b30e83d10a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8aae799b1300b730e3ba6b193411d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed435b2f662bbb3f4491168565402317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205148bf6bb7260b818ed3f84a9a341318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee22fbadf52385db433d999e3856c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214aff0ec37a6074ab9bb1adea63d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5d7508e933e97ee26b67a5c5e4c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40ee3cbc41fbc02fc26680d4c48c73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c01e0c69763bf755ac1907fca244e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa791a18f4a6b8aedf59ce07e4f56d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7faa6e1a33d7c83002b855d4d0147325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c1c8adf4e82712ac6d5367bc2343d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e3953114aecb19a778fca9acf25f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b0470c217e1c39ef81416aa4c9544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd5c722b0390289df4e65f8dc14e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba7e4e76b58ce4bf2614bf5fe3cda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a227d6656386d008b367ebdf3b89f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea34069f60df3e68ff5a8d88aacffe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239914b735b2cfe9e7d7556cb5bd6e2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa55f0b27b167b4c342da6544d15bc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65dbd587f68df474d63f5466be0fa4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1895d9a326b650e4a176068862c351c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef6a74f1d058ed6b661614ed46e62c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8cdaf73d827bc30d493230dc95418338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9fc5da0ba49440bf20059fac6dd0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba221fdb3cf5d0cb2e1506a8938350340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00510282ecd5f9e550e997b31aa8d270341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490473f4aea095f0d17b1ec8e305f27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4394654b7479449cae1123bca92315343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daaa5ff501e067ca8aec9de3e69a89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f346dfed6fb90f08964622cc0394345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ac3d9883064facbd608bbe140f428346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77635c9baa0e05972b861a51a7ed44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b92d0cec90e166b14c17a7c0ccc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8a142346a1c0f150142ee8a1ffaf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7bc68ee554e09304ba005155f0b43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc59a94ec404aba51f6bc28c6f79dc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c51db393a116c128bde467269467b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a82ebf1060124e7500accb1eb1c18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fdd58562cda22bf4578fe1b01ee4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3ec8f843b0f8af6bbf80a2b9f73e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c91f98246774dfe8487a33be9268d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8682a169df8379d5ae5aa3f61b55d2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0ce0aa0a3c9ca00b4331a8fe231d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096666aced427e22e9aa2319a09545ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b483046eb92cb55f5e37a299b2461d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf7981ab1eff2fb155c638e705d23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9597d28f3ccf2517c21dc3290a53b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577889ac232229b5c8b89ea8e88a96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2ae2140f1e36556c733f5fa986e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093c4e23bca8e4ee7b71341a1be84c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768437aeb918d8ba8d28018bbcc2950366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d4179c931226638bfedb38dfbe7cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edc91e2535c5e593cb303657f970b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f270a56aeece4e764555457ec2b10ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ceb025464fecde8c000445c210a8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4f11698d138c6ddbf3ddffd3caa5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2368908a03d3ff3a111d08cbf3fb7c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea1c003427b78f5280064db0e2e08b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70f7b3a24f6b053425f3b779d33d49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1ca78f44dfadd3f50199e4bea9387375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e3b4382446f53f5098f3ffb95f58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf3604b3a5ee4bbccdf4ba85b13cf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe968e52f35161185f13e72978ea97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69546f959ab062db40494328925fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b7be8066095477f07bf3adc0257c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab648bf179a539c8c4b3c7bcb6c3eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0284d7b132ffc1866b67f7c48419f2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a6d081ca12747e15b05522138f7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ed7a8a49b234eaf2daed23523a96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b87c047d2a45740ef374a8d2547b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd68b5cbf7bdfcf9bddb6a8f360cf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848b8baf3b04beb8b3ee7e4a8da7cfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944432db1ad9da62d3a878ea96989b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f650f83d12a0f9c6a1a409cc3221389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3277451359803e4f1b762d3f76a04d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d926449504b07f2de2fe60c9da08f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75705686bff0b423f4a1d2f5a02ffb93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42378781aff56d10f880dd55211e9507393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bbb57aae9e5d7f0f15d352330e1df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a94a0dd317905abd11626e6dfe67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86e03045cc0a1cfa8e43e511527451396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff5f7144cbe66cffda2e255186fc81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48063518f4e7594ef737f41c3edd50e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f371bfde7876ecc25b207add13682399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab83f87872d9ce2ed5360f71d17306f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced14571fefdf4905322c0afb56cf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017185e7c283f5a5fc8f77554f8a93b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e0661ac0e824c0e770c221bbd23f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dcebc931dd0ece2cce27243cdea28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbefa9638b15925b15c970ba30d37a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f10e046d8ee91d55d16375797aeea4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685899cf790450e5153fb50b59308579407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd264355e659820bfec75aaefc02a8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a224e88b3fa1adcfff27ae4411c63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c8f63940152ca2a65ae5fbe3ea1a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f42ae0690bec27b22df2cef659ec9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f1b8c3f516340bdaaaad0face3614412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee972c868a8c23b75931b307d389d578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43904477fa8367f662ad1dcfa6c2453e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b81a085291dde13b2c0ad9db00c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd10cb945c1e5e067202efeba1e63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0dbae86140d2f56898a18e57f6294417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752a33b54d0ee9cc1ffef9a920b5c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7bbb12998f4fa71fa3932bb89a648419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065d79067a0d7f9ef8e6046f0c7352420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e0e18ee703f3233e18227f96bbf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b53ff9842b8fabe104d813b5d947d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49f85973296c333009bf06a068cfc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f345cfcd7ad1eff8161a834ea458cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48152051e12b3a9091232cc2e5f4847425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533830dc09f5274b106aa6507429ce24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28dcb732e464cadce6802e777c8027427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf3c635a887eab23112b1bf53552e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6a8914e81e5f5566f2491f42fd5f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91d20762e15dcc9445d0bb5518a94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585543130ee133699b7479e25cae61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b3eece268f81eed5d549c60a8c27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f80a26b60b91a79ef629fcb80f92b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc749a38d2b3a7064f2df203b45bdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a3b4e2bdb13fa18da3cc8c48d858435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155299d23c450b6c897e6636a9961b95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454acba42b793dacc3a31dceec00ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c50f1657beb1a86dbbd1d56e7a85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840224f206217b0b4d8ced6ddf2d271f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e27247b6299a4d6bc6d060c59ce83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ecdc9ab657e67c42dcef986348848441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bec13662cef46980dd06885a895d76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e616942f240e80e3510b8bd16db8865443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df657a019e3d9adc8e8152bd11a2ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71579fc9107dd3996453d9df85ef0bc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5417fc29cc0366d713f7442f14b8b1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613e0e8f86904ad23da0eca4786ef25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929a0731f35c460b3669ed4e38615c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac20a1dc99bd1b3ade9af7a3646f01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba999c2c1670a8e7240cacf0c99bd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049db82f4189beda2f8ee57ee38a308451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099b84e9cb22012b14957449f60f717452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d714a30a4ff89ef1f06becb3a157b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac531c2ae402da8bae728520d10e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6db39ab90c6a923ce72e288339d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d4fee086185178a37235bb3c45a0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc0cd0fe056d3ae9a43a4c47216e63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9490bb2c405f6addf6e0e2532249bb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7134702b2b1a1d2835a8ee25493cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c75a777afb4a7e77b8fb49b96cd294460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f29fa2558067b077e499693c3f14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c358284ac97ca3ad944b1a09e3b00f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac62934d0dfe2ab929f52f3eda7955463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9e57a3df374bbaad8d9ec468a24e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790867112defafe0c7a7ebc6579111b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81592a6283cc042d26c52d41c862c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796674bae56e1f9712cb66f41f14fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc6def78abf113dcec9b5d44731c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7eb2635078ded629fdb4f5c1dbbd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc43140436420b7841adb2f5c4ce53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800801262a0f2c35253ea37eb60ff5c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663e2ceb31a982b5ab77ea0a287d61c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bf1764e1e1dc7cd98b485635a2066473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09846d3a9bd22e08266b5411858a9c3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f195b13d559663e76d0703dc0b5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8adfa553be423d06eaa90144a19a89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa5dc455b9e718b907aab16e5d665477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d32ee3a306dcf5b9cdeaf204e169c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335df8a53c3f474d7d4bc81573f027e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d95f1b72f4a5f228fac957ef1ddf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f1979b7998ad6f62b6549f34365c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4a89c021b9f98747c4900fcff45e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c25cd29b91cb528bb9e8d47ef8405483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36465c8ca0ca578208778e3d6b3405e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba272ac41307c687990ebd669bf938485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e21ba717f7a8c9e840e8479130e2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7583d37594467e11a8da907943d4b47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9efc82942aa8e0a6b2c33792f4e05a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1915819e9223e4e53935230abf5a80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62940a1258ddff7f9ac8344485e6091a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0cbcfb7c33ed8c7405066ee94a969491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2444628afdfb8811c8282cb2e44e9e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d360ba7306e51338d7317a0ce9b01f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5b78c2aa44f89bfe9da0125ec3ff0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b06a6a5746c7cd1d96f048957ecc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5fd786aa3878c7c4662852faf4f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafb78387c3729e260790b108f7593c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9075d603329e5131f84bdd77fb8d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbff38331cf7af1a7988e547998d2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dabb7a3bcf142750f3372f196e5cbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b17e7e5704d036cca2238a63002f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab306d2203ad8f1c2b77ce88ed169502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9f9540281f616039140d20af8ae34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e16ef00421294747eb9029a571160b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e65c15aa95a9378bdf2d8427ce5fe0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558a7ca418c3066f8fb43a9cc4f4c70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae972af4a1357d00441da5afb8c5ee6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa7bcc2b6c83dba382301154fe742508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3fce09ac5ca380f1b0637362a0c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d4548de987a746c32012d76ddddea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a383ce06eaad24b7c59590f834401511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ba6cd404717624a1266c7978c3f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd99f893cb210e3a462e2c2edde669513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece945dcc830c3abf320a7b289b07a8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d924be793b518998d5d42fd0535b15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33c8c638b3d8747b69275fed6675b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b6c006c2b65e139dfe33eac1585de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a7f5481bbca56dcb1fe4b1fb608f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea99195abc86de1f59e98505154ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d73094a1bf2571d4453793d35c8bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0de5b8ee748f42bf38c1799737b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd11f5fc92355e63579769fcafb64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f72ab52686cb7ccc770db42f3e7bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03df0c21d7404bd43af5825ce4ea84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332132959f30688ee7432cd32a004c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907c7da87ed5166f559c94e88e8f65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ba596cd18227e33951190ae68a08d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f1cf2b7f33856413334f41b4c56d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17ead56a0966316d96c0423e68a6e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d242537105bbdc84cdb055bbeda67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506dc80572c93ba496203db5c7e1d0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad08007a6da39b88127840f4818f7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc563545baef1d0897a28d32795f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672a06774f215b3c8a428dac5360920534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45fffb09bed5ba36f3b11e5239e8b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf02ba4fe007edccafb12dbee003b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a0b7793a1858a6f3def705b6a8151537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08468a1c3c4e513be6f8ecee6e695538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36f3a95cbd803c3eb563253947c9af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2aa933f00046f1c5b7e68736f5594540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d346a163f05c581cc6f3ed08e8ae95d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970264b4bfeeee84482ecfec23271c6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc8d12bed2065622d8f9812aa72601543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04ab691574f31de84f69f1bbaa155f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51958b447503425350bf6f1386934d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400584310145749acc60dc6edec7f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ea68a4a620ca743df2e4a006b3b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1513f9c49dd2c018bb60b038ea2b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f7320c394fd0214fbe7cec875406549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d8ad306e5be7a45d5e0210a8ab611550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540c912144ade416731a0b4a5cd0c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db10d0a1434b8df80b8b4aa49721e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5b02346a43b6e4a8258fc8ce446c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4988ca2affcc17cd0585eb084b7c4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434d6aa3a582d70bf3ccf3d1a50469d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5c3c58e4a69a3e7bd841eab93ad5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a51fd8d3601f799cea6e89fa974c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c14de0220ad3a4299ef3a1d133043558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556d207922d77512a019c2b5dd2707559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9324f9e71f2f76686f614bc334056f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2e21600ffa0d3543ae20c9abed6b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28486559d2ca8e328b11541aec9101c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfa94211bb64f27f6b399ad70bfb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427220812df70910d5d4e6bc835a59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50265e76a9373e83e62c3ff8225af2a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641617673d04c796a48d3828a2b5d29c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79039193d23be8a811c57ec38056a83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc071dc744f3423052f1afd3274ac8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ee8a6e9ccaf9c55bbbe6f55390bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18526c245688b824c571f7c36dcebbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce64b1336ffe62c821d2095c433b0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f7f110eb794a2f204626ed528f8e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f201c00ce58c4dd52fc80dc8cc7a5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51539ec3440182920c6cc2c493e453574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29c3cdf5b1dda75d7f48149a5e786575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f8efe50541197c7eb8ca2df2ab541576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284fab02c6b2c2fa07636b01c763cf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7100656b90fba76861388b694ec26f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6668b7e1ed673f1630c62d935c3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeddaf9755406c60f781d24566f8bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd9405f211f54838acc14e0d24232b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e8c6a1a3eb362dfaff47d7eb0599d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f3e99be846ccfd04797a59fe0b94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733fcdf0ca82ace105ae879c0bebe7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6cc119273fe62bc89843f66b7290a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b2cda1ecdfaeb088afa688401b56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e75c0f5112338a5388b146404d369587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ddfa4ff3652ab63e3d9b9be65d11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070292cfb515af490d9d3b591e957746589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81330172b49f50fc9a16886d65f855b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e15605264c837783556c85bfb8d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3973f3fe6f1d6968f2c575cfd8744e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55212fb0d91d53f43c2ccbeace7a0f9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684206aa66440cb59ea1ff3b02f6ae7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3596d4f5aecdaa3fee50abea40d73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e723390c6833327dda05096177ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8cdd21129087507b7af0bf8e9a73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d8f9939c3e22330efed2c7640cb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531cb68e85dbebb01bd97a6c45a8d91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5232bdd6c17bda912e0d6eaea4d7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcfdc60f95ac830c59d75abb2eaa69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548ed58b5c3a81bc4e967694f778e9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0e1b4735b71646b80298f1c71cf61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e493266a52d5229582dbeeaeb700604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cc712372a41a57c96ecfcdf0e343a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300dacf8d04f3991801a1c2b1911373606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b6e7191ce59ec839c97d5a48e9c12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419ad4ae7b45bd85511a096c2cda00c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bca1dcb3b88748a506f63d0c9bd0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1843c3f8603f35fe24c69910def60d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef6110ba346381c6afea431c91d22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4368c5dcfaa938e21c2f4c8770f9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fde72539eb1e8edbd1b74321dad9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99191743d5f6f50c39fe983bb1657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a7d45bccdebf7fd007cdfa374276615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32486612077ac376d97abec38f42fad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf790dc2fd377b7b463ee1aa5c56fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab622ff17427267c8796bd3c448a66ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e05d4eabafda60869f17307ed0f80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e289fa6be90d599161451e4da068620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994421f57552b158592940f664d9a47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966e12e8b0f94e9cf0537c93ecaf948622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be8c692c2e2fb0e9d3d49e8af82391623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee7d5c9b1fad55fa9cab9d2cc05c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd469565c77c7e8f6807c7c6d381a0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc72790ccd21b0cefb91ccdb1cfd96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987567d1f7a56ef8a5fd4828ffc743627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df981f493e24e56fdbb050c4634f1dea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cee249eef2d9bdc1f27f8d66a7b9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e334a0510c27342b14773cc82ca48b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203eeaec9a75b3355a06e91533a8793631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4103410974fc244a4d7ab00aab7bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6775417a3e942ec06624ca271a38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba9398e6dcccb98d84e8407eff4616634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c91403f9e2e86669c8c067f3ab70e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519676ce79649da0ba41b7975c9d9cd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8713e9bd297eeecf3cbf58705bb05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a8f9a441e781e9d002289a309cb57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c286ed7fc855dbc5e8bcf122cb38f4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832e27aafb3eb2f66b7cfe7afc2ccab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5d4b0d1d8ae7650f4988e6da09e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6f268e192c67cca04dd173b5c206d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e23d0e61b7626cbed41e0287e8416643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a4fd1be19d25df52bdda38fca46fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5c83d429ea1c80da062bbe2a2262e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffd6c0fbdf10057dccaef30de75d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4b16495b9ce18596a5c327234356647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ada618d8c61d3e6c98d31f5842bb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de937e4651607ac0c67ab865dd08172649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24ea5efb47e38e0db16dd98759d56f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731880f6ede785f8178c905871f6bef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0304478cd7e07f7f2e167fead8cde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bcef319d559cbab7c8cc1413ba465653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a336375136b5d18eb8970617eeb3023654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbbf081da0469c5475602f8ba623b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365f986c2ef1c92a1df3aa1cc6be66d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849743e28971dc2d27480ba2a4f85d52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77123ce68d145f4fe2bfdeb22b16c3d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a9c0866f5ea81a1e19710224646a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d0cde6ca4d20abf07d7e690381d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f5879d55965cdfb25978fb87a238d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d43c50d0baa813368e7f65a1f1cea3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d243063abdd90b0b2f692aedf825abb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b3fcd48fa3f279dc0bad292aed681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec6b7ca8080ae111e7b06ffda1582665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8e115ff714662172f6de324aa8479666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c6efb0770848fb4125d12cfb0a343667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2333c16d5301a76bb6c00d309e433b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf33704d1102b1c0b86a19a77128c1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3c5902b90e1a488cbab06fcf8a7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4cb3ce927a68ca5a36dcd1568ada3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79772ffe162a6acf5c68135f41ed6ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386990982147b709ec3dd75124bdf89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344b792156c56e7c17e02f8e04ce94d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2844144bea2b1168616a81801f31619675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013a732d07fba2898a989b694b01b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3120ab27550bed79507ca37310b6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17e56fa9535f97a46dda8676742c24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2618c78b338e399f2889049d392c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645dc7101dbb49ca2edee9211570446680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf7aae056534efa566bac902094f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2de904c747ecaf0486272040ae0c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971d7493f9921aa1d79766c95b3d4d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9344bf2276fa9735202bdc9f88616684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda1d663e7d811012836202a8e8683685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d833f3fb42fdc7a17d426cd415dcf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313861e61e2ceb697ce354dcf43e491687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41ae18662f6a253630f9120035ae0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09dc26ff159c0eb5a57b26c778b9c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26fa581b0bf194a0f4aef2aa421590690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b8a1b8064b6ce6fc8c1a9746f2352691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aba367b5cb84264e685c77a47580c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b561dc21f7272cb7acb0048a74ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e3d6e3993b36d911a58c375620c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc445529c3bbc2c3a098c184385120695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090ce2de28a48094a0f61f1e4c1a14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5100a5e207d4892d73b951bafc9c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3731d8686a45e693f6b031e6d7954a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10557a206bdc9904844da4e81dd274de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039d1f1038bd5aa206df063fb8445d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6ddc6985fb1aebb794d190ad47b48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2f40f40c99699ff2d35cabaec4809702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229d60775c7186ab62a635db04953b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3b306e8a2d71620c2304602bffafd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb83d264cbc62b65d89fba14da09e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416ba0ba99db4154353dd1191113ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae1bc5231ad5dc871ca9ddc001ba90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c02c283ebe207b97e88974961ca17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a12958f27ee7451da7a0971eea9a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290a16d7aa9cfe1356a82ee6caf014710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06934a714037fae9675b14b8b1ce221711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865faceb9e0206cae9c50a8eea9282a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c6e38de20a988641be8b33258702713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e38eec9b94c7353bd758a9881a83ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243163e27b49dc9105315ce5344164d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a057f2f0bf30ef4f10c3b42514b45b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefe1f71195f2b20af5eaeb746f74cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86dfccbd78bd231a1df798ebaa704718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ce2845e6c23c1b123a5a084be3343719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff93299adc51b5cb8e1268db000c09c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a285b50dbe5279ae834252ab4087f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d96a18f7986fe4288d9c6cb126ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97be5e9140e0a47f12917c0c1ef41a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51e51dbec661ee55a09dc4f308fb54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5537f032416ed3d1e7aa8d99e5253725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84191175ddbf695b8861b78257d6ce2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89236e78849e1f7a3712d7ea01cbbf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e7118108b07b2d11bf8df01cfe0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecafdb5c3611c74ba954614f49a80f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e83a6468c4efdb11b10e2a8bb247730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31e2c5741cf734ea4295cc3919f55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21f79f47b703d40f5f8b956c83494b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9879c98a13111dcb728fb281da6f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba239d7999c51f1087c1c03ac8cb796b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2914ed0f8b7c1656d9293edffc7510e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b6b6a024514673d094e33be7abba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f968ad2e2aa82aa1fe889813904778737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e39f6e5f8670cb9acd66335355b705738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24361b56b8102dfeeacfe49204629739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dbff6deb216ae081c3b8265d33bec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e336b138191fb214645ae15798754741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9d0c6c11da4898cb304eaf2099c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23090eb82aff87a326236aecebe8f2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e935eb6dc0f7e12e6a46f430e200b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de818e0de65921577c827d84ea2afc3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c7b674694803504d2fd34d0f2632e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b55dc37e2b59d8ffec5e227f876e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb9c56fe50fc6b98833b18ae20a42f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15344c05e6313bf86e26821126943749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4397bf69145738661f1539065a317f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64111252317bd8116f498261d31c59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a1bdf085ace8384d87983f5bb558752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a227a065da171affa043d022a9defd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b313d390f1316cdb88ec8931d99aa4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7c3aac7fdb73c81c4a269af1564cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166fe1d74d7914b26916853cac45353756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aeeed01d90c6d0d7fa820218d0247757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474609476707c38608da05626be9a0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a4f6c9237f2b8ec146193a1e65314759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0c906581897e645e394d97bef57081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9481bd971cfbb693e2452c8c6a66762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14a45bec4f8a0ba5cd3b2a7cdfc8473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835a94700155aa247d213606588ae24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4f662192f11876994d5b2ea3de55c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ace307beac2e9a07fddebfb6cfb586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053e87b0cd4eea6136bb70d061d199e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716783cb8fc19933806b22bc6cf607298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc670f23cb4188cfb6b7f569379f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fdcde7510fa22d880dfbf21fbf29310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67d18a9560199aabf7d57e9ff222411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cfc1be9cf951889715521ed1a6f1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9064589f5431d2de1f72b5a9eda44713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c658b0fcc6c22508eb9aa038cd566d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831955ba3380e3296bff5d0d71f165b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c0a31a70c0f8dcd54878f508d66716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbdb88e6a55d76367742e6c8399d9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5af236087d86753541da21887003e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7b5d6056487ca996b86a67d2d61c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f923adec4e11931ae84db6c012856a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9261344ae438d04203565372210721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cda61ce711423109f10dd8fe4a29e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e20ec46b21d1838cb4f55936308f8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a3f77d7c75b3d12c28dcc2783598924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4823fa6c532c8f67942c9cedbcce3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee7575e11604d19aea4bcb81fef96026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594c4377dd8fde75b993b9497f3bfa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9034a7c39c7a46404ab89c3e3ddc4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c08d358711fc6113f1f8ab5b55eba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492b766158a93702bb189ff957022c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5fcef11e28f9012ad8f90ce315e3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacdf9fc05a4fccd717570cc874980832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57cf4ec8ea2adbc5432580a265d0db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f40001999c51289038117756346d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9eeaccce48e9e071414900675a8ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a1f065f587dc98a83fff5fc22920836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46331a4b1338caef564e3b6f75ce1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddd701ab9c2ec2fa8cc5eae151905c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731a044558266902e1fad1483c3cb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7792efdd34fbe913b37658ec7781940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89965b80d7338943c63b4b71d3d0319d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e27609fec43735d975e1bb66fe707542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c68183922ee201cc54d22b96b6dff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ef6eef13d8ae8f2cd4be3c9885b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99131844d9b953e728e563144c5aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb8b284832bc61edcc99f70fa354246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2d2a1ea53ef8da2d73585882792a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938858784dbffdd57be3f2763779d6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4bfe47ed5329c103e7ddf016eba3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370cf7c303ca5db29c946849fa2d2b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca873d8201ae52881cc9bf3eb51fd1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d562e187bd5c1df5ccc9cce3a8dcf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c18abed380b33f4c08bf0990262253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82731cdb00bbfa0e4f28c8f641cbb00554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993cc1d79b7837d40b093b90f12ebd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79abd8f127aed68438b6a2fbaed02ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09007ee18e901b9a4939bcda59c497457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a11fb3d770d251a95af80af8ec6ea158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feff67c3d787ea9f96d5c151aec35d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16e1c4a827a1410212e81c357bd10460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92001b813962acda87b6026862e51a0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1dc7f43ea354b00cb9487944e1ed662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b079af2f59d8de0d37a4ccf5532310363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f6890cb3bb347a8ac3fd0d1d50e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa464f806feb4144dc5c1de9c3e18ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa170c160cb1ec0abb88611f9bb1ef7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b8f759afdde40f0813aad73293b8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b9ac9910795d1799cab90c6d3f2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5e1b3ed2ba8ca133e10f51558b1d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5668d058dbf6c068a5cc1a1268c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b120106b3469fe2c734f0100ee49b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092693f00c86fc2d545c07b479d3369872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d370571203676b9690aad8a39b5adb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8033db931650fd65663738dd54b87374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcfb1db4d2dd62b860d8c4059b6a4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29433bbae88177f4fa0981c67c75da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62dda96bba33128a2dbd928bfee24977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa39c3b107a4ed08eb7722c49c58d4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289c7064fc44ac0e8a14213a39ce9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cebd40b96f92b8462b513959d8f62080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3ce0992926c8190b91121060fe9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917fd68e93fe3dbcec978ee4edb279082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fac3cde6898f158bff2a4dc4bd23583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b543162efbc9ef26bc691efec558d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea20b7234fb1e61586cf177d8091c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416508b072cb77718b755a7abbc3c3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1da6015e90a66a6be23af6c376eef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4973606d2fb155d66a77f176fde95388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f9d2bd76935032af6317a52edc25a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e5189ce89b87a659b88b53065e2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7138b0a80d0b8d4de9f307abcbe4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f4e7d1dcb0f2af581ecfd7680d8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e18185b3753970415c126d51bbaca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab5045bf177a14a10ed002418d8dd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d6fd69625d29919ece99146671d1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e5fd0199faff23eea59ab9c8aed5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a21f8d0c1052c0106b79084d7984197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02255c9c676f403063a3c913af9a6d8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847aad15844d63b491cef14a3757fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b49b082ad774741287e6cb8544e267100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ade93cc5a5198c742af718b02a06d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d64abd63db3318ef7630cd7384b18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49a013e42538f317b8b039d874633103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da749ed4fe9c2ab54ee656a5ee53f1e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ae6b7848bf0617f4a435202392938105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3fe7891883f0c3d499320acbbc9cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f94a4e847ab4fbae33d422c5c96b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb4433f7dbb0eca0e167324937c44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda1b8644fd6f67e7b89e979f27174109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdad23eed6b23bdf8a45fe050d5958110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbaa6eee7029df02759bf25ce3020f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522d808829ce30b1eda4ad310a6840112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3837eebdc3afe495e330c28fbee0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b997f8596678ae640ab68711dfe0c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f58bc6b45ad53c75e1a4ae3a1f41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcc667bcf97d4878fede9c87891b94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025054e7781e717a1d3ae0cd7c0c162117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33c6d54c5f04d7ec41cc6d5d48ff5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa3daba9feffde3c5c100de85e5aa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584027ea0061520cd5cbd78813e30eab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcd6dbcb20873dbe780a08d8a7047121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c031ff99a288fc7718e457b1094da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624855a1ab6a70272bfca8e90650114123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aa35023e7bab5413bc7b91e0ee574124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a24eb7f24e59b40e928ea01022e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16818898d8c263b544a410c483c6b18e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8238758240f8afdde18cacf315cb10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b238978be0fa5f3330a997301c9602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe2a82a666d5007bf21f0494789c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3940d8fc0067d6e91c6634d69f46b2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd9e93715806e0dfdfd68d57d55c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bea9daaf7ebc12d861c1c1f451e33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6d9c3051c947c208b744d9461ffd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6775f7e042820362c0526c74544ee46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3816204fbfa24767031730aa180769135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a1f5392b0b7cf1d22803a57f567d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125db4495d3e444e58465a2bd2529a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb828c7f6c423796fb4fb5e7bf59e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e88e2566b98eed1a8390a7be83a26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e83e74d1bf7d5e7293a095e49c3800140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed005741b8e4ef0999b3a57db027e1ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc6364e1d5b6163f4e550814f5124c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bcbbc38e09e2221ff9e2797371fd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459ce539c525b0f5e70642fb941744144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054b79a974389af22882b8d21b8047145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f81b24fb69e1d3d97224196f2d20a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe553441a3aee2cd8038cc6567c1cd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da439b07290c21b77c85b9825a114904148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ffcd82a706a3f8e707f2a1664aa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c73c848ead0f684dffea5b875a0380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242cbbc7e2b3b449fa92cb964bbb14f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdc0ad07ce9579a377a6b94451319c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c83f8fafb7007ae88d77564a394c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882cd18ebfdeef85141e42b1ee5214f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae4b97cb71f19ca9cae6af2c5f56d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1cbf60637020fd82e14c0af08950156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70684ca9585933b3148359d0eca726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4ab18f49969e3b3cdb89a362d9be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd3e249fd3b05317654b4b35aa828c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26b94f5fd7006c2972bfc5b8b3c18f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa395c0f358bfb6c2c28a07384e568de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9275e25aa28822b50ccf20413b002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20714c5723e71f0180dac916834f04db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30cf2a09f7b8d291e1648e68290fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62deff68f921f0088af6817af453d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd690ec7a89ae779d48326e00c1716a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f983e4bc1d8029fc9c74d20991957167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacefe30daa8f08c543f8b57bad04705168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fac8b30eaa4d73a628d0c07534821169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c9b21932d25fadf97af42c22e89a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff0c1b482c947325e9fd9a253e145c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083881c5ebd123059d98ba47731d0727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d902258a2c0b7c78ee8c17d5284932173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d113bbc90bf43fc14628bf091c7c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4336c6fe4c9efbbac89cc9a39fd875175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d9c44c903f33565f59926bb8f4804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c01848436a6c09f49bad2cff45761177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11941b60bc8ca7e52de2ac22d9e77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c635a01ab4955a89cc5f3d463cf3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e1eb1ec4529b4ad7f018868ef9d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee443a4241039f3e376f1be91ef45d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562aeaf51974df045fbb0dd90518e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d0ae486169acc659f2d62ff0f5b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3a990502d12fcf2e06d1f2f37227c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df0687b8d3545b7912f37c2cb5dc6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f29419a42a4f9ffbd33a2219b8b5a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0270592a670308e27e09eeeab6934187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e0f36e195f7b381d52403659017d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37ed6c4bbbf07227da24d7d175e91b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc5ef168d6d852b85056883ac3f688190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc6eb7779f54497262ef72027d70e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686a4b2c7cec2fe034724598f867a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3091d7a73e1bea100a814643b31a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41f3e45002833b747910983a4a870f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0133f93357192743c3fccdb8983226195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e4e9e4a3e28ef9fa49528336b76c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de8304cc88a13148cd7c9b1e07f72b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ed96c93b6393511430c392f667d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50860bbc0026eddf6f1f529c6216b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2e328f5f490d196adc6750efe9303200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ce5cd6914c1d8e1e994dd0b2756f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce323cf621cf45395d2f87206b341d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b46015e3cd4a897871a8edd9b7105d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29a316f096af768c1e5fc1a9549f33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fdd4c1dcd2331edc78d7c8bb8ed6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516abec4170b8cf5c7f004c6cea4fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e92aa0bbb1cde1e1efe88988e795cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc97569fc96cf2410805faf854697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98218fabdbef066e0802852cd8e838d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a55a9d0260bf71e9102248790e3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e558f96ad907520cb5e90fd813b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f765fc606d929dc41050669437b919212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf69770ad9d947b1dbec53c0daf6a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e359f0106804ebb0ad6d0378c8d9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f3dcf436837c3e1aca7dde5f7edf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fab885515389c4a6243c18d7ebcda2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27685f79e951762022ed83f0268f29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5f768362380281c868f693e59c0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95955171ffc3c9ab343bf740028b958e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4a0d02529cb5a14a7a448ddb41c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c358e6a1510d341c39d0d99bdec20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbea9e55514cc3403b14afd46c7c14f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f527ca9205325d0c04d2ba399a74b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fada3d58b2667215113312c771e165a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf105a5f73d3fead6cd9cff7814a1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0cbd73c17e61b5b863d0528325d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c332c59749e93b0940dccf71cd1b9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a637cce4b107b2249ae1e8e797f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4866f5caec96094da1065973165b083229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983188e6447d995210b3d825a39d471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf1ccaec03aaa58772f8275d7e306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042ddcfcbb5db91b19bc51d94200ff1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7681d09dceeae2cd7ac742e38915233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7f0ff29c25a205d4e09325b5fef1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d02dc3520c299babe08849287dee0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab46bbb020cbe5df439348dcc1188e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f45835ac6bd2eac389e327df0911237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1629a1ff749b1b6f1e7679ae77b61e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a34504cadef93fcff8c73049d8b3b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9385d3d678e000dd68046fd70fda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6351c1531c87c6d18d6947a800338e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c2d4fefa25a4bfe5552a9c423d58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9431fb2cd85574966a67acec0b4afe8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5fe28773356d2a3232b4ff20e4600244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa6b831952b48a6b5ed22318f095d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c3e548c1a0593e943adff8b83d40e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a943e3a0ca753699d848c9187f39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120a2dde0982a5d2547bcec3c8f795d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4f376489d3bf70863846826a76a50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de236b6848778ce1581d550f5a9af6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d24610af93d1f147f412a0c7e2eaab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade6f3029efb53b3b12aa4d646ce13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd53a6c3b92805db197a1069c16e63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77d4a366b61ea3498e084994a03ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab00272458d03bf84fd762b22da014d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3698ce31e18b6b605819e8d347ff5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae7612eafc305e4e5b10ced42b3f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a28835369244e19afc795589df08db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a50d049c8fb942c4f34ca5e05eeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319ac08b7c284ed218e96f629ac6823260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31fc9fe252634b42430003a2160113261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a0c0a3fbc0c8efa2b63ccb300ab7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad360d983aabe3f45261f14700a2a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da8aa3e2cff1d38c5c40151cf90138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e77581776ca164f006050a6d72183265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d129de0d2a9693d01b0b48755742aeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8fd6e7979c8c0d99e2bcb4627c64c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476560c38ec3c09d6434a1af6c5106d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf12c5d745ff266de1ab0b7f6ed51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a2fb3f66475ca4535889479055c28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a461186e451c66c0f8011977e3bb0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8b1fb87cd827ca9b0e0c058eb5917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e4f69a6147bd8d8d0fca06828b751273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4000177013bf281ffd90fd4e8fa6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e522f87f1c31de85eab583244f4e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab17156ba144e7b6fd3715f57a711276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f94b356955c80d09db05ad6a4fc77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57593f906fa342eb44d719b3ef5fd2c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161dc3fa40794f801b381cbbf8aaa98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e47fefcd401c754bfa1e4b88b8c6d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466a544bbbbe92784c321d1ac94b1af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ee2647063e5e3320f306fa5df27e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a38276197e99d922858fb5c106602283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71505d71f15c56c020a8f1c6999e801a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19dc3953e7aac83ac1f32af3e9fac4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ab6c9e46757053a0278aeb555fccd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a1ccd140cd3762df99071ce40d91b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f89273d868cfeafcd98bdb403eaf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a8dcf1aca1a4253aa10ba1e5864f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc2f5deff165ba3467f6dde69da60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e89d97986df313fdb3ac210d9182e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9c1805a835f6c3f3986c11150453b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca623ff218032e1ab1aa5194ec8299c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d43afa6eb7862c111ec25e992e805b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb49d391ad5687af79e4dc25ec6de8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a994cfb2a79a1f25cbecafde48efd81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c024b1d512e469e8935e8338ec86de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edbcdff9af9461c963f07e60e118d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161084c74be24d8b7d33115b17ea52e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c570deefc71402655d4216fdc16df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a55eb16ec7e34b03150da6b6bc443301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08550d47d5256d1a53608295f76786d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5bc5d67045aa31486799c22ed4b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d34bf3fda1a93cdd309c309156c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d108c3a55f6485b9205007826c1ab8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668648357b6203828068a4e93249db5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc19276dfd215e5585adab2b564f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3ce81f8846fb1d24d0bc4cb871b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8736b98e70caa2e49e5d88ab706c0ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830eac51a8f06245c287f728d498e40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c0a0ce98f8aa3f441535cd9011df7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01d30a2a39fb8a7336ddf2de9de46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e1624496348c3b859e8077b68e736313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfade8419f89d0f30a2772674bcac8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb535686f5aec6a5c6ae92ec16303227315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d469c0e51033b80859fe7e5e4335203316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc150877f2649be14009cf08e5445317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c2e75e8d1fc39e2cc8195052a877e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b20b2d615a49a70b7f1dcd6e47e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8be060b3e1b85a79a438a829b09b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae327ad13f9a5cfe9d128430c3022189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7c1ad271a1af224b3c6270b4b35e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809647be683e45f524c31d3920c96d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a45f38b0437fe3ec0a4e931f5fde2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd59c6b94c632cff172951e23ed391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200bf904fb5f2c2ee8cd701316522f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e73f0b19f658e949c09106621edeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d94e643c1a97e40afce6ec51700f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03ab6a95bbd86fd299c3e4eb85c05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4033bcabf38c4746bce06378f9d3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad07e8596408be321991fa64555cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af4e559712e97f42ee490b92db79a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b68218588660049081bb7b004018f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767b7e5ff195bd6cc33cbf1c8aeb1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81521590bb780880362e1465ac2f246e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c7f158afacd2dd0f5f857a1ca881336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea1e2940226fe8d7445b20e6c4a6df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96739a353fce7acce4cdf3d5d64e16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a85c0090702a9abc5e6bfd923dc6bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f2b954c941177bc934cbfc8b11d16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c208d40a6437167039d8399bf9177341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06e0f301fc3cf733df115d771f6b3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c8716976cbabe96a1433fce3b3fcb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511fa7a8af704162a1b0918452e63ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1ab3b3d59a18ed4812f275b96170345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31862c3bd8db8c33597c78f4a01dbd43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde38874a2910a58752fc277019ef9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b339ce095016a7236f81a552768d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33cc82fd98c9438c122bd45798f2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1550d74c22873198644eece74e43e6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7b19db230ef52b92f83373824a85d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da35dcd18ca882ba161125f4d96c97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f10a91e578418816ea423658e1ad5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9fabca1ed83496da9302a9267b028354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5defd8b9355b9a07fa9c4ee52c7f27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e33ba7990f10feaf61a79fa7e524356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77ab3238e10375765b5e6522569b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07143dedc0bb0aa3b43f7e67b5a979358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05004c3e9db950997c6b61380e80df35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561a535db44ac0f3d72a33d27a190f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ed1dd000e43efee629b2bd61e4c67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d064a9c66b5d1c33d9d6f686bd7f66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e509d80d07ad688a77d51f60e39c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71853d4ba0219ed9625d8b78a6c0da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d848fd63482f780ac859932b677657365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9dd37de9d284ecdf4b6db1b3834f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627306e88538581ddc69d32ad40ee8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d4acb208288dbaf3ae1982d64f47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c0645051ad96ad75983edaae461c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993415ec6332241767f73275d1abc3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c691c0e384e58224b448971473bbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1647d1baa3f50dd7e6c8dbe58170d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855e5a65e1d470dfd7da5087820135c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c808deae49338e251810b52c71db84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75417510c1e9f92023be5b76593b20c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb5b6a7ef758832e7df80de2e422b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe07556e68066f57f7e61acede0dec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320346b8e82ef4224d53386605e0f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf789b4215ec1ba25f68f00e70732614379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46532f60755ed0b05fe310429ac6e882380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880bad326b04838beb1d057268acc69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699cd43b9aa922d4f0523ca5daa1ab6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a945f51616da45cfa75729ff05f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845529a46cbabb2c450134d3635a5fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15770d17785716401504651894fc1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33ab3df8f79adfe9071259d8a53a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a7c1991ec4628ff08b151eca2f6ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10411011b051ecf07b87ccb9221cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194819b6ba0689676b0975cc166ccac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eef9dd75b8020daf3dea1e3f7c2fd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f23ff8c4a21f0c43c69d12157c94e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd74ae193c894f12abce81d8ff0c61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075876b5937c067c2e8b14d25714990393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7969ca0fbbc1aea0c51fa4fab94eca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a349034159ca1f1a98bfa64890fb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7bc515f9672b8a1aec76afd71157396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3e9bd7f1225cb537a708cc1cb1d32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c0a37c51e20359c87b235e4be042f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f361a08f54719c71eb8b86ae2748430399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf357d1726437a51daaf8174b2a3b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a47039dd008acb6619510803de888b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7cdd6a2d501a193de9622b2ac7d4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2ad9b45bc27f55f4d89f865f80309403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79067d2cfacd79e44ad08ba2c1fa02fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae793c91c46634d3a1a1c29f3526496b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740cf36498806c462861be0ff75d7b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978edb0ebf6f8a8446c9df14aa4a78ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53e532c4ccf1d5cac724e4664f7af9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddeef2d95aabd1c16ebeffd96cc37a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69336eadfed39da16c9b9a3a2c9ec3e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61968eb0394429ffbeb98da1bea9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317837cdd707767bcefd5d1433cdbab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ffa0bffaf796d9e94e1db312df467413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76d63c46e009e19af4f4caf1d558b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9743a04bc9d5ede5836a7aeca4a2305415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fa502f2435589d1bc8dbaf7c437f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e569b07ad631a48392c0c1cb9ec0ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad456dcf041bc57ca927f39f5f628418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146143176840463addf9ed77d8be1786419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2425a0363069b12192b88ec541f23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea87d502797bc8ff8d97d981882113421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ed6643dae0e68ade0703ee68f66f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73742d99d5ab062702e0d2c60fcaf42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a8456aaa21705be093eee3e18cd2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e619bf7d1a3d672a46a1d29aff51701425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285422b9b87fdc73cb8b913379528f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c3bd203159b8697f8c54725835e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a786a43c9884a8ad039b629d25c41f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53a3398d8e9b6a325e1ea7900ce6f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c011896b60d62a4329e8cee91d473430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733968dada69281de7ef805ce30389fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39715ad65a202d45cb72401180479236432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98859adcad49ebe23f8062351a047433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e627ad71ee44c47c0e31b86375a93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfcea2c212a6d2b23a4dbf3a9d9530435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8cb0428457f5cdfad8ec08748ec59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def31949c9426b3690e8c62f36bbe2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a929654f7510fb07843ad8c4b05533438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647769f19c37a8855f673192a52d55dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a038ae58958313b3a1d03ea9938aa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05db5160c5f0aa1e79530ee3cfe65a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bb311ce4712a6234761010fe31d14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e384cf32c8437e5390ec111bf1ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5028420252bb329fa3427e365d56b89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1537daa7e7493cbd39dc96b3794d99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bd0783a1939de40c47412ccfe6c3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acaf1e97a95524594cd46c5091fd01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895bbfad2cad88c3bf3bd86c2624788448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422c3dafcddc59b8658fc98d7f2f79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380332220cf1d8a5e90c24ad7a9ec6c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7fa4fc919e63056f182171cfb681c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4116edc5f0cafd3b32937220967514a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17acc721862a00e8ab072a3bff72cfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3589d182e293ca032a201ed9731ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f43b190d980791fd2023b0938976455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d167f7f1ae3776f94ad409b8f2aed4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb08d7220555dbd5a7a910720ec7f3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd50c5c31748dd730a11e4d3d2f72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c30fe2700d4209898525f89a3b664459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9190094ec799a0c887bb2b3630c11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2fe1257eae45e28353c157492009c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b5f810ae9bbc1ae9ddba268cc523462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1f29b559e728c345e72bdee1076a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c10d83fedb8021e6bec9b511261a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be2613508fb789f340aac81630168465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b4a71a11392e4903169967437025466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe2e883eeef443ec9b9751421cbf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd11435187538b2c38b9f588f9837b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c722b967ec389152a49ff2688aac1e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24432600ee548ce2185d10b11439e296470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8adfcd86b8f44d1466c60e384030471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a237d0981a9251a4be67573c85b53c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b015cd28f6e4df043cc3d6e3d7cc004473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c34b9761381bc2b0d0e660145960474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac70b06f69733fc6af48f1de3f57f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08c9d01faa1de834fcf89dd5f4a682476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ad4e2d08167ee35f2f2a47146c742477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1861231f0040a646cf3c4d99c1fe7a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4954f5182b0a4dba79011f0aced3509479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5071432f0fdab1c19db27a1979dc4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c4dac5e24204c822fda7ae251cb99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f30fedfc16e0b0e9a0f3079fbcf4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3d87fdca63af9f998edc45340f8b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786735b24a1064299522b3dcbffda356484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1cd1ebb5a02242a1c02c13377902485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52e414986d74e61ab6fd1d19b4d9b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab917cc4e9f98590ae44159a6540090487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e6f885c19ba47e20350f58abfa4e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8fa5d9b7950b5954fd54c89678cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff5d7d80831aea84f2e808605a97f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6be08d17278a03768f38835a152a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39c09b64d35867772c81d31a92302492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ae85083779a44728d75a5d2e64df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d5fb8487a1fc4dccebc50bc289e34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599b3c8186abb02a0824c2338c21ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63e2b33018259a328d8d7aceaf47d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250e17caff1a8b501cd6a5a0bb75a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654f5a8ada0a14109c41e6e7d35ef4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f737882854a3a010835590b5f4947e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2783cf9c65ddd86fb33e630d61092a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd33a0c4c43897694c312efc9d3fc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea69e11fa0042917e130ca20c3d707e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c2181a3205f27f5c520003fd0aff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9cbbbefef6ac1e5faf4fba61dffe1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb42622bca2c3107b223782a225e71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a5cacc0997a7d282cae44276076f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b89969af8e501a595bc2073f7208a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7335adc626454dbce420b362e69bee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329121bf42c62a0ad35497f595744cc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fe25f024ef0f29c8a8ca2c5c36d2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9d0e215c0aedb8f0fb888e75aa36f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c79ed0977548dc5e7a38e2602a69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9efc4ea969daba12ed0ac0786ee5cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef1d1b7e6e9d42535d01718ff29d34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efb99a0b67d75c0cf066b238d214ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce63416061a3c3cf6171e25826dfe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964db6a04e82f7151f68b1fb5bb38e14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d5c4875f1f89cd187654c31731035518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad6a9a0fb03fadc55c1f71210bcb95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517338c1c995c7fed845242d549a5a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded163b33012911aafe7cd56a500de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553551cfcc9b7b729043ddf09c8f5dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dcdb6c8fdc0d9cc10d20aa178ad19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794747d18e8afca8b349aff77de1f2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3d5dd60bf623436361473f2f314f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c6bbe5abe0be8c07b8068a01f1ad5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc924c70911b31fcc2120b170516b8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ab477183bf1ec0dc15dbb5eba6b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c10eb5f3513359bd4fcf9ffe60d0ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accfd63903b67a3a26aabf237940296530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb098f73ee3f964dadd6501017e167ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b610dd674f4ffab10cf4e204a04b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef179be57cce2022007c68dbe95415c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efb66e9639cad962c71ba58ae26f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d77a4958789385178fcb6e1a9622535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e84a2bb9eca9685980fef1927e317f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37814b3f05d7caed4002d4e0f7556537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0126e441e3f0962dd67dc1e800a36c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab6940e510043ac15b76650932474e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a67964421adbc0e3596cd690184788540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59e83bead94f17ceb9448965695993541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48898e143dff2adde6b7c3a5d7d2cf2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96711912af5755990545e95a0c9c5f7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d326972dd54707067b248cdb5872232544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf7e31a25d68c174aa7fcc9d07e5ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e727c3af860002d9441604f88f08919546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aff0e102c06f5746c299a9259c93d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc063405f5cba22162141c9a9198e15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca991b3c051d19c79415e9022abf8e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cead93caf80c9503df4589970b1b8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b23baf906cf9f46489a446b81c3615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3cf692220995fd7d4a114e1815f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bdb758d7b4be0550e7be6d6a31c7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639c0404abc1534e5a7fc49acfe306554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12ad0a4713683892f9f26b7d756fe0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a404cdcea222ddc1f53fe1ecad8b14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162bdca41d2071e8c7ff1ee3840fd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a8a229c184361f3a1c03ff493e43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563e339cb5c87bd08a7719629a7e553559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481985f10cac7a581bf565342ec311d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c2218d49123579b9ba82499524c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a492915173cdd492c8f8f1216537109562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6255533ca1f54a7163f81802274a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a20b3d5db4234591f3cd7cbd2005564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058d0ab64e8d00c7c11c588fc73581565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18014472222ab8d8f2612df726983799566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25604cdb77315204084eb61fcfe9ca35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fde2782f8352e4e91587e569218069568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f967f744d9dda6477ff2cc4d1862569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9109cb9dd27222ad4dd5db76ccc41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6920c3f8374caaf19c5ac4d6414b4b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b731586e86d2ae76f3cf1a8c7e4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20199b2975a491dee87d05e68590c16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65502ad18f8077992bdc98659305804574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209cf079752fef8d6deee05a48bec15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f20dbe411c1004930a3bcdf765434e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fb8c5f402232312bc911fdc015f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141c071e61c73ec29c6bac28f17794c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66098287cba223258f4b0afbccdbfda3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55283a9423bcfeeb85b6916b12e6c02a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de8beff56edb2019ab228219f8754581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187beee116eb320d91d23c87b2f60f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7285ba132f74a4115941eac40172096583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18599463d16db32d39a211cede4e9ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefcb3e7bbafa85ed2b26f802f919c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ec3b243833c973fe321aeca5250b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beca42b14e55c6a247ff25c9f268ad1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26cab577b938e7e124538d2ae0205588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62b125beb4ad557421c88a3ee5af2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d32d30d0750c47c0a71f4e26169d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9b2ccf694b8cb765db6b12a4e723591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e1f36181450ff7531a77ff222566592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d20f9e957145b8a554827a88e3eced593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb505389f108cc66597d0f032d82ed2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5160bcf3c7ddf0970081bd442eb60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a170c2a25529b316c0daf590efe503596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c6f068d040654ec05ab7a09d35ba4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43308ff31ffe2c30ffcd9ef68611db2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c470bdb60603a16f5ae2f5dc27ae42f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc142324fdf6bec05335f1a4ec26d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3a99910b25d43f9f6579f6ab0c36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2e80f9e969757cf5abbbeb7e744c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8a0ef8c418f0c7417bef9a6d54895603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740895e4be1d01ac37e30727675ec15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0985f8145ca9879d4af69579fb05c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4965892968768fb1bfd8cbfc11841606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab68c1c3a22be07fc7a8108333f4ef0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed824aa0782ecbd729a76f03b0dfe1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b18d05086a8514c93d077dc6eb81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800efd5ee8286f41e8ef30ae73443a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582ebd8360f01cd4743b3094d84de9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367155d7e62a64105f82a2ff0146500612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e787e8b09e15eae46c2d165518db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affec1d4cdd256c91481456fa47f22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c77b52b4daadec6e1cf97e9457a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f6f55390d62c0135f25c7610dad9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692039f90296e94a28daa1d4f495fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d7a7e0d3cad393fe5916bb2e23293618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014368c3a3102cd22cc12561fd0804e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4de4de159ee870c5d252129ba64868620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133358e3105bb7988284a1dbe304b5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e0911e449ef5ff137085c36b0d75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed806773223ec1ddb64e0b798310a13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090954a5f148b085420388f876f6a9eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd0e499fc8191ae36abe6faff64cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d29176de4ccd991687fc8effe1762626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daa2dbebee3f25e881edb2b72befa7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba040e3a075ba4dc06fa6dbcbfbe38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c49d69540763d2ab6b73ca6e143c4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44998e07e6c3d0db3826f011f3b320dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b3177203ddd443500cb85c2a65c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec05efd8770d1237bb1a4d29fb47e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35392d53cb62e6c9d327a27cc9c7775633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6e1cef2867d7664705497a8c6264d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129dd042999508f98e2a83ae70652de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949461f2964390ee63c31320b6c808636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18bc6c6b4d0b9a8346315091d027e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b703e64f5cda5111b8f6974cda294ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d7e3c2cf8d8e1fe09ed564a390b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b4c46bcbb88f4e296f65228089b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71af04b531d2eafa95d8da2d9ab19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d82af71c3ff319be2f2419854508642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7350ecf8b1b7e8963204f65354b7143643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64da326bb4ee44e238199c401bbfd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254db951275e663402e89ca41489753645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf32a5ffa6edeb6a49c04dc3a2b29e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c244ff7059e891ce5601639768ecc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6fe787a44c3626e9ec6746263407648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422ba550263b3db5066800023ef05b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2dee0a50d3363165929fb76e11bb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3653dd506203e7010e4f694065bdca6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b49b1a479cf56eb5da466cb28c016652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482717313b0245c76c6b1b542333bd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740939f4f3fea6b8ca11a1f55ba640ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a078a0de77250250332516a6b0fa6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad685473f8ca3bf30eb621d345ae39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944d515444d9ede01c8abe7057df9e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc7dbe2cd99cfa655da352c22397b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c6bae1e19207c265567449a624da0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18cd7b0fd8feecd35e9eb77613512660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5c5b22fbac1627cb4fc39dfed2a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b731f89d1eac3b665322c6c0849e7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c043ad7a9404ec4ec518fb2f71f1be8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a70e6691cd733edd963530c074b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3229548d778ed88d81a47dbe7cbd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593143a3145896ed5ed5d9eea5c866666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812bcdcf575d2a24a99856562c89aed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44eb1d0df93f9ff361e2e2c351f1a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76080346015aaad793b4eb543042d732669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe50dd867ca815f7e7773ae4304a5bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9830cb7a29650b89d19b0da8a042d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065d4327d11b4e0bd7f4626c932f75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d52c6a6af2f9687d70a72ace63f09d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f6a6b697e3c94507a828a7f945c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8cea57d6f58ac86ce8b9c2263508675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caf8346d1d9a62612e718c9a8517cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569ea22664a6b69060aa9e60b28a7f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2c3d0fab31f3e0efedbe8566514e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c897deb4b008ad630534060e50e093679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd9fccb4cddcc3d54d18fb886f7d04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d04d42ef90c1d55d1b2e67570bb09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08395f288f37358f07fbd27b07d41bb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf32ab56f2f6e49e41f37f00cab211d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c186ed59e5e72290f88b9629c35c18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d5cf1a8546cbdd05db5d536a615ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abb023ac16fcb4ba96222e778f2fe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e6fd2e7227703a416883e55c2d91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d6699d8fcc7298bc41504ad7c48e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1cf5c51d8b9604940d9a56f77056689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fcb8bd77567bbbda0bcdb0d02c22e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251d3e8c2bf5940f01a97feefc3b3e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07273e5eb3ed7ada63d8543d689e8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b271688bb9e50de35048dbdb997c34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784b0a02924b8f05c1ce712d5dc9765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa648400271d3dab1900f63172806695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb863a20174fdfafe82aa9dba97e21e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276caf0f6156730584f0a7b0c218a70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023966009b425b78a3a3b49ae665a06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a81f9146cd21293ef039e3ca988e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0065409e7435f985a1db3c5021c13d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee028951e76c68e5b0c025f9dc53da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959d897a160423bbead81df5d5f66d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2705a0ab3426564bb2cdaf646231703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7158ac55747c4c964f866eeb99bdc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9798aae9a77b932ee6064d01503fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e33f034c82b6d63d97dd45e79d342706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc4eff998990213d63a8f0df8d25c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577919a6804e1a0a9dab761673ff1c85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce89cdc0c1b0b7c0ec5698ec1a05bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738168417bda645c5b1f1c79cdf34a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10767e66dad07f3118adb20a3e771c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c36b75d9823c896cfd67d647209eab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7a0e1f37ebf47298c768f3af4d6c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d95c9d86afeded58255fe86523ff68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89eb75234ed1730980b149c84339e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dbcf1b6783d32224c8b81ebb08bde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9d8eafdf96e2359be04251efa03c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bc0dd717342d484616afaeb5ddb1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb8c0dcdda3deef1d52ae22d2f5fe1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037b4e212a4f16055cc41db3bb3be34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5193e318f3ba914c8c1dae6268681f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b26221e8d7204b6a25dba110a7e75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937784923559d2fa616adb569f03e5f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1361690199165a2fb9c01a2659e05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27e54c621ddd07fd9311d717994bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb479c27410df3eb75711f006e28082726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b08dff38d603dac557a195aa00d2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f96264cfd816eee780916a7f41005728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f79bfdc20483e47772419b62694058729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ba217674ed5a2b313825ac9e40d97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cf58569a15ab7757af89b5d3c07a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e563d5241c6e3ed901a78405cad1c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf248dc54e249be925ef4d0ca7116fc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f738effc4fdc546023e06f9bfc7b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603683c3cba36cd1de0e9c6c985bfc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014f496ea564db72fa7c78b64a5ad57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cabc8a6730146b4526ce19f5297497737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f6526a0b6cd79f0014902db8ad3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae12cd763a985a8c5c256c7ee24aea7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a8f7a10b129e9563d00ea4a55437740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e121a7e4990fd568c85099ff396383d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed92854615231789f43d61313cb095742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faf7483cc49182975e1bbdb768322f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d55360c98d28b3a0875078412d5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e01a1d427d9a48f69234a2bc9a4156745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab4f04246d27e678778f3fe4630377746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11008615a3b8965c9745f1febed66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487012dee39de72c407b4d5903a1bab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e7dd8ee3043122b9520637e15948749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed910ed25d887268a9f2ed73b91f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8f1dd6c432da639c43a702ea404f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ac8bfeced1059d6a82be3b509953752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155edcd14fe63c95fa1264bc145589bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397c72edd858583a918f401c2c8685d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80970d42243d9bb7ec97721aa0e7a9de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371db4fbc4ef07ce6a371c9870530273756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211822f882ce0cc084d4e0d8dfc5f8bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2c17f32131da402176874f45b859758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b03537a44a54fc57d244b38ab806a5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>