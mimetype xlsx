--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f52ae23d63b466c0cebcd355017b951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce0270b61e2234bf7f98cbc7cdc4772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0f49be0b01323fac94f526cf9e883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a85fc1e920794478143c793ff18a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284249f5ab1651009cb59a888d29abbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc826168708fbed99c2615f9b082dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df762db7cb31cf66414e9b1ce4acbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d92c1e05e37b901d494cd834f94888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e89465ebdd7e1063006acf76802a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a43a379c2f83f4ace47e098501e03310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a6f03f0e50fdffbd0c10fcd45a4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909145959845377501a9947f98e3f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd09e264043bc6984a638d2fd920f7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea65ed3e2248857e5617cd3ab848d1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef222680cbac7746202bcf4361e9f48e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521e92ff8265e34bcc669b3306b05a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771f568aff4008e0ed02ab79ab426f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6e7e81643879b578e97e23e3478c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c6661896c6abbeca28e5ee96b21a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122786efd434dcf006123a956f8622f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046902db3c0267f03d27f8ec5811ae021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aea9acb621a02cd2bd09e661472fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2f8e802b922e5548b1f98c1d822bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec77c80dac7b7b1874b687a625823d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a083c66d8d96f23a2e17ec8339a86f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced446b1295ef788d02599689cefba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8571cc70297c17bfdb248033d697ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca947bc79e21ace7c5d33ddd5d930c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e9dab42eaad85db301b776bf8e6f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ddaa8680a819073368ea8ad5ce3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bfb0f665562963ff2fe245c86ee9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94cf3f10a645d6586262fbfae5f48e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cf8eaaa84d5bf75a018a4bb99471d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee6394ab4577278b0b648b2f251c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ff22086f5920ea9ef036ec96febf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede520e8a9de2004319156fbc71c909c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba9469d0a847a148eab74a781de1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7de5ae7b9392d500e29cbc6ac892d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58713ac395f0ea8843252ef0a2d67639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d049c8ee7171021df95042c9a433b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202110689bffda2a74d218e6ece6b5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa07800dd526d3b63460c350e634da942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18b6a5f4fbf3fc71b2f1fcf69461d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c632fcbcadc8d93ad9e03b4fd62044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3483edf8825a40706b340ffbfc6e8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea34c60a7250d616836c4aabc1cd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18366cbd3ef50dc1a433b2b3e4da1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19eb188262c812f8c7f2bd0efbccfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836311fbeecacbf956e3ad90d0d014949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a4610bc3b472f06bd3a31ae36d86450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8253bfabc6a7debbad27199b4c8cf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f757c9f09e458afb4260a8803aa830f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858ba0e866bd58fd6d746b45f4a83753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5100793210de1aad3c1d0f00b94e5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c550e515a33db73f40630f035fb0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7efc35ce33b60b9249d9d5dbea312c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafe056434cbe01611eaa8ae9800dc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf82323d52193a1d326350aaf54092858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774fcdc2d37d011359f47f7524c1c1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae20dd33282ba7e7b0f0d9a7ada7a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95990f1977c9ed88c41904b5b60699e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64391d9132d4e180d9f1f34924641762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddbe6bd82c956d964372d09d0be3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf50b09aebfb5a27b0f17c358123af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1ef80acaf027f778a05c2b74a45165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602907d5a4390bd3360152d67ec934a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cae055dca9513667a9e8e075bff5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674636f1ada0f4926a14dc1320136f7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9aeeff143962f24b821b273f44d2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bbd2fbbb3309b69f7ce9f83c6273670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e38146f5a2392663fe5559a364d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9edac94652767ec6db4e5436ef376172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6ca8a8538f6e0c4ef3c45b4627fb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924d9e24bd0e163c5364bad2f418eaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842f8d17914ba51a7299ba4f40b9b2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc0b4fc29ca9010dfd9d974460cd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd537aa5b7802a448ee1aeec6d541bb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fe138807ea8fd0d7c70c9e64967b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125447b5c96ac850e319cdf39f38c79f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f857178122891da13b695bf88d60af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdc3a9e92b18f51f4df426e43467f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5218aad05e9291b035bd4c2c1bf448982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d823aca0617ba3f686c0dab184ed283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc9b54283286e9774b4ca7d5c308084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee936b9c37a51478f19738f6fefde1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f23932e8c38176417f66cef174f53186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47270a4d90a16e4cec64c3ec066fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779ece29bad378c64dfaf62632a828b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f224452ffbc9284744db78a42cdd1d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704caca64060c3fdd48c0b9bc0c5cb8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c1eb1cb0bc159ab8cf5813974217291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776768f2c0982b25ea629f54420d52792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c922547bc3040371cd65eeff5802393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a81749f886d4e3040b9a4a37e66f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062bb55f5d2b8187082b5bf7a04889295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d2ce33df3d7cae9c18e33729f5fbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2081cbd162eac8ca0f55cded5cb26497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7940ed5ee0397d751cf2f2ca24de898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f18330e2a99a3cda6b26f09f04b9af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da251def166077c31081271c0d858bfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba269c1cd6e178fe4b3e238a2981e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03898f27d644e0579a145dec90cc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e081b7224e72766bde99e1a5b1c00c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893b3719052dfb3778af041ae09c2f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdf5427733e0476071e8d2cdbcc74b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0484088f80db9f1134791b11ba7ddd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537fb1f4e00fbc07fd08d8c0378f5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b4079381184905e2a3d1d4e008a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fffbe41e6c114742c2d348d33d730b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c628c88a16751fc6b88603973aa8d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9d9b396c36d0ea0f58a9bcb1a070b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632962cdd9b00bf81f0597866a1ad6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60d9a7157e4a7b36d8677538a153f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b065fd98ce43eae1c488bc825e2a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d4fbad07ffdb4298e38d956b8964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7400d19c7d484464414ddf30d05dbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f89fb70486a57d857cd422aee5b136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f811976e13de6a4ac83312df94cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702040020facf84ad183e3c8ba8b505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72fdc889d859bce56322b5e6ce9dc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29840807266cd216ba5718646661f146121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a7e2facbdbd2c850214eb8d9868b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e141b54053dfa2f108d1d84347a6d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc917294bf82667b6c8c44867f984c9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b5e3e806aa62b8138d705c5e2bcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fe515f3acb21b5ee587a41bccf4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42f3919ff2a65f38f508d57df64757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce100add0e0a9ce7e65874efef336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b59d3d18b11910ef180ba8fea77f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c1c60019517db68205cbd806e0c0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de454f96e78b05de315b4ec6fff8e7d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f343f900f4a8dd13bf5758fc28c45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc035c593029bd761a8d3ba1d9090da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b234bbe3b30bfa927577692f9b179134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad684e6a4fff9d072b1aab5c702689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7ac4853147fbbe3eef1fa4069f72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f723f76754f367e78d39e61aa43c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6797a0d8f9791b7db997a3c551d129a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb5cbf1bee873c67cb9bc23bbbdc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260679b9da9cb543b3001b7b097571bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a24f9b4423fd61a569714ee7e267141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36f50263b9886ad34401b6cda0026142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f531a4f3741eb1f3b7bbe16c18eac80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0eea18900cdbdf078ede651429095144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ea7d40c6ab35c916c7c2c083d6fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3742379f5244d783cea3896677753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f540ce0458d48bfdf9759cd2d216c57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da2181140dd77f78bd3408bc01a7de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecc1ad326bfc8c40135631679bb3b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d24c56992b5978e8e6fb1318abea79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727a65786921251e9362321c81efe5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ecccee899f24d8dec8ec23f88cca8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b0d9b92812d3096052d0716f9b93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c70f26205612136762022f8841de31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527f2d50bab3ecf72b370f81c62dd46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821741f854538fa00ef8525acf5e38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594381e6416b2592e4577062dd3a68c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeebecf3d57357424952d79f45a9b8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59a47de30cef26188f00648ae3f815159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b39413fcfe8883a6c2e5abba4b8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cabd081fc425ee55f88661e3dc4f2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482941c5d0d4207ef9e19fd918a70f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d01c6f71cfde55d382104706bdca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9c3d0b261e2d4a15adf5151437d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1908576df309fa56af45b98e0ee6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9374ca7ce76a72a797740f9800d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f4fd70c691dc98d2c5519c69188e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475b2b4527596e956b8e64c1bbcecf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed177cf73aad6a98eb0619abb37767e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4ceea1274828dbbd0305fbf2c9d0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9888353c69843e9f4ce33c9e924757171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcc0f47dbd30e2f978945d198beac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837785a77afffe0068c94f21e78fa9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3783075fefd9fa6bc5e1d110d9779174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c66578906208387116baa8df9bdbf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd364cc8ad83fcaa75571103408c5ffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab44e896273098c11912e1da6c25de6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb480364c9c22196aeb29e29500de29e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616657a663dc363b31c53ce877568369179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a865b6e1a3b627a581cab355e397e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf18603926deaa0b3be9568d850ce2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db8edab178c963ce522fc494a1cc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bcbdc8292c404dcb1c47d30b303ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d55c94f15d03cb021e292f8aac51c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93728fe630a19281e9deace2b3988ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87934f748f27d80ef8da11381760574f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63ad3e3317417ff0c9b82990411e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0885689882d750c781b3954a3d9efa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53de212738fb7764737b0df96ff480189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd294d04cddd7b35ba991386fdef8776190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6935e7bd25bab10c732bf260f721f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a76838bc4b460e5d6dc790d763955192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1f7636ccdb0cc44e68a98fb342d24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49593bd23ca3f12f0381197cbd1c37b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972148a75d4ebe52989bc008b9bc128195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45426a63cc588d361682d5e7b2517d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07c3ca91ffcf1e25c229814f5dd15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d918391e7881753bf961e4e15a2e1cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fe7e06b8dc6cad1e02ed57271a4b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b458922939fbc244b31d42afd681e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3b2d23e2cd20393ce9edb0808673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeef9bba7c6a5cc74a5583afd288ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2a2cd3c219d6af5adfd94fcb36246203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a57ba1e2048a7d44378d0fbbd8017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e4b0cc6634e88446bf90dff0ac94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199246c64960eaf6e0906acea06a1c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97253badd340e6dd3c1a338be1a7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccbaf465bb09d54357158d7f1a1b4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4307059ede0b005a5e317f553e88ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f3e537bba3871606c8113261867a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e4b0383decc77a22d3f9ce06caa6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd54d99a76e1fe05ca047bb676c416212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1569b1832b18c769a8b9d3a4bfcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea52101ac4d17901c4ba73eaab463214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b196c9244f88719036131d6fd09c56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd6e576375f909918e23dda69c35ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9abd88ebccb07253f577ea0d7452a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6aa66e5ff58cd080fe94304181b14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b210dac434071e4e99e148e8a197c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52695c5e75dec6dce49b2524250de5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aaf0f566f6330eab6631fdf8e7a9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76015d773ebff5c63aab56efb1cd09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26409264aa79326909ae84f2cdb63493223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b636660603d3b84c9bca1b4e642aa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907114fc83a3443b41906818a0b6f06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10ea2b4032c8a0d1482f60d17f9f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d4a90096e16b2ea7b36018f4468c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117ad74dd30a4332c9ef6b094eddf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba380b8f4145343a6f8f1e9580fa020229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390993a83c3b1e886645764f43f9223e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba0a3e5768947e18876886e50705d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805754b416dd46bf0a78863b59d99cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa35f8df070564937519d003c5c82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e1aa24ce8bcfec99feeb75c5321b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed64815a4fe3d8143e95a255136c36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774983ed3fc7ff171183faf718a5adfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401298a281e81c978569773dc17bf47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c83b8d3908910443c7ad19da53cc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cac713aecec8a12042bbf807ab97c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781246fa9030df4c64b7ef8901fa4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f758468697c09d38a39dfa52bda682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959c2ec645d9d1cc083958378ae0de2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9242b502c3728916b9fe749ddedaa9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268745c5a5b1cac3ba5f6e08987dded1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790f88ac8583fe6cbab180732d31837245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf912e8edc4e45d92a3d9d42054bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22928ccbc98fb3cb27b8873f208683a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c6129d730015be67f0c596bb01e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d80e960e0a0ddb8cda31409905824249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2adaa0c2a4c7012915fc80f5b9609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e7e33a4c61737c410db4bcb240489251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5fb3b5ac7ae909c4b8dc858e49026252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fad3d3aa16b1fd02b5b71f4caf7aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf2732c0a2b472126a41d228bf1e7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52ca489451e823b1663bdd50c9c127255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae625b6855f2ae27e6818458fe2315256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a54d701189d62ff9495e37110e44d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15119d9fd6acd7290071e8141c10964258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44afb5cee13527ec84e7885bfc69f42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c29d74c4b8814198d09e5091b3849260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d78f495631a20bcd6299bb783ead261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a92c7843fc5add9137c99dd5f90fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292bc8c5b7454adcbf372eac15f3e42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc1577a9d86778a5d7f563ff66e16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc859adc20856a7eae03c70c747c88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9f7da8fc0221b6948642566fd6c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd7772eb959182b580eedec458c16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfd27cbdbbbdc252fe72ee554b238268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c3669c9b1562d5a72ef018f8171e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cc0f6953b7ffc9976c4153c12c030270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2973eeaaac07de74f2d340f4895bb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f2d4692dd983edb5b927626c4042272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea1cc4624b7f65b406034140d97d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be677eb20f7486a5ec2abb5340c56c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ff0ac144c3764a432df1f736ecf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3cfa905e6d81ef7e4040e948a282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24fa266220ef0a0f4ebe3015b46e75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d52f043840fe5a19c1f6007e8521c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbf285e0c9d08a08c354bed7deae12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab0317ad38dbc1b8599749b705aa23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a191d3671c5ee9d6f5eeabe0d1b074a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b2dd51452aa1130b41aa87f371de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493a6e70b97585534ba4b67f0ec7ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cdf39e7e35a7559e19247dab40b19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cebbcb59b1fce0581afb364e44f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217e015d04979e132ae9a1ec2c19529286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a37f7b9239a96bc862914f17d86bc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c54c5164a0e58f7c0e9fadd6be0d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b00e8dbaadbe3fd135b115cb3b994c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045dec5a8dab73b9c4315f0e731534290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9d665b68050c59a2ea92545805f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bf1ca31ef3785bda94f88d8b08fff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d190240309a2e05b9cfcebe1013d78a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e444fa1e7b3d26701da1d8d74b5bc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d318ac0883db93cd63426b5c341e822295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fadfdb3274dc709f7a82e03658abc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8dfa5e2012927b620421d60f0670297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f344e87866227177cb8be2e477fc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab535f1550f7290fea21ad7fccbb6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963611eec997ea76d96211595dd95d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9e8d9b4e8bf8a851fe7f3d1ee8f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9ec5e25d4119af9bb09d6747d5e8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f926a56e758c9863b2f22a46bf4249303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3dbff6a38bdff773f6b69658d521e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ba83c3289bdd886b86786f42d6dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562eeb13a6a2b889a1869fa3616b6b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e9d927496e1669fd284b0cc6c262d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5790330524104737715c564fddd785308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539bdc5d05d523c4723df9846a13ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9448284e01a2450a797e1076a5a222c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a91089d83a3fe537b1e990f35ca630311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78438a13d2361c07ecacd9ad48722803312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a1a46546fac22511bc696479dd3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba639385a97e682dc8f3bf4f8c541d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620715f0c866c9eab9a275671427562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a81930837f8fee77985f0ba0a5920316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021515740f25ea68e6c9a91b7829dac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8235e4596b0c61cb6caeec63a56ca1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f324232f99d446a563ffba8b7bd837319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e891bb6a7f77f0e23135d5e81c77a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea27d9f2fafc4f2ef95a51fb2a728f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b485090fa49734dd201124fa0ead3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad65c679f0d78fd1480d9ca1af9bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fff98336b45d559ee020c7b4fd31a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf8769f0286e852e141c9e71110fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b80d446ce937c2592b2e29c53ed98c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d4af7855059ee71a358814a8d466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ca2dfd38e16db3fa2e515d1b0a16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854def904eaf2b74883cf0d9d46b230329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88465a99b15c27863d90a1f87660bc0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ac7d10fe406494335a303296e7638331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411d49ffa0d6a7944bea3e2a0c9e67c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6fb3a284d2c5ecdf56a73133581d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdda16ed8858a3ba15c4097edc7f98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc245e5d07309457334ad9e9cdb255335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631774743370b17f7155136b1ec1058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e4bcc755c120139716ebd5e164933337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b074d87fd50304e09c18a0e4953adb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f7a1d5d7099785890ab7f242ef42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8d094aa576a8cc80b2fa086b3fe02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072b996e194e31ca7885f16a236ae4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce986bab659c83d7fdeb2f9f505a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf5889b3340ead0e3bb02dd5fdb33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d21850224f3950d131356f973d2d6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ff1d975e88e4c2ae2b47514507599345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667b0eff3e37c7b55179fb9d1ddb669346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7206d19f803a3996fc4d4b62a16cca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbab5f5f1891a0aaacbe07ba70cf53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32a67adae9b6dae3810acc9339d8cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670909f5a69a018cb4b87e5beef9729350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa908d9fe0e27b01155a70e2069c638351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df8f9c8698d157033d95ef7c2d761e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214ffe000f83ea6d95654788c35eae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c87786a113a42f86eb9e9b8e724be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94299fc2757dda9838f13586187b0c17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f111df8a77956209cbb2c410e23b8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf4885f253f02262b8d566e7e50d77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4026fe3cdc94d5844a8e6d4aa944242358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7db6f2a551ae177fe07dfae8ebff7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a9f117ad318e8ff98d0e58b53b01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b64a3933deeeebb8a7351c47e5968e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db3d53cb3cb82dae8e7e4bc505ce3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab03fccf8e750a95e58de4d41f5399363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656227a269373e11714edb748b11e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61ccd98cc7eb756abda6022ceea79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea88d2978534474cc65fa1d77aee218366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3d15418c7cf6cbf14fd89fa6b77c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a80af4edeea6c38a018a33567904368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bdb6bad8cd276fe92dc71645ce1d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210b082f172fe3ea66fc09d4d7846ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded3909c97d098be622d110bd243b09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7df4bc77cf00b17eaea9225c10e0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f1204a8b037f5a87ce3c93770da0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2089fb197e1f9435eaab98495715bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb1b1565081a09604e0e156c49d08d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ab4db03a9c2c11158d2d05dbcd9db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918e94f8cd50b0dd337abd4b4d218e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54202553615f6cb8cf4cc6e818708b75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba4307e283fe08947350f0b004edd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41269144de65554a38946410494bb2fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e8b6bba2af9ba1c2b41d27033878381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0d08b567f4e2fa17e9f7d9a37ed9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2368db79923c3bd2353d677c4c920383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32747bf5dfdd04c53dc40307cf5ecab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc6fee6720e310619f314cd0cc3e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350c81bc7270a5cf30309869a0d698f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3b7f60d54f26374626d20670c5f48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12b51e2eb044df319b004e23174bd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288915bd6762a88e12ef3bdf9d508e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e64afc366769536ab8003ff4c59df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dce62f3940e3f57d05e7838c9959ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbab589ee72544bd56cdc4a584a6c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220971cee4f7b1abde80984ef41005ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bca09bbf36043765d59b780cce782394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13d198bb9adfd838f798547e11194395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003d32ecfe139411fa55a70b50cc3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd86083190e42fc0bc410df04e124a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb94cbd4b8dea890fccd7f0519442e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69bdb78d93ad39c881902137878cf9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286fca2e4c4b62c53743e8feb4f3db9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6576983bbd1e1605f0d0c2dfbc210401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142de6453c4e9b98408edc8c6c95edc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0968e091518a89dfac61fc7e4f7120403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d400e69c311cd80b514ceb3d2e5553404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519612cb73b5fca31521a08df81bc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d11c161c2165198730af60c5794c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f27ff935c76aa98fd7c6ed0a1a55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7dac62916a7e797c27319e973abd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f3b505aba86bc04dc876816c7424a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653695e6f35728a48cbf392000bb46b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348e7eb245248e9e4aebb51df1bda1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee5482560a3aaf06f0a6f6bda4133412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae37cfb437684774e427cff5229881c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c0288587c87834a342ad2ece52b9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b608e0e4a3a5a3b02c82e87aca457415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef83cfe8fd0097fe6d942c911ad73b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b087f2c66969f7c689cf00c09c02e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7271886d737698f0c4d1be93da555418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb39a2b74f03084593c2df4cb083b98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829dfe6a959c1c0dbdf82a9f27a8204420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca0484ea504ed2cf451748c0c7d75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f27d07eccfd10c2e5eda48559157ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874f02dcd4885cf694a9855ac76db4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acdb4f20c152888b2bc216cf77c740424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c2bab8d77dd862e9d649bcd041a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0b3c1f5bbee22bca7905d01d32da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7ea97d2e7d5279f3cbfd720f001a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535bf8689b8b1df477d7b924c07629b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea4e8befb4971f62ffe49fb0781e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222befd721443197a0f271e93f4a8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eba68ecd4dafdd60599a43a231f67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c3a66cd66322bf0c38ea8dd2d966c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c58f5a724cf8e110dcbed464007429433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22ae1aa68c7a88268edd2ff644397434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a5dc76bc550518e6b8a52efeebda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597089d66d4afa8d9c98e4c26fe8a5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e34ff16492dc486b6b37d243b566437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4ff5b24e2f394952e32acefe0df6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d02316df34fd16d6186db1760dac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29785e4ad797d3bea6dbeb45822c65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce9839353512802eaeb1c552f70b16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078e743987e1b0a8b41a94c951cb7f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a994f1eff19a74ce3a03ea524030443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e2e0fc87b394648c23b2446be694444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593b6fc1475dbd14a1ce6245ffb0ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65c903888dbfa6dc6cecc9d028155a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce487365a9896d2e33d0690991a5ac28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b6043e7f88f75ed9ba19f2627747b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8186dba978204582204e160213e12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda470168fd778b9d78967cc6973e789450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20f3926e1a4a490f4a8615b004fafb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0bfcfbf01c240bb6f5d6c2a805199452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5282e5652f368c9e9471a2be214c18a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509ea7fabf6102e7c27d0b9607dfda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0a1169660f5a5c44461b40b52662c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433e8d6abc81c1a21246836de84b9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356097da687f5ef160fef6a7e99040457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cda227840e89bf3f7ef00575d0ddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e4768818d4087648018844866075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dbe69b1914637eae73ed1e6925696460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6da8ac9ec8c90ee1956bd62d05f0d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851b7085c74226ae7d72cff98ed7b42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552c3c6d1249bff216bf652a4f3065463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d82ffedf9b9bc6d8db386512ecbef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43152ab8707a423139068c736bf1e104465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0b2b284f81107c12f3ba5ed7b4f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb61099c89453d6d2b0716e1cf45fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d106f62a348b276d569897fcad3a480468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa5f706be4300df9c370c23b650cf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2266d0a8a6c4029610df2cb835ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b1ae599bde11bde75c79e82d4a45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df01cb716926975cc84e7c19aa12465472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310770654d33b95fc423374f1842fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2760081f472b7cb91073c7c74746fb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159a29841f638fe59836f1f6bf52158475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec653c233d070f9db8bc23c3c176ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37ce3c1f6d4013e565e770be4be09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23621555ea692af2d1421d6133f266ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc1a52b842439331404b58f59c4e31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8673e0f6f8ee479eed6331e1a559480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3717377bcfc3315774e1ad7959d610481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e5be0126ea1d2b611b0aaf9b8576482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e63ba4fc8a0b6c150dcf9dd9c4c255483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14392033e2a81ee47c8e0962eb5b1a1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df084a396352de8bd5a53085e9679250485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c33700a444ba0a11053601b12fe8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72c94d44790b1441d3a0b0fc313ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6bc5c0a47b3b95e11fecb095448a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16e34888df485ae4d36289f33b63e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86516ac3efddaeadf30773d384d16ce6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561304f87fd226150b60436788e2473491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f9cbc9e8b65e1ffc2bed35a958fc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8a5312ddbd18ea508e1c3684f825493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc599a788b16890f7b68a690bafe46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b461ca57f26d02200030b99c83a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dbb32d6d06f1f63169c20d6b6dc3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2729194fbd9c2792a636e7bed9d82e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1714df2721980d3ec205ba6840a59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596698f8f0d3ec2809bc9d0d17997b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4facadb9a1221280af048d8483e765500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59476bcc7cd21dc5af8c2ee49e9b9fa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b571c13e4b7cff3ace3929b92fc46cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d4c51e08884c8024ea7df090fb1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66463245b2bdf99210ac40971d4a1b0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bac28f235c238eb423fc3e07e097d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a0cd3bbe4714721040fc6c0e2923506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30035771d08407e68e742c24e309b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b9eb8343099a22f83d9ace1b7903e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7863d68e6a5f3a36c4b40e6407620509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8377ac9ef70e8dbbb205a783edf7936510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474749bd0be68e20748b4ca92559d7a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173ac0a5f2d4844627476b774a521f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d407264cd9600d34881c418ed07f00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb269b5bc4e1393ceddc2dca3219c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca2596eda73e83533c9ef786c7d94b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf9d363d9de005ea660ddfde150448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ccfa026b4956744fffe3f7b7438bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a70886d41e1c03b76cb38f0cfc3d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ae005eef2786dead01a2193d287ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05bf570f6b8151b5de6584d549b853520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213ead4a7a9ae5926c8a2cd583086ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa74bdafeedfae50a32395ae7bd22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbbc7d0bf888a734fc4998f62d1a54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de922ba44b04ba928bc8718ddf562594524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b33c2b6f1bd5f9d1a61f6985fc862525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f541696ea9fb62c8967c9bb90777526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22b0cdd1b70ad3fae59260ff0e5e31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521634dc0b99a19fcceb85ef01576706528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f06b98e42766fd316751e252c443d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd1d6d6494fe0f243ab70a874f29d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ef1d5be467674890962b9525725a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f8cd0753bb660d23a7c34019bd2b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d81df6b079eaffabf1ee299cb136533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d904ffdd9083629faccacf2d6ed5cb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992307a73a9d8e654bb74fd7e8a2f11e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f913024bd6665264ee384046f9f1250536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c659868aaff9d7dcab987b04bfda1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1521f6310848171493f7e1755b57bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25f5074eac334b274ac96930434cdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3690b241017a1bdeb154ba653b8e606540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81656c109820123ebd5a82cc49f8ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de9eaa236603baf54317012fe8dd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f0cf9a2d26e9f57e949348fd7f04d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3410f0a79110c5d457f68e9fffb7660544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67bef1bcbe3ef483e31fb13a25d553545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23c96d677cfd507d194e1fd3e3228b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d86e66dbb0ae7198aa7cc60ad2ce62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab05790e3e827bec834c03cf3f24bcf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b4e303d5093e080fa884ebcc3b38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213f81f0344a12420fe2f1a4fc47c59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716692cbd5e39b38261b779267c944551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565402172c9a6fad7db3cf52a019f6d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9acd5ba63c5d705e373dab2d7a118553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74176cf025d2da9dda42b9bbc35f637554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62668c8eaaf08799841b6e5d6aa5ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ac357bd361f2301bcb603806ea77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ca3af03006027b929e6c5ae55f5e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3195a66d0bc58e39fe602f2c93231558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029da12e5cdf5dc86409829c08e7f4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0277c2ced42a63b0ab193d77bf23b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9149aeacfff1791c6f27e24134ee63d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad24550f555d3a1f84f675486ea11e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f9b6eb20abdff7b230003cf1442a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8781b1ed1e9e36dcb0468f51b2957564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1932480ffc0e0fc380c61297fcea15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78809bc97e20e606d8890cca070d603f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d0835e6e578124529480222259b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee9c5552a93cafed64a4a0e54cb47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076309460225cb27fc9c9db57c334de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80dc354e50b25b1e562e84b8f8fb49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645c57d0fb43860483e1773cb673e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc13a491d5886600894e3a9e99b6440572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceea67b9b66dbd40aed707235e41ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d57c281728c33b8f45378f69ffaaef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316008cc90baef6a17d7912890b7e9d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e0b28e3544d72c2d4d7578db66d8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4943809a9449160f5624aaefa86554e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a68d3976a4cd8728a255cb9b8fe98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73819ef2aedce1d9b6f9e0d0eb503fd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c4047af62039febb2de084dd93aa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf29fd46bddebe040e4bbc43fb018581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef9912a957110b0e526b7b85aa21cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacfdccac94816835307e4e09953392583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28594d55adc2b0d9281c9afed9fa24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027e97d8c59e91a4efb7b89aa3ae2b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca015368e25b222203d47d1996f95e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d24de5f19a28116beee2add0270e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f7741c09b2f2a71aa45c04f0e2dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca5264825fb715e45c53a3766a3710589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c33f35c7187d8af1cab7f065677722590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1da575d5ea6025da35a84c443f3646591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097594a0c81976def5d7954106e0596c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa8b45d006ac642fd176cc302afbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641a1036cbe5785372358d738f5cfed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fb605e366d91b8421d010a856cbd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8625b86e95e993e7f04cc5922030a80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de0c5fec631be848fb6e072e87b376597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4603b5da40a87a959abaea182667a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8483ec5735fcec6fa1ebdfa56712e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a71c80b5bfa884f7d8342efb03051a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa80c69ee034bf858713831e9fb8e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5120d3f4dbc80fc0abc4b5ea97ab9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d27a7deb858aade5d6cb69b1dd63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923534830da1fbc5ab563c75ee57d6cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cc1059bcd85f4b604cd146b7af878605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11fcf8ae86112d3852bcf2f2a36392606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798c38f56cece9b83839da90e4d341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede2355b5bc0fbe5cf30d41ea9ae0ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d0baa0fe21d1bb542cb7e74b87108609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c2a7de6399258d0385d20ee7259e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e97f55b39236aa7378f35ad0038d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefe70984d72fab49e98abc67c943fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b14fcfdd2d3d6c5c4537bec366a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626759a5c8e0598b9a8e40a4fe9f046614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df6f8ca17ac2fb2b5b1deabd814927615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e2dc6371c03494202adabaa67576a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6376061db92fcce0675a5d8a697aeb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6350a31db631dbe7ba466cb5a2032e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30878789a1ba30565ea92001706118dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda536a8391355485b5cd9e1a0bc8656620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9b70d92b269604061156e0f20350621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb3d401b19d2adba67bdb38b2df2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad342850ea65d7e504941efe0f7750623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623ee09e69c0a24a344b3cf3d43e09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ded0f575cfc385715634dc305feae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684acc4ce656ffed41773a83c131eec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d10b5ca773766ea797d2e32c42b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2496af2d0bc2b3ab070517da4371628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14157f56f21d9b01e354ddfab489b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946de14512e3e45be198c3a3f9af1e38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832f13f0fd31f43f90a19ce90bddfc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570c777518404f6ea50838e38f0caa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026bed4c3255cd6a789aba3d4d751ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f2519fb080341a29fc8a0d13e58e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022be8f5a31db7c7ffaf80381a342f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13fbc52be59d252213f12ed2dd30bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a24a75ec2a6f5e3b330272d81876a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4513038e8d122ef3b5596547ce16aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841386e5c59287dccabcd36b6c09d4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d754d2645e71542fa7dd871b28907e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb71cd6712888ccc756144a81585b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275bbff0e7e2fb404b28987d4b0c9b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9224cf5d8923572f72d7b18f21cf2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea587d470dbdbecbe6d54ac641acce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccef7d0dcc1b4ec93ea83192ce7b6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe59e0486c5d9311019c6df6b38e06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2c9db6c3b9220541755967f0a0fd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b207dd774b8b44ea1da2720ab16b61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7b1e848c14f3303b58a4df8c33fb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff0ad474314fc6790a31a4012c4ea3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae96f82a92a0dc3cf342ed99e17c9aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9732282f1686114ba129270887a537b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7250a6e0aa9fe0643eecac8695cfeb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b542668bcb69a4aa375329d5a2572d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c8df3e5425ec100db30b80b7d810655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4135b991e538b4b0018672860be1d3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f6a19114ce4249d9f6cb774d3670657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426007cf46e5915125649f525d18e20d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f6aa455326a556d945e19f85fe0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee1d28641b660961dfca3a03e805cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bf34d7e04b3ef04dc757ae790e6d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d5cb0de56110c25bcdbc21aca9bc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960bb6e33b1ec8db31cb506c3645837663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faaec867e113c1a35b06ef5f2e6c09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8dc9c06333af902b3f0aeb2c4f57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fce2fa33277dce727b81201108674666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676490c14574534594c483e97c0e0aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4693e72b4fe08c35e201698eff3ebb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08aa885cfe36d8b5d20cdaef7cfd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f96011a16842536cddd9a788579e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354326c79ce860eb8c4abca7d24e79af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f261511504b524f15acd2e0a581704672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03556f734c28be80a9bf783dd36d5e1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720edb08fc1533686ee09b8a399fcfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aac7108b19be432c153582f413ab0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd08bd09aa72ea0c62970bff38e13c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfad7ceafc1e753e15df12b7b126be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd78374483a937832b5adc3ffb87f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013048439840e2be2339efa51cbc78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e11aea97024c14a8c611e7b2f2222680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60519ea4852822f21e5b69ba3aa275aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a61a8b5f52e44f93cb28b77e1d251a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405543ea88dc0d2139e6b629fcdb382683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc67dae04a13415a289189277176a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20184536b57da60f15d2b08b473616b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e62f74aafbc2d477e784272e6cdb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61d2cfc6293de7dfde08c4d59c9d13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37deb0e38cb0f1a06705546cd2cd9ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df725222ce09166b202557a928efec63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab14fb8f0373d92f4a8935654cc9d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5036d52f8c17dddc5f615934b7ceb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3c471fe28a2c819b74552a9be2e93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e07844279e5293601619ed08ca17c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61895313a6a4f38951ce060e6219bd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf85b50bbbdbb1d07a30fde67100f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd331300c18b8b43de666d3e738e21f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ece4e083d0756b9a552a667764490697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56a5df887c0c8e6a56639810965a3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ca55e0bf944dd7b3549bbe83086d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662560712f805121068d70b1caf79f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47866a27ef304c477eea078aab8a47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed49083229e8e6a5400b0fd219564a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c70f633d9d7a8b7b3f68537540f5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444a6a3e9f5d4bd0cdd6f9df03d1fab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d367e64dd1b576d8806afee65e668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54b3e75d6ad9f44253f31b6e685ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f3c972ea647ec38400b1aca3fc7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a40626f251243c2b5c9b3e7bc50ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4673ba722d025fc1b81b119358e0e6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bfa75a8437462e3bb5d6f87ad7317710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8cff2ca6e7d51eee1e283af759f8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e44dd34b781c0b6c38761e077395b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a14a1f1a4b61af668c28b811da7ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3bfdfb12ae367a36724f221fc1ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbce0b902abfbc0f3b72cd92649afe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b185dfc49f6f152109ae24b3110a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cac72b2e58cbdc139c14db7666f5d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb93d0efb0ed4e33d8f37ac73df404a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e83e9427cf17cc8b49c61de75a1a33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb062ea22a36e09494ae42db90ba6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52ed06ebca9cf86b4c55287173035721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7898f63a229ef7b05d5bc46ef8604722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fda07cf99ffb63ae95aab8ad961be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398c62d84eb7ad36b451153afd49aaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b54a85fe265241d50dedf23fdd6fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432407eef57876091f75d2d6f95ede726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af2f2b52aaa0337078f35dec0848a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3a2e17e22195c9c57a85e5a0772c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c87eb6f3aff58f0df9324716a9979729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0bf723c98d3cf410b1ebcadec9e10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614cf6f2f122d2fb6f5470034f1f902731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e5024090f249627e6397873f425ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f16598d8b5234d08229883660ff60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936d6d78c7b77d40a3d51397e255ddd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2bbb87ee6fecf2f5b69b6e880b7d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522b2c6be35b0183afd6726263ba2d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac423d5d14bd40b458fe6873ab5bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3e3b33a83fd71def2365fcceb084738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8af2d28a0dbeaed023b35c5ad70a65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32851e000f165c3f71c8e2e48339ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d62828aed3aef7ed86cd289fa738741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dd8ea301847e30da8f31da3239af1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba5e00d0ba68a251295d01663c42ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d6414a621738fee2ca3ea98893ced744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eec6415b0fb1793afbf59b50148034745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8227917fff2ecd2f5a97452f34fa38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eaa108d45926c8075252bf53dd15a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a001d9aa390ee16cba813d7771c0e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c302021a7d0b3bcb55fbcea93230749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b704042cf20a4b6af32b4c8837044750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872c27e0776ef8d367ac3eecd28ee9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775ab8f448535b9042ca9391db8203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8b655616e47174b2271fdaf80445b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b176a114cd5d846e0e2288241fab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc06ee431a99d642f2d29e72ee1beb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f89bd8bb3edb31075fb64ca86214e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fceea88e09b5dcac032f84e968394757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe8041444c646c987c8de2d791176758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3178510b31e8820917edebb3067fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277840b4f839d29129a9acfb8a3e09d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d299213813860991433d93c01d81e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c3b5c602e7553d4fbd6e2ea0652ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b169a606ac909f34e7053bb54673dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0b8131f17ed91ad2791e43b722c335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d901ee50815e4d78aad36aaf554c046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df04e7dea712fb73ab4bfb1418b2397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc27742f377e5e1f816a6e9867ef58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e788e602098528fad98ec6a2e0ab039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367f46e6564077afff57e8189a59df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b01b4693272a1b550d22a35a73db9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db06726477285c54c7469679f8414b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851bfed5d863de73e1a8518d34d79c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b239997b57a9cab070144e09cf0a7b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82d5b2a5824730ae90a09cb05749f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a095e76f20a526d8ef5c9acdbd72816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfa340338344491b3636d58353f15917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9fe82bc0604b714d0dd12a0897ec318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a029a9ac4143a75d300a1435f1a043019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93cd0e001c5a5133b8497057cd825920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684db12db48bff9b33c812a1608db6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c6ccb28c1029ae08078db821b9adb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426108f49120b31041917fc57950b11b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c5e816e5348a046b768bc93ebabec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b932bf88778ece35929d1cf4691e65225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9eda545fba3de35311cabe2fedddd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b57e795b0fbcd2dff66ed8e81fd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdde252b9844386d476897368471b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc7261a224c73a04711fbf12f30a7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f9bd44cc10da7dab2ac55265d7f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663c2e6377d5000221a6d69276e90331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dba089a5fd0608c4216816bd9901d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bdac9010feca8a3fe50eaf0b7b87033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61122c959c99f6ea25ce7f887c045534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e12a2c4965c41e2a7d4510e0b4aeb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cf77b803c7552d0c0f14c62e10c5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebfed6d7db286099c6a1a1eaab28e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f46ed68ebfde940b7803bdffa25638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a28e45357d635407e63ced3271200139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f27dbcb25ce737e3065dc07439b26f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4701ff888977a900f524d41b955cd2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39d039ad5f6fba15613a9fdc1deab242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a3300d7ea0a4432f4f68c45b064543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54655d5a67d5edbd3cc2b5fb071eeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df226baf2e763fe247ef1bd201132e5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99cf4a37042be1f6361d1ae9d75af446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725354630e608abf24b25db8fbb827ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be77e112f68c928ed978c022afa760f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e51451507e619934eb78e63d0e2e9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c87af2aebb00d084f73be85673332450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee23a892b5182bd5d9287bb462ef9f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b366c268bb05d4225b25240b331052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8881b0d2a4d653a384a1f749a11a10553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8fd6a822f9e7d63d3597b379e114054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a369a50f467fec178ba3528aa9c9e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a6e3904349398785101d57fbe25b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889017596d69242eedaf240ebb42717557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ece4b4093203b6bb2365bdc1400858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a717a02e3067a6bfa3f65d4a9b77ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf4adbbd9486ee7e182782cccccc2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018959317588d2174dbe6c8ed56215761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa5901daf258e4a19bed5a6850f9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a46a8410da9da3d1e6898e2b4566a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82fe68d064593e13f5475f727b3b8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe40b5619916a164079438b4fceb8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8628b11911f23b44dc2dec6b625e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef378f0d0dd9577f4e5e6bafde087867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a7d2ea6fb59d81f1bf66f8ec19a3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67de0728644767280c020832b02a3bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb61debee883544b0efe8002c2832170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004287e48c5c451a6b6626da3d7931f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8fbee0cdaa6b323c2add02fb4f77072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3377cb61fd0beae9877c8f627e8de673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d73f8b74ced2cda4f8b190777ab5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7748987fabbabb46fc0f12ccd525a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c5f39e756cdeef18acacf0ceb8c9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be7b3793c37eb130cb63d85e33307877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc319a8e4fce6639c05b6abe820077b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfdc7a981d1af360b42f1e46195c3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126213cb6ae82f21beacfb11b3967480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd069457a52f138ada3ba9d73a0548281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd4728d8758709a0b677a95588cc6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d354a4a0d63106846fb5bb143b3f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b7f2d72a1ef8474af58c1af9d006284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e3eed36501ca81e8827e0fefbb5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb8c9b11d731b3bbaf84d0579f7db186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f1c69133e2d4c34bf3bad0b6332c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59a986672216f4b45fd4b35a443c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981478e6ec6b3d2c5e82557fb39921b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698095e88d0f79084a9481d3d9d6e39a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febdabe21ab2d25bbd4ed095ec7d58991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280207dd3bda54b768d2a10afc30694992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc51c8b016df525c82497bd5dbb75593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d66cec0972ae10f95d58df0429b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f13e4f35d809238a1f541627bf8ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be36ad3da861ba0e4c679894a063896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848a9848fd5159c4006adccebd50df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40775c8c130c90e4ed34b0af0642272098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a997ccb28cd883cec653018a7c3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884687cf342e40f5d2998395955d5a8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24f5a554284aa8656e9668fcf15b26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ec1476102bbffba0a05f9f23401e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206a7d97cc952d7834df760321cf03a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fcf9eba8a849b024d1e650b4258d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894725b73c53a4380846310641b6851105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229643454156d60e2f429668d58da401106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0523e4364127f295265fe53da26544107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e7c4f8470602c589ab144f193102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e21bb02de3b819e69790b5c2aea2fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20c4b349ef6193b517b885dacad8da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc719343ce08c94c82c0cd7234c894111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a63fd6cbf846467bb9fbde0a707a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1537e07ea13c2e3ba6dafbf697aad6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619e79423397c240039aaca08db68f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8924dc4d460317f9127ac877c227115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c951b1908afda063afef7fda920bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d88adb4fc1f38ab1972d626d358ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4646b5bf24ce77c54449274f4e3ccc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26769875b691734ce270ed6b93bccb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39d95b3bb22dff0d132a42adc7461120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4abeb3d36efa4f76d79742274b296c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacdac4f188d93b6d841f138a16d7e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3a40c2c5108895afbd411042c00a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3950adcba84a7d360ad5a29a1fa95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf60462673da724bc818dcb19191b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10caaf5af34e0069b697907a83351126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b4d810936e606ddfc0e5976082f3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db469ac9ddefa59b2f2d05d8ac85179d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f469dd9db28fd5e3036b0e7c20c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b263412d80bf5d98239d81963eaa03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070229ec2bab4ac22b43f722f027771131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b00468f30f5cd8c760d8c6e7491a2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d971128d6e5aa650bc29c0c7adc0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15532e6926d25835262e60bbdaf30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9899607cbb1f0033dc7f2492a442c06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37547959f990eb4e82fe34fd771627b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763ca01b92f05e7eeac0964afa91ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16240f2dee209fad96b56a01834ce2f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a36d0baf3b759c70be6c122c0217139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8d591d2068a23f904effc9aacfea7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0172d71819801a1f651d193931c2c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31eab29b968490a0ae40ec3b154f59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f1ea98b55d6957913de3e0070a44b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1e12aaabb93b95a76d4b8e14de99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cd2e82a07f0e83d35ee52bf806d6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2794c04d165fcc62225b5732febace146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498db75d60f3a4855e04bbf5bdddf1b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d51e22a3384fca86df70ef93586f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39112a2ea93a6d6b5f8efe6b42a6789f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ee89eb824ba58c43e6ff12ca0b8eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2095a1b50ec211f6b6039289c1da5ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eb62b763d69e4c4fb6e55060f70ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa94750496c47d825984f69f21f924e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94308f9979374666f332aa86c658c950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2af73ac17ca129af481537bc356219155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4b9199cad72020dcb0da758dd723f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f8054ddb8739081ecdeee61b5aa7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320d4be7e9c37c1e9b971d8ff41c61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed576200137327cd2aa6516cd94bb268159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42dcda4f6245ae8dc9197bd3d663c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6e5d09042ef26cb41be2245a380c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295339c9bec49bd39528b9be0961f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f94b0a3d9b8491041f2af3b0d4730c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205092abcf10600e0cf7f800de91fc4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d027422c74751b4fce46e6998f13b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcabc01f311251e936d53e1f7e8c51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb461e325c1e3d64d0d2a587a7772167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963830da7e0e7b3c0ffff89b697756168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4dcf41c2f400a7539858a26b6912c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd52925d079fd3ea2e9079511940bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840693505ceaf5895ce48c3dc619e78e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a15d2cb0ecde246c01cdbb3a7718b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577786de5568ebb286b6fa0b16845236173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20890788e445493100c90c55a0939a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c3ce0c7711380afbfff82156afb5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a8d25acc32f07901bb3c2436c36a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e0e1d225128ed4422bc7822f7cd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb58ac5b86c419707293cd82e741f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a17e5c67f3ac547f604335eef21c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5345c1d7bf0657367807a1cf5f39e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fa61c54bcae52e21a988aebe4a328181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd31180a9d3673723b3a24fd1552bc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac903aa6a665d3fc91e594774d2b8f00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01e82880299ea93672b4e97f264e3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5961ca97946c1b2c5cd3ec1f6e16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024fb6688903557a145327a756869ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c0d2dc069278ad446c79059af81a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cc53ef53565c40b932ddea65c0b57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81eab87b84e7908eeeccc8b2e43a81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133743a6d4f83381d0a3cba13451a1f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8bf1d73672c00674ec57922e18e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb0b130852e7e70e096653a73cfc45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a3a23644e61a77b59391e814eb7c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a1e24ed37a4a2c648eb356bd6f0dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90451b46eb5907f6e3a8999b686a4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a241946a96e74133ae78ebb23b4055196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718a4b5d828ecc872f6bd915a477da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5c854c5eba93d5d5251a2cb1aef6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450bb7d345ebdf82c3a3b7cbbb9a726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fd9816034ad67cc5792150098631200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2056aac3baaa6a39e939de7654ffb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b0e787b6b8ba997e888bd0345ba8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfe91b372c269aece905d3989b2dff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5903c60177240a8deebc994b4d7141b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbaef6ddb4222cc2d7de9a45308a86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cde1b574f834254b834ea935db3dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be94692523c4ffd59c5873ef51e36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08471af4c9416264574746c69d69f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8121bb570b8d09300244be18df6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4d010a31f795b71fca64ec7fc962e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6a4c7844aef1e48b4b9d39ce2027211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21fc0e58e47edc98d43cdc4d3be6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d134de4a5ac2946592f7c6a1aa1782213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ee2de7372544040718cc0f748cc0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d058e1c4752b5e64f1d991b5b503b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa075d792107cc58dcbda26710c10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6a21254def33b2b1ad87a937f8cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece1c89de1d8d5928deb72110cde778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739cb900cd5e133948f2b8ea79112a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102202f811ca0017cf780e99e9000f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b8ac536045cbdd9127ae0635a7cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a00ef5fa815542a840f13fbf95871222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae373feb89e826ce1946cb9f1a8ad5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca77ccb1a50ab64bc0fa16efe44fb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588d99af52599785ddb99ccbb3d423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4d0bedbca21b6fdd7c777b6f2b7e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e69111d59764817ccc4fa957d3d10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb61a33fcc1b390bfe9ebcd0099f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af433f838eeff548a64c608dd491b1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f112f4e364ce2d6b6d3981a160c6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c90f7cb35fd0ff57f5dcc87a5f6de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7784e539febaa791f4f961846caa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5bc5925cfc2e2f2229498b77f5df4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d72c3f4dd6b1a9efec0fc21313461234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d3f988b08e3f6f1c4c7322ed60749235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae929c7863f4fe677a19fb4b21d76dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f6514e466373f5cbb73c4d8b14ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12adda6832120fc2b93773154e66cff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ab1909d713f1605b8526a1b37000239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aef03cd63b15e48b0b33ab0fd48929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a44c6412da68350d9a2c6c2de3335241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782c7cc1963aa349b9356c9a0be67b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197b1a692f40378e2cd3108992494e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af051efce6ef0ae2c62966cfa3e9e5dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b235286d592e1726788c2288f2e2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a2d64ada990b4dc5983f814c275b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd8da86a1a757a1099bd1ea43cf1bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f673e31840823a312c2f37b78e45e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934fa0f4a995aca8c5cb68a1ed7bec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa878bc4ae7ce2a89458a366f0631a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c781f49445715915b2a91e626edd0cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e9b67d1da9513aef4916ed2ca936f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e9c47b58a60eef00b80054d7a66c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf8bd6fe59e4e1a0a2c7589795205254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186410ca11ba2ab815418a00206bcc1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbc3fc2c346ddc5c2d3680b3462af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162514fbc23622f46d6c9c2641b3ec1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d20d9d505f4715ca65796526c8d22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315461d20a6ae67cc23c0762b1e3e7b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa8ed3fec667bef3d4a4f61d7384a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a67de7638ba26b0fba775e3e3eb06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d747a23befcdcec3c105c5a7fde31d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21705d7f94b58f688a22bf6a7e561f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c3682b6d6ba6f7b92cab0371df88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78886ec8fe585c51ee2ed66dea726280265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb16b452a52e4c194bbddfe83f97dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079e45763564fbd47c53cbcb13bdf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325062a163056dfd505eda25454822ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9417bcbecfb50bb725b30729a464269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfa8bdd2954ee6626e26deee00844c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284edae371df02c46c210ce460a5019271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f524e0c7e847ba1d7a6fa741492e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec0b59077a385a6b20c2e9415e451c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c07c1a7a1739fbb036bb94d7fab0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46778ffe4daf939d46c6760eea540f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1b40d3756f47dc10e58a14a29465276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b411dd3ef4345795300dbc5a3976277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade909c2a8c54c96e3cc01691714b25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbace3e533f14c22e11b1d557816c0de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d990fe9409df66cae0fae7b8987d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc03893bdf6d4e7155b863fd84004281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9e9c040ab7fc53fc934985bd6a597282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4700b2967382e7214958188f9ca135283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868500aeb5b2776263987f7427e23d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158567598670cbb570a07c8d5a4f8d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c532ff6e107f4a5adf26283ce98a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5323c0a11a5234b9f753ec86cc5fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae6ac30bf9faef46b4c7eceacc3ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728fd268ce9e000eec25737471a85d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24797f1d081b86314f1437081a72784290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b225dae0a5c24c7ff3f63a5367da78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674479ee6f90a618b0d1f9a8c72322a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b017de844324ae9c48a2e8ad9dce6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be2079fb4079c9cc6bf6bf147f4be9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699fa88bf55d2155e66fbc535265faa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff1f9afe604f9c49662dc83130d70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee82d7a574bb79ff96911bdbb1b5a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cbb9b01c89abc7d1c247e6ca0031d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40c88046c0fe7e7a39861cffc155f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8253bf4189fa729c7a56bc03de592300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4592752dff25f951509e788827d05d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143e159b1527e137163033d7ee244b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a77b4fccb3051d3fda55ef695ce41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e729cb9daa20c6aa5ecb203d4a80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5acaf2a6b212fed5554e210c67dc6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f327e2a603d198f916da5a378cfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4492585274b6e9eff2822a470d8b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bab0e3d1f31b8dc766bba5d76dbb8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7d6cbe30c6126747d661ddab81e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64681a86395a34883f65f5718b6b2d4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbecc78944eb194ab404809a9612da4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fac18be8cc5ad48a3052a99f50cb6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7949fe6b02069194308e9496e9c0aa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90de0f216e3604aa865b9740c565c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5fd81d3ecec5b73a98fe671359fa6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d305937e5da062e25b48f7e128db928316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b9531346c7fe0156670fc109de22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd714b36be3fe52c42789190f23d0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2d4a691d37374fee33358ef72cd16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b68074e05128df9a1d0858a2cdca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dbe0afac3501a623cd744b6d74de6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dd9f080bd14768c798b89bbbb299a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b6c8c5b7d5fd1287674780fea01d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a4a97ed749a32eb269c947a9905f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5939db70ab8c6cccc42370fee674da1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1d948578e78ef1567349b872c4138326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7672b4a4b8df8d82c0f08b7e07e391a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fbb3f4e150d6be42915d417cbd139328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393f388406fb908a0b43fa0fc44cb86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc854f2da3f6c750c05fd74672d06c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da217bd85451ece414299337e3afaa33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab224fba27ab7d67eb1b1d146bc11569332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc0ecf27f9f89638d0ab4bf4b9d418333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93856642ca3b459d577f9551a4c814334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ab35a0ae430d9d55161697b23a115335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027181549438c719dd1e9c82092ddf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3304ff4d1e8b3817d029fc8d422e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3bbc74bd5bf82195fe0f6e67bdcd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc6b66445229df1dd3b414e7bd794c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845423cc8ca5bd12cbd7cd5131120444340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06eff51d94399d74955441976497a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd2095d7a6079e1bb8ebcbd42925f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543578699694bf3adb09560ed2c1868343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b67719fc653c7e93195f448a7897344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183569e34c64513fcde067a30cb283c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2812a8294c44326343e792deec3828346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25650716d0558b2320b1b57f7e9e9c7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bcbba59beb594783c2052be2cf5ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f393a7fb9ca49e201f34652dc58a1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161fbf71d5a57b5704b730d070cc33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13190b3a5e1e9da5ac8b152f968ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bdd78656f43f8ef2fb56541b1403a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847c2fdc3f09f0b55ed18aa78f00a26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123cb605c0989f919520bceeab1733c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7714ae0dd479694de8ab17a74c2325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e93ed4af261ceeb33368f6d0289db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04de2aa0e1303bd0ff037f55303f3d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ce51594cb50b03e2f43e7980ad96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301549c8d19d5886f754d13f88bd638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe53e98441105d712c8a16ca1c2dc8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8dda077f3bcbdaff414cecb8e036e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f5d394cdec4759950bb0951dba638362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5e6f928f1e5ffda29e440e2805d1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777280ea41dcdfcd5f8d38ea7c593a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d400579883b475ef60ce2f03faa734365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383c01abf612f025d8dc2e022f77112366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc825638d72faf6f5226cbd2b608d81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92bfe62ed14fe313d69c5281ecdf89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af1691d6bdef961d548c1225e56d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e8891c737c624aaf3a8cc105ff680370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc463e33b9fd9f67f226aa1d2abe802371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef56b7bab94cfef35cb27dfabad70e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf766e5d2b4125c6572df146c54d121373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691469d8e234a2a291ff56c9646dce6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd263869a52bfcfb2335f6c5e629f0cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3255b92580a98bfd1152a763ba06cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69669857e23d50290a2f6bc1d1af4d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1e6a389f34e8e9dd4458cc243ded5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3030c80bbbbea4e60e40126b85bfb09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a42880a5911885a8ef4043ffe6df0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe233a897794e76938eebe9bda16f57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4b197309cc2d310cd68caba80dfd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252009375992a9f95f8f77d147af3d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46f2b4a7c03eea82edb7a3a65cbdbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f253f163a2bb30dd50f116755d0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf7a3d2ac5f8d80f2508d4df0b9ddf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac425dbc64fe535e093c8ff6da5a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af4f924391bfabec1d1b91e77688aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79424c84ebb256139712f7f0201b00bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5733ecd73eef49cfe0b1a48fc89933390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e55bcabf9cdd25307a3f80879c6d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39aa49ab1c1d7943fd0398912fc4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea21ac74cd685ef2b5cd9c1df14363a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f4afbd59b132dbf7ed37ff072e02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef3b4b01175a57fb28ea91f532d010395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a186d219d4cf0b61a8dcb9aa6719e2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b53d502baf64a2327e371c6ad4f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86f48456be0365b4b28fa28c7f426a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc40370e8fd7f81c799d2beb9191f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f2fd0a8f88bcdcecd0295a83f8903400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30db5a720b820497e762d6ee9f84897401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee5f84b21f16108b049fd23ec843b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c2aba9716f9ac49a1d4b53fe645d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6149daf12e531584b02d89ad4618bc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134428ee7d8667f4f32db08febb26dd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352529060a52e705f13fca9123b80fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c114de9c5dc3fc16306c69881c716407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9dc0b08ed6ccb5d274adda095891a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b314db7c4bb63fce152a2658423c3d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b379f1c9fb99c3a2d8c98540368483410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bcafd06b57acf00ee7f2cc1ae2f5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ebf998eca17511236fb72afc962d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3bb1cd8e8cd51b42e07d98492323a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd25b4f3bf33431c9f1a7786b02af1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c780790379b61f595ab646e4f0c72a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48c151544fefc4a4add8c7c3595ad9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79122a58960a3b26da4663577c19ccfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c3ee9876760cc168db703d87b4a80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c64becc611ba1173582b0fcd6aa9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678403a98fb977ee23947aca2c038570420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810dc413eb3f910fd31d4647f71568b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf915e869164757e9f941796b6b8a71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463dfc22958fd41c426978356d03c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f6b87b1997514d3c29f2cb3651958424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93e81aa5a32f8cd0d48c573238044425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a40aa7e09c6a3259bef28e27d7a1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc430bdcd1f5fc5e8278d1476c271f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede560d36454890883de518af5af48b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f023f8a807aca93b988e43a5cd3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323355ec3fa429d9b0c2ed89a3040e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af226dbbd5c4bf8dca2f1e436087b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12618d4e6b578db8a550b4fdd4fe9cfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8435d691d6dd3d2ccfeff8189b8981433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e048a69a359b12ba6d39aeb3459f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e3d19cfbf9020ebb2ac7b620dafe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0ff4fd327276e027744479f66e3f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52914040fb2869778559d51c238a20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fec9d348ee47fc9852d68718c4aef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1634854cc1657846e6fa2f202eb59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe602c534e716d95c662ea3d29e60b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779fdc08714fb73f5966641c2b8a51c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcca383d1e866b8f5842490f84470d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d82ecaa2cb9738457cdafd650ad3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645edd0ed10e9106b326e05c93752310444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7985a3ac1b4964f172b088e431b6f23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6605dc7a0dc158d3fc0c57d3bb4540446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64227ca682a8ea21e5576ecd921dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0d31597406b28fc07fc5064aa658a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa298caab7e34872bdc9f85d0f6ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad53f846025c66cb27851192b9330450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3df0c33e0d9c2176c40386098910f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095474e9c81500620504c76b1cff825452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c64d6d442c1086a5a015a07ceef36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade08afe82a78e1eb4a550a8e2458cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69faa27e50f277fe4b6191ffd9483455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07a2527705702cfc6b7c9be53bfe03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a51769954c4ad0551967fac751421d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5cda971f12eaeb75a8e1ab622ace5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd3a2388aeffe97a1351ac43d3c15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da067781ec5529e7e6389908372b9ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa390f94ee4d01820b40a2e40d32e10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe279ff6962fcb0f26a2018c6523f98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7e02bf5dbb16ba6fdba0e306bbe52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9441fcec5581af760a876d6e00fe40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99999e1f20be2c0d5d2f1ef7396a761d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe1d454142ac5645ee9a012cbb09ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a8ade45b72a8522a2008d294ca17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aaeb5a8b1cb26dce346cc6164431c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305886bfbf522908f0d831156915d13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7e2a6cd9cdf8fffbcc4c814d639b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dbfae3d5b08217d47e3d87241243c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729008a3432a6554662c5e42bab5b89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91c2f7be0a43a0f1bcfcc4fd84576473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e4b4375cccd7f59e2d0cdcf344ce4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9ddbdf6502fb2f9da5caafcfb4e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e73bd9e26ae0557c0f6afca22cbe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511952ba25d00a433dd22a924809b2bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761f205a8952ef983764d8556c69ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ab9f338cccfafe9ecfc2ad2390c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ed755bc1a76a76aa538b92508d97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233461c81e42069945316772443618e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb64b3223c5c455cfde37ddc52bc24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da076343a92409eed1c8e1e00f24cb5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92a3e1d4a21acfc89c10a329f3b78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2bf4848ca2ec99b600faadd2fa6ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16947a76b618a3c2ff15f193a75015486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043aaed967f6b8520a94b567af936ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fa6ed9f7b9027f5ca71d25298767c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae7fcf42e68818d7fd87f88ac400f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496e4037efd5a9352cf5febccb46c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58308abc36a00214d17fe8c63d631fc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382bcd0f5e00b1d49ff05ba990c67cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e67f0e18fd4ed0ee8290ea11374e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88273292ae16cbe221b93d8e021491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27efbb0b514813caf6cf5958c88aac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4740fd3a56dc87f9133fe79b55368496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2614f62c64da49ef8f0c64042f95404497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81286794705f43969452c02bb339f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbeb50952b446d26c99cf6d4c07544499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c8cae974ead6b293a988e0f0a851500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e6f0871ca46922c139a08c1faa373501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409adb97cddb8f932e1a780746bb226502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d637b2f25e53e4c4dd9276024811d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ab36e2fe95c9992df70db108800c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bad0ca12570077eb7e75d22184ff26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d63a6792945aa6bc5fa8a7fe6000f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ac01839e519c186ba8070a788a7c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5cf5b340ae338ca687ca1b633b420508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2b9b850b555efc3b855d8b001481509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be4185a563ca7ace381f4b43c6178510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34db5d13fb8773cb02204ecf86fbe9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc9c53441e4a41c2250e2b5eabfc88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079271f101976a0809d8cd1756e1893a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c99e8c38827fb8e724830c5e3683d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9966c07ef3b95493b97a671c8f5d16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21afccc486110222b0a35c4e03c9fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d00ed806ee465c629cc4a2d2f31b50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a3a4062f20fb8493857fdf7ede7de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd60f551a9b46d91c6ce6027940c88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdd79409267791c255afb92df87413520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ffac23e9d9b32c3bcd3d7746460a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52bb162a920bf819b01c666bd4b415522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d1aa211f78075823ba189684504f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fec52ace153ece201a44bc9dd5ad7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e27132c529c95ad6511e0207fa115525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ac4438bc6e1508658b75415e0851526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613036aac9971d2401b35a84908c62e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c2c732fcc05a441104a40728cd1b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0ef60bcc51d1c2c96d4fb96ed16e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ad4e39c7655275573e2bb5ea9f152530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f013f9ad7170f3529316b3324e2ff15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b9f7f837415fd091820142a489a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a6eb472f5661d4fecb5d2980a5850533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440e7c323183d85a857fbb3d7b9e0b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a849d9fe7d34ca680ca3d84d33e08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f88cdb612cd44af0a943f03289423536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925713539d9d71e2aa2b353d6b1120c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31833b2c59480a9667d70a1da2753824538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd251d79f882a96f03a65a237b643539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cef43a6531e7e291f7fc9bd0632d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80fe26c7cc17d82e680f17e6fc2d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ba0878d33793c72904e8520092af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee06dc7d3630ea7473f7472c0087281543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e6775414d2bcc403a3d808a30c75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a0d0c5aabec6bdd477c4e287fef7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21b4fee336e6e69c65098cfa825403546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf5c6730d7e1e7f9d33b1587c564b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff891060635a700e3249c5032f9c5f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911a7a756a785343e88305392de1fa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b5eeff17dea43cf69b0065a4f3103550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1dd12797603216b06f41135c49fc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1f5c516c0cb9ad1338f64185fb9e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ed2175ef11c7b08e221d8df53ad3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a639d2af611155ce629dc16ff2803554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb9546976ee0bdf87eceb9b77ca497555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33776d2a88572563bbf74df1ba3bc476556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f048a6c9f339e6d1c5d645a1cec0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd51edaa279adc4239f720a5265b7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916031df2772d3a15e0f61b72707eced559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395de347e8500f33487727c68fa56fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b9b3bb1bcf07742d782a2dc9dddaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a61ce27b766794cc9b0ab70ef185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248262758a729e760f9ce73c43ff101563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5bb5f590cf6a29ff7056de6d0f63d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1fae570326eeba49c6a1536e78d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e595f16b5688716c46672eb6aa951566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938134661468d8e74e7105299401ddd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa24861efd3f1f221e7ab665e0fb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77330a236fa3506f48194dc9c4e4ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c80d6bf5b652b085fc16ab968cd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5be9eac90b427f6eb523f2fba065571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46529dbcd8e6b6f885962f6967137572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16da0b84ddc0fefae024ac76972950573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229ec6d63ccade279f3cd0932428912574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc143e042e9247a2eec43055b4f5b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffde7e3d48b149d6f1224e4e4257b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7288b54dca736a056859a670caada4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677667d854c8fb6b5d794c5104cf59a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f706d9bbbe3498d7abcd59c4f1023579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b910001a64d0ca227fa7493729c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcf533ab090e2325a51ab00a94f371581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec420046e09be1c8d3d11815353081582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec14b2194ad76425555950e6375438b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f2752d8037659c470df0a2399a7fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606d76ca35599885c9d1480cfa5ce8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c0d0c10f8b6e65992d0590b277a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca0cc05c21083b9fcd748bd54d28de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803f7f0c194dcedb760cf50de18a23e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c53ba24eb725e99c54d351ab5a6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd8946b742ff266eb65edebc2a3b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0451a0a73609009c46f5434bff0df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56197a35f67b2d18e0e4503d46445d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be018e15b7e7288e231a544ee3bea9fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c7f8367da4d2e6cdf17d6345a768594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9902e36aed87127bec13c05c46d5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0cbaac23ef63d47696eab90102476596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb43d4ccdfd9548604619aca4d8b611597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af2bb9b2a8523de97dcba2aca08b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919dbe620df7133283fcfbfdc4794d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa3c4ca178e4e609cb7ef9ce3812d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2df8f393f18ae59b16dabea44fd4e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764b2b50aa6edfd8423190490584a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213805331ef5de47aba19a948a7e023a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59c79ca30e7e2fd9d180dc37badfa2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fdd32687195ca8b7052c6b6266ec8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573469b8ec69b053e0d3292e7ca91588606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f908e494a929625a67f8087572ab527607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce5b3f1d5de9930945ee54a76ce780608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64229de2886c2bc5f8958d93047278609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c478089d4cee6d0cc1b6fc6f2267f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecb434fba438bbd384f9a9e4839353611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c8cf25cbabaf6de802d32848f252612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed38352b75cd8797669d0b9b9928682613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d603b782a7fb9ee382e1edf31bb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6edbde18bcf347f2f149e4e4a6cbfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37079cd98c4602368833ac42b3ff57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2687ddb68229ea14adfab21b1de3a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c2e59bb8b4dd8b60c5b1c9709fbae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead97ae3c2c10db1acac13942b80772619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67cf574ec378698e4e6c70d5a323b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f3e1c72f34487a98df91e41e26d25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3feb2d4cc9e1f6ef7014df583541f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d65df34f72264201f1f84b0a9314f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c84dab12ba63091843360595825478624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a3d8d0de137e871e0d3db69739423625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c067d2714bc9a140c170571d77a72a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185108ed2279dd5ff8218a112ff63e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ac4dd2986624296e8c6a7d3a7bc24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7b73108b5ab29e217c18f481aa25e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cf7d6ad357ed36547f77dc21c4b55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fd4c5d7e8444dc2df9ad819079d3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633ef0065298f7cad70cd7661044a92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c2ed52a3e1d1cc6f3b9594ba953cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c651872e2c9e9739008fb065eda2ac7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f2ed5d5f4cec3962023ee8fe8818a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7fbf3d146f7553378ef257d2c8b3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cdc103265583f0c0383ed47d9e899637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33673ed2a915221b875a0a9528d63c66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b06a14fc515e15e4170bec15a0a8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8ab9c6b1413b8b6b5038b7d271d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9eab51541e6c7f86e03fad2b93dbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb5da63525f3cadc87939efa887915642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906aa0ba32715e905eab84eab484d15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b7dd81b2954c9aecc274df07146d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010abd8cf4309eb971f587b2d1760216645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f4961058ca28cc179120507a1e235646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305c2456fa8a78455b16d4363ca64e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8159479f594eb8a771764b224e2e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2027bb4ddc579ed2b707f8c5784f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495cde39daf83bf4441125b99b72161650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981a98e639b3d87c26b53d7203becc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39880f0ec87972311cbf99b67eb6edf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ee5fa3b4dbf8754b91153365d749653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbadb122a0db061a417fe6b8d1be8f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e2df41d16a35363fd8b1aa0c8fd9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2317285eca518627084d4b9ea737e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecba950aac35cae4729b8e9c3de483657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e0f1c8bf8d0e7c2fefd85cf29dd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4dccd15f7ec7441c66fdd29d3fc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7efed1c70fc9264803d7b3cdb0a86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb123a0ed93ba59e97e42d5a447e16f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858bd3e4d66d6a4e3b828bd2bee326b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d207e41dd14621d40acf10cfda9596663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d2ce7959cb5abf59b0fddfbe3e851664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c29e54a56b18eafb95f05e3586ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc752acf12d954d15a5399a943919a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d79d2dbbed4fdc90390d9c2a3639f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bec263d332ab22f3c401eec61441f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0be28d256633c6a4bfd7089d28a94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d84a8b67e00d7632f3929a63e6b62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2907d970b4c43cd7d159d2a1dd21b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6cc5cfe8acd7e272527b5f430fb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766a3d4d755f2792661f22f00b4d7c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b6c4170d3f98ef5ba8102e66897cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f165936e72d51a68663e80dbfb089675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a13d3d4d9615ab3edfbb384c26fe8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc8a8adb02042eabffcb53f38d0c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9f17d8db90843b5862812ff08bf66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8cce6f36ee3dbae179ef7378481de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8e395fedb99a319ffa9146c121fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a25bde13bfd92143d898da2a438bce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccfd2468b9d0def7cd12815169bab6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be8f9f8d5a3396538d6d9088c90a0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e689b6241c86c9bd75fd960fde73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664d1731e9531e22e38adb032c6112b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaddbd61ec2d2a3ea249d911242b9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4c536f84a64cdb4d3ffd79505772687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df697b9b279620ec58385dff246648a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b09425b9fa5c007e097befb0e0ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f13fb4909203b116fab8bbff143e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11792e79a888cf273026b87a4c6665de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443bfc82fa0e22323fc320f8dc385b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af2baee7a37d1161e8d501236fc661693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997f91a9b2857d2bf0a615c27e2a93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3a3a75d0f47ca182e9c99a60d11c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff604f0f81cd1bae8d8a9139a26e722696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f166d35ab74b548243b87f0da2607ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d11e1ae1118f1f3b931a65bd4691698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d78c6b988aa5fca488f091d69ee1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74a1ae5c5477b4c52f76623d12e60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ef41afcc728a43f263451e203f75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b123babc3627aa31eaded4c355b46b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b20041f9010e8498a38902fd90f6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4bcee38665ceafb3152411349ee64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9c4eb99c86f5ffd9e5c58b4a9705705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15769276c8a584ceef49d4d895ebbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd0f2ba477d6fea487b5e30e19936707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232acaf8be95215d7ee45db60acaf51b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017b5fbc46300d1874043426014ad0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00249ea7572968e3f7dac77b77db2a72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58247c01e1a9fe2ebb2479dd08d668711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dfd059f584f41c7c05eef887d0a71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38611c840be0b7571182359012cf8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87952f667590dc967ea76d21a145c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2c0817250f040946699418e74e986715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11ea6560ea2e0b7f225a20b49676ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0cfea13a1ee1d040b44206ee3d5f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d5ea8941163366bbfa982bc6dbb74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261a40c14474e4a022be2384bcc11cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228bfd071c5e7bb797a8ee968de5150720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ceb0ec81c18a8c4f1777bb65d862d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2046443d9c96b81baf5147da2bdea5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdbee0c96ceb9db752c2bdd44d8102723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c62f43d2db1e3ae191ee884fb3852724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b230742a52aed06e33138e93cc53a54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e76057ad0db1ac9e251d0de276c03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e58b419b7d50198e566cabec6e1ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89031f0adff980de74990d2143778c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653db2498d4024fda95762d0058eacf5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823121b81bcbf166faa55334d3aa78a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6edcb75233fd1bdb911289f53c63a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340f8aa9bb2814eefd839d5f78e718732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9f43b4e400a4472e5b9c99904a43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ff379e886cf6d16fd82762b963b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3a5a08348c0197a6fdbe37a99d4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12056409acfe1d330bb1c48492fafd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b86fe29438f598e0060a12a7a7e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0178079bac3ab2566c516840e6485738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ad32b14afc97920b65b96c15f0f28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba43465aef3cfdbd6dccb4573b6553740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af20f8eca74095999cedcc07013833c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcac75884e82ced04b70434e450063f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf917a90582590872b6c6c049a199d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f3858f31340ed6c2dbe980c46aae8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07caaa605757b6c2f01f9bc2938965a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443942f928e7fc16a3b77657c76babad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fded86039989c810c1e77a83b681f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b5e3ca6729f90dc6abc2f258962d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b544fefa517c0d52edb8f2e7fad68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df737a3c3a71e2fde64e367cbe57efef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7eca2e5bf4471a250dd703ead2ace751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455087f9bbd4a2a42b94a3a99ec7ca5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf912b39f55b57ef862be2ff9c68b8b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2ef06e3de82c425202079cb986a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71621a5d7239f6f59ab7a3a569716755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f98bc926157d2a0ce94863f90843756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9d64ab0c5a44909776fd6f8e9557757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839368cccfb8e1ac673b3830e4db1e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb3dd829ac1a9ac8eb65192eddc29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>