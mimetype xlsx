--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe6a2582e9878fd687364fcef2ac4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6db803cbb3dcc375c31765828f022d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e147e0afd82ebcbcecf9c617f652d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa93b73c29abb52ed92c16f49802d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677b52e2778f84d3de4190e2fb8d985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562c6c6dd18ddda3e5371940f9d7d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049630b650c73c24c985d9fcf627aa57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a26447ff15de885cfffe08670be98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2290657631ca83fc9b24260391d50849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a03a2f6c0dd2e5ec292245c331aca310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154a81ae002d2e4df48983e0aba2e1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3205085841bb1e4702b4839372c004b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ecee1a24d44a1dff0063daad364d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60604f4b56c86b07fcf3bc6547027ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1fe1f241dd10881bc486569745cb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3326c4564e55e8153abc2fb8296316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4aeb7e4f4e7fbed44344c271b934617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48490a4ceff1b914c81bc220fb09982518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdaba402d4ba7d3c911bcac267550419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf25c0770e8a8e76eb2b03cf6d53220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882085f3f9170f992a60986218f5cc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4bdb3e25f749cf9289083ddebec7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120004e7116e3ee3285e5888d565de423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa4cad50a856cc7eb198af71b3c6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42656ebaadc11738c9bc8607f47b3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571d67d48a1b13e1f1399050b2726d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce98f5dbf2a928f05fc0404bf1a911b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89c1ed9e2c15fc67011b2941647a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ca7d8e5a63ac1e8e5984fa4629fa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20414dbe99baf836c625ffc9f4ea3b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bbdd318a01bfc6fd352f5073965c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7200337c7a40d830e5fad45f444332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac85e5df409fa9470974b23aab787333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213690dda1274f79745c0f735bea6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3784490ff22f9f824a4ecea0d28735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec3aff28ad842aed37217fef0f5f7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e64a75cfa3b2cb7a8a8023955cc5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd39f892a26f0fcbe5beb1b8cb0bc8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fb7080c5404013e0374a14adf22139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bbe6d5f68f1d9bfb593671cfafebf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7166d666a5307048c658f6e33f04e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12abef98f02bee92b9886e3d931b5f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dac258c755b348f8575d9318a55bef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c949d89b119791c4eacb71da4f67ce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e3d808facf1ccddcebcf308119a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05752670b2d127cffdf113ea19c54646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d47afe6b3676786cb8e304fe23ed847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1c06dc15732f64a4a89048fed9f3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6704035ce1bfe390b61d7496b0c9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce8a89129184b4b81938ef7ec45e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219681a83cc0e28fa7262d22a9f6a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c173b41a31bc814c2ee555b31019de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f2bb740e36d63bd14a77c050e7b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403a1ddbca755176aa56306191eed054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d247fb20a8563fb7d7d10a5d7e9bf4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b6d3093d6313df1fbb8eb310dcb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83004c3294f091b6d7ecf4a2e2b00e3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724080d376b4ff37d2bb94474683698e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dd0a3bd5bca1e4400071f84b5c49d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e2f95d2fb2f351c39463df2a3f30460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb816a43d4636991fcf698e3988ea4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52cc96a11870b9a3a7c41cc31bb9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561186bce598cbc3a8a0c0359ee44663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6771aad2bcd85bd919012358c7368b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77201845ea52146a100bc8268647c34665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5de591173917c3385f3ec28744c6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a13f278057404cc3cf9dec70f316167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499d4c0a947cde2e733e2482076853c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dca3623ab364a6245f60a32b3f0c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12d2dd2e7cfa6e5fd219ed6808b48770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9095655649ee7ac52a3467fe03172471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd66525f0162fe569e9f1a95e1af6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e174b133782ad5c71c0325e92c3cd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ef83d6a95b6c2f5811949c740e77474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04753227f130dd3a5023f621987e5d8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8785d3c73c3f84d00a048fe39346e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fce98142520eecad35883b70db329677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb817216c0534c2fdd5c0fdc8448578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261050c6d594a5a460e86eb30e093679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17732aa9511d5133725e5dcba568975b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9e4a97cf42e97d42db183c0c7b85081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9269e077c070264c8de9e7eb6e8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02056c4468acbfabd06d7bc26200471183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04381b9d34505dad45f1759321db830d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8374438046ba9fd0e1f0680f7fee6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62581186aca762f03a3e817ee81b0a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a671bd2390dd2c8e6fc459148c4457b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b46fd562450f6d57f3f0e3e9dae92088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2f6dfc77b5964289a9dd3109232b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc32cd6234217a7b7d71bc7195cbbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb713088ddfd412d8a7fdafeb3caf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc49e62748d92edc427be96e6a07b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ead1a56ac3dfe57f011b9e50f95be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7d3b63c390cf3d82ed26bfe0d9b4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d7f36f9f13a5e9aecfedf9a5bd96595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867ec19e50a8b5b01503782932493ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f363aa1bcfc7f4c41ecec9852f616e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef8db6fb2e28df40057b57c55e969d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a476159316ddd55469f8b8e41d35e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e9ce36d343a68f21d92bf657a0a0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bcc632e79c6102abbc62bcb948243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef563901507bed8906ea620dcb6d77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fbc594135b2c75a7430c24ca28a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac526bd5176f062f65c4a6ef3af22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6377172a8a7e2f7a7c232c547ed6e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4f661aff4d225a4a13fd83ac08d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1ea1b223c34bb309ae7e55c629d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d7180a90c29e0022b48df3022f531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0d938de8e56ea7d2f1b7177e78b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69004241956599c31400ff6b1f252b34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351625e7abf6d6fbe26eb973664cea8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cc87369d8fda8eb7f51d735034a49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e95ac9044db4ef603f0390e3b5a10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38375ec0558daa9b0e155af2ba1d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271c534908f96ca99e0d8822edc5180115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf30ec73eb5c0ec7980b5f3fa0868b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9a36feec21206fc92df136eb16e43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54a41b23eb10ab99ddb03ed90d1a46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b67bf22a3bbe989a820fb1d1218194119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c070ccc9687af8acca0d9ddd76238120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf772c88c56d9148d2d5db370c7d23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad106cae894785274be8579a76d34e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf9997fe2c53c67260c27b340fcb0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624f7240c8f92076634d1bc6a6a8d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8ed1e78d2bf7739c001da775ee44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf7615bb5a82de937002f251b9440126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c794870f7c0051c9798c05f337ed6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86cdc1b6c3b3bbfc68ffcb6974eb96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286635b871e0ccda902341f165646c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7385c304eccea61204d42e74e895e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5c42b1c59c5138c4b227c27479f2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eeb013ad5531ef2d69ad8c9245b4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0861f64d87dd225e5ebac74c9ac45d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d7acb96da1ea1840080fd11791f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974bfb2b5caf3ec09ec20bcc126c40e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b9498ccea10a799fe6811c68ce47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7be554c8ae26b99e46334138b47dbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2236aa7d7c56731043bbdea51c679c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3a9eaab50d28b2a7fc8d63fb01c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c289d557f63955b271be55e4d288140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66121d26b1f1ede56dd7694f4dcd6118141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a1a877a6a7a0a0786fb4720eaed1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9d2b026fbb6d6d95aa6e9767ac24e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd3f63c07b93be1dac24efc0f603b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8d9567e3b7ef5faff6788be845986145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a3ce98d4564b555b848dcb79e51d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324a62efe8669c2cafc05a46d0e4f90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e437d32c9171163a066a58285ab65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310861a2bc78e14c56587891ad63809a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d235daca846f018f37e548fb034ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb1830351f5199c777c522055add52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593350e0a130f9194f12492c2c82f30e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25392a6c003ebdcb0a5939791eb6a0c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93e8dbad4991a65687dcb3cddbd9cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2364813afef724fc35a7dcfc8d65a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f9406a7c5454d7ff3016d3053f5a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff934d596f013c718f7d5d300258c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dad3c85863523d2fc638e4f41b1a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbfbdb83b2622d54f166f5649d71ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de375751ae22f4889b5bae87880cc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583f84df4598f7f0db51d906ea91008161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66840c8f2385e8d98c191b4c07de6c87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c71d1dcd269c6a192eb0b4dee997163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783371cab92db980a32c391f7a3a645164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212ed52a40fabc925f8042d73c1f66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0990679321cbe2047790b9b211e2ebe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daca27bfbcde404ddc4db325cb0686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6defb6da1da0bb602b5a56b4c0380c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e777b8ab841f304882366b5f48f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285abc0549eca36687ba0a84d06c698170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a52cd23e14941b4b2bd9c79355e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08344081afbce843ce10093a981faeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817526c6400671320e34f3fc1f31736173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d920713680cbb201d5f6acd67f7f2f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e8ebd930892b6f2c08c5815dc388e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac94143aad6972e7831ced181ca1c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69aa3d0347351716f2b4780f52427e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b593f461f1868b718e9a81c16d3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f935d27e7fd7f4747819c5128064179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3ffa4300267bb8c8f101061631b38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efa96548a8a7c8f4d08126321add5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541472c4ccc9d4fbe1c768978d1c8ca7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eed6ca2875cf2c75a43b10bf47faa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc22eae30474f927445eb3764d111f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6f20299820e5fbe2c739d44f9de20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05102c66f503a62dcee18e2539be90b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782af7ccaf77595ded5d761cd1ca9c52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159bb27c7da5b45136dba7443b06cc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bed81742fd0fcf6c0d622462ae6a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ed53a6ffb71b0f7a5fbbb069b2162190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ecc8f17c6c671750ef31639a9b49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1634987940a93b49aa3315c75c1e09a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ff9c7463b8cc124f7678723db3b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fba2ad34f7f0edfdfa973f571e0b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18471e2b0d86054d1a2402db32e658bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52492081370bc07c10cbebd65892ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438895b98f473571f1b54139ca413bb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a57b7bd42424215a0c6c3e447c10e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963ec8f60ffa8a0a9c3ed562b0aa48b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c8911e5c9d81ce101c87a549d5534200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2858cd763eb9b94c5b0c0c3ac86e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f62247c7d94ba5ead3aaed510d3d3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7586b188fdb0702b3ea42f2b92bf0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724fdc4b6cf72ebd1fe2e54702d2381204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188932d3248b754b44ec5672c1a363205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19915eff9b30c7f220195240384c0c3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ed01783af41aa820d7f1e6c1c8672207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4fbd7e91a135919e62b6bfee3e82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e3c5e29bec1591918bce143f1729209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712970a9079b3f05603acaaa00a1b5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2dc86923b736763d36efdfbd6c3ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0f5fb176a7af8154b8d47c67b4f35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d54e62df3f942c63bd4d0dd9075c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df055d6299a039a6baa93fa93b63289214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56ab0b8d9869bafb1580b4d42fb43c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da30b54b2bc4efaf64fb950b0f258216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152962139ca92ba1e72b4bbe42c88ba4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620fbd943aeaae92798003e02132190218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96215bc9696db76d2789bcfdc6020e7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ba7d9c65d6804fe4d28ee5e579912220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f7e44269417eb7e2ff4ed4005db60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462c94986cbc167e2f8d698e6901280222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135d831248d63b1b91329dd74237fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44843cf37901e5652cbb3fca9aad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ebdeb6a76f39f43d98809ea6bf183225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802311d77c4d0ee3b7102386dcf6c06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d65aa48d9e3a0c32361214de22b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3941b761409e54f1562ce516ec5a00f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54354ff43c54d75805b8defca5919229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d411d7f93689858247862646b3b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d639492ba8f6aeb7e477b2bf7893d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9677d8bf4028cd29b2700a67c438ae8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059adb2052886d0c5e78aaa33bf5678233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28010bb610940d0373581314346a857e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e666b36b7e0ad592f80b2ab837dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d81c58ba7563d9626211bcf5da8b9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bf0577d8129a65bcc70addadc186d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd040fdcfb3cadc5b04885802aa2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d0e8599fd826238aa49155389138f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e254265434bbee49583eb0997572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eca0ac853c4041e9ee8a404431017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32cac6aa87ddc4a6c713a659be0225242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cfcceefb9aeee485a87b40b0a22b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9fe0044c790561261a4440b55f501244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a424fca8414d8097624893dafb557a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1086ba0cd631d0b082867b7d5eff0e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649adb1221ad5a6dbbd4b087d386f65e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02871bd26831828a10d75ceee590fba6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c19bb64a2dd5b3a8fd920c3d7ae3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67631fb4e24f19391df0ebb1149fe065250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add402725fe9f02bb3241006d1549dfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d69d142c5f1dcf4d8cbd20c405e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624e7036b84ad88db988c54a240c23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a77177f152e81395adb061d9f5995f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533621d1e786d0a4a065bcd9a5da9c06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74aa7343b11170c0f06265af0c895e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f32cc754528ac9a0bda07f41162a81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a786317bb0b312a4cfbc75774254f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9f2f8ae9cdf1032925fae158c173f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2ae31872366061f08088865ef392260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2a719d177fac5d66095cdafe44841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632ed9fa08470634421b7699725e25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349050084c97c6e6ee0659a21122a8ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd370484acc066a6d01fab2d2b10cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2bc30dabbf5cfd0666fc8f9bb420f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e1c8a1d535ad79aa20c92bbd4441266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219603b45801499ff339be8c3c9955e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054842ff79a29a09b95050b786cd5c28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116c910a5a68a71e24235ba0e69ed20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d675b51f3bc631cb4db9c0b45b857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6a512424068bd78feb44e7f7174a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a05d70eb8a37abe210e11c4c9d79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07facff5b68ebf29b254d4100ce3ec25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850ddb8f426ed768d66d4e3f3e4f87b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e0f99e27d8ba8398ab4f40a99a2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfb1169e1ccc9fd8a0f30ca97097a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11fd2572453a6a955dfbd5ec02cf9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1488f0d3bb161123b23038b7c6e09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30fdf5d2103001f1bbeece50fdb411279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f0176ed70bd7b3ab0b5a7980ab81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69826beded86ec0116cc9f40d71bef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef386d3e6277df3210267f042516f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886641151a8e15cc62d809449e55427283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a6c5264406303b6d8b61e8bb4e630284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b8fcc09a994542f6e848e6df339e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9353aa680ef8b8383ac50f2bdc8421286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bf6f0122a6570c6384f8f9bcf4ce9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e1303cce784051c80b72d2a198461288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bdb196f233976da33a66e5df0b951289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b3e44e0deea76917519fadc2e559b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd920f7a87f0eaa79a7dd3729ec2fae4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21a158ce8003daa0eb7c6eda28aa18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a56294e9d728b72e54f096e618849c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c9c96b7e1a5aa1605e5657d7d8c9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e571090a9d0404d431859079c5b8150295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f5c882fe94425d9e06959897fa82b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b56cab38d48e16a923aac2686c026297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd6e47c0967ef1330927f1d6b5a6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30237b1798fee590af804a233b51d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0fce9f673dee1ed7c795caca57957300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354b8592f7de2147e5bf23215181268301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa759d37203fa6b35d84721f5ed402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba6e9da06b07e92790513dc8647a4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa279a435466c92a8e0b65a336c8e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618eee17303aad95def328dea05ee84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6905314f48a2b967531c603070ff3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf855ac0893b0b2e66763d8350188b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ad07396356359e3c58068cd6a58c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31fa7aa876f0f5160e3b9e6dbf10de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42270299f0004bce554269f2f47cf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b5b3754b731614db1c01fef7dd7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006cfe28b72f7561fe82f4ecd27bebe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c220ce96b485a371dd9d714db2c3c88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aae9217dbbc1f8a6dbf4bd00a9d03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b0f2554f030761e95d14a50e0664315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544849a3a5d057d662b60ef2105bb2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de4cdd81d19e781f69e6e55a608797317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b556bbe529b6fb438a7ef0c36fcfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a7ebea247e7ea31c189cef759de4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631dd52c07e3bdd0cc6e2b20b4097da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39882652e79b9602fcfa690df59bdd08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6f7acab18fb36fb0b439ed6a92ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af232676f695f0a2fc0ce3f91ebebd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267360398662833d5b63d46a001d78c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7189ab05013ff2de514e024fe7880325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c36dfd3025e57ca7d94f1685931218326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f557462da02dabb0d9ea3d5b61b308327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06e6f1eaaec108a69952404312dc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7155d2584d5181045b94505461d124329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17efc13e29c83ceadda6f26c38c677d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9be91a2ee322dede4be391b25fb08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8620f4ffcaaa14edebb526cd7340f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a858c59d9483cd070ee7bdee7c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645985b1f1e88e839f38ce633c1e6595334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f363aec9dc88705504c5503b4f222c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3354d30d309e24cb43650efccd0e13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512626d877f8a8e775803c12e3cdcae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5448285410434a1491d152f15e8cc7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0630717938d2bc15bc9dbde37189157339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71f510fb6db58e9b063add386e743340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87942d817194afd392c6049d9aaf23d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b20b9d5bf112ded1e08e84d51699b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8f29bf6b739a17356288a8133690343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69dc87c6cdc2d101b1536841621d5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b9d526ee819f3424fb1a7889b4a1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46f20a1d06260ee3d4daa39322fbdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca910b38e2951f49a4aac2c0135dde6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ca9a40162978504eb4f2f4935d1e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6903e06e43c2c1580806682b167c12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6db61e686eb066218de2dc6defe3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f3438b64a5cb06282f106559708b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772da645cddef93be02f8203d8d18764352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b4956af29ca471072bf56683deb55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9db3003f0309dcf900986c52097f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9522b665664e7c8d4f57c53250fca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b70eb69208250f3d77324e8afa9c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d934d6ea953b22267259f28dea3c005357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9d7507116f6b93257be32e78dc330358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85405b3d419cc0fedc41d74b8c6aa1e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174adb1b90cc697100acb87d1be130b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ed55dc59e35d4318e2cf271f53581361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f793fc5e2c877d643baecea5e921ffd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae5444328b3945f93786d6d1d56495363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2f24168524964f757bf41de1ad7a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a910ff36b385cb2dd3939d1f071780f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf182ea18b71a83adc355f781a9954366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5cba00b638193ff0bd0f0cabbd212367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd03e85e215480fcde49a56d2e15f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a35a11b03f849d580508a4d528420369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951c69f36a2a296aa88df9910cb19c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756788d43671bef8229c5ce5d5e71938371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d064f48c52916843358bd875739ae2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dad014bd592b010acd83fcf202e615373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868abd4f6a04fdcd738353328dabbc85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefac6b7d34ca1a7dd0ee3eba7d6561375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab765ab174f6f12291dca5efdc57d78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e01668086d0f81f1a37f3a3591c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059cfc36bd7b51249307e9363154f10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530ae9c2d99547ad51b3d9679abfb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e57359104dde52d28199b673e098380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be557cdc16b3cea9f60b7a460c4f17f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbab56a0ee43360406f51739357eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614f784a93577a51dd3417fe4818cd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2bd05c1c5cd6189c632e4db3eddf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40464dddd536c685580ff792dc04c94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65c12ecc1d374169985c77dbf97a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298da836d9d03f7d6addced5fc514e5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062a0c2687e099611427ed2653c5d77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd45f680cdc0211f44a552f11aa1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c01d614fb3d798771bdd14265d46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b9612eae9f2e46934ceac53f8f9c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7731334f6e340f3a2acc727bbc951e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13dff3fd18af9bf131b1233fbb548f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7d78c7e5d17d7007f9ab561ebae4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ec6e76ea5648d2a99cccd40e1d755395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e29b93c99258a45f8dd014e251c21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea7d7e79a5a3815d0160ec2fea28e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5a4b5ac66bba5a8cc625386281e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b1ab4b5e9adb82d6d88375bc7b019399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681c7d67615790945c2f28cc88bace400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0561c9bc99457a03175e196fd02b14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b2acd3c127d9d4159c61c1954669f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24b68832e0d641641987040d23f2de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e667cf894841a3cb17c122c7da8975404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f31d30ae89a5e47183cce5d64fad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ac2857f37f3604120a6fd094f5357406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30002525a956c5a728fbe011be919959407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d8515dada8539a5fc2896ef67269a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67d9707fb0837b9c220bee3011c11c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f41f1239589451f1629fe7ebd7f9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05172a93b09a945a5da28a230c31bb44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815ffc244c23554a02d3023797c5625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4b2f8d7036502ef5f0e80ee802b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19b74d26750bf6488bc2c29931cac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a8110cc0559b66f48838cb1af553415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d02faa411d70fb97770aa35f20afe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e157cb81e85e619e9e502d75b4d0da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f94e5c319f610b85437978aa0d89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e151bb443bc33372fdb19445b4ae870419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd99513fa426f1840e69bd320993b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18435ce732ceead1d2dae248123a3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92642e2841677148139b28655a750f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a9f531ca397206f74aa1ab1289ce7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a769bf9c154595f8c0dac23405613f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4bf16060c90e89841584e6bb944d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc284f696985fa60fe6bfcac05ad7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65612247dc00e442cc1f97f6de4fd0d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1651bd1ba5b558ad412792cd7787428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76cec73d75d11a667b09ee3759ac50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce646f400aef7740288bcceac67ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f1126425db06234fd597f81a49741431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e97a789c41827a1d3114adef77df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138f2c16b7767e87f751b1c80b52d3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760ddcfa2ee6afae4c189f72ab7a04f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a07d16498942ab29ea34ba48193f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc4d8cb02206ed7cf9adf1437e9cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b644bd5baf3d72b4dde3715d2eed3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a2ff92f6c6ea75e657f67aedd6e7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e2ec6cafa8c46bab3416fcea48a7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0183a81506927c47c8983d5c5d74d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f835588dbb847b95c1c7cb2671f082441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ecb53841b841feb95a23187b575af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aae717b05d90ce58623b4fc6f74ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f219878ff403cfcbc3fd71f477a66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dc6946ccbc5d66f042be25fb9362c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39327e66a976fff994be55ed3d4c86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21fffc270b33c936b074f1a2d05ea3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502cc03e62ec049ebb49e9647840fff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af1d9df4d24314ada1d3d4286409b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7993cbaed9a295f134bbf0d21fdce42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d9e193faceaf887fdec561fc9702451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256575ae83ba8dffacaa7abf1eb104452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeffd7253b6620cf7c71024771947b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cbbaca7ee36b229b7781d44ae6dc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d076c060f4979e79908fb455d7d75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fabe2183e589d59053a9d9cbfb3b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddf40eb65cf1e158bdd5b2414d9e33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f625f06cdfa566a6bd34bf8de25e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df50e75e1f55bb248bb5402c365ba0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f560202d61f0a3e558cc56bf7258a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff611ffcf796d01a223be70e264b4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62dc782ef03348a9c2745ddc61347b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ebf5749c719f63a9a78b2b21b90a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba6cb0a4b06fad9a9506515f8b963464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c41fc6642ce64406ae15339b0b1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f118ce4e5c0837d8213c94ded466a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a667693d02c38000c6d4ab54e572467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a1bc306bc2ec89e0ae65ece51ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef684080d4fe98d2b6e864d9279b5f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5190466dc4584e13b443b6780810c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf80d48bb41fc9cf7e5dcfbeab06a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae771dd0d2217c886dac11fc3e0e100472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48949b4ddc02f426229cc1b7c1e6061473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf41619dc7053a26ebe82bb7554496474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b20db4ea0c8d5e6c066074343fa3cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd370f402c99590e3e43b78e931b164476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e781e4705711b5e51133cb868aa11c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af531ab20c89ad7be3a8d677f56385e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c76a12bdcc8ab35a7d97c64db0117479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697d98b94f0b1772cf7e5d18140e7b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d566aafb6b21f37157ae30e076fda3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e85e2f6d7f7abaf13b18a349b2b9c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d05e69c9b0bdad4dfbd1d0d4098d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4242db6a85aee66637b9fac398f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246349d7958efd5d8d78d215c84dd0dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20164424361b8909409cbe21ee1d62e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195667ba38e0a9e0c8b8061697a1e092487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a7ee20a5cd4442b2ccf43fe54246488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790617790eefb08e858fffdd10d228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b5bff803b6a9269a410c378c0d04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496ce83bf0853b28cca997ead5dcc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253e34a498801bb82d32285e6c41eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced282ba8f861dbf3fe856926d3afed2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03fc085e02b46b32366379b9b91dce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4e2760f0be6ddd56d161fa1d608b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4685f1b773a0889beb54e154d2e96f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d32f9f76f6a380d9145add41a6edb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e33765ad2425ea420bce54c25a7e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c348c0de90bf6f111f792bd2093a05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a11ac5eed1cd9e5ca7581184d4b88e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1273d0e7d2bcdd776e1fdfa90f2e98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bd426b0bf7f73c5e165b043655d17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a761ff75dda6a6e52427b92f735d41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa1166ee44bfec27f78d2562ec64e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7203f49e3958d736c091448ee60115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3af4e9884f233e7c1502b5f5f5dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa9a370783c76502d469ed60d8186b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501dd30a2f93b06679d83cdf727caa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2acddebf954ff7e9eb479e746f721509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e75e676c6518b5142f1e7191a15c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5f7016cc7139683385c3768455e7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09febdcc779c18fbb7b961c33a5312a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b9825b71a1a444d88968f432145a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85831f215743ec4d51843e31bd381621514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd844b35792d664ecf53cd8a35d2e32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803997c85c689a48ba68ba1769e4648516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80189e6467888c2700a5375bed81280d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eeb3ac7bf54433fe3d2636bd3234a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c348f38fc12811509e431329054e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38808ffe4af2ec4f8710228afb2c6e45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9036b073cbafe5f5cfdc13c4893d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2e2df1cdba5a454506d061e4d1309522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91ca6e5a16433da37990a1adb3787523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75865da487d3dcc9f4c1bfe326c4dd80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cb96fc822cf13059fe0fa52372ac1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07dfbcd4b72b09ddfb975faeb21017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110b7b5c9bd0a070056d1a611b6fe71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2769874af77f1090cbc2241722bc5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f58334a0c5ed62fac58b526c2d85f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c6da122b8e7ff600478d46e6ddb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f672088ac149c7a3456f0e0a03857a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664ceda4c9d2e788f263abf79cfc24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786d32eed2cf7b9bec5e68b689e23c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b7254f59327fded79cec838005b89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfb1b5ddf51895ecff16264ed212ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d17d97db8f44d2cbf38eff01e2eb7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623df361f28869b11bf2709490dc5b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa951c34a749bcee0cf54eaf8fd0a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2900d25ef1564ecbd97d3064871b894539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcde615c3c2f9adc5e0ad1c7f18539540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bac2d0484187d61257e1e73b762a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa434d29425f9c775ad2fcdf2fa67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664538e019231d4d22c232ec1f1bb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577d016b362e28ee212db299a544d1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c937c498bcf54b82f0dff6640620c7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47022e9316559e10221424a477f88aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fc9eb3d39aba80f7d26b060cc6c82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25aff3e16a9d6e78bfbd092e23aff9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52bf535f9082918ea29e02304b8175549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6ec496f29871e0553bef16ad6f51d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17039ba9579da66b54a3d14435f291a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274041fbe6030da1b68ce202f8093da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d8318e58da7a19a8ffab9ed676d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e3ba20f3a9195a71dbfaabb2af5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355b882cfc81eef30dc618a0e1474d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff3359375ba9268a36c340d5897d89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a559d40073d39253fea91cdd80a0de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfbe59c9ab029745492ac93960c3ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d05bf5c2073b9cfff38c000d73b7ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff4ad9f0d2f08bd00698877cacaff8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f10caa56bc7adce9ff9adc990d59ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e199f67c48999dc7e690cb3c33a0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc76ae59295e129c050e54d96f539c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a2b0194c9e70fdf25f55d2295555564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31af44b4076b882a7a5a97857f8c6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410cc03b9e1bc9f2a74618c6dd4cf1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31af3acc94816da40d745c851a64b42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b427d5c1332aabebd55e9600e9400d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80856e53fc3e4a2a20970f7f282650f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d58133be8444ef1be634ec6a21af39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43202ee0676368b2480d084b4fecfba1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1381e019d755b1988a39434a525a1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f9be026d8dcfcde0e285e5b62b72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099cef0820db6b6fad20d1c4774cf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699cbb99856d4b79ca0add528ae0591575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb8e9e51835e335a665223df9c162576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1aa6b9091f9431562fb52d16d65e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89b0ff70a11ee93653686dbe1c12f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a1341d4c7e8c03f61f9431087d2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8a4d66a6fbe983433885343c43e93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2de99952c4d0494c842ecfda902c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488cbe5b0c2212fabdf102fa9a45e27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13ab43eb1438c895b5d7be19437de0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f576872adab6e9e6267bbde5218c415584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e72b4651e33f0ac218f86d02af938585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faefee67474bc8a585df16255e9a23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cfec6091bb962a620ba7883e0667f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94d5af9cfa981e515d8f19a5f52e05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20cf0dd1710bd8cfeda2010109bf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560780d447db0b5d4bcc92bae724ff5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c1c019ab57a0e7cee6b61d1da3a93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a0250a23126a5ad6d6187d6258f67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aa44d038a3778146c7881605e7fc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df357a4648848a2462c23614a0aa83b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd34eafc46c5891e85346dd893d2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a39794b4a6f8af0650f7338d63ae9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d548a2e476c46e2a1912ef22f4206b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aa3b41df974ed3cbfa75221b681fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f409713949f335595c982cd150c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbebd237d592d327b67b9e4e4f165dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3cbb19b9d8898da797a04b504a160601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3474c301f6563fd6f8e8c85589970602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0673282e66bf20e4bb726b9d9713e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b35f0403db2a0d487c405dc06cb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ba5c698ab1971754c9ecf4f1421e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b136f1683d8654428181d529a98143606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96ab3c010719375bcc11585ba44078607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77383f02185b81f8d67d35da30bd664a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572f913ea6bb730579107aea3d5438609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00001b86fd60bec8e60a6ec74084ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d28000a1d6ffc8c63735175080a74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a1c5270e659770c3a7b468f3a0d2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d9dc68da7b2818056dc8d000409a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c76b491f501d938d9b5594574322db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc974960a5d7f17da31c310b5103b3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b069ec45ec73a1aede47ea8ef3a6e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d4c3f98f2763aa6cb7835bf709934617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2ee55118132d6b85de92098ce1203618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536f8bc21d8407274e583cd89d8986b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d5b77488fae21b06d1d2724ae990620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0980ba44e041e718b6cd17eda1cc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeae02494db31c62c9cac40c41e9b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350a99d3491a3dc48451afa2ef8b6a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc7c60791d1d68bd0da43753eb61c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518be661c407e757ec5b53943c8fcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02729880b97a74c9c7ae7b3ec0bd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599ad777e488e11d49d83094cd1105b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fc5fedd648358b154b5180c34c123628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaa07994be66c41573f9c5d8b9787e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179e5af9b48d10f07464b12deeabbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894b136c5d9e6b6a07c46835e27283631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672f82ee249fda92acac499defd6bf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4889282c8081bb7ae1c1013f2c7a1df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c07b1df13bf2cc60e36680043e3933634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f9e2b24459f076a0e137112d5336635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d744f9cd9815e00f5dd8bb2a0a85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1fbb2316181454b1de04b4f1f5e3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57bd1e8f1368a08f7e2070cfc5fe0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557bd2403202e355528b6f2d4d78cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865546f8c7762bf020c54926a1aee2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25fc309959b34648e48d3e931032a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba132df4a719013e271861e34ad74cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2bbf3f77ca18c929fce557bd547af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73551c863a9bbcedd47a203c0b7c5384644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970987fad40e89247681c9ea2f82864c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816242b0dbd3334d9428161a979b3c2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47af59a83c2ee3b932546263b8c95ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0505b91d062b0a68cfef2950109a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339f3df04a5122b4128852b1a9d3968649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d330d5236a4a98332b4d13209f23e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8370bc5b063fea61167d729b04dde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e5cd23cc6aeb7e9c4e21a9939cf1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943fd87043cc6ffffe8d61c15d00a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf2e1c590494c22511b341c5bf8725654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f642dc91b2b05162c772362f8442832655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8858edb969cc70836651e1e0be73e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5484153864ad2c8c98ced196bfa4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f735b95b0ecea72aaa02deded313e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a5fcdb5c40d7196f14c56a508cb08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154dd5fb5f2af56b198d98a70f45876660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445c20af1a2a9c872594adb64208fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb772cb82dc4e0378f03c7607c6a3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fdae3b14f72afc9d8fd26bded5a74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2563c27fea01b12b1cfcb8d00aeab6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b1a490aee13bcf073f7eeedfa2d73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de4c59fd4994a3325560b4b584d364666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e2391fce698103c42c9351e863f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6205c148bc34bc641d05bc2dd4573d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955c752e3611dbf458821facc75d67b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464c40a3080c0f9282ea225d420794d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a7c97d5bb64208cc838eab45af7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e3652b53cfe1cb795b5e661372dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a0a915db0d9a3ade212d59d9764ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc45dadb502f07dd0eeadb61d1ad9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617961a15e0f5a88eebcc9741175649675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76b79387f798c8d5089c463847a39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616fbbe046984a523520a013e5f09c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a3249b9f717e13f59fdaf8179138678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695a93dd458c78d4e324495485e953679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c04fd5253083c8bf8609e3a6647f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559feb187f6def4b2500ad9c289cf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fc0e1a78aeb4bf218e0dca4803040682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ea4c831a78fe38117b5a4d9a4c42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f195d9c9678340ca4e01ebf330dc6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ef7757e850e5194aa06dded89f07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31169e4be5dc6a1edbd283b4b128c50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f001b9e368c2e15d8434ff4f44ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ee07ccae193979729b4d5d2ed342688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb6966b27c8a09087e8e94b421bd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d51e4628d055369dc86785782f3d1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3f7fad7750b3cf70d840727b6aa5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f7ad1cd5d1d1bda070e97a2c8aa2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6428f9fe03e3f8037c3d33d11b40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3e162d4e227b6f4c6bc14206270a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993652d06d31c2e097e1281ead502413695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899669217318167c742cf4a9b446cc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38743bd0c011142c8a60366fe7e46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43489bc97966f6056e98f2d447e21c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302fa88710b0ffc88b2fb8a1b6528d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9fe8e2fc298c55e8dfd18a3d433ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f642424f20e3e2bb9625af9a2f1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58f95206ab62a9d6b858db1b4fd81b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d871a66b2eecde83289aedc6e0b31a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d9a316fb4b735f0f0cc55090fc11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896fe9bc1e45c75899a2303b326b92c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621a1e516846ff252d7e6e3d4adcb42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1e9f096f840b2ef4f5d96a2ef10dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d1fc3968cc2ab7560b597d33edef4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09afa10242e5982ea243864df9461709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeadf5f310a8ec98457ccab10a9f92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b0012f92fc8efb4b6c8286225f8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b730f3251ce3c2cc9f73ad7cf9464e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad2496452e1f1392184c1a0d7942c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b0faa2845fe6c2bfe9825625ec265714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3cd9f54ed6a35f38b223264256d9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6ea7cbaa5b16e457e7f7fa909fcca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57b340b68209eff89a238af5c8259e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e9c912f3d47b4bafdaf781a079b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f9825f40fb431753549e7c9b39b96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb40e1cf78198fbbb17d8e6eb41a7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d65240a5e19a16e61bf55464838de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd7026f59d68066506f24a99f36fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08d00bb6e56ddb0cdbbd49e0fa631723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc300988104768d2c740eb5afeff8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ede69eb97537d80c127eb73156959725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea01d2b60dcf0e06ab761404d69d42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a927fc38811f1ae4b83e0b906a85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b7b7364dd990b296f723a66f786c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7f3be9cb52a6dca6f3d313f59c3ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0dd73cb4e4e201282becfc2eac01c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80c31317ac7d70445b29ed31f6dd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bad8f335f847f588a031b2ca60483732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a7be76ba2860d29e8a556d7334d4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c20f8ce8f8771bb1d8363017a56f5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd13b6e3a3ff36adc91c2bdd85b753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026aa3fda6c049be18c3162c1208b9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf91b1cb72afd1d9632210be5f9bd2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329733dd505990f5e885673f00a001e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b8ef734e197819ac1179c0102908739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8687a8a40f00490eed56cdf9bffe96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c08a38b3832673cfde37b98b1dc6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeb09f9068fd7ddf08cae657d84cdd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df063d5d9933bfbcc13aad354f52a12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11d04cebe8dd657ee3852b44425d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d39a58dc15476ecff50b9667d298745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f7ee609bc316d626ea5b21059682746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d27d0e953cb538bf6c70f355325c4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f53eb0cebdafe3896fe1b75dff2d54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21472326fd2757290d8e903f47c5fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd829cc82850eaef22edc78b5d40a1e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f32277d08bc2fe36b0885d9b812f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af46fa4d93087e7659123dd7e79908752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0450c2e2f76447124a59e649761540c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2eb1270af8b0d55cfc33725e808cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd525e5ac108afb454596d62aa29d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83898bff69e18b61ab0509e788580c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796082b54a2e23c30a7f06ec27946386757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f52993f4bbd91fff7c6f29c1286a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd7f9b96a5f99a063c555f4fec5f3d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f320912e9ad5510e4e3854b427b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526894e6fe5d447a3152c9bc2d7bac132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7674cd369197bdaedcb8138be0c2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab898c889bfab5c195ac4e18ca37154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae91a9abb0880136eb64a112ebbb615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3174c3e8ebd6aff3ca73b820b59196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230ef489bd3766656e16d752ef43c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690eca3ba43d522dd53013cf08ea2f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fdaaa596cf3f8223c38edc0572f5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c771387e32c0a9d953682db30ae76e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9998e1185715e24091c665e5a33711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b01d47b05601106cc8785d98308f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419266378fa2e45dcd1f8b34bda4e4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48743d63be5cf0bc3f0dba3b6e407bf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb748b5c2d8225579d00ca62da4a75115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc29d4bb1d2068cf436172543926116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef58be6c25e99e763fd12a128625b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde5c8634f01aba1f936a14bb54aaef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f5213844dd128cc59302b615762a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8f9f123a6191a4e1f388b444cd3bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d556cf38cf306a88e949cafb86f0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c611a567faef27fe37d30b0921a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c022ca5bc3417328c90399a1f380023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079620fea752ba24a00daeb701ff6dfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d02d538abaf35c45f181f832cc2bd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcebba65408cc3547693d6ea6717d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128fd54c8d77fe0dc1ca91ad2c90bb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3291a1ab1d1eaa23cd695980b02d8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe389cc84a54ec43a39e28f3e7e44f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d36b810bbb4eb0cf56fecf82dcf91930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd908d872c008a42fe2b076a88fff0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ca279164c67eaccc8a1c89bff62632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc60bb284178f354a4e2b5ac9839b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ef33f7eb6673fffff288eacf5ddd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563862503932eab08a1155b3ae7397a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b1a0b86815c4816d6ea0baaf4b7c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e771858fc893e62be46cb19286e9f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bce6c0c171ba075f9d6888ca52dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f07a92977dcaaacf0ddfab2b9ac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b45730b519ac537c8b43065892e83f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9610903362ca818fe4cb16f0f0f70441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f131c2df55f35b492e2d178c0ffed9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1764e70c725d70a501929f76b8dc3ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593e3f8c0944f6ea9a214bb7fbfca0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e457c3db36239b8853ef263826ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6660837c8f9adf17636670dd13f00746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33cfade15bf6bd215ee7d979d0f8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6027879baa149845cb2b8698126f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b096e12a787832c54bb3a07d9bb1a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b55ac50f4e2914d515e57c0511b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81102b5b660defe8432486b5795e060c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb16c97a3c991a7addc7fabddfbdab152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1c48e6b0ce6fc53ad94576227da1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c5f49e8c7c5d731cda132cffcd3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3e2dfea6a7e0f803e1b91f8e5f1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390fcfc34619fc17a4603b1187b505156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bff9c8e966a73023e38f8131d516f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c6d9143145303c5d0bfc5e8ef9e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b630d146bd0b5865d69ce70179f8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d54aa488da298206d43e6692cd9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5fe19f6bf0aca93a7ce9f51805af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42288686fbd018f39b8fa2044cff884662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dadc03dd3ca6f2aea241b7cc1652863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1dea8cc88288c719523a7dc98c64964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d4e781dbff0a532e159560917c2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b925de11adbde40ec14dc1626c8cc0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76f06e8c03e1d5244ecf4e65e986d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41858a783d6d601d1592e3ee8af3e8d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73dbbccdacecfdf91ccc70f436d54b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b50301b96ced8f2de95f6361d83670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db5e23dfd578f95876137b3f235ed171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c468efa5eba479da8b23b710cced98372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08553b5329b854cbeec510ad3b1e596173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb9d5ea4c8b03177b4ed7f24bd912074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ebfdd77cca5140c131ea587b5eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ae155e7767e4e67cfbb1dc11c60976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0927c777fdc03e566a721620b5dab777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105b9197d820a8a026c75db50431e0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28cdcab47d94ff00f7bd5b0e1be7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07db119c777c65ed7268bdbc960805580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8034a1a11d6e002847d23915c88456681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e28368b887b161b548148aa90454382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1cd561719d24241735dc065c498c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088737e77ca5938805aa48aef7db58f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cc4be406df38587c2c263c99ae22b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a578c0dbb0da042ea233912ebab186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480154a0cfa1e536da23df070ab626887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee60cf7efe98f4a2e166aac898de488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b092eee4cf1fba98572d39568bd9f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249109c9b159128cdf97f8ce2bb95ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac512364a62cf31723495906117fdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e418116f9c7cf036566beac27abfd5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54185d6018158a451d46f1b4035df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cddbf25e9543f8a02aa8856ced97094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fbf08f3becc20bdc8d083fcf6666395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259435d1836a7f3115d7de212450494396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b702a5b05cd24087a3c55ea29693a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb777149737ded53418859160e5df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ce08abc8de7aeaa8d575bce7e124c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62f483ec9d304c2075d63ae8e4ff96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4c15d905799d58a548321f180ad7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72660e62f33f5b1d4e1bf8a0bb4c61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbdae14fd02f3f5d5f2773e52d7a36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bbb6996241ac9ec9f166a33dd0369104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f92715eed26f4a9d1a5a8017ca13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af7c0ec659056863c2f1cc641a90ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48a5c2db0b10f9e64fbfb0f153f9a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c80e4feda2628c0a3761604dfdb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97b057e11da3a0de486ea8ee8a8716109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d86264cedc09382d36c625b6712cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad5be043802c1fa673bfd2a94932f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c75dfe0f812c2923f04c8a1899eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663e76db2e86affae9016c727ed5c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee192904df6d8012f0be77e5226a76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c228d6e873a0874d29a457c66cb27f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b433dd733aed1e39d78c6fdee0548116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50dc8c34ca59f7e5656dea84eff727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee42c8178aaf5698d6cff8cd44cbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c846ce6163375bce3ec0d04f3ee6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af0a15d46dedb4ecfec4ab6c7684f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f40e9a3ed46fe3d07997c8f7c058a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e90e0aceb9b4380956d761a942314c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4001a08cc4014509619dfb3fee4261123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff687be6d79ed3a4451b6e5fb911d17f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35286187be536dcae163e948cf4b8a55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa773d87fce84fa3c53c36ed133ee61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd89bcaf7cadc792be57779f2aa3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373beb8a01dd3b8afb5dbab904f10f0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908538bba339564d1461315f9289b353129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78903b05b212acc06d4170290818e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b137a4f310a49c8c7f8664fa00e652d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525cfae2a8c304b2aa98374412d830132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffcf3c5b7746f035595f3f055399b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e1b3646cc0956fab26cf07fd238ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e51ecb6894e630f3ec5f92638996c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e5ce3cac713c150ca9c62f9492f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff956d5d5d71a865a8f306684ca74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44be547a3b097d1d63acd1e35bd75e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75cc787afa89d124180885a96ea27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794f03fa9bc2612859d6f57b710e6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5ed59df3dfdd3f129fd5420eb47d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c0bac8a14c164ce7f0ee3a16b0a5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821399c04bffeec2d88841f818189af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e08df3f26ab3b8ee880603bd7d67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdce9d17225087331e944db77db7d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c55ce598d0a1e1b34aa06d3801dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea7f672ae6dc2cce9a2b11c23f2ff8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3fbe5a180d4411230d5d6d2a409c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedaaf0adc0e88faee5359bc0bc5f01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794bf1790113b69e108358677bfffe0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995f52bfd874863f646997318425d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef55d5c077c7aae3777343892d298b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b4462e80bd3097a3a82bed8e8147153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d4bf0218f56699acb30b63cbb150a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5176cbdcdb6a6b66ac6322049785155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6c8e2a90e97318cac1dac1c2fef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124625b433b3ffbcb7a776bbc67289fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa8b8fd39b6a8f9f10374bf67ef13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623013f135fb21c6ca4cc10ff733153d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde97209918477efe33f78dbb96936c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6fc924f926dc4ac91c4fbc9c80ddc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad42468f45ab2eba40e98fbcb5744b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf43754b1be4bc1937f04ae15e6dc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c9039c73d6ba87429f936b432043164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49d8daee63ecc2539327a2399e2041165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811502e040d4d4960ccf907d0ccf6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf0edc2e06f25a2ccdb950d6513f3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ada38a7918df72b9eec14f5489ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c809a45dcc6ad5a778309319d45508169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512dfbd7b8f146ce858efc2cfcdca6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9c0b0ab7ae2494f921b01f8b0189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc413e61c70f7e4d52c3afd1ac1920e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24459b1fae115cd9651bcdb6c16f2f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725943458d3c83b9caf9a324fdee4c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb3ec9ff02fff766efc0edcc9c08e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515133daf3985016e47b5250b503bf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f9bdb41f4bb1d6e74bc0bf4fedd51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e565ae91c0a2e4c09bcc372fbd8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5985ed0ceacd1d20593cf5b650b79e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceba8fa49bdfaae383b5a462f99b05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba26087f8b7366cfc7a7a26acb66ecf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09ec86caeac390dd184b25f33caed5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caabb43e64af2fcbd18f8046ed994d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0373b611d906d2a07f1507d15584184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a0309aa655de7b504e6b76f387971185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e281944675b69cf447574b88f7f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb92ab1671894d471bdfcdcf18433e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58c3279bafd06166d441b6cec611f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ded7eb09b9fe02c556018522e4f65f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a6de48e0524ba9874f66c4da6609f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86edadb814d58af7ce420529fd36cfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebedf312cd755203a9ba900c0c510c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783d9cb25e2e00fd1951c39e00582b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd22a04f0132425b9c0fa3dac3f4f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece66aa603f579c604d04f807d0178f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755559551d27e8dd2bc7462a5b912cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1c903b23bfc88e04db1bafcf207c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d2e0e901f2dac21779cfa96cd1a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85158b09a56b320c6871dd148493ffea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c07a2a58d604c51a8d5ec6e7b3b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69efbf0d1f2d0be99081b74842cc085201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55ac3ace9f0e69baaa664b24b5d7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c05a12775abd9a0f7f618a102f12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6762739ef404c424f720fff3412c72e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c425ec4ba696e7696f9d72cc30ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688b0ecf15782f65eef33983a622821206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ef481daa48f6969577fd8b0b73383207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbeb840de586986ce06dc2f6f013d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273e06bb65b8f96e7c773db1b7c9a5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dea1be73d94bd5d11fd3e61d9d7bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4265de362096b157b157028ae97bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b516f5c092a79ac2ca5ea125dd495c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06fe2eded68f4409eb6f8d85d824af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43afb71e4d9af37d86f203a844ef1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597903a86d85cad3570ac8eab8b23487215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a1d1ca54146ab2237090fc226c44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5da173fe53ecf32d6c5ea725f2267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162863c01b23a2504f4798e4230aa5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fa3d8bea505073f5e2d788513636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a2ef995968af269aef97b6265fc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeef9d5b95dbe8b93462aa9700a292221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f105b084a967a8340c379d41f2e7ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7cd29891eddbdebf9d74d1a76f7a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160596a11308d19679edb6f3d442943224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e0edd0ba3645ebe71a44d5e58d28f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e022a8028eda8052da92e45297f98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402ce60a26ec4e839c06a1d49e36bbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca4c9fa8d870f4dd77d14f5a2025ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c08c90903b301ca3791d570a41d11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55dfee1cab900910ce4f892f78121230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373e661420b85ff7c70a6ecb7f4c00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dae555843cdf29095bdfa9b2ff5eed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4b17efd90385714413342db39565f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696143a63bdb7df6f815cab93f46a6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac93501f59c06ecf4588cde137aed7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf44fec6c9eaeb3cbf8400f6cd493c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53d18131073142374666aa436ca10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd436d9e8124fb6ab761701d11bac21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224bdf5e3948196a777995e522e6809239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16d2e30614b30881909821382028fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1752a19de56155995afd98340eb0036241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5355c821c37cb3f6eadcca173c023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e2f47a35793ebf207c37692a0de2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca193b5ae911eb5e40be29b8a6365173244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96e3b1eacfdf020f7fb61c934c97e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94115a3c1e92bdfa9e220a117ea75ff5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9546b3be18fbd054d8a3ceeb0ca4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f4ddd2a58311e3910fdb74a22ef19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1071e6e164813ce5aa44ad2e955959249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69bfb979fed45387b3d660e56bd6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58c54a5338f68393f0102335fa63f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18dd5b57f45fcfc92a9cb1ff0f4a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48258c1f55ffc1825f7b2a0054687f10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e671d2807436d701e3c30b0da74a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87167ccb0877a6a412c3c8eef30d9018255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68048ff6e2ccb4f2cacda580cb341a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59262b587b1c62f4f364a3296efbf1cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0dbd8055086a0518f18991b046741258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f720a227cce042896fda583efbe9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369140db99fc0a63efed636c910d88d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebe4f06679d776051c81a8db78fcfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64ed318ad71d970179f0bfe42f093262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24366ccaf89899db72ea6bec61e74df4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba68ded532049725aeafaa93e972f14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e2945f5edb0af5800e0cc0a6e8068265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ea13d7f9babc08ce1af2da2c593d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9940942655a7956e3b194621c1a6c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68689051bdebcb60faf774f49457a085268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb41a2be7dfc5dbd6950a4742f18b63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53452187f6b0757b6095348dacecea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa7aab94e5841204285b13726f3c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc18123a9dfc16fa4952b9c1eb00de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338320240ff4dd8be208c9ff37d90d35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2454cc8bb744725dacade4a18361b68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e09867c4f94cb8e37b4bf94359dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b8aad6938b274423846b04ed82bfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949157fe917479ff6c18ee238f48a531277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576765fdc202492e7af688cee4cbfd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8aafd82ff9cc1334f00511ca71664279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ba3dcb3034d15f36132919e1ef46c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43a92ca33fd3761c775575414f361281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc5efc4f6e6638cfe12c5e58736ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536097b18de1bba14d887182ae663b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5930edc0577983e6d9601841cb0ee01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69043af81b509125a094c15f1a3519285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b602fc4a02ad5ac8b71605220b97d76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818945794edcedb4ed2d3646b290df6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d9b8a0a6393d7899b6f546553652288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c28cf86bc6a6949e149e7ea37e43d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96739810a50af8b77438b7259dfa7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57db201f16872cf0657825abf99b3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c677f811031b5db539ebafe7ecfa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe240085442b6ff9bed1e5dee182dc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5d345fc22d32a0a200504ead45e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58056a4df7c355f52b09fe75b9e1e117295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2506b89e5f8e87d5266a4daf30f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a89d901e27a75e757c0ddeee2188a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a805c62fb848ae96b7de72aaffeffe5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d956331cfe7d0d5eb8b1204e431a8ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d5f0c544b19d107e5594ad18adbd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9e3345ec337a078870c4535012ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403f3ed02780b8a2202ff58246d9d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c0e48b44351bc182bfb9295ca019303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b343d04d93fd9a71ce6b3df612fcae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d94ed0edf077d122b516eaf10b58da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718950c6ab42bf17b339a47856650625306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d055d30e6122f9ab342a5f16eafca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bfbe7d3138eedbb0a3177a5b99167308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5556e00c7ffc5ca4eeacb9c6ede0b30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1896b9a70925ce617e3bb8a19ba65f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648175367f628e2d930c67a96c385baa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe6ab99fd709c52dd412c6adaf22fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd647095b57b9c44bdc941bc00eb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9931ed352fe1b69ee37b83ef4b2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924caacc8c7bb648c2e9344cc862cf1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ea00595a1583f0207e6169e5475a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e82563111b0d0d471a2a3789521b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa417070986fd603594a78f67b2c8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe02254dce219f983dc3c9213b7ce6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e1e2adc9b3fdfaf08f3eaa28f044b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8d2f7c562936f123a97a1d322f890321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62528ecaac30ef64d3811d3a03b365322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a6cb1dbf7702c6097ac92fe421a84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af2b05c4bd18a4581f7eef3cb8a4e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425f04611a74f5ce1649eddf051a84c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d430f2b913002e71c3001bc5b44118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f23faaa05c182121c64607c1206dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f5d06c763398c67cdb5c03fd6e015328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657714bae8d108ab7e065666c76b18c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee848d406afb471728dcb6915d794f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec5b176b027f0b6636c3c634865a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66ae4c862969f8d574108b72b5906f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa69d69883c26b974efd93ec417eb29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb08deedd566aea616ca18cf8d2e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bf90fd32e47ae79b96797588e3ce3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67929c5fb7d18ceffb068e39be1737f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dba4f43e7c8ad278c859c7ca4b313337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb09feb6cea1f04f685e19967329b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec66d3348c71a7f52f9099bb3bc5513339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f958cc028657840b9fbe3ba815910340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032067be86ddcfc549c3d31336be49a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a984b0f1b1a5756c8e246c360b6da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797de03bc82934ab3c5f5afe8fc05fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24826080c311d4a9f0ab154772ea3dc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab521af509ed6d64295392d61c5dd913345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b1a5755e457e5b8eba31b9ae71d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b424618d1fde3e69531b40b93d1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e32555691386f212f6c788c2db8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fc7fafb7ed25ac27b08ad92381221349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215f0d0dd633bc6a24ae0881cea4c25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef03bfab43a137fd676ddb03db14e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a29693c1293ae2a16115359546b38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c0bf14b13e9e8efd029df121dd259353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd7640d0363836036f658b41879ee3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4ae4caaa4e9ebbecea61755d3ef23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebad6d3fca8a89f8ab3538802ec595356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39743a0851ea69e7fa429679e0c355c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ec43cb096984770deb31e914b1fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0636150219c76038a35bac93c9d8f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dc6514466ec2649a50c26c8f5a37a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae344c8c08536dff2b26bb74ff310361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02785599df478989ed81bfae7c618f51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f725c8b3b4cfc5537991bd787b4866c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fd5b0a1b75363e5393b7c049e7766364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ac45f07394be1ffa13761867c52b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa974c585fdd4a38ac0b9084aa3607366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5af967a0b578556fd6cf4dcb72ffb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4baae14ae13589330ec1cd41e134368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a04a9dd3970bda6d60df88d0baffe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df3eb74da5ee21b0b911477eac36a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846084591e441a939025c398eb943fcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712939d33bb1d69caf333d05135667eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ec87a16210a6642915704ae8041d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa4e11ebb9cbf036530b2193b73a66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca779319e110a386f8745e6cbb5e0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd977e7addb0fbdf930419fc868c9146376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997a8e9f18919e265f25d98d7c87160377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93005e1d035061d9bfaca0bca7652265378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79e7724965e406688d1230ac3cac13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd02e9f39046ef1d49bebe332e5d6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a941e4f9baeca942159f6cbc61b0f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9795d50e36afccce111c49931aba51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef65b13bb1d55c8b011d05393c51c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d2bb572ecf9199ffb5776cdbcd221384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a18ab33d01efe348efb8e0fa60bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631f40b7534cec2caebfbb10c576aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4426a77e6ab6e0ba5ba7bde73ce97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206807336d031e21a898e89490f630c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f695428cfb1b3435e8c5e080a8a74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a69c043963a0e375191a6e12a72f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21686aaf404bc155399bd4ca56c8d33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4317a5ca2d816d515307720d32a4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa8e0b699b21b252772458143e3cce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fa5a30c266c2ce21e5f8b9e1d9cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eb559f5e4877cf31efe2c3af011f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4482f6da5b6eb1cd7a87989ec572396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f50d34270a332c5da3b3d7f5ae0d38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3acaf79a1cf1ff82ae25db96e38ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab0f57977fd48de9068b267ffabe4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b24f3d93564289fa6ada45b51d28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f27e036ccd7bfd58a7c61f383557e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5425652f05f2fc19b3f5c4f35eb5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925987f559f281ac12f8d02bca4abcdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a43750ac18d466de96845bfc15823404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f188f7672c59353ca1bb894a11203405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a990a59d900e2b5c12253f44e1ce9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b56a9a16bf5d591c9ff80a778b30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa19296c0aa72fd7e96aea8df29c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac1eb7ac3b72b09dfc0c200d1dfed2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18670c4252364c7cdb6298e9694f078410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60453df93cb8d98253246c5b6c4ae584411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dfaa40eaab64422f28fe48440b62c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c26aee5d0095064ad4db4d3b85cdd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562405712b5b4647d681fcb2a99d0b51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321fe2b9604e8e475c2ff1afb858330415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b27479b10035696e95727ab87dcb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eae2e71e92bee45ae1af6293bb0f86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77266537866c1434f043e63e8080fd84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab61d0d48601e89e43e397904f2b8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e763eadb69ed7947306c57e8087d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1297e8b42b99c30b3cf9ccc93b3d532421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a33c8267b5c4ecbd8e59f99f2d632422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ff347e770214611a580145c1ac03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdc646368514e65a1b3db03309f6c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46e816ee5ce5b48e2323f88f0e9757425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89dd9292ff105c05280e65af2c281426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49658fc74d57cafe076c9c58dd681a76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c28aca494c8077d9ab392ff692eb07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30490be8c74aafedf7160311a50cac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6279aa8002b7ecac073f5383cdc727430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f47d59dc528831de812f0d009173431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f61c6267a583287aa668d635f5d03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd6f70b91c52c4b1ebfd76fae1d9d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9f5c6c1d718abe9d76d1f0b37546434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d54483e9dd2a8be1ac76ba980a5c5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c0ee4563b2130c6f4e3aaa360166a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9f401022edfa6e955da46706d0e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424f7506503809a409fdde26d3f60a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fa2cf87423a329dde6331dc1d37ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7f9bd9a016906d5fd4e4ae5d6fe39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9378221ba4ffb1f23e7e36c716e33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d53904614fb0e5c68125e2da8fab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af3da05d71b3dd3522505e550a1fc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec8c778810ef70a148fe59985702cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9325b7841cffb2060bdf3c7f57838445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f36f955fca9fcffc33614181da42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3839f98ec30945f8bf95b9ec4f0d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a531fe90e47f214bf07f619f59b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9b751a82a00ec30d661d7a0528534449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d4aba650937d1e25591ccca8b17a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6b6359badce2fa645899b7de83328451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150b274048236f47c6b4be34d8ddd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4f0f64f6376882623e952d0a0c94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42988a3ff70d8f7f6e8c1b1f934204454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bfff49519edf802483aaad0fa180f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca957c8d7337b412bad40936bc83f668456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c0c4e588355c271e7d5d6a737e85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475205decb8aab0b6753017acb4de48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb2a6b1b681563c8d828d5757f1568459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba462b79edb54f4108068d3196b05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b6a0c77fe2a5e3fa52137d6dfe96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572418c9575370392338fee9ae39c0b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e93c8481a025000fc0c4128f2b53c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2c1eb4b2340ce44a22e44cc2bb6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa335b3fc88e42452e4966d80ba0a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158cc5d329e09e9ad734fdb23294259466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820763aa62bc5c765c2a4efbcdb8392a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269594043fbbfaf9fe66d305ffcb2c2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83356a55d13a6e5f005e379e23fe051469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80da464f0e32f4c1114198dcc94da9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab624a790273cf00a229bcaa89598dc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86999c206d0f15bd4e519320c067bde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106eba913255b59cf8a3b796669e7c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636609da4bcb0520d01d62fe4579b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824ae207d40697f5576dd77d298df5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719aca77643e736e3de3efbd286526476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b63dd08ddb1942f0dc53383e3738477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd810beb7a93c2234d688ddadcdb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29a9a5e021b158e1f89c7e6860cf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568cc826726c91c5b1ddfebef8dbc99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6aa09d9ea4171438631fdf575ac36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c93f138065f7ff6f7197117c5d41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe36fac437765808d01d9dad03b0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be99a5de3c310048517f37bdf8d4a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d9f5189dbb3979842e130bdd6cd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c9f76b5129e71847027c74f27220486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bcf163367c2f48137a05beadbdb30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d35e13b7512dd3c0c1387bc826ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d9039179386f8de510411fc3301e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6017b9caba78ce6065ae090c4066738490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be531f8bfd820a30c903095c6a220da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d776278558b5be1d33d37c1ea258492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c98c8e6fc60000c33fa710cd705f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd5bff859a5777e7769e10cbcc5491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e0a8b22f0d81ecfaadf8d0af8f295495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64993a44ba3dcdd029d8db74a3b14f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b2b46352f181d7fdd70368d4aef6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396d2a478b03c655ef2eae3e4bfb0cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a7398b085aaed63bc24136ef4bf14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e453ec3aa9bb7d74116def87621a0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede2ecba6e7555d44c7bad39f1eefa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff005e5b1ee30c95f308a11a65ead3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce7cffa25d1e6a5c4e570d6ac8f241503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8b1952e87612e1c72e35d6f669dca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16f6ab5175b80a84029c25bcd619b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09010de1c298be598547c526b6fa64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10547d8039e35360d8ab57b39c04bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af7e7422e2bc4049b23de28eed5b23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfda64f4a8b82714431f5b1538d9249509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd4b3f87898547c8970221d79b9d75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db2ff59bae91b14f5ab26f23184ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d340267a5820665afe8846d6b159a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99580b25619210351264822924c63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf55bb72b5c44282520763f3538a92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2f3f4e52de83a4a8c6153aff279ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac5b936302c9bb159777b3ac7425a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7db9db22462358235a8e4cab136fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de503eab6f239b2f8a6f781b38570518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e6ba6104ca197b62a7d3becb665d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55675b9dd088b03e22b4a6723800ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec214196dd7eee665b65e0c06e1f94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecbcf39747a841e7138ec57d273fdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a892498964a4832db8e007b42574afe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a832f0a2992141d78e491583a6ea4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74315c65ad8307e45663a94091751525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac348605fd9ba9cd2cb826114edd726e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de8aad513de458357c9ec1ccbec8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebf4d7c324493cac01fe6c7d92132e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86909a255ba2312e64fb554140885b04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab74f01dcdf545a93fc6ccd5f716256530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b563ed2e03b1a23bea63807fa9e46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f508495cf3a2fe2b4710f071974d3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b15a74cf1ad97813bf41a56e56fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32183617f1ebc010e43f3372f8fa459b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee898d4748afabecbb5d4465af6f2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2633eb6e01efa63d900f7ae7c67ad8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453bc06e8b759e760c01aab565c3d97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30399f7eeb127db5570b0c9eb8d96962538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b55c50f252ed1901e41e62a28d916b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b1b2f5062d4312af656d9a702dd9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4b96c364ddb691f1ad71fca84139f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d7d3d7ce8679b2e40b2ae58a118ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb1b7676cef5e7d1a052c55d0c89bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f502d0d37c8482950c1ac6b7fe045544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4f17ee5f002a8088d9ee1ec4c6a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1a594b5594119b5032f87db27f2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0ceba2c36e826c018169f9e390fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a44df1b16f83a4f601bff1963381e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07993bab459ff13f64e533d863d25927549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0ce8b8f86c82efdb2c79085bbf3c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d65eacd025be4fc7609dcf42bb70c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d44e6e77adadc6ab93e61266448fa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401937cbe548352f744e0028501523553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833355ee7c2f9d750749eea22f05e426554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29c50a7ba183fdb23376d279901bb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7bc34ee1dfc07f20287204b480a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c10a63b842525b18a947a619177bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfcdd0e633f71405ff24770219d1d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099ce29c6753b97422ba90059fc1346559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad8e6604e89c1fdb0639170ec0281560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a5bd3f93e2d3af3e13e45718f166f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007593225b52d8bf491e02f6ecb952562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dffe7baa27f90bfc2261df02d99d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b790b48d0a7a775d66e6d218a759a97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6bf3f87458aeba98a2d3bffa4a448565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93148f745493e146a3815e67f43e21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205362adf4b68a65063379212ef2f92c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e337a61e5e9ae813260169357e7f574568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405db9be05ddf8b3d8f40d14638233569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9dc245013d64b83027d2c011ea7a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bfce483b4dfe8df60ef05d36b4013571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2681358003df2e09e39f557e199a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a84384690ac6fc2064531873ce4b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1929f991dcde712d5c98a63c5c31f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d29a5c74eea1b68c9d40a4e6f4227a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96b75b53348fd1c1824e5fba80b835576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0f99fe7d1a2e79298f193f464cb60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead4d833ea25c4ae688f55a9909f4bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08cc35b0da3cc03ccc31f374c0d29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b56b177a95e27a36ffd09aef7410580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5875e5a91137d8bb7ec138cabf86f51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d03a74b1b7b11030e5b8e5d1328e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7362d56d3721ce0ecc33b252810e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45e137697612315c439559d24ecded584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9d98f819e2fb2bace63d55ce7de5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ef58bfd3863bc7b4002552b517c93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb5066774a33c1b0a8cd97dbd7c57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0253a573e92a5c691a101d49c3e4e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d1c5665ec76c569fbfe294d82ff4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c33a30aa3960f3dd94732b665674590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2c9c97315485f88f6e8cd5040908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1041fe6b917c4fbdbf23414c7c19a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f41f6ec2167ed81142603bd80dcf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac721d5055a4211e25d0a25e1f6e177594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd2d4d5a0f09b413369d4978335bac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7952d3edcf3b15f5910bcd5aa7662596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5bda154b2a63dc40476e605b95d8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49137ec2ebe13bc414dabdb160d048ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d28dbafd6c965be361e7e8f41945d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcd9668916f4c825c8f4e6c2d3501d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0f7bcf5798197e2ee9c65c9704d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac31b52fb899c5445b802b00f1cd098602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e964d64ec56692a9d313d36aec4d6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa08446728e28fdab8b4d2cb1b00d2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33fc537b390e104d3c1ef6e6cf6afa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23cf2ef80107a1ec086acc425ad14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032feb314aa45cdcd36eacd1b6111e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c084d60ef2e107be6e0a62cae286d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abba73ad2fef0247edea321a27d2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97ce6b6f95cbc3acedef3d279b7527610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eb9ae9eb556d46e7771d6d172042c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103b64126be90d4e494bc299833925d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087b58bfdc5a7ab2999e126a5a738a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe6dd515def3943995f5d366885994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420981fe84319211fda853bf4e437499615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fd34c7fffb5ff5e1b1f9cfac52c71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b27c95f17334f5edf0fe0613bc37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24dc9bd81879fd7188f2cf16910374618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8175b472c41ec38d6d119aa26873a90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930b1db8e968849f524609877eeef8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80ee377a8f9300f973fb6dba1ba2a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f58fe8de3516acea17d58417a6b80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab4c253815566cd66bcf4a6dddce8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911097fa9ff9d1405972511d200e3c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870502c62c1f635b79a32973d81791d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cff5da2e90951b57edae96320622a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c12777af8a6f2b932211b6750485627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748b42839529d16eb19fbe08d612c9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed92cf9d5e50ce84b45675789ea7f6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974a65a45b06de86a61a090f72e622630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f143763c6106d89902c0db45bfde5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c50c6baa9f9080a62f970a8f7514c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ca5de8206ad4db8aa355f3c05cb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e77847c5886cc203c1462a48c2951634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea00f1e45c8821d4a40c06ec11223a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aa90053925294115a78f33436affd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac3a0d86bbf6df3ad31f06f6276175637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27fe5a25e21d58036ecce96baf2e52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328146d1f0bdb9b73b6629e870694a9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4427bf2808a09fbb332f3b7cc9a55b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f81964114b210f3cd0e7b759d2544641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22428646cec557703e5858cd24ba0992642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04959def26a7148f804fe61b84b38b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106a9f08e079dde8e647fab6cd4dcba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3470015c25e4e77570e0bc6969c14f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d675f86a9b964c09393a5aa177ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d092f5a84c2d006ef994d2d233ff592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb33c32ad5c3f679a60ebd6a542bc23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd0b64e64f70b5f799af92578b5fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b88b8d8b988a679c70f3d62c346ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976052fd86c1e5fcca384bccbe08fbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88907e875dc9f8a43b88572102285334652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8d7748e360ce11d6b4a955a442e4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a56591bb27627ba68d1fc345fdf75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b1da7826bc262f4f72baf127ae38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d00f15cd0453790855d1eb413d118656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21fd44123266e491a72ec8c3350227657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f23d1f31944eb1ab68771b9c700f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749895a608f6cc63919a351f3d7fec1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbafcf063fc9c85ff8b5aeaebd88b2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e050f3adf6c9869681deeb1f076222661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225dd9d3362407beff5f97fb1e30840662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aa17426461c2697ada3e58165a695663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef4de75c8dc97541d3cc5fd5f71d15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f1cad168d1a03b87227fa619695b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062c655d433cc5c91a78607d7c628e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9bbd2872670671f4162225fa4ba5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821162b4bee1d983b575a7526f14102668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6fc86956b8f72e7a28c03a98adcea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80c60ca8ddead4c4a4786c4587d86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791942869ce8852a4f23953cb5f3f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5fe10df58ce0f834b35d164e6901c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc8697e6ef227fcb6b066b4819e42c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ddaf7f145f560cb36e359ebcdf93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a95665672b74b6efb29d874f66735675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13874238593d336b997aef037842586b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9ac044e109ab2acd0e6783b57c37677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7fdc116de9e9c9f5a637d216d02f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c1d14796abbe7ee6814ff04da782679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d4bd96db87df51d76c14fd2a56871680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc126b5a9997efdd6160bcd5e568e7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560a72805eee5c02ba7e9230b1c5a98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398859ddf40c23b1c0af28c017b03b66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbee3c0f432606c9631c0a6b470a3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a792e47bbfa0d179d900a5a42df60c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d3d0f221d179bdd8868ba4bad9764686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf596209ea509177072549c3e1a27ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c8879cc8654153401bc4cd1bf1a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c88950009390928f49371c9c455789689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978e06b54855a370b26f79e58ac5c3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af4b8f950665e24f8d9b9a9152f20d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fba8ab199ce3904f131b00a530d55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee296ddead6646e31b5e9d11af43f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144835edc793e07b02d0277c8b6ffd19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc87fdd206c39ec7c075f4b958a667695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a513da7ac3036e25d631328b6718d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86cdc19bd81d7de75bddaa04122fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952aed62afabddec4ee147e1b9bb57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5662b3cd68789ee5d1823d6c52df8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3e1b400f4cbfc6adfda430dd61bd3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c47105495f6675fb570b95c1761964701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c24412babf1296ac91d639dfe9192702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59780321056b6054b9c543971d664386703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe53e6d2af67fe5ae25239b2cdb71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4278ebb061aa019db7c1eab75b3722f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca77d5a7f72139077f7a6cd410985706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c046a6a98ddb8a138c72be41090d6b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb650c752960d93876179617c9356708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e73714cdef93377abb4001c65a3fe7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f525cb1471b66c3f62b3faf62e436710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b436a2dd365261da1b67bd048448c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1cd81e4fca180d3fe2b83b215e6bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f865442a407ba45d090d10b28726b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d3ca444ce82aba8840538f79de8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769c10f5a7d865551bfe7cf8f1aa551715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016a132e5022b209fa9778688866455716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ee0f3ed28aa067dd43a3125cdfe1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed4828b311243396fce94ed6de798718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752883c0e31e2a0690031b1dff1e474e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fad0d08dbc106934892e39a26e9b72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee83dff63fca376f6710b0bd22a5c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ee5b27a529f9598d95a03b00f11a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb54591ec406aec8d575396152864f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a9d2e089783663dfa5c0a1ae80e7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a936f28713854d966f20b891c154f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aec9f3bd5b19105f9f5c29d7a94d2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be71b12574ee293240b7d84145fb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef78890b9c93c215def94453e8c524728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167d4a76d2b7f9c870bf0ead2560cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2283144217fb404a008ee4a25ac6f3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113317de98333b38ff606e8dbe2f9e99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253de41ed6fe19279b27a001242bc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98fc4e905db0b66097e12e6dbd420c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5063a7a42ff86ae6acb4479dc7e0fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c6b57ce91625a725983c4103fd6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a7faabc941ed426a645be60b10e84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec08e0b26d5565d4aff9cf59655b410737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54a418d15cb22d853a2e8e4b722f75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c50da36f41f2b2a7105843ed6b3758739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02546877a04ffc5fb14dbca39955f2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac97217edf78dfee96bf53dc0a696f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1d2de4c84c58ebaa79211cd718ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24decceffe33c00626d39959aa83eec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3787005b60742083acf15515e6b7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc717d20b574b88aa8010b7d553d42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589897269731b1b87279a7ffbf402119746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9608dc5dbc0814057530c9dfacef88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4b0296e3b421a2a0fbc4c99e6e79c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2b7be0c6ae0b4f6e7230262189a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32272b731322df9589b0bd034d75c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6a998cf5d7e490d02c56c36dc19a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4b9ef84550a147d75bb9fe90eb622752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba0a8b9637eab35593483859474f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacd1b3eca8bdcb00d4e56c73345bda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33668d13951edb3de415f0c252289d09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166012cf16f87641ea8318e7eae098756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75594dc9cc39946dfb8f3fecb8ec112757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceb7cf989c966735840fa42605f31a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e9c843eb55a1a38474cb218933bb4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>