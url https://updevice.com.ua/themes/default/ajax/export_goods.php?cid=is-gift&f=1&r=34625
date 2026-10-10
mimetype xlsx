--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d05c4b8835230d72eb338ee9e239a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d466204f2a2bacf1479f7b8db57342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdfe64a1a483a47ab732c9e4aabee73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a5179ce0da873b6e6d9ec15d9bc394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696917d70fcb05f289f66dcdb5fdedb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b25515306a5501328ca527c651006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814429ef4f4d1fb2c45459f176b258c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17778a24b3616d08da7c2404980c728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c2e50a053fefe09dc37ee7441c9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e0c9f88471eb7fe1be5821cc776310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462320cc1457aa2610ad15121da1bc4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f09ab7cfcb0a9bfe6e3cea63f4bcce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1196c5a9a56e3c7c90a5f672799313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d18bc3b9fff7bd2438b2e2e51824714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf0d0e6aa4afcea3dbaf124c2445f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281687a3c13abebc8e762b83612e032316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c481459c14edc8e4be66ce48564186d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbc6a5420ea5dddcb9febc381bf82118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc226fef84f5467c813329a8d11404a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4156f90b9e4a42d02eb5fcd4c7fede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f306e346e3f8cfa6a7adfff3212c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0e1b24113490fa2e55e33980f1ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08f1687dc85112e4be6ed3f786185f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8cf80268c3dd54d070a7c7c21854c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b645cae84ae9dec114282e46a9ce025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184b28d4f8adacdcc7b510c58a088626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130120f2c1234c97a7ca6c5bca911f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd55b89c1d4d51667930c9aecfe2a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70805d0078466bfdfe3b1ae21171c6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415e9b14ba49219bac7fb8e360ccd3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbbbb45191ee76824514889c751a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9086b5c88928a46ad84afd6c217ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d768d48bd601c9580a8a5cd271208f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32beb320150939ddc634a14441ee6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa8759888a8a505243fcfe2c987f5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e98f3ecfe3ea6f9f1abba6609a71036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c29875c3db65906bedc751e31fa3f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d00a33dfa25e0fa18c4d97f15a601f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b3b538a829df02ec99faaeefdb62339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2be74c3721ced406a1f03a510ea65040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e09e9c22eb29e9effb392cdfbe8db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f120892113f37c92512341bf1f3be8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b12629b1cc66e7c507f5d7a57f99aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f1d650131a994f9742fe4e432be544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049dc2c23e31350de60653a9dabf1ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c30f5c8d3138e1599fcf11ecb24ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe50df6f9fcb62afdbc341f303bbfa847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cfdcc6c32ac450fb75ea332f3f48448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c29e3a2153b8a7198cee60bfc2d44a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8ffacf597934afbacc6198a7225c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609154591f333a3aadefb3d7a6aae58751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74119b56bd04b345007f21501f41852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07420469c36e5b07f968234598fe73453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eaf94c1999c4746316a6419a1ac1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbde6b6595e79f079b2b8ee0cedb0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369bac64d8ec3c5dce6839f501468c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663854718ef95711cb1ea87bc9a7c0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788f17fb92282ea2b6fefeb9070cb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd50baab3ce26ba51585a7f2046e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e2e530c0f53c83fe9341a342d84460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc44e330d1a5465b389d1e7fe24c7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c5768c46867e02969aab18d0a64a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85d31e849ba57e9b824be166017a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1733afdfbd1df9f79a79e3778df5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf96302fbe70d1a2f87287d2c22e2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7c113bbb2e4e95aa009d5b18000c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ca0d6141be34b3206dea09f8714d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3dc02056bbf6031d162b80101d52368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37108d2687cec4a876c23c07fe32076669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843522403da4ad4c06eae3cce8828470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2c17a5bca405a23b051b6fbc230f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe1981f0be07c3ceab3a54a0748fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae686eec5e877968e4910190436792973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31626abcc4abeda132fa1af82daa8b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca316bd8748ce4603a3de6f98c9e256675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d160dfa0f6c0800e15b8fd8365538676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ef97575201473c5dc401e10717a7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fefa643ab55ee0064b757e9fca02378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf0fcc33fb2a76f8ee32f46e679cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c23f022fcc872e53518e2ba945d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f05a43f4c8c6994a13be4b483ad9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d1d51e478bd40445371adc08449c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64db88c1fe8ba54fc835db780ac61fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0baa16dd3425a98563b5e31fab17884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c25c0feb43020a106f1124b3e8a22d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de970bfffd24b557c4b27595f263584186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa831f44326e6ccbeacdea755a4a05487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e4f1902b9687bfb1b8058e761fd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0dec47550c469d9543934f61960089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a984cb69a0843d44b907d8c4b4967d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4ae53f0f4419fb921241ac4f2adc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f0fd917faa4f37d1613815a5e22392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543dedf362fdcb01f8df6457761ec9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460c2981960801ced30a316f52dad994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38edefedb9eda0cdb537fdb0acae47095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc360fbd19cc100c180a1b07a29413b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1b46742968c21359e5351b70138997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2f521edd7e276341702c27d2e8c9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba79a7706f07f0d4b82cd09ebd5fc9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab48543f678006d263ff13ef59dd7b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241db073e252687f175df9b017bc477101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290798d35163144a886f62acf6c1076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53928777040c09f23e88b1c70c567fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a58a2bb7b542d8226e7daf81af1ed9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf40c2cb03a6cf55da61c8d026dc522105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a3689f1809b7aa35667b192a1451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe502871888f9a14ac70886578c3c12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8e7d57c0de9e3ba46a40c5100d2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d7a6164f2b04fb347b3bb2515e869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdff20526ea17abc3166769ef5e350110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d1e1fc573cdad72c89582b4ebcd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec43258a70ccdff784683eb793db3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a3ae4ef7b3e4f8023eb954354aff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9170f6bec2972408d80b4b909b31355114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4efa737480c84df49b1912b7e54650115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfa995b8851b6719f4fba31525a682116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e698f78fd6003016f3a47ec9527262117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6bca95fd8d30eba1c2bf05ce60902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c09a711f74345579c31db22a28446119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c9683e73a3fd0628de3efd335fb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443df611ceca1c18d37b2e4178c6bc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d21fa693be3c782bcf9f6698a198122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8979b420cf3d275472c8eb5a4163e45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4cbf5c01e0b2b1bca14c90628c1c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45032dc194f42990887070080bf5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a6e29ea3ccb891186758295c5e74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2c2e0299782f43ebbbbf739011f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02612daf19a95f9b222cf0a1fd405336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362939c885f424fc9b0b6d5e4d21b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70127ecb9e59f25f3bd3f02e7d7e7e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434dab622c443b7dc5921b667158a6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cd3a0b760f70c245febd417b5cb65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b66c8548c0e4182b538b6bed54f7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6be2d8dbbe9fd3c96c591c9bc721e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a258ce18cc6d4d09a6cb1ebba8e0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fffb64e3a56afa5b3a47e69b84430136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f9b5ab10949d42cef83e198ad7bd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe3951e749dbb766136990b4438a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d51faa2f63be9bce8debd494154ef5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33f3754ee3cdad447dc22147a3fd41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caa5da53ecd3cff2b12aabc9fce247141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31e99eeb78829e18128f87288434da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a09456efac634696620da83b75c613143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac06642ae21ecf0cda9ca81dfdde69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12cddf42b75fc4f8a0d4ae69fd020d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf61253757856c12dee6e40bf144ff9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d5d6230861ed7035b3ce435dd2bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb6bdca10599ac02c9fd154fc56f80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd15877b66bbc5e3467f9c92ff7843149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a989d952b4ea620f5913c8b3279944150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef055384b17f1995587781b83160ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb45d37832610658ca9b4dac1d701152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5d9afcf757c220ab7f12442cabcf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f092739861fa5ff473da72c22c617154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b25f423577929d6b169ba42fda97d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261356144a2fdbcd15969e223bcce5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da685d2457708b81f5d1927e1db1a56c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e01715a05c8b72323daa4446346c90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9066fc8d34295ddce7980a1ecf47b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f23d4cadf448af4276b76b99981f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076f0a7e9a7644522dbca3f4cc23ae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429dc9fbc5e86b920b6d70b118f6831162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286596f72b0faa8c59947ceaa2641c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b38e585d7d9703709e2b5199116d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0207149199ad1f76965f12e8838b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0ff689a6f09ba03c1e9fd282a39d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e220c7be0acddcd79a6d26dd26c33d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f26205a91ec05b89c4a78db4841adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6d58a21da3b253f675d7b0c18886169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756830d66afe7d828211d2368f68d281170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2d0632f832272f6439ed4bff4a5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3147e6c3b8c2f2bd62457a4d4741e4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8ef58632619c727a34b1110863efc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dfc76422320b040529c919ea98b73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802bbdc071ad023df33fca25d77c2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83863dbc495545e3e63b7f0019b25a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ff397b6dc680535382eb70c1504e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420210630aa93edca398d4fd6d6b7172178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791183628dbbcb985cb69354fc16181f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0359df4d34a34e7b51d82776a60e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ccacbc5838129157081561d9a7389181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c1f014edc4727b29ce2632ab2be9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f26269830d394e34e0103e1358781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eabd6fb6a843ebe1bb87c7f3ee1b01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78987c1f9e004d4b93d42ba52cbbd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17781ba7a7a406211f2a1879e7251a29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebded4544cbb5f5ab9e9dbe746d0eba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eefcad797cb7fb02d0f6e452e9601c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d84f68ac7ce0200a84721d0b07e0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58426f3bc176f9973b5acda013e035c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c2d1bf09c8804670f73eb292d0b97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa7e80dd27d41ed1fbd14d81704c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b240c29f79b2825c4f42e1162af7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc4132dcbbb88412d80eee7cf070b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412f7ac710db8d13f7284c17fc6e757195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6636267d7dc31b5efa564bde441653e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af713e7e2245f7cb0d0e66a9643d8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9a5994d6a864a14aecd4a756a26d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6d50f3c1a549ccf057e88a658eda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8615d8d00434e07b505907b4c03f4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c92053c2b2598abe50551f299e1d8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac8c3919133666be7adf5316299319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d077b582c88180e901c47d247f2b32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8cc197884ad6d7a2e9281934a3397204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac36e770a35219acbd926d2a86cf51b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06003726bf66e4c9dca89ab8e391a988206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480991d0d7ec5b281a0a5da95b18bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d328d1aea86d44941489defa016647208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cc10f44321ab0401d561d0ca6013209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40887613f359cbaac7aadcae1b3176210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec75b9c073beb37121a588bb142b4ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a3b69abcf04feb6903b278f1a2bab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d52098daca6f2fc11a36404d8cdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfaa527bb53c70e6b33fd03a3de602214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a213f99bb12f3997d0448ec71fd58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02979cf382cbc499eb73cb08f3e2cba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ffab4824b7d5dfd436518fa3d3562217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de89211035e22bcd856b8700fa9d73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef49dcb2d331d65a65c2f75b673ea9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43516fd63f68b81f62ac06df4cabb09e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc0a7053efa9718de1faae153e822d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be076cbdb794d11303b4c71c579e6122222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c5caaf1d244145dec9432cfa64155223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99434e5f2915c9b8012b1391e9c9b993224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcafdea83bffed10919ba454122544225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe644c4dea58e3b91ca02db817dad3f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc06a966dcc6f1bae3913e6fa0eb4d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003289ca0f2b2a78cb45f1677e2173a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7a8537a31be96870d78972b96843a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abadd00bfd1fd189887dd856987eb49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e230fc7082edee5bbe4a2f5b3afa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863730490b231836d9dc92c228f2de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d5244212edc3ed546db050d0d49f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484212f1a1385514585d9a10597d4fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a46e20bf5aefff931ea0abd92696d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e5447b34e9f66c6e5c6edebf4b4c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d0ec91d3e519881d6e7d640b9004b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ea1eade88ff47e58a0f7284fa70f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e23ff817fa8d386cf464f4cdfce3ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22d372afbb2405a9f30126786e983240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a63be352810d058c54e5431023cc36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12dddc7170a56477a767e188b09d08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa8ec4af02f0d3eb63948bbcdf265f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f05f91a3fff2095370c167315ee2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d4fe0e15df600fdbb33b5e9c19324245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1b0d871bbf7cf52ca8fe102d3d4e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15311cdb4bb79b964a424a6d78fef1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139034222f66cad05f9227a19de93330248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a9d3421866e8eaea426b7c6dbbcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469aa476b7d4db2b3bec7d34e623e02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac68e12fde1889d36a51d1d070a0bad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604c6be1778af73b4dcba4620c56a05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c170feff315ecb0783fb34702a511c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47822838d7e28ad474a437274f0b9f29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ea8a8368e40730a587032ba21eea5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0addb6bfb6d9ce2b7dc94171824dd62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff08802e2d2fb3049f6a4ce7fda6f46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231e9b14bbac5a66d15fe2429d4568258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a0ff3cedaede6bc59c979578647ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9d57f364d414b42bae97ec3615180260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd187aff91e131ef31053217cc1a96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef385ed9b9f113fc3fb20bcf9b2b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581369f53018459a7d7c0c28887863bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e50c31944f317481b4421d3ec5ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb894c8027b01ac862460aadb454c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e793b35b6f4e28db7a4a2936b09d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec20d4bc4992bfa426aa226f7cbd62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871315a99d75e903bd13e4812d95e3bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb3f4963df10072655093b26aef75f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3dde6ee3faac9ded462de918a3385270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9584503ad1b10712f95f39e89d99bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16654e6e3e03fa71f3157d257b8bb47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec6b73b25160af3e5a25ba8e1ad1b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec552819539b59945ee0b776e4594c1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9eda2ed5b96159e101b78c106df2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988fcbcebed601e5c21f028c770fb10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b6ca72b46fc386a56d59738a1678f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f9f54eefba26207dc9069cabc2a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf2acc661194044195dc48320eefea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b691a22eafe0ee49f005bc9f067dc48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b9b1dfa250422b5c823de8d97723281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ddb8ed2539e617a100537a4ba87fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2c023147c751cee186ddf9ae6ebbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc42a83423a3f5bf1b129dea2269a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86ccded75a8bc81f5e3006079db0a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd64d20490891266b50772a770d5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eddea81d2bc093be4fd1ff2c06ea4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8624d4166a36db2e9ff5e743df53a48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c7f342ba2d3b097103d924304b8bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfaec9629a35d9549085eec280fa07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a144770d181b29321b466713c1ca03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7e3fb485097cd9bdca0e5ff3c7053292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a783662853035d6ef90a9eb16e36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da1daaadac66f7ad31c6c1d17190f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20afa37e3b60b2fcec508ed51131f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7eb38a2076230de170393b17ecb8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb76a29907b183647589573d1354d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a75d191e348a79e2f69658feec818298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45342315d0f1caa7f9891f51969b4519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5d3d976808539224864b484741247300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de867705f4c9c185fb0b7d74355acf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c2d21c4b849a2d1ea834e5d13405c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f744ea45271d13ad5dd5fb1c03b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc2e47437ac74a69430e9371bc7ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45571801da0cb6215b0b9dfccd500967305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669877b8490f5d60661062f463a0dfef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2f2fc0e8c096aac9bd8678ab047b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2405ce5a5aabe3b2b1bff48f17d810308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed51cdc0b32c759325c0e54a0c1c48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2340ba70aca3195d58d462c56e95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9133275746754551af8d1602353712c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882af43fba36d379dc58d29c65e04da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1174c5fe8ff7878e6969651ba6dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fba89a988b3bdb8beec79a1e1a2c1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec22956ceaf7048d4edf43a87ca200a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d4849b43a6559ce97a6876c435fc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82c00f6552ebad2269fa8a7e56ae86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099eb123746158863420acb4eb0c9ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbb263f1967405645ef129a3e79b98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563aef048ed1a85a1c76eab404436d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382114a8827afc52ae97e0b5b962a49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594770543fd933723de5b3290ba2ec8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973666614df59ff0fdbdc06e6e2fc3c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a519a1085aecedeb707897e40da75c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d689a4c311a1ced40d4dd6c30922b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d121690812cf14cd5b45b51a4cd2ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da3233cd5dad7a4989bc5ffbd51936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083a4fbcf9c349f800e06c026bda60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a795bc5c0b68fc0c4deafd3f72b7a40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1424b1afa2d1cd1cc7112bfceca2e67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cd8fb812ea6f963283113dddf48d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1421f4141ac1db5d1c9b52fdf365cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d6d327ea5168084b9ed8715f7014333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767393bc005dbe8690b5ee1e6f416c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2f21a7573a215c0ea163c3055d945335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c438f430120c31a7c277cc29ee212336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bdb3b3b639a422868f90996a6230b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49875b254334e1044fedf53ed9ca9a19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f2ab9e0961a50bc0ff2c56c15c2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b35c2794ea24502ddfc165a436cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35193611bd38749ae831383c5bd9848e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc431dab3f3af9dae9f431746caaf964342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2438f5f76cbc8e769d0d585a5d7ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8ffee0983ba7eef1aeb405afdb5ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89415e02192956805e67092ced49b3ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14ab0096e10c3e2983d1d0293534d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddefbe30bc93f3a358daccc0aec1cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a06dcf5b8b837349cf9aa24696560c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b256281a8caf38628cd127a8f323a6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bc3d783de28387f60da79a8e75387350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f4f82a7a8207ab3b94e08cf426cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429420d27a86e9b5e8002af31a566a41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa964445c097bd95e71d3dfafa755353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b1302536af76e376b305d4d37e5f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac732841e9580deec7b9ed8a0fcc9f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef66134a0a81364419093f7b724b2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7837f7693b6930242fd767bc7b4c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b5ee6740410a9208fc3c57830ae2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d665e9a85595db3563d83875c72bdea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b885c0dd1bd598ceadaa2fb994067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7460b4412d5b5465e19eeb4febaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506d2c35af53f40c70baf897287eab1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599095e862393d5213142ecbc8c9bf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ef45ba90c2d8ddbb34a914557f53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599974d820dbaea081acfd62ef13fe65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46e146a99da14ccee8bef3f1ae90b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd28e110a533b56d6c26e379733062367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a524e022f7e991a4b4ba5ca2e6e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d258ff652c08089f61684644aaae8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565df86a001d8378e81e3bd5a50cc4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ce1715eaf8d98da3e7b6b6de51d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f8c5e24fdd1039a6c4ba5ad02e46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5704e77d0267f3c8b3199739c9947373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc1044339db5d27d2ea4f274696c2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314c2ef02e4b7e78841b2ec2a90e825375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926022860fe68c76bae6f44730ad92df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86ed42a71767644b07fa03b6e886c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c6f4cedb37e94e8fbb6833618252e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b864169991a7e291e6f2d855fc98c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d55b6e2581ee87d8d2085c9e7a65c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747b75b3510f432287b978dafc13ac3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8ab0c459f5fbe6f82b28a2472a7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3fcfb7b08745b33b72ed02676c477383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865305b6923b68a355aa1029a9c3b120384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c34a36d5a3794497b310033c48eaa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc530555361c62716394742da31dcb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4afb30a7cb1456f2ab464c588b49f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e9576e1a67072e31eeb3613df0be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6815421bd155a3a366031203d262b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8d00af5431d637ebdabfe9dac2ced390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a1f11080291ca2b104861f8aac8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad52f882857367bbe7c5d82ce6bf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe56f80618d47bbf3b059bd0a7d54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f568b828ee12e51d4d70a95f71a51cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8d45b5329dc8b7e2e047c3dce9ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d7e99b9df144bc7e4263f947bfd3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16310cdd883b592d60e6bb1be4da010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c80810ba700466feb06ebc4797b97a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613f7dec0e9dcc42e59a77c70fb1c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b6be34b174b7a43ff4f44de2c38ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908daba27c095a64f410daa05772b2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fadcb8bf47111a15c82dc31ffea391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e65e7464526b9a572d7dbe382ee1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da41976264dbbef8d991d139fa41e95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9690377fdf3fee9f4b0370a539aa93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af25227d9f3069c780714d7c0349b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829f104c7d3673a1bdc29fd0281b135407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e713f8cde7b52a6a65d5af63323be5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5213e4c96f5e3bfcf07ae0e5bfd2f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732f86663ab3d65173f9852a6dfb61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd6efa2ed54c909132bdfc3003b9ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfd4cafa9b841fa9df45dfa5101d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8ad803a622ab4a3c9f118e4f070ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184711544ce5b8dd4a558f44b11b9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751aa036b48d16da0725e6202fb977415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03101167a119965f99ed603d1392be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfc401ae925dacd7fea0e63998df4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb7859763e63c6256bb7ed37266699418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67381aed59901ddddb9460dd04757fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02304d646d3fad62fe9751e4782b70a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21536bfcab3be41a5fbb410693415c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c090b32a2c3af2126a28eebe66900422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7e195773e4aef967f12ab668afea7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec3f00acc26ce0df146c1b3652c1b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb9e60bc5d506460ad501257b49ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f49ba9d91c55342082ad5831c3252b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3d755eac8023318a3e14ed69646da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9a4d0039269e61c6c240d506601ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a819122e1e3870580f203936c8cd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d380c7ffd11b03908c6769a82852f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee02da9a01b185a1a60b9a2d24ba9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f185de7c7a5facfd15eb174a405ef0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89092bd8cf16112e817335a2fd9e62f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b5a6ab6ab250006e483eb74fd14e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e0ec6c82c5b774c5ad73d09f6e61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd64e33be0db63f3af50eb4a55dde0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f05acbb9904a213f83de877517b9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458620fa7068c25ea25cf0b08a4f69c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efc06896bb79b511ca73ca3d9299b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e990e83016da39b799ca79b0c7a2ad5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a7861d64b048d9fc903339f977b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626b6f4a56987937493e4276299e435442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f24dafaa3f2f57d0fa054d857546443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061bab36fe94af23a45ff50c3d4bba9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcba64224bc4d4ef2e249651d41fb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f26afea4a1605c50a8ccc0dfa771e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cebd00d97d1961bcaadf64d31eb1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3f77c5dd1947988a731691e95dcd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f2e5f2a62c52e10ee6fd0b196af0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83797be03b9e73dab8e1fff4bf99077c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1eeb68f47fa76b54588766653cb47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a9fba5774bab3a3ff338701c5f33d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b6a45d596bb946f054b27059a763a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503abab4b5fc32d2a95e4583e66cb78f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a65669007d462a97dffa2729326d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b8adc6d1022c31748a8779288a42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe121b4bf473a5da912b8c30c60383457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4e320658a23c00bde088ae1f20ab3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f2b216e7945e7b3cf35a25bbfa32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cce443aa11af66c2b2cda417ad029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d752c3208a14b8465fb0ccb0e700495461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee6acb46390c2474c698e2a685407b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fe03ee8a21e5f6ec9d1c69dc979f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0ae1b41535fa053cb4d333b009ab7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83806800b9356b6d12c9b59a722742ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37067be4e0b5872ceffdb1c61582772b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef8927aee0943b16c917a35941dd93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60937cdcb2410f1e81fcd3be926fdde3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736bb091018e1f1db4fcbdf416fe245469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6f9df2a9f429eb56725f04e0af7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac53c875d9114eb88b2fe5bb65c006a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d4cf8759731ff18a940433d20d282472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2214c1d70ee40d3aa56010c72cac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4e011b4914f52ef21b53b1cef286474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8c7b25b01331dc6ace2c5c058af52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f15477316cf4ac6cb6c3aa8803a733476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c85c30bce5f930c23e718286c9c2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e80c3cefc72a88a7c7abc6dcf35ec8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8f9f28900228366d848fe529429e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933927b17114669694961741710f8060480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a167b560a98053f52dfd8b3732904481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607d43301f84630fd189d8b8ecc342482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df587ebfe6a289cb1499206816bbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b8735c3ebfcd56b98e3f1ad7b216484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602163f3c37c7495ce2fb216b026e434485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7378ed0a778f6947a7431433b45fd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283672f6d335cdee70b698784d9041d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd629a41a69a2ee62dd48846c2789f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23efc5e1cb709cad2a700814eea6160489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b8708e53422c50f4539667b5c0216490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4446e89860dea070473978b2a64c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d2a8390e83ac4266250d1e5e0d3f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998003130ab58a6eb57ffe67cf3b8c88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b2eaef66aa86ba41f441dbbd2d126494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fbbf6843b0597a7825afb749eb9fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5da6a22ace11f5d1cf17a5529144496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cba8cf80376736189bdcde2d2ac8fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee556d262b8a0b3c8079ffe7c23eefe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfbb366216e1eda1ede7974e704c5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f43bf4cca61a72e990d2a522f9eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad8218bdc7b3f11cb8c4d149044561501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e342b7c6b484635d796638d7a8118502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476479cb7f20c929ef5bcaa920fa0f04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a8c9013940023e84232b1118e294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68615e4fa088514391961270e6079231505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387b55bcdd041b244c577b71cd9d521506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4667f0e03993e675bb36facafe15b59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2405a9de22c5f972d657b9724e753508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a34b0b089e90bc91cd639288b5f5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92317efb1251402c96602177340cca53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019668375d80eab86c1e663972c9f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9b9d99b7a18f7002c0a0f44da8d1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45481eea2fc04f0f737124ae9c582cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079f47cae3af4bf057c821bbf2e701b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab704c0b07e8dcd30901a8287c2fd1a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d8a7ae73f7146a6119f664cae2259516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada3c2d4a2351c32a939e225e94f45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a22ebe54eb0dbba47ba12457035a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c573b6c23c88661eb131aec39ab6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ecbdda006e1969124827b11d6dbd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ac9680319233f812c1fbd0c20131521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398123711e6817410cd54997e259dcb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23592fae80d14dfcbd49ee29f91ab225523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae86bac96c98b1c09acfe68ee2a861524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee44f96bf593ab4096f84032ec419c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae916a990dbcc09e5b3d0369dc09af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777caa3ce59202e0c3e63aa94a686660527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414f9e97e22bdfed1dd54f5d3bab38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6299988145611c9ba0024e805563d5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f639be2bf3c8d6ec7c8ffb0d3473530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e93e953a40946e7317f643978d9ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478a5351570e31671fdf192167d3b8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c0d8043fd114c38e528970eeeda54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bbfeaeccca31a63d2683b13ecd55c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497542f40752f89927318ccc3f2fbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74680e9980201b5591393ad829a782e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4bb50b292ca7ed1e6b1b7c85eaa1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2a7427e8251bd79127a39febc9574538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01890c47d9059216127fd3723048a16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245200a842f6f0e493c94c5ea5473c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002708b687f942632bdc013d960368e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdedd690946478f09f248fbd905eed6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390777658e157a350baeca3d8dc91e1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3476be6571cd28ba4283b6a4d4d293544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e13c35a46ae530915d4e6cfafcdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abac48b0d225d718d0fc3ab1c8138c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021acf73d24c85a0034785c6c567da7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8af848e60d3c411e4f74ba15b4335548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898e4b13ea5e655ebc5acd7fc223d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef7ac0bc7ec20c8076bc1331bad84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667f5be03a6a2ad981252f12971d307551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29f5d91e2fddcfdc8184bdc4a344a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6378ed62079ae3ba705e4e04e4f22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a028c08ce9e5ba62e3ff521ce6176c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411e49865d5d93c3361cd1ed27c8726555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7e40282172d6ac6ab407cb53a03aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690348d4b9215b3844e5439c771f902557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56321a2a59771acf21d629e66614a1d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5e7d4559cecc865fa40d370f51bd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61324baac4793c4aa5b55e81ab2ad2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bebfb9640a9c9003208b1499448d6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd02714e3c6de435410431ad24d01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1d30494cc55ce892074401cb8f78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16239ca9375f1aa7ef7d2c6568a7bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193b781dc9a53de84c059f81e28c813565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed171f7cfc9a9cb433bfa97778bbab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910adc81b027cc657654ee698ea05b59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dac23f6a1ee138238db34d6d78b26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa822ef498691e8c7b20e2d4ba7e19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159e9be713354eafe7f575361d707c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497c0add851d7bfd42e9ca662f09b3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad6a61c3c63cc68b3b202a10f7b27e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c776be535c5aab8b9c97b367e771000573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e547f151310bc93e9322f4f4e26b78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc40133e0544048ed6f36495be90e31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc61f333778c24e6943dd850bb0d8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd229647012cd78202babee1261da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a8066211adc59178f79f27636220578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b7c354986ac45704c2c1142c7942579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac526055da0a23267e0021312cab5fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1072dcbd9380bfc5c80c8a5fc9053c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a3b2cb3486566adedf6af04d71431582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6cad25ec2ce1ff39eff04032c9f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ff0f4d0caed1c783058638bc59f68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd789ee9a46473b3eea8c52f2100a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556b6093b35dd96cc015186941d0ae7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a79c4c0dbce520b621f55faa24faf6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e885a526b1597566b0ed2d345db21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e4e6c9037bf371f8977eae173eb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311923d70d6e396968f26d0530e47cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f5ed011361e9f3b8041d2f142895591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5e4da97d84a0a9ff55b8bd992cfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be258d1c3c2ab57ff4ef758950483593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519eaf7a94e0d77665d8fa5ee3fcde2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc628ef22ea6388ea9ca5da2ff48c242595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2d755d254daca4f09350eb6612b75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85fc3db57e31f87160b7ae86be50f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15cfa714d5401f54a32bf75fdf5a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945221e042848f6bdde1625ed556298599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f705dd7f9ccd945c663e32d98e26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5e435d84d106b6ae13cbfe8535075601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16d9248e1e8bf08af9fdb8eaeaab0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200c14ffe5841b8774b2a55bca4e2c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb650f0f27d3494496b2dd9f8e308604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d3d1a9c196da9df9dd0a5be17ca8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d824f0a52f02523e11a1306d4d231606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178e9f5ca8b836a2a681163b3e43431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e121bc0eddf79faa15facf39c10c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65287f7b06f7cd3dc1a371f381eb1010609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9de6f35604b3e4108d8fb3dcae124610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c413992078271829e9d9f3d21dcfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36a4d7621d2763cc215c15c272e87b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058312b60a3427cd8a757d2b2ce14f13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635cd2b60fcdf434d238038f0c42abd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bf50e7b27db8e9a90468a933db989615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4243f123fbe05d05a4fcdbecfeda2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143faf75a37627e695de1b4b7107d35a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252af185e151b043cad2b4aeedf186618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76253999876c3874dde6e772dede0037619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9f46a16caf2bc5d9af2e0ffe6a8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc69c329261e501065f700e8843d4b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183d0a8ecfd62ff972071ee41c8a72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2fa7e9c3a320a48a7a90536297b78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bec7c728d56aa578e928569de969f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119bdf2d35d9374866942c311633432625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522450357012d544ae5755b47db9b4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb46ce26aa285843c3e82d0f8f639627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c3cc25655f382cef0e9f21b69c26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a37664fc7e8f31afdffb760760e6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83b0a15d8057ee3410b425ec749a81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f212c82a61d75a07926f224e2313fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5828e15641e30f895690cc1bf2dd08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc28403e810fdd0db2853bb89b3e045633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8344b051b2ac768f58aa4e813236f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3991782a5d635abedb22332b18394635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af092c41e06f367d3d3390391afc405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eccbb3005ba7b9ab2b9c2ffb70081637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b95d8e73f7f389dfd335fbcf4c5511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a577e0a024da674a1e4ddb759b88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733109c1f85117e66714e70f76316de8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5831518634e384b8bd2aff3f2a4cc94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6e6d6446b3b7371cf7a08a02e828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c077896f7a3a07d5f30192a60a224d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ff2f1ed79082b4258c4db665399d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ed9b9267cdd32ef820d7158cfb817645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49766e597c27c092560ca80fb79ca15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0140d49c3e7d80941907e45773665647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112427db2ec9d2b12b26cf409a76b66f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45396522b39f1e7366080a369c5195649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3496a3b188c45f167dfbcfcbdaed2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d81b7fffd5c9b56eb5d4c845071ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3b331b84164c4b80c186ef109934652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e013ccced7898945a152db381c63a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cc58a311eeaea45262902e4acf1f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6a263546c0ec9b90489d803c7690b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525b3a5d082ad5d47ef837a80fb1ac8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc145b4e21285ed05b6d8db71ce99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7543cf904a6a16594fd5919af1392658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9439009303c48d2ab1549132811a99c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2bac47b6bc87b636664c66eeb8cce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c285f2c1576f6230d7a8c57ed872ef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4485f24687f8d113012e0761b3ef50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260bfc69fd3a0379bf7fcb60d67addd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aadc6d93602e4d168c4fcff06aef7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fd859dd8f6c186caaca1c6590be7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8605c5c904cb0b17fc99e40d8ec1ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1236e2a79fa22be66bdcf3ea6e4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc40dd19979f91033a3f26adfca524668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d04086bcc36a6007dd91a993dd35a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a576b9ac3b077af0017ef8264bbd37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e0607cbdf05fc8cd3df9cb3067b1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16704f74cf2a97e1e79225f6cba45b42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220576981b9cb0f373819e8fd11b3d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a15cb3018a45a13cfcf6d45a185b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3089e40e5f694c28a36df993299028a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc00688ae247ca05c1a2813e2af50e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3d96021c592c040ee270edde58d1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e509280443aff9f260f3745c9c2088678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c805ca3e293e0715dce9351ee09d5f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f921846a3472f611ca2b8e4a54f0ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed429f93cdf02a2f90a8aa2ac9762681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727e1a133cc36f56b8fd43f860f3888682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56c612d5b3d3169365a7ba0e738e6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecac328aa4d58ab60d2c36ee2154e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aac2646259069ec225d4664db80d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd98677719610e8e54ec464ea87e97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e462883e417f089a1f65c868e99b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baca6cb444f7af99eca277632b42940688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9845e2850bece96056079026ccdd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73922ea50a49b6a7f68bb7d2dd0c901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eacf0284c25eb890471682e7c56713691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd84227ad2997820c460bdbe3db56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae7777c5eb2c19523bd913522e6ee2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631721c281cc14b5ae9fc8ad5e5b286694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d9fb2b7beff46adc19a8fe831bb94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e4e9e5512422156fd6eb23fcd967696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a508036f1e050c0c83139b274b8a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e1c5d8e409925438786d89e3ebbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4267dad1fdb62e4295ef74674c157f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d36bdcf64bd2390b672b8e68bbfca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9b0b21a4a861e83a4c0d4e55dc69d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25845136598ec3237443026dd8b967c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adb348e35e7d954e0b35d5e3fc7a9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb7fde8a50edd81573f3b80cde526e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d773d8816b875d5981affa659e9992705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f17c936d564d48e73304c883750a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9ad46a7943ec888fac612fe79a05a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a3ed5ae229648de82ba24282ba0f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27d187daaaa17c6ce113d181ebb15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f3b5090ad77d12e77e5a8488abe1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ff1f31c67928c2e7cd1026275263711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc78af4a89548de7ab119655da2ba8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac8143d2e5d95152c2ca49cd7edca3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbacc8adbdeccfc7d445ef45ca4eb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb1de43dd5e5f1c0a67294549272b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d3767121ce6343b51be4bb1def291716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ef3ce6584a7d5fb012b55b4ce26d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c251a16ee048875b30c2a8afa16855718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab60832b95d527e028ce0c1d9d4b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbba584c951772d05c5a55ec84aed5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a500eafb0a43a12ec0c4239044563721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059b9d8e4aa482d1ac68dbb42cf3132722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b04db23812f80a33295828055353d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15e8446c0e6c16fdb57922d40b1e20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e1b0b5e9db6cc66f231f5c84e734725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc870b2d598e997a42d14f9df2d92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3931a4ab216cfe224404a65184f44ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564d429af14d5d0e5266a82d657ee2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02352e8ec59c0e50e0414f0ae2597729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950259e7b268b3ccb5725b65d97c9e19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4f63f7a3b4dc663d9364d9551f163731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a5254a4387e79e39e357b65deabc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246d26cdbb1364e8afed380f7234579733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c225ba16157a15743b7ffedf3674700734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de549f61ca1c9f444a56b5a8db1082b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4aeb994344f7bc6e74e6fffc1de18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc55cdf8808f106ff66d5bac92b77c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965254d5c9ec6fe9270a1822a92cf3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9be3b15cf80f20a77cf4b7283c2aae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d5020ea501aa252e434c977777a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02dfd7c7620e221fb5eaaf815e60a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2898d3b7d35bd2540d0444fa28d117f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5f404bdedaa54b5d9d71efab2e3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd734fa7a84fd2be75feb391aad7e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aabf49baac0835df4f470018c1e93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b350e49a953cbc13dde50f58b896746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13faafdd6656b6234118ccacbb1d6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8528c0bae478fde9ff832b99eebe7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96d882410bed1c6c8dbe6d1e3c1ad8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe2bde3b41a75752454351be53f00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790191da79555fa3bb3ab26deb7d359c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c238fc2e28b6e15d8ca65470ec1cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784c01810129c93cbb62cc262799bf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ad68175211ae96ce8062287a9b43f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25234a74220d50b8b1de4bffc4f5d806755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d362170cc5facd65dfeb48dc9a97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c9444b6f68ccfd3e52d04c175ffd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9feb8159cf2f29ce8b3f1ae2ce8a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c74f4d14fc2232ac9c768a54300768759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08c17eccdaac02d1571e5cbb9db981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b64256e58d7c49719ae51928ef6ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146a9f2aa45ae4bf9aeb5842e30aac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86d45c213fd1f98c4e6090d08dcffa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b3fd598ee628da949f4ae4206fbfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66f09057957bfae537f1874bdbc9176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e875981348a6c484f254620c8b93d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef0881596308bc7abcf34ded083408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54516dc316d4b43c5df5639a84c342f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593f4d86e80529a1d4ce4e5dd749be810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74e5b6ceea0628ca857aca4a0cd1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f30f693860de202aacdeace47453312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511c01a3b5dcfd60cd99d424af9c68113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b8dbca1d3eaffc668b0a80b914ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79247a0a1db1fdf2f55cb7e7b344df315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b33eb876d8649ee47f054917f99b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af710d9b96ae22fd8dfcc0cef9bbb34617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559cfae00f14c495cf1cf4cc13c304d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc776f262e4a77db6cf6677f3f1316119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca7d43c6e6b9e098b1bacfc6403a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11419412b209bed4857581252f7bfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f9943dd1203c53a889333a91b1e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97457ec7498ed479566b23aff25179f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd4b80e6af3c0553af503660e0338b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a762143d2cdd865d94417f35c35125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d4f614c93bc3d9a15a0811d1bb4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312fe5f1b2528678d6efeb4b35922cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d486b30fc817182303cf8a1df2905a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22c4919917e4d714e9bb152299300529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317989f158ea3950cab6c064f5856ae330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2a8cd9817b60a8d058fff4cf4bb8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28752322abc5c5e893de8be56cc1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3df4ecb941d4c499488d85c01b2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc089aa2330ca5e2486e3239dcbef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662dfe8f407f334d6b112e382c2217d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d125fdedf6c63de5dc96a665274436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3216bfa2c7fe228526dab7d97880e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffba712383d24f4231b97634dca3c7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad034d2369bf2dfac2fe966bd15b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d46a069b7b6e90539a20e899b0c0b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf3e40cbc7a2cb428dc0b8fa4d048e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a10bf8304b9327b88053407f9d312042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a921a93d54815dbe339fd84179e7c0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcea369d19dc14f8c642a73b9aff8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecc3814f3844f11ef6c30b0914243145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d561afa4c848cd41a687a0167b7d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640069d2f6ff7db442efc504e658457f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec31ec4f0def736efcf9e7b6d94fd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09692e14b3418ae2902011d8c85ed4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a2b64e0b97cc1cd614c05b90ea8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f6f4cbf8be70947e2456f961fc4c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef9c5330c49456b0494a51aa1f7e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba695de9aaf9c78fa54789e4b5d26b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63b1b99aaa4330a109d169c740ab654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835fa374db728a2943141ded724e8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c2e297393722a20ed04773d6dde5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f5db3214cd0f2aaf7c321ca32a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd5aa298f80ff5e8dfb8fd1d68ea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804a3b90acfd76184f9443f37b66d3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ad16879123b68103e90f6d848de360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db039e02ff504286fd25c1254be39361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f3163685d80355501a1fe178e89f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa4ccbb9803a44c8db561069076f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3c85d76022fb85a9666e5de959fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c08f54599798a8e17c23e42c5d3e6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb87edecf6bf8b34995fbb180858f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d561ae4fdefda41f90a75f2d56195067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e614440af7f5174273a3e8ce807868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71ace810ae438d791de71501b302569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623f535ab6487ae998f80cfd349a9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606177bd8566e6224ffa905ad4191a9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a687cabf01cff96d7d05dce7b9daac572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ca22b0542b668a8725991fd6157f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fc17cc56b1020f13852077082079f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614d0037abb4acffce546426d560ad675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1f7e44113268e19766f807e18cfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d790f59439daf921adc37f5ca5cecf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5c3fbb7b35e1923e44b36dceeecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38afd8ae51a74037c69542c88faaba079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b29150d4dfd18162db7b2c7d380a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19cbdc01c67e5107d45c52c5b5f09481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056207f82304452cb242328dffc4cc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c7804af2e15c3c1e7589e6c12138f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe52643c30b552583e0aff988341f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a61a59e3a60312040b759340216285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd380a9a2381a9f7c0a9499b9ae5cbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587abbc7f6fd0177eead28a7abc4db187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304a193b65a998b6a3773a55de22f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a3c40f4c9878fee3f7d8fb6f433789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730abbc943f9d120e91691fcba4130390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382383d5792e338358fcd8d6f91950491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8c52ce85ce81d8732415385f8257392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfda9d623bc5bd142e9e59a3cd91af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2f1d3fc7af765895c69472aa0b41194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90c51d6fb7770e510ac40f06492d7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907e7432d7ab28bcda8e397f4e141c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013bd5ec1f62a4dbc8dceb1bd3e98af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeca037adbeb1515c71bca7c54fa4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7ae83a0f56a9d975beb9bad0ffdca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab055c7559b63a594c5c1e85498b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac70fd27e2691c292ef393d9e65b336101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7238d33fa5e395ea6f5b091e39996102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c91beb6b650141c2ed45c82fa02f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a7bcde2b46182ad0bea6567f735c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084ecb9f81db66e5633728cda98e75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14c3cea68ad00a43020deb2292e68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8be49e72a124a8400783ee97e928f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb80d55a1dde9c8c9a0f86044ba693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ce56197873a3e65413f988cea0cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67673052114edbae4f9aada2d6a311c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7fe3b5b00be76b5eb6db317be0174111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6690478d06a48589cffb538f3a1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e62749dd66ad1eaea0d45050e1afd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbf63bc9df4e625afd94b9bf83277114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8527e735b782666f9dfaf0df4a608115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cc72b2002d099e739fca2ec60a01d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95414850d7f5dc850c36a43da3f2b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f48c22ab77189dc2f19ca8e63f17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50923c99af080c5724f1ebd3e959b88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ec9a8a0defe1aff770772c339859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e37b296df5645badb51eeb0977ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9921f8c6d5c86a5abd80f5a0b8e2623122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903087d6fc990a56ba3cece2dc8bb78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e404468afe62f5258e56eeee154c753124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbaf5251638bb60dcd9dc05f5b1418125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70af4c3c6443a6595f374dfae9b1c3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656867e3eaf6574b8692eee58879a736127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16972360627e5c7c94bf6993a3aba93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e20230df91391aadc16cd65fcc16d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460592c16944acad0c799e0808d655a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260c0dd4e120101f5322ad1e6a312fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d934bcef8ee3e35ba1e043e067b0365132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994a98f1504675a3a50b52c6f7fd7e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888eb0ac716f73ce7f471099ea6ea8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd1c3b24a0d9a696e39f61d9a3d8c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc5eeca3d80419c8e4db8e28fc63c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110e8111ea2c39a632cadb59e38d96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b446fe307f751876d64c5adefbbdba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf475b3784c2a82714843b7e207985139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a881159e96131608574c59267d6860d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759069df7b82e74713ff734171c8167141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4a9ad620ebe8a18e3c9f51e95e768142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1a4f7dd643939f2b644814e474c1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45c747ca69ed50ca8d78b3c182adc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a8820b29813a35b395b7786c2e3e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38c196433b12512b76f60a128e0b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404438ed0e8d4cd50107991bb1c4db7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9988d24c9396943b31598bfafffeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33e6132065ac55cc78c82fe696be8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb760266d0163e212230653801411150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ce3e8cf0c3ccd75185eb271a3029151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a535f9ea4bc987e712f84b9edd2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566358fbdf1ad76c8c96fda836ea87d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7399e11c5da21a32df59d2e0fc13d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932743e31e6ac270c96073bb720f3d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a13f1064587120dc2a2584d75916e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869b78ddf5f96fb7d21e4616842b1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb324a90755cc4f2e06f2c6085549158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29d8dcb705d3de7ae0cb5470dff25c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d518f078258d311c130b599552291160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6fe8d174b3f463df6ab044dc9ffb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b336ec43fed96363856186e26453162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aea33416ddfaaa3d870f486ff13665163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2a1620dc07696353b51daa40bd449164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d5c9cfe72314af0276fe5624239c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c202c4362722908d20369829cd08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edc91f7281bf8e8bab72c02f36c805167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85eebd3d63907ac9c8ad57ecfba039168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1c82f9d0739ce363144fd7ad252e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902cf91fa6b3a8fbdece6bcf41d75d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285204ed27861f1ea7bb68295cc4567171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c16f4c119dda0b9ef14789e16591172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2839a984e1f224663ec78a1b0e1634173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9334c7ba92dcd9c4f47ef37d8f655174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81d03fdd96277e82542bc950a1cd22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eff25ee81dde176c7066a660d838a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b3f9e05812ab6810c7147fb3e3f9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1c0ce10e974408a3c29e3e2e3b82e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4ed2461286014f59865e25df9f0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68411b26f5b491ddf68a13135bb7908180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d203cac7dd5daf7303585c1778d714b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd077c29b942eed2423ded82c0f1285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e747fcef6a65360caa6d30b1a3c0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a910ee9aa22015f9833ccde4b4882a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e513d6cd7a64c8c6feebfba597fc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239f1ddc3e9e2976a4dabb853b8fb7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18710e91ec7a5d4ca6dd084c5ff2b37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2a759a7fbd23058fda58f33fbf3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4a003cfeed554fb6bc16326f82d3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9777162c2eae88568ea837abe90dea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f488e329cb0e21f64a9cbae9c0d8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae7e1671ec43d384c2db63348f5ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102fba26683adddca775476221e5480193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136ae0434bde1c939ffe2f8e46e9b9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ca9c6cacb17bcf340bce9319c5c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d67b73f6eaf649a259238381a497d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354dac57f179948d0625e956c98d744197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec46121b049b7898b45321f654dd358198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df951e57eb59cbfebfd9386b7809f244199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e1e1d6011f70d60369fc0fd477a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07f83e13a99c853a1a2e51fead42f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41418b758896fd71d7b2c4ed8806286202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206d027101c34fa81b4e2129dbba54e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ddb3d4441d116f984f9662512708204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb96917205baf8f45558d71741e75d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17224841cc24019969d655a2ccbe267e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a054e412fcff6c019ccaf3bc3da85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37584a5a70ff5a52307c3fe20da69350208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e50c1a76cf64850edda54c1a9e7d52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a12d6756ed5a1858e3fc078317c7e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba4897e63f33c45142380b6b9eacf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91e57eea7be519086025b2ba527c49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5463b12c723e1586b3661843b412213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f4e2e6c79f27bb530d3df83d61a84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcededff0d61f274469f929d60a8d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e251692953a6093e35d0e7c11173fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd03986f814c8de338acadd17272f32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c3ddc61cd4ae65cf0200fc14fdd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd523ad8dd69046aca90df81980d1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb65c4d56a5328608705f24cfad71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25ae15ba2632a715c8e4d9bfd00fe5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318da86f231faae27bde7c0e5fa4c07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0263120da077e9b72625f4361a79a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8fd1fc4fcf8419a3faef7bb6e5449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33462b9780d4ec26761fa60ee144c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70da7fe78943f43ef4bb76c551c1c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4fb64bac11ad2120424f2abc2e3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405702f881963020e2a5778312a9f9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba15fe20d055058679086a0446821229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c328151d20a13efddcd72840bd333230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629467529ec109627ee1a48b320394e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259422355f87217cdb234a7215da1ca1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993991a36f0831cf71b51bcfb408e05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b99097fbfa178c8893f1b33716cfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748b0dac7b37b49e28f3f55fef27260235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7055a8f0ee8d152879b2d19d8a103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942f92bf4e15a69e6aa9ebdbf2de5fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd22927d590336985b4d1e8aa7a2af7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6420f2da3170f2f4025a1687c289f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd086c83d5444fe918297a6979189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797ff96477b3658b965bdeecbde7a41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1e3a50c59a7066e95cb7ec3bbb577242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6074138a3b1dc15f27087505e4e1033243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e6cd2452784072c7e76124d15ff96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b28913f578d134179ad2baf92ae1dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2bb73cd50a804dddf0f0a771aa138246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8286e692e050681b8b9ef19a3b3e6bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef93caada821b3d22dfe0e4a98c00b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d356f1ad072d508d332ffb8c45500249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c611396356064aa41c41287c5bfbc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac1413121cd97e58a363693b0b87d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d5a439b1ce0edff89911bc3b75cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0ee767b50b98518a45214e9cf2371253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4456ff4999f25ef3d6799592882207254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64707b759e2f5c8f472e45cb208bd11e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc42526208e3f1d9836913213198df3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dd04493aeb9ee7452b27afbb9ae3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bb1e0145af31c74713577644dae37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a4b021087a5514020eef4b26193f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b50b2c99fc9a3cf369767062842f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a8ec8a44eb01c7ea0380d7cc7dba2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1125ee668c46ac4df7f90635b2d0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6c1c3e9992232f37a711566c9f20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124c07fbc880ba10d2408c422533c8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52653993f141acba22db25a59c2b94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f18cdf975b5a3be80b0afcbabbbdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40783effad3fa0d83c5bef15108c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f7676813b6c8270410e5d3600888268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6865aa7a18f24836249a51121ebd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a29fbcb44d089ae23c2988b7c861b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927949ba6508fb07b811f2c635ffe4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29736b2db35a6021957746c404ca4163272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1137c7f4443dd4031da2c6843bb9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda0c7dc17a22433012136b2f5a40c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d8742beb43547a6486750ec3f900c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb632e70abbf103c538edb83da66439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48168a60037199ae7c71eebdec82a1cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c032363a8e48f41726321def6efa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1172f5b9fd046e3248f45712d5289279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae96bdb0ff1630aaa032e4af91f9610280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d42f6440ab0eb42a89aa7dc25b721281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1c36c86fecfff85f2377fa12b741282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e253933288abd158950dff6db4cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bd353307423343c1efcfbe0bce653284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6c23ae64da1e8c9d634f2fdfc1fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e3b19ab6a65154400012f1395e798286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45cdce699e9af354b59ff457d86fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d84afde0409c62f61e6b6d86edf74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc206ceb068cba917bbc43c260d897289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95e0f2105f3a315ba374686c403bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f89ad6f450b8d30ebd108f3035ba3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04f4a4935e0115a4feb1020b452cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c56472647df1cbb9a0f04800a87024293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d395b9a7e8b314aa3c70793285dc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e71f995d861af226433e1f0465dd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92e5711e583703fba7e36b0c7ad941296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4ba5f63336baa07c3a6f6fd468b91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7880a1715d5687df79cec9a83d152298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d9c97ba8a92b78d5b6d695a24e7e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804508eca2c26268586a7f45870ceb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf23b9c772afff36402a22ea1c3f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35efd23a3eed34f410f29279196f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78fcb5d56b40f4bfbad107b46cc624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584f2a9bf445db6723cd3c82c3a6e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb94fbbb953564fdd895adb99c8e3eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80494bc125810a707c2b53e25f4fc3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa506a999742a16220991bbc81a6f7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb937b5ddf35e5d4e6a8fe17279be97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82b8a75621e7d6a1d019cd599fb29d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975765731a9a5f3b55a08320cc2a9feb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c689cdf538a5b9c2c37331ba9aa26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dab1e03ba595cec616047e5f04ecc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4515cf4cdf547cc2d19392a6fe38d23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d19aa4a4a0a95c94461702bb2b7ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7886b3d48d86285f4a0df6a43721ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e457730c5e03443a4badda5e84b590e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9654090f1ddc337cc58202525241db0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dcce34af05ba8938052461fc2ec04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c421caf586ed52bc531e3ca6e434da6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa288b471ddc6c128cbb313483752a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3164fa1c53c2d2115499fbef0666a9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1f66000a52e002cb0dec9fb5c9f36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d65722903b48b24c070ebbb51b375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b76a42f3ec2b83157e0ef6c93fb63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e566b17d4113c06e7d473fa87bbb2ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb94e504f0bd73c8c090b073e1cc9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194830bced72829e6892cfeec8b1f1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e979f0048a2c27f044065b6527b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dc139ad6581beb5111f857fb286ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828040f941d281d0ebb67f602d7bbe5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba4e674f1115bd9240fe2e5547d719331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8484d2e843534980c8b84c237dbcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34737b102d9a0015b4d14f30dd64bebb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe445aee7403b107abda2750a0050334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fc912280215e2f799cb6347d5cd70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616bde5ae7d8d69382a971551cc95f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6eacbff441d4cd68576359562e823337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10550fe08c5d3021c82ab1ac68db96a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db412df66c7d64cb48b678580790953339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc610d3c6284f7e81407745af1c614340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a92a00be627d07f62f04193852788341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672fc454d3a86db52427b689b79fd5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9cdf47527ee6c57fd3cdffca37ee5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ec99c996ef88c06275f4f5cad7e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc76872039957f90ff0deea8475e2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a243c2b71a13cd4630d34ea3591cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b80143d0228ed92b112c2e1a77ede347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eebb4f6661a0c20fb6f3c7c6760ed4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f0081d57e1a3e1d5cfaad6dcbc347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa2147c51c52ba3f535920730bd27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640e8354edd8449e7656f39d4375d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae32eca290b080010b46f78c0ff84a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1068b71fd1266b04f8f6f88e26b79cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b645a09e37e1b2570a8a7a9f8031d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b800d2fddcfeaf20899604a5c9046d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953b5398425439298bcedf8fa6d131356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee0fe841d118150ff4cb63c81d6225357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0924b5eb1ea1ad527940147d5eb82f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa8bd335cf90db64515d85fa0a54e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd96b566344c370ac6e0f5fbb81b3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0b71368d209affb8991c4ba7a10a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cdccac54df0f21051084c4d782bdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee552dc4056d31798bbeabb12ba1c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19306920570bd113b779543092af7db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebc74b4ded40af04ea260029b00203365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e58ea98ab2dd07f72d13548a5ccd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22231a928450c5182b55afe62ea61d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15db2a95e930c42eaf8429e21947a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b4a2e9b623c0093ef07cf264cb0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b7ec82ab28f175a8a4f1224478b0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc8c56e9b14f7e613c7f80762645c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb7cac033e5c51fa3ae904666ff48c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c6f7a7cbf88bfeb4d353d570476a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d5c05fd3efb3ac9159b97b74b9841374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61b63eab6c69ce8658062858f44750375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7e38d8fc5c7705f3e8f0a15263b71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b21a26de3fb8b8886efe01a1ff00c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a5a4ba2628386cd1b145935eaa60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bcb31fe856693fff370521d8689f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5f3e475a47e44ae98d6cad3050ed0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c04db19625b3af2189711cc0b9114381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327adf44f61e708581cdfbaecf0b759382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086458de6af9db90172cc59498b37c53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734cd36c9041f94bbddbf060600b3b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5fa596d108f68fadb1849a6754691385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f14e829c2e9190ba3637ebd93f60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee190f8fcf79331e277afdd374296fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b1263af047888e8c03e7a4a68b8a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871765948c08376a89b5b8d4b031c8e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7a721053673152802b854a42b2a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72fd98ff0e676dfd3c94373329f7d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ab361348085e5f8589ee54b36acfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad33d20915fbafab6bc5287ff01cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43b92646cd298e0932ed04a4b20e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b299debccb084df1dcd904d49263395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a6e53d76bb0c5e290058a92edc1dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b5a13a6fbc1d8601d646d474ceeeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8d879863e27d8ecd8a1dfebdfd354398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3add422dab0b6dc58b932342c38e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f15fc2de4fd7ec28fbff0f229716c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67dbf76bacd6d1d47947a790957f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d79a7866d60818dd9244d228c580402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c039cdf44711fe78e57d7bf346fb243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0280af87672a9e026c3f9f06333098404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0a5fefff078688ac0627614227d23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33b0ed9d0494a595fbd166b6dfb5ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426cea1b42d95703b060bb2a970b1ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e95731b20d9fb1fe6936a08382b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca4078f78882773bf6af82243883e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387403516d88494f27e9e57a539bd7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ccf162bc41cf0d95ae57861611f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e9ed5e9c3671c9dc327133391a669412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87b12b688c3f107594a8cfe51368f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaaa945a7c0cd4eff898aa9707e389414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e4448ed9235b7a239c026dcff2ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00775990d04e55ac68d5a2ff63a4fcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7302a1cce10adb9fd727b2990dc7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f28b3bfc4b436947f8c0baf52d12d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba01926485e86b096fda8bb7d40315419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441858c7e31cd980e9699227b5526a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04239f2fbbf66cec78ab2a4a2ebcb327421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd72d64f8e873651ef7991c477973422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a709409439a037571984d76ba8db3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2aecfbe04e8ecc7a038e11171291c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebbc4cf8018647394dea7becad8dc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c7f91bf3a9c7fb6ec6b54dfae794426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298dd94f4086157fbceb61ae2c56a4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48d8a8a1fef8b4759fa8efb3215d14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f41ea6ffc0f5defc230a04915ef5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f68e99a1ab43fdf2edc4d0d1304f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a85941199309056173e0714fe417da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baaa55095b41fae05c52fa44505d8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a01520f58ac3f0073802fc1315a1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b3a8e28774c90268b63a44c474eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293bfdec1d7c3efe550d363b7857e41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541869c169dd63e45b789d472f1984be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3134b6c93697666086645dbb2ff1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb05a6b340d7edc835bc7aebaa745f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51dcb1f43f7b1dce1e6a0354b8125e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045be378114fc139778aaa3eb20060440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f165db68bf457f5dd9a4289f5cbc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f81ae0c9b1d59f0a5192b13581c05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0ba279e475ad01e1482c2ccdfd593443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54216741e42ee9c82abb258f8aa8039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e909d93e01fd34863f7e612c0bb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468a66f6d21cb99c5dc0d92a6b597f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffde18011d255e4527aed9b815190f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296e47c2bd8cc1927b7456229ddbbb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393f613158c7712b70fd56435854fd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d015cdbc349a75f9559b1932450203c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902295dbeda913124427af06a14c30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07fdfd2cf16ebf9483d7984097cff4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505c064a3a4c689be12b4c6b82b35b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9355b159aaa84847e8d9b411b26e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7de8c48d0598d2425b55b56dddf92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db75371302f8f7cbf190d03081ceb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc361b4a96b74b2f0abb5230835afd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f22011e23bd89d5c713346820820e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a1edd41bfbafb7be654dab6348aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defad9c832f2b8a8b254e0fbe198434460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc71849b46a0e6ea8f328d0e784298461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0514e5c4ac2f43f449407ec9fbb077c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb226e62f4e812adefc7c31caed241463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf2f51fcd9ca73fd0f06013cac0250464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca56c990c26968b202dc80321ca972465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c35f77365f706b63e24c841f361df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b45d419bfad08c97d494358468a69b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a36789a6ea6b8d05807d3e0f90b3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429f821d6f9fb0cc687ed5ff4b615ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d9fba7faf8eb1f6c8c6b424fd5a3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c9deb393a65086b43a8483fb77666471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76ae7b222a31fe2155bc044c4591cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146516b2c39dd5e6b927d843117f3c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd248dcf5422febf2814ca0473253b31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436afeeb234679a6cedf4dabd50504475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d544224bc197c5c385c295bf33ea6b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0222f34f56538e3e1ffe7ef82ced9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691531fcc70be560b0e1d1c1ba700814478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773de2c909ee8a894c3cd65771b5e7f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef182c566ab34ede2affee3cb8888f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd505b6e640149a778f56dad0f64edb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f334324e10d116caeffeb29bb705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568ee34d37fb8b01cbbb98ea298a92c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55718f438d1a071f93cc871c3b1f89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a610f040897fa65dd04ae0023757dbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f73ca018b5f0a1461dc9121531b3fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979593c422f8f27019da8dba547e6556487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae13d9bbb8448e073bf6fa4840a75fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632e27c894ba8f0b13c4992fd7279d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83401aed918ea7f5c6b090a154cfa6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25fa64b9545e7deb8f27c7e6f0f7cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8aa6f46f54318481a28f5f8816ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9ffd2251fcd62338e25ee37eaf302493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de69278f50969cda3445a5898bb609494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a13822461ccbdb369922461d7d3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a3c3b8985db8c9806ab6ba9a5b4a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cedf10dc572cefbc9148a74e2c91d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede0ae9db0c07ad822bed91fc905566498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b172bafc01592b5b35c1319b26492f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaccebdde1125322e519e5aa046660c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213aa0aca08b7715b86ae3598b547e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb3dd247556f4831db8b4a05725a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc99e87b6e1d1efd2a4e31393d9b35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303228ca207fb55bfeba236d2826e19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f62622bede30803107e9fe61b806505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d93b6633a1bd72f8ba0ef7e23d6dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bca92b7a8de16f776bd55f3c5fc42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c0c6ef8b4959802690cfbaff826d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb1fcf7968451315908c37e0f1fae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d7f364f94b18c202154d1c8d8023510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc32ee27a7e06992e6dbdbb17dd2168511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe5f4fba95705afcc27f0c5e6d5285512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54d9ae69cccf35147ff81e668a8b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41bc0adae97ff4deed408e0ee3469514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab14b1024d5d038bba92976a8de265515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c053d31ca40d71d369256887fa3c19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d548fdcf3ba747b974ddd53c267f8bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e98149ff912552dffb017a36327df4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1da5ce05270e33c5b0d4d0002f7cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee3916ab234cbc780ec0083466ae9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4ee745f7ee14555ad98878a72e64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c7cb981b9804d5b173816693d72e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d594de63aff8ce14b8ea30b8fc1176523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb9f38b0b6050b14a635e8f7b2c8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fc469c4bd7475f8970fc050d221a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49157abad9488a6572dbf5927d394a83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47877559ddc7d186ad136195a9088cae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103159cab650c763fc26ab4e012442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11256e984e90830be84265f89634786529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6751f8279e6281d267ce4e48e3fb06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01adea9b1f5a1a90138ae758f1bf502531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e31d4a757739d5b89a4cadae6c0c7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c6ec924bda3b9e679f79c319862c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbbeb05ea4b12526bc1671104a457534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40fd89b0301c50b0dca6d285fb8c2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e408cd8eb2d98922188f1471fd20a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648df7f7f783196e75fe7ec651bb0aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c933e9c0a56572b44e19223becfff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c72f479f971b4295a73b1649db7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1b0b30b5064b51f2cdf1b96ffedb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13682dfeadc362fd765d6b45a77de90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aef49801ff222d9457dfdaaffc7a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4266ea74a4d2170e3f4424ce55545543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1e98aaf5b4a507e429d5dba3ce63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a27407f796022fe5d2e0bd1dbab06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f12437052e127b31b806003e6947546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe3ecf4f8bc44448e7ff3867c43ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c51dce311dd441e387e9c0d4e9ee3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a06f7807076749590e8850bbd416549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45938ffcd02ad3da8ec3dd9e701c69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf7929f2491d5e996659273fee64b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80aa3bf29a02db6dcab27e42801ab8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f9bad01f226c4e42f16ae9eb49546553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc05983dba010ec08dd3da58a892a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fdddb7396f39a97c9bf00a1c6d23a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206323cedcb9d516063e27d6d2d0201f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0e13106a48da309e890caec4a3ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b25658580bd9679bd556720524abb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197baff084d46ddec74b5a1798efcc45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ba7d90d04e2f6fdb27c8ee5cfff4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37f815a6258dcdae0def3637877f8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f00a4f4c9e494f65451488603a85f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762874374fa1a5f1b900f4b505bf8e02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d2542e5eae08b9cd16377d3340018564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1ebc470ae0b9c70e8f89c441d8722565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4c73d5a5e648539395738f81bdd0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f6af2a86e5afdf96c7c9be5ae74eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba797ece11fe80ba57a717a3fbe9197568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0af4ced1a53225bba793caf567a08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334b40c6228675afa0372429b3f9c3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddac05420ca3844f3cf6e28a5a82adc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f57bd94b829125c96d0ede79f074c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6de7b654ddd8795ab9c3fd1eae02b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904b7813be4bbf7bf4b1b84f967493574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164672e6b1c07c6015f9d4d8aea7d1ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b192d263c20b6af699723ac8a9021576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f70e2978344028dbc1a449d29b7c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe9ec1eb4fbac744d4602c71e66b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee49ac884223be448252fce31db048c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a6c575634f7c557b967d8748100e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adbe248fabbc1a09b994935ddfb182581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010547c8b47ad7f42b7e8b1198ee48cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d352b490e8bbebe99712fd04a7ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0889a4e1f586fc607eb0087d5d1bd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe3c3267e330a63b08632506198554585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc606ad4a688ebf4646d376585f7666586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bffd6a0c1bb209f256474d6d4a6fac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d981421204e81e991ecf36be5a46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942a6d4471f16e9d577e0edafb019c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5782747a4d1386f65208f47cab938590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41027bb1d504da8fb7faa67f21cb0b22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456103d9ab223ccc461886da95c9cd2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33081bc3d90dbbeface7397921e79d5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea82bc65fe19fff17a7019eb4c9f81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945091276bd8a42dd82d50880f0817dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad49bab7a5bc24e3157efc49c590de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b152188c00468ef48c04718c73ac743597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a28b987e943ab463bc8a9c09ef646e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa95ff0294a278ad86e17e65d04c409599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7272885cd3070e1fe7175a33cd695600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e249c22ef401915f62d3f4c4ef459601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a295f487fc87895e0483dbf7e8cd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ca3dffb3209a209c7c6a2a9e73a58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33798e2711f439882b15f2c6f158d16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d70f2db390c73ccd84a251bd1a72f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd1bbef7ff10c886da7e8f32983f35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b462e702dbb2e911451f3d7f78e74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501b46be721368378d264ce5cfd8e3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14ede5b952a23d3ffc0d7b0879e2fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3220e603a640980000abd109f38006610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519e8a9018f2f90479f729d6cd121c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544063302970deb94e8c275dc99d8e52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695c4607ee40ebe54e59db6df3f72b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e1c7c23dab2b1897069aa9c7e093e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0b4ac4d15bc293903cb79561c138b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e61e7d4b3f4e30daf4e42a3651b42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa721f815aa32b176a0f1db455b167617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fefed3c171a89508e0890fded14a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31c228f1f77d05914821a204392f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c61973360f1bb2ea56271c6fcc6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9da71ea2ae7916e3ea8672978a7567621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f1014be4d8de411a3cd0e4df6851b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12f559b2ff0d2047381875cab8b76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d96a70cce6b82060d6fae380e7ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf80ac3f7bf99ead18a7caa3ba502a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab005ce0fe77f8085a823a82c02b87a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9cb1d3ca7a3f46e92bff8387ff25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e28c4dcad02566a99ca32f5c8f4c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d330630ba850c2512fb2113045d25e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1a383bd436cb40b1e22eec84c045630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e315d6b251156fc5c9239de5ba2646631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3274cabd604028709f1d64393ad213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca0e75c5732f9421c18d3aedb09558633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19818e2e76ad05ac7bc175eed736f728634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324f4cb39027a79c88e4de6350d6d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f364ea764bf04b74a02d96955ba2e56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43453470545420776cbf7873e93ac1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bedf1da5128f67b61fcb282395e925638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40e98e8df986c1b07ba0c7fa117ecb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e36555ef5e58f3c7b64edd119eedb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532c0140124beb2cae8efecf6c24807641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1f5a2569effc9874890f607cf4af6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648ed0f99a1699e4ac103d4dd10b59a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab179d20905400daed56c81ead4c6aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0f1edd2cbfc6867554d2c8d0886f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eea618e1fc09568fc96078a9a7e04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7519f5530b7e8e9f6f60c1327088c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c1487d2e2ecbc73cf71621ba4dd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b9079e9d4325368082d543440c990649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b01c1b9d1859dd16a65c5b1d2f4d6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4743a8f5629e17e496d3e395d6ac896651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b23af273dd320b841546a008a6491652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07510249a92cf87450aa7bbd6cbcbc3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc84b01fbe866d7a2a3a4f705a07e20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1738d0298c4ae8857b8babfc76124b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704b404c46a8cc5f7cb4b2bc2d3761d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77cdbea4aa210ab19b1e4e356f0d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b306064c686fdb1b0b155c9c35322db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43970b58528f73d1f4206d5ce5ae7b01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed44e06203ac84b1cea003e87e6e10e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4accddb89a641106501df7b81f42ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e233410e09e49783742aec8f2670132662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf426702114742b6e88ce9bd3be9d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ed36e203f21f34d964924e6fa59d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838589613292ad8e25cf9d817c84621665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448dfed37a30137cb9578c5db671cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495135bc6ab27ad5c193363269ed96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba3f002a61987e1a0e4af4d5da9d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee28392f384a77d6c113b4756a3f668669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a938a1093b7702027d18b3f7af4f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2fbcfb1b69271399f47c89ab0e10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78053dcdba070f73d3950c7a4786035672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ff928c4be7608e4fed65b2fcac8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c5c645420a8af938328ea5585c8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e49c655c8a3868b770e63a14a8ca1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52983892fb2695b43bb05087ce42e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685d9c3c9c7df35694ec2ecd2d58ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de855622c311b3e186af8d5603f40c23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4505581e513452b8f0cbb74ebbc81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e4d7031acbc97a2a57ec4bdbe3d3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa4677bb7e357097cb6da5dc8fe44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ad3b97f6d01c6c4e8d57ff23b94a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe1785f122f273a687b8ea744b43b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951f6b000c8197de3a2d489117b4bd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe45a7bc0dbe8378970a8eb6a41d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2183c42ea6aeb287906896e53f34cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd58a8c50ecf216b66956fbd59186e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925104e383c49e99501f45610d30bb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7358277b9b70c40e0952401c3908fcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba286cf1a006f16b6061341c3473402690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5887f286fa8b61a7af8baf49a1e930e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2030f36affd36b03f73c8dfd6a71c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076de71a27f2c83eab74f9a107b5972693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de323052836a493a266a39a6baddcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832032a5cae3f2d8d558b6a38790253695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7945c3dbfa65170c0ca8a9aa51a018b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dca5433d0695a0202b5d8ebbd414f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c96946b8061209396b98ab297b23d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee25f5d944efd7bcdf9dac63f60f18d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69abc954c3de39fc889978f09fae58f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98baf81e5e9aea1c88e039ae7cf44c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf536dea276da2715cc6df15e746d9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4604d643d6d45ad183506612c06a405703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d01e2702a88f4698c247e8d78da03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bb11aad6ee9e5865bea3e337e1f4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2997cdd04aaa789ae546a3786e57ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4c0740dcb5d358b18bdc9402bd0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac348c30d22f6e3c91350d2016f2b34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c7bc509e67ff6850400a4da721c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11653fea86573cff9ceaafedfae5f93a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940a490a3704aacc47688ecc51ce868711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51fee1fb9f18e308e80275a3ca6571712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941529dd61f7d514e8c28046f47be32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb38a6d8ce7cebf59e94ca8a0fec1f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22b0b4545f166afd1a7de9a114122715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb5ae2148e6862d1a38206ac74ba8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a56ad5161d47994affe4e4be551d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb827b08ca28f61ff3d3cbb53e0cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802152b15c85bfa4559006cd8fccf6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5566338b6b2b6d340fe74c55f9db80e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb884c31b849e21b5796c87b964f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6f7dcf12f021572ba7f763e73600722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a05694fd7848648086a7f118bde242723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e2be39f1f5e85e227580fbfd35296724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8aedaae1c056308963fa48e25c37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1048c08c3b642cd1734cce5dc022c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064ecee052734390ddc3c5a3bca7250727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024addaa6407672ed0b2a960aae1c990728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86801cede0953cdfcb4d67dcf7c4f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cc849d89d1b9a3a38c252a0d23c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4227239934c5727faf8c97e3ccb976731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf438e126c29fcee6e305aee9181a67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049bdab9eb636aa725c04cb8e001cdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509e82bab3d61b9c31baf5efbd44b1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d58166dfec49be17d96c3ab66ab7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc76ab2e690521f6a2c08bd700a08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692524ebb52440da862e350a3be3a6a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130018231fd424faee4ea1c1a9537df7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc271793323a6e0b0dc6bd5aaf80d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a5f05b6d44995a914396e0cd25da7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b96f8c6ce7ff8bf258388166f3097741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e3f0841be4515b61499b3f700a42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd8fce3fd6ea343de2a1683676ec2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a51cd923276473c34597b78a165217744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fb46a28dce227cfc5a11b8e236727745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13af2c389ef2a0871e20cda008fd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f46e6c6b06e5f004d2ae61b18e7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ea4a4389011c7be285373f1f3e42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933d697376f0157b05d5b0e79a1788749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e526638725a30aecffabd64ecde10d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b864d5aa87cb13f09b629c0e6af33d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb87d663f9ffd675e2f18566e66c18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c0b044efe47792f070aadfe2bdad9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d4d559e03079c7341470bccf20d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d30051fb7b0fa29429276f7d21ae0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a14e4b7c77c0ba18e8a23483eb80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cef6b87ac3ba711901de2ea425d6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911ca81b7ecd6b6ae2d49e6b144eeb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29669f429197bc65a490a09c56b198759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>