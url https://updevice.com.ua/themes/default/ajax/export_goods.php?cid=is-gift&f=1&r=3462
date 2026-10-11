--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49045e0c3f81b47fd488fc48d4712c121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32919ff6537191ebba3f0ad21774ee92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d77f1bf5f980fb55e2146c495f4aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275853169f251c0f12f0863f8f1e5f0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5863f9f4e99543ad872e679c0f0cc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cae48699c56f434f999c9d1c0af4036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ba088d1957bcc0a7ee6c0a9271d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eef4aa30745e33280ae02f06306098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9777401a0fd2c0a97b4dd0e996f0d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a397af514da7cf3b887a4e1cfc9ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa75ae55bcffd4b17d2d5f00cfd7a0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d6b6e7feba992d484580baa332a8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620156d7a799a3f3ed12728a3901db5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a5c652081cfe2e16fca1198ee07b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9d2f97f2c5943251cb6c41ca884015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072bf3fe38bb662ad70aeece43087b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d0ffa9662ca596eca5060fed07e5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e1864c6f40d225e38456a0513cc1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a8c85ee9ebbd8d70d76fea5efba219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe0cb859b4b73d660680af179b3fbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a078b2afaf58be6272e7fdba389021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bec0868ef893ede6c986ed99e0b3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740d2ee0f63b86a01be83f8a421cba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f19473e98ba9cad409889d42be38f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e0e741ea83ebf8c8dd7d750456b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa935086be7912b80e2dfa3756a0109b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b55189e930ce73b9222dd401fe64027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d85f4135574eea0e3367bb18797ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78774491809967ebcd0a4c55e27dc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa79e14f6bc95e4f8278155708b372030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4053ec980f702ec05878d9e31f8c1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6067629f3db2b8548f25b95d2f2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3773a5915d5d14c162d18b60dad7a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53b4c8c1ca6d6db8b1eb9eee7d9e9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c080364a68dc130851ba4ce1669efd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abf20dc532265c98d5af3874f7997d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb635b141edfc3106e88850b97c974a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251266fdf3abaf45a03c6515cdfec6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d69a98e91efca0ce7f57333acc99239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677d9cff14dbff67dec9631d84711940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce683cd98691e76a60681dd7de65cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f23150ace84b3ff5c82c23f07e3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c7296fed8cabbb17117ba0825419843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a2472fcb10c0e9d382bd8d0d5d9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048de38b07197ad8c9a16b639a1631045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab230002e20d27fb93e125fcf4d1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdec8645b2021033c5deaa59d4fd10b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443cf441027b2d6e75216bcf66d5d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa6ee057715634ef37d324199d42249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9b6fbbbdb457ab5ef13055287b19750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf1f51d304fcc3eedd790397185ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acfbaf81644583569c76503782623552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ab5539c625d139138702e5af542a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718885fd5e7b5078a089eec8ce4fba6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d71c46a0a8a4a109d3d89a6f2f612d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27d5de16e4c5570af1a94f80bf427a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0a8dc83faa336553ac2d617e81e5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bbd43eb456379cddd52a28dc7493758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bce8244f6a247723047056602bfa5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24446b6bdb0d615263cabc9251d7cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a6e3c8a7a04a1c8f1b392b7e38bd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fd0b904a0fc491a92c4fe9656dc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12f22836bf04ad01bf1e2f4fe18be963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5982c0ed046f99cfaddeb4342c71b6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d175e2c1370c1af3b7d397a2758365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ee75ee36580ca506670bd7d965a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c11a61c6d2c6f1411640787f2f00d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb95ee31817cadc640b3821a7099568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de7147a8d08235fefec9637131dc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75205c8779040af1369f79b25db19670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4050a93baf4a80f77c19a4e6dfd54d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6c4c0e2c2363faf8c5ffba8f8ea2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc443c221a3f6d7677d99f4f143093d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb21518f3f899d114161b184cab14e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8728b999b8010de157894c15e7903875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99318384be7b2aacfa99d561fbf579a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4692981bfbbdb06cdfac28fe7279877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb57c3b5c81fd811b6c478edeb9de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260069daa6fe181d5cb8deb553aa1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac4433f340e26bd3403012df3119e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c9e5cf59344383f7d4929537d0cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ae0d46e5a991572fcae2ec3b2fafb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05ef5be5e821e2d85221a9401d5a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e6742c534207c0ef4fbdfa35341984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e621c0b487eaa6aeed314cdab59cfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbaa1b5b23511dced5525abfab957686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de651f1e5571bea11cab5b7e84bfa92a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d29b74105d0f640a26a987f29912488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93425b33ad30f836f8f5296dcdf77a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f6d1f98279deacb3a1f0f92db50c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c9b5d975ac6a24b667cd7930ef8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233fa946eb1d012cb6eef047f46719a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347234753e0cf0d22e907dec372212fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e9d3beedc6907cf6c8dcfe506a34094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444e60b2b015a179e6c26a636cf8ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9578b9fa8c58abda8b9cfc515892496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236d3adf1c3296b721127176d16d3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf57929c958142eb1dfdb4b2f11d0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fee15f12c8d73502c2dc5e5236bca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586ee5773259cef31b00afd73af282100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d65576cc7fea6e88ab411c6a1821e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070deeba0e2ae6eabc3e2661ce324e11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8dadbc3013d6e05449fe9bf56cbbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca166f6b545db9fe68c51c94d0ff52e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1f00a048c6242c3f1a7531f6f6602105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a842373e76a4bdfaa88acc5b3586e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd5e54ad0c2e9e9e71f59aff75b35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891f480f3cf8d88ebf89972c934a228108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0562d882918303559ec3534efbd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c125f76aaec5c249228fa0c8ff3e13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e195e71ac834bb13dc1423490d0e91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd20c69c3e4dd35f23ed569cb3a395e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e7c4f35e3fd99dff1740f7e92d9f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd188ba0b0d72012734b711392b40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91da4a7013f3afb55275fb4f59548115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666c15e22a156f71f261503a370e5c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c44b378647739fe9edee896c95508117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845f0d641c31a5cdffe875166907f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455928f91e882c19fa0e4dbb208ac9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e32b051f8b43fd451d72826f0dd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb45dc8f9aaba83cf7e925c7114fe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8f4a9fd0860862cd54d481b1915d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ee69711b8b8efcd7f7fb95f4a7027123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c076112e7cabc6cbcae551bd11586124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f7f8bdf849356384884f792646d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b5006e0ef88f47c899ba3c1d43a7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136859a791fc821e8e94db68aa8e1bb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7ae2b6787d377e6566717d5ec6aa9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8028899ebf32c604fd0ae5103dbe5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484d7816b87e1ad19e18877669301e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1c1bf8de72b6fc307f6c74600921131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1049882fa8bf9eec2a7cd5edb00204132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa80e1aaef47db63f588eac17c1d5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d370b7278a82e3b19a833d8e696aeca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636580bd383bc9824fd6aa31ec46d1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ffe6d4d95b612b1a3fc430edb8c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b04e43e69302a53e3d05300388f7d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfacea85d52bb73013a1f0b8beb55c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649476c5ef807f602453a583d20216f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c98884cef56dcf91ca7f34e7e882140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07d58c66b905abd99f473688da6ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f579b7e53bfa33a60f2202a57c1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c14b5f3302bee78515137861bd8815143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62bc0b848f2697cac1494e69a280ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7aab81e28c8416b6f1ceb8b7c708145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e6aec2463bc18bf0b0c0a7c657488146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5646d0d70e33bbb7c92bf762eb3c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961c578f5f4f4944f25fb8ebe57dc8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb600693aa07a99894fc1a7765e4a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88c805238045c1126fc6c7daca3cdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12257a8d6e8a778d4f15993d27e6afa1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f304e5978d9b4a290d44865957f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5830a2c5a2a6b46d327e337da50d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a725e3d15d10b9e3f89be7482e24c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885730dedfd5b812405b7f28a1de4b58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03098e6d940743a58a685b7ea6787d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18be9ea0b5cefaa015fc818ab5c02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d3a1f98bf2b6f0b6955660b7a3f48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ddb81e4b11fc144cc6a0c011fafd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729241557e77e940c049446f3cae925160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2fe0791c67560c6b654163439c51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf2ba5361a725363fb715fad5cfa8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfa24f627b310028c82d70ce7ba25d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11af4b086c9524dfffd0b3a6c514a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf240036dd2e27b6756c616e98d58a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be8b5b5a1f576df0fe484b1c30c802166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6acd397dd7b87f018c0aae67baa16f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848549b1546f3c2cbbda114afb9cad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61293e0e3e692445db1d148d32168cea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7507c088f7fe081826fae8e413db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e6a2b57a6035dad4d0e81f6da2271171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2593f8578f497ae613991307278d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6c247277ba40e455fa979db357327173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ace99495c8ea05fa61d8c598a07b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262b0d26b6f29d2156cda26a4e0952175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803d646356738898f0c9f09dc0d267176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3445ead4e903972d183f8170f8e2c86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d882f7a4deadd3b3a22c29ba43c74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f153cfd094d7c9072b0dc2dba1f99a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ed5b5ac4884062d9b0197dcd56a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5bb48d8addaa116c04c795f990aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849d18196629017886be611a370cb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759143b331b2fc97c08ae1f69e8a00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8a56be16844ba4933d01f86227b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818de4f499242e32990920ca9a525218185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8962f570c692d5d01353a38c9899e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f51e4dbafdaf1c618b37aacfe014b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4db6adcc3961f0f3e54d83fe50eb2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c40a5a99cd4a597fbaf36e029625a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6cb3dec23cbb1b8a4f153939d10a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe419bed5c1c395183ca914455e355191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b261d09d4e42edf2ded37665d893ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b6eb50ea199cb7343a28600f8dbc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b056672d52a769e5d0497b3b624bb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d73e337abb45bdeb05a3d77562fa23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f152ea794b8cefff121a4511c286d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac713ab2e2ea1c8e741307fcb91cee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8215da196cd2f53bdba45cb16df4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4135b0181b9eb7a3c7de34f368c7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c83e3021883da1eae3f78ad048b8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95096a83d1c561c765e5aaf3918d650201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d0e7676bc2f5f4503b1bedb4d2b02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde930eafd82eac724635486f468d636203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbbf2dd2df5db8b1363b287daa7c9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425862d63794b1b3af3cc676acbacde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7f838015bcf5c464e9933cee85357206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875d62b2d6797015afc00ade535974207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c6bb6696d4fbcee5f13eb8eaa61b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f06f0277593fa147442ab2be00c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17557ef9b09f10ab89125b3082318d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbcb76e53ba5a9246408194380160211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c10711dee07a583756bedea561703212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddd7ac0a70875746e8eb4fff0af0c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e0d6eacc1a53983b88bb98fbd13a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b972a192e914390ed3b4b120e316215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c7010cf1ee23f9e32ba3d5c097b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c9a35cd22b55a507c139e9abebd96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c82f9a238f334fa0f71b4a937b587218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9adfc681e389b51bcd2d69c1dcffc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c96af80286e41fc7f980d1ad01a509220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408f5a20cd6038e896f313b90afbc0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f8e65afeb41791dc7a0e5b687803222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cae3b7c0de39f610df560a0f2866f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec17e3d610a783b93d1c391a17c1ce4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0e5de5553ea434c6daa5884b9c208225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d193a54d2c34b5b0561526639ee2e09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a77a5460569a9c4fdecffc76451b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd886041632336e4f489d37fd49e777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381de01d4db2342aace3112446a076229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010cb05abab225111ac9b16812e95e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ee7d2e42fedbf024a5a70c74fd2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d56f896852e75cf07d57b645d3f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e187d3d8eb231e02c684c4df80e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5594b5c40822dea9417b004d4c33ac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceae3d5cbfb79061141394a6c8046bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66117a569f08de8423541c0e7abb70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5497bba3377a4976cedfe5c90af1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08f2bd4d0f911f8636c19bd1e1252238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d01ff34fcd21d466d82463bd3e303e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622bdb1a1052aac297575d76aef46f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d482bc290a81e24a690c6716c42c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db679cab7005892c3b8580308d02c874242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae4dddb031b26427a132d9bcc1b564243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8609e59d74a6f711a6f466290a2e6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d9aac57cb81a1cb4871b54af0197245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e7e821fb6b50794764fe7a36a424246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fca40d8946052dfcdaaa42403e375247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b72dd458d23b25f1b8f89b8dae8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66894dc9cacb35a897a0036100c93b9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d403227ccda5810f8ae17a5062167ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f943508403b5066922ee57757ddb645251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4784798f1f609f19f0ef980646774252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede26e21946fbc61a26a1989bf77ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3c5fcfdf7bd23df82a9c04e129c1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aec1abdfad8069e8c591ad0596d3d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8658d18c002346027f735ba0be9fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30060a269f1843460157221ea68e8ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311635452820fba49ffd6aa33da8db9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9d2541690b370626892eb3e3aab9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196adeb0be1aa066951e716fa8aad5cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb9f41a77b71be06503239dfc1c1b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c13ff76f1c76344ad6e8fe860565b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeebe06efb7cd7926205d2495cab0bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572cb2686c9a8fe6647dddf25187990264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f173327fd15398905221eb7936912f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d09f82383192eb879e43d4aaf02b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa81d5ff1ef46bc33ca9462bdcb4719267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35573cbdba59bad4b06b58ee51bf9959268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78caa7ce721f52bb393ca374d449f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92641d20e70f48bf5dbe26aeea95c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0d821510af71921a011305a2f5da4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d64f6782404fca5994306e7b0f4bad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a6205a5317ee4c4d3be6c800d5f2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f796549890bc0e9454d50ff86cc47a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde4ca5fc8579caff287581112ed55b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5921e07f00f25dbef225e5cf17113276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f80f0b97e2b2e77618154e0ced3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99263c26d5ed62be83a58e7f816adff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492001ea42c8ad475bd4eebe27ef6bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309460fda990d2c8235d5edceeed52e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a174a73878aef5b93515190f7a108fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad245a47817d74df5a6ac832a4dc720282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce4820cdb0051ada6b291fa745b97e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fdf540c08ebaca26d6cf55493bb70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c994ecc9ca4924b1139fa6d83e2333285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787ca69b082953c9b401a33b9acc8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e56afdaebbadfb2b381274b536db64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3be98be888047829c1c9d9ac494ba4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f0ee14a2bf736db90233ba185dab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb4583f993cabfb8533f5d19ed6ae2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd4f790b83c97679b5cf6ee616692291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89eb2ffb74973f2b95677369a5389292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d080326bab3d04c425c6f97906afc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1291366f396dd4bb6fc69bb54ca8ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339956522ba4041d9922a17203e9230295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2047fc6f5f0e3de1b6ba3494a4e47ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c62b0f963a8569817942e523ab925297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174be392f3168568b676f644020a24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebbcad02444ba32cb96dda15e5319e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b1f7e2c9ae10cdf7cc9b9132af5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe029027beed4e747d9147a92f5998301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eeb910906c2a2e3ca34e72ac26350302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a59205b7383fdcbd940db6cba5fc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1c7192d856ee43df228833cb5d784304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebdf268ea0608987672aece6d28fbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e720b29b45de485119661500f93afad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a488ad9e746e137d4ae72b21e2452d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd037156706e1f2a6fc4b0af2a982b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c626da27529764cec5bd504e41295309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dd1a4e2ec6e051b7bd79d44fa163c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f346994edd6bc4c4cb860cd6e9f5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b0f9ac2e823d34649b33038e0d81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc96b002049e922757a300c3116240f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d390af7e03950f03f4925ce1e8eec95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e6970f0562d4e7c97b87710e4d44b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c243c3d098c89c206f4947d449456316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ce04773db221ca6a02d9088fa18b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf225400d913cb00c63b5e648a72e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833438eecf3942c4b9f3a60b900b22c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840111ae31835cedb790c4219959ff07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96695e45d6e005b036181054622561321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba0dc02c33c7d992e48ef978ed423a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b89c7aff2c7ae4fd4274c47bc19a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf10d5005b736e963bf179ca1ca8b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf193ae947445317dc2d0e3f521a68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82aaac5ab1fd5507dd00d2484c1dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c94ce6e59e17b1a892ef60e6e7823327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c95b0bbd6c0c348dda6cdd2004c93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a3d5a14b42d6e7d4f77318aaedca9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d79e6c7869b91498b4dd2059aaba07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfe21897876aecbf66b8e0797c2584331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f44439fde855fb8c1ab27c2ccf689a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1e3ee91a179d16ffec3990516f531333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6216407e0080cfb539fd3903f3124334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fba9f5892b763c13c24e8ebbe5836335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdadae313e2e763f6f2e98c2325de9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf44c202cce5e3869f092830bd7f39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e381899413061cc2c43a424d18b138338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d955c5e27a20e899179de66ea0c3a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c43dd1d209bbd5acdd70719d5803340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bbc96a5aeeac6ea3a1e979b85be1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860f9ab55999f2f8475ea74cbe8c001342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efa26c6a577a51652bff91d45c5d95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d883a7b393e0bf800962f1024fb71e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ab0552edfd802fceef18d2e33c68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8b1d95b9b15567d5901ed0cb6a72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269c2a4c46e8ba96edb664aac6f3847347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d4e9cf17e8d8999e40256a749464348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0409206e5803f4c6a79deaf4111d33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20ed6564f26e622648a742cd5da8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840511cd44d82ccb998375081200ea96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63be867b3722e93be8c020f7a28810352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98618e895f567a3dc4d8da8db7721ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b6aa503df29563b6ac4ee82d1b3a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae236da998d87e7b28181c72ab3ff40e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d233ee4847f48d24633f84f9ef01262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee492d59cdb8e94cfdd0c37b1a7611357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b172c7c3aa3b40bbed487efaea2c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278d48a5f72125b860b486ab4f616d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c6907c2e87c88a3d7ca055431f214360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be13ee52dbc2500c1a68d9cc3be3a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f64a5ccee1542162d2ee10b5d70118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12c448237099951a5cc266e10f0ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f3badf51b370cb890cd884de8696364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb57bc7d024ea215cf74f96ade96b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe892035e57913b2ea2bbe95b2087366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17551d7fa50b0d030a93cb64541aad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d1dc5f8b4881716355dd2c50263de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff42e0d4b1d527ec576114039f660bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5b9aaaa9668f911dfd58d83db37f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b946d0caf3556de79436a06bca9c0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd01aab805c0e66afd609d645f7f8ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748eb419a4dba7c5101f5935943678373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bec0ee8578c705af7c2205cd9c67b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac3730e28ebaf4d92da091ee5447af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b269b5d5110bc6787135208d4934376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6850bd3707d274d94a3fdb60e4a94f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90202d251f68c35cb6f3ae806f5dfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8079400531d74922fa89ec78ed6dfea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb99d568498a9adfdec507b3ede935380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478be665b331a033504d07db7d5e68a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5293d6d98da58b137cc50ff43d6e93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6e3508cbd0bb8c4b4e0cc0f4461eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf60c5ef8d0618e66f5e0d95e33051384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca60d437e9f0b3b5d18a6da0009f85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8347988810623ee7c94c05b71f0b67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb789cf4fb09d5e9cbff61ef2ef01fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace74c18f75de4d50086a762f79dff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeedc611702cccb094ac18afcad27c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca777bb29cbfa638729d0c1f971a8ca3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3b87a2580551fd45e25d3e0f737c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526198c6e6d6e244ca2de4467715809392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec5f5d23ead711b586ec68c672f4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae3a60bb928a1efe448559d078fd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8911c3f36811ed7efe62197f742f988395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb75a6e8bbd61bbb2bd3e0f7b1f987396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980776244dd91e1ba0d881dc672063d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4ebf486476eb293af680c3849c7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f9bd552bd32d1b4146e0b6a9f49d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab7f151a99a1a2be3ae84eace705c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb607386a4db0628645d30f1585204401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb691a6e0e1e3abdb3312e1c12e568402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6d98e4a5da4c37cf9f33e0f04db5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa886759e814900e2e18e1d8c924849404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d5d814f8f15fa5c88f61ef652c7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c68afba5aa166938dd2b338f741fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339141e409dfd01f0082af88aaf78b3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125491175da4447fa1e8d693a16363d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf13002a24fe34192bed4216a1ddcff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0dd5089a82139e79150a2366027a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4b8f1fe2ae0e5dc3be16dc6e39dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a54bda08418e3cfdd3ac45a013de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dac2132fb7151dfab0c0f87eefff3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043dd0d820d962d421c1ec15b8e8761414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ff83c7d9bdfdc9d35c3c9e9424a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a905d5e190d5c8575d414240d10d916416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8768ad42dc0dd2030bb142b772b6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b249a5a89e09df01d61ed7451958da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1050b5eb3edcd162d967e8483e7c64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1906dc9c3e5e48ff3bc78535efa703420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d66822c43a98f021daf186b942386421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18d1abde6b78d2675ad543df59c71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9051a903a27011d9509fab02eab85e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e9aa474535418f06cd7de2542c180424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee992307eda09d4e29c6ebb683d7105f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfccd82071ca55ca866c423b7d392db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a755a04413007cd7851b68aa345405427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e3e5d851c0c61dbc981b85e675f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c4a6239371cb546c0d3ef39949691429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aec4edb38a9f109bde5cb98e1c7fc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33cd8030ec1c75c8e1e2fc407c4866431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c02295a8b72eb28dcb26e5c1fd81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc074563804bd3af2e35734ec3758433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de033ef029456cd4e426ee082c9e52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a0f724f11106305b8b7c8cd4502a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1468a00912565a5529e39135b019436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e90746ed1bcd911fe7661ce69efdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391775f42d595ff863a1b5785196e391438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b7abb6d6860f3a86425afd83513e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdef566a57c7170a26a1aa3a0f5e5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93effe29aace1a0ebe0a9976260d54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665df933655fda55b5c2b5e8f933a43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02ab3d5a44d4bea4ec273dc54cdb93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d488d7a9bf004dbc225d1e0f3f3c2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb7c82bd7dcfb926eb98ff391edcfb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceae64eda732d9bc967013a10f5446446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da668621d7b99a3b80f9d08c8e920447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa2974ba51ec95a2d90902d8fe1db2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c44f0d788834ca71ee1991d7e76b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f87443398e107cdc041cad0ce414a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1aabe28835bf5dbff23be58c27b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349b5f8ce121e644645c3d80db7d07d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824e83c90ac26adf95345e515b13af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32d09bb57b66eecfcfe76f189b47f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b9d3953de336361d924384c16cee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b618100b22f75bf2bb4d65584b03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54eafdc17bea3ecff8b475f6f0911e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0743106ccd9fe9f400372cf6e6c74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367051c564fa98197d89f78acf2fee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a507a2335f17c375ac13d48f0c88a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c8dee037244cf32cf352da8821135461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb543ca30c03e96d5fb4308f52a5aea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1550c4fd86a5c7a315e655eac5ee8ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185512011c3a05f6c9300786b8826cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc1a3610ff4e0f6c656aaf11141bfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cc55dd1e85d265ada2e1d4537abe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac593be6c61f3dbc6281e9d8269f58b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aca9a75891fe9ef0eed1a38a0b90a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe18f1c8d4ca990e9bfd5207382f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8135328536589cf43e0696db104ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af956fd92f49d8d39d2774a4230aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d9cc87eebbd56a988eb655308f7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067764b74c8eacfa8b0d81256ad63ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1682ae161048c9ed6bd0a7b2aa76890474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353371d2092b99aa68b7e08d830a5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ac37aef2bccb4cfff4956bb5798c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18c993b87f9f4b9c04438bfd24401477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df71e6fb464dcb69070de52356a9f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b9e0cf3a61ebc7972e8c41d4627d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa47baae08ec06eabe722f9c7397cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde7cbf602ddbbeb2beb14088829ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff0c026d9dca17096a74a8602c9aae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a1d1d6eb97ef074c65e55c1f910a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb6afc58ae9214508e403082649da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421155613d82fe8c337621636c3105a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbece43f5e20fad39e16605e07d5f83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b88172436b7f943c8ee5821a72b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add30ed69b882b3f1aa2a10213ea4a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6682fe50ff29dba4aa39dbd9753ce2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11854b1415e1662068792d21161e22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563c45a9f94f96bac172de86cca6d60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450a33b4ed64345e95153e01a8ccd5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23005bb07700b5b55ace72379d37ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c88c62886875b82220ee180c6fb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bef98e4392acdd626773128369022495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70024143556a2603abe6e692193b6c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ee5babad56c5321d8c454e7db11de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae217e61c93f9d7d066a4c1dd864dc34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd9710fc53cb6a4a8475b92223470499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aede63e9280affe50ad878849dfbc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac39da29fe5ddc825e4a750f6c8f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a129418979b450b833b4e827715f00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec404dea4fb31ab8d7806877be08c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ee46a9bdaafd0830d19dd1555ce36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370cfe8965197b2d5cf805a7a8130b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22a5bedbf10834e0611fdcc9dd3380506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c960eec38a261f25630fed5cf3b1e01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf42bc8da73181fe15e4004929cfad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9a633caff462c19f7a8b6b5d6961e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf7b57a3b53a3aef447fda0f1ab06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e04093275ecbb0d7ca722ad53f2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a7ebe9021c65d3605a9838dd83c2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff8003d086ddcfc6b06d6cd13e653513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d9376352ece8d6bf4ccc51a8a50b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201bf5625f41d9da17c3de77cfdcbf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be1ef586c48b19f0a656902f8a401516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106869d8ae88824f3b59c4d257adf80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300fdaa4cf16bf615de7e8d314e34ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c5d775e9e661027cf5b4cfc66dfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee18624eb8a89b24184bb4cf29ff30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b44fd67f7ed29e53c301bdf3a9a761521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba393a0971210289696603cac39d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f29f82dbefb62f653e866ec78072f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06304459cfa6ce5503f2ce6c21afb3a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b7fc54300e87d04e17a2b8e00bb3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e27b39fd0095f3024e1fd26d7424526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d342025226e328faae22ba983d85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1f9f178c6d0d7e20ef4c9625849bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336b5ac797d6d7a037a5f28a678f50c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623d37c926aa2dd2a7fac575bc8d1a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499de3f00364338d5296c92e155c045531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67493f040d0ea3cff459b4af387ddb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de55a79eee346a7d5d900b240b7d21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383085ec72d04fcfec1460f3517812b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a67a5ccd1bceb40d8cf361136f5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1e7e1db3917daa23178f03476dbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27da7acb8705297384d6ee387e3dba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6785614ffa33ae399952724dc8f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694324b54137296478125413157671e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb112400bfaeea9dec2001f0b89b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f980d3d7d99ec7efb09aac334fe5410541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1e31d9005a6f2b3767b934678a9b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811ff9cc9aa6cbaf7801317014b011543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da070ceb8829ee9b0f605c6dcc7a1b48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3060eb98ce5a786ac35753d1e38485545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb1f1c70494af53b21c5e146c8a9e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2cc0fe0c73e451ecca61407b87788547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf7b8775024e210222acfe57193fe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98700f06740ba4aa6b614c7e66e4b5f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54aec9eae864284e3882f38a006e72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b56c521c42fe57851c44c805e2f9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadc84cbde7d3657fe003c31e58ad27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdd80cf604b2bb54c05c27bc09f53f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787b2142ee1e9523fc643ef58057108554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afe83347ac80c7566c680457051c75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c683fa567cae428605c547ec795a41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1caff1e1bc5ffa0969bee2c59900f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224576f82315fb0b2b4fd11394665d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49456e914f160539f54f0378bb3b3bbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44f36ffcafa7e90d2e7c9d8eef90d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42913abe9ee8883d04dee1c5389764561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7030abca9dd10d385b11a97a2597562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e80da720e8431de2f512a0e70b8b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd684694888b3f66292d57437d4206564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db14eb2a1f1a894aaed69178db8a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c3d04d5aeb497e9fbded7c0d38c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3975da1533fbb1ba2d32db84e7f21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bf1138f02d732891bef0fd3800b4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5610f404d30dddff8333289a78d02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd72fb11ad24e06fdf310c06f6e040570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e52aaf199544f4541452f5b1aa60b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5dae462a2c8a94f7c4990c862f5b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4ad24d800e9fe3c90e98a0277b6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b44595df64013644afca66a68b4a6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30944f5779eb0f883734fb5ba6f3857e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50398fab4e8512142f987467c4168f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966989bafb33e6b483e1a65df4fbca29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c324a263ac437cf2da5a8ad4b04c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112bcac3113ea388d9ab43c59050891579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba23fc44e6514531b3b5fa3d5ad9ef6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa23547f3a031b20ea662ce64b9909581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170accf6c7ed36fba7b268da9fe914fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed18f07cd41d42e5ebc3908e15b38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cff4503cc47ae61141d067c6aa6cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19791f753771453be9e32d48bc26b7a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ea98719e01cb8758fab6bc0ec8322586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf495a677f1a8d1e29c6e26afe9278587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ec68f1ef5d557610c6a23be43fb05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478fdfbd86d310aa76787f4dd5c7e93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377398e4752ac0ac27033cb3347512e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e2e635f41692ec258ca89b035e1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a941f32f859d253bb6a60a323e8d0d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eea66e02e504404aa1cd117f232bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582e3bbdcdf3d0ce95ef68c1c4bb3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76426debc4894f4f8bded1253c56f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c5fabd710aee0eea1300225fd830596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed6b92046ac8d4ab1fb2c7a1b88ab4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8012607f0666e9ead91fc9fb4eb1b0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb0a963b175c5fdeae850fe90b102e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78cacfdb2eab6d923db292358fabe9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7060a715a393a37eb63eec524a2ebc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c0403f865a74a8e3181c1c7bd3c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c66cb10f398456c2f501fd5e50adb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc12b1d57ba2c93bc0bafa13393103604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d115bffa9b0bf137469b5e2e9957605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e62483388cc5e1dee7277e98c885f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17f2f4e7db508c978802b024852067607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa43d84e1ef398870e4e2e626a6563608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67fb79bff7391f5f72abbe9577dd4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee59ab3d5b4fb7c338603927f77b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff978dd7e3068040b105ae2bdd122f73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a22f13ed6f63afc88177ddde990fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6034468450608c29a7ce9630404906613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be0c7c9ce46d4f0826177525c7fa57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da1f8bf030d2a2911e3dc8a454b431615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e634fd656fb85d7be0922e5af151f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8964729df70c2a43b834c28107267b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0bd7377454bef9b3c24fe8a383a52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ef5868d99ad5f115a7ecaaa5bff2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f09c001a5cdb245e5dd857e2c48cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdaa94d15cf0aa41468d10397c1a65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7051c3edefbbbd9c4a93bf8c50b939622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00599a4074ff9b65fe8a606f1446f4f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee7820abb6a6d1da54515a31794823624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1530c10cd7a84069e7d1c0ab1f2be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aca0e8d337cebf6b2e6e6ee2843c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0e4ef531b63dbb01c0ef2437f376627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65eb264d6100cc62a0ee9cd00ec1b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886116f1bb28ae5bada1f47d9f7068b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcaaea7aa7c000dce555ef98d15d6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb6e1716da39da3a5e66c70e32d5f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654de002261e12bad0360eb5e4c3da3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252742dce2060d09dd0611f1cb7b587633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af9e815cc7b6f8c20400ebb43beb02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27969559951d3623d4274db00ec2436635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a91eac523a21b8527dde2b931179636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212676e3bc9ae7d181ff09f928970c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c3b2310f29ee05e7d908a0235951e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9ae774c67ad48de66bc811c48340639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52081b72c8b7cb9d0e2dcfc21eaa46a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7278c9c53782dc1962fcaa8cc28df1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9849624aa57654c891f93ea4040c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d39a1bc07438a88bbbbec3ab9634643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1e09f663fc1793226de2e5cd0494644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747da2109a9c6860d4cff97a041af8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c8b2e8d6c6a86e802442c67427674646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b311dbf63d09307bd3e44d8486a6c80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9367411fa3dc1456b91fb248f4a21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfdcd1a807c4f19e70432ac0171231649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443658831264952344eb955297721d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e1998cd70d8fd1663e7b0aa8e880651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccfac184b2de467ab4d2503ea79bc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43568d119ea2cde343fa1fea8d68c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a617e06e9558583adab90f8480753654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2d104041f04300fb10f384d22cb19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c632a4799e1df2c0dc3bc634b9e6ca5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acbd1057b8d1dbfed95bbf92c598f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e398e7eefe082b09a39fc1b9ab9e68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7411a70be0df2e1d8b49b7d89ed165659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc37eb075c4150502cac79aebe82c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1214d80f4272fda9c572405b93b6c6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910f7d309cee21bc84070394194ee86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf7c100b460db4a4fb8a105770711663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ed8738c094c586017597d3f9597a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e785365e2a07752f9cc7432dd26e5d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976db62271bc7b3fff6e237e0e73162666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08558d7a684208db1dadf95c4d24e47a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3bfd8182657b810664724164eac73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8256750e928a20ed7e8e0b3084c4b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc0f822f6822e3b5cde64575d6428670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f46b3e6786102929e621f82638a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc15679ac92a9a114918531355aef6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e73aeec35aeae1d08e6463cca379673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea03c8b707ab62b3d6ede3f6af339c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbbd6ec3da54f7d2790a38dbea450a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecaa04676deadf6a4bc2d4e588f979676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed51bbed04069b8c5914caecff0c1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6155ca9c2a88e91e31b081f699611678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad04ab92ff1f22a393ac7424588cd17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306678a5741d6a353ea371925a1dce5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b8f862419621c41e4d63c46f90f5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36911956d80d6c8eeff85517e59b82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c3169ece43b3f6ff3a9001508e69d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9775eda7776f2aa76f39c1efa06acde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209c723b3526984c185486177e38c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1101da0d7d16d86d650c34f6c6cab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3ee86be0b184b3b3ab707a5657beb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce4ad6dd6e6961d3e73f3c24255f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf8a7f81a7716a34947e306b67cba0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7027a188138a0846291937826096f39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c828cf8f42f30927ac383d7e7907ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c1479e8d2487f5ed09eab37a4388692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f83dce98d3d3771395c8024899be5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543e11bf08fabd8ffdb9a84566329a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382cb5712ec0bdf3ba87a403ff692e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77795ad7576c2785d332aa52d3aac17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e998485bf910249f577af57b55807bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d195c72ae466332655c82c676eb30b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978a5337be0d57d0badd6da86a1c0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245029d0896d1059e05bc127459993d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481525f0af383cd45b50f23a1f7a73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991168e35a292b3a457da6b0dd51403f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2cede7a8d98031097c62ede726de6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe985873787d73e06ea5004424ee09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34c297a0dc1cea6029d5212fff405705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48002688bad5d0ad88078dd625877c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aee971516f71a7b73a5c8465a78be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea7357cd6c49066487f0be0a97c1be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60c12a50d5013997e89b027b64c850709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11384f854c2d133ea062501d37da6f8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c5b4c9c82f024d4c3975db72a6189711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f448daf2622ec806681850eb6b0193712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd81caf792d08819f72e3f69782077713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746ab6ba9fe927ab19702ba18dd5f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d497358ac6444d35e1439f1ce990e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd846c0d6a09ef2a20679d4af20e9f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092cf2085a64b6924b12c3795aeeb26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ff7d733127f4e383ce550bb10073718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd0ce2fd79e93218fcdf6235a6f867719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba8f94c598ada3dd61d922c75127f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a2715409bd60bdbaed7ffcd57dcf4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d38999608b5f79da5420451ae853ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37777792c440ccb78b9241b0eab68c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbbd49705dee9a8c3c0ae050d59532724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca67c1e9a53b5c57bcaeb50c0816f10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf34ec8110bbf5354e1edf8efabb74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb423ae2a9b9d6fd3d5e8998e87a8db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dde3232c0721e3ee9a009952d17c13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270611d9088baed89216ed86eef3eca9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634504a1d6d76d54ad82004ac82f9f0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70fa39fa656ca625b6d16a5054d23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb100f6da898c47bd319e0ddb77ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668052b3b95ec76546eab42f850bc612733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b018317dee409abef2e6d3b8460f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f5fe46d14f0a962a510d8ad76cde2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634543cb3ce93da09145b7e2b0d59f5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640520079a5fc2ad7240082b18a9cba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286803e691328ace3a1511a5a7c66050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178effc66329ee61a591db25c6912ff7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d48476775575608f753913191c191740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a0a17cbc6c0e0e76dba97d3b05c1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e2240e3dcc18f375ab1e02d2ec1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c7763985dddf171079acda7e8e1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881c7b6b859192ab8b51e0e2e847281744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226331899dd288094ea7b35cf830a51b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a18218b75b276de650851b3fbc12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47993aac0657c6be7f622089e8a80df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ed9a49af499eddc7e8abc1faa9d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6acaff34350537e7a6e2b7efcb11a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02648365d1f3f9879cc8c52fc5c2842750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d5394152cde6bf0e3f7d91558bf2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297866e97c1ad8960190965104e5235752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd493d4c5e10832e73fc6f5eaf82e5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a790a0fd8c8a0e2ee9787c070165b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c280dfb1a3088a37a021065abeea5de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d9204e206dc779befcfcc064dbcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2142260872b976d5961482b0cf505d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7336fde43fb9e5df8722bef482cad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98866f11480bb6d315b5dac508e25bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9467ee605c9b4e1cfdabe7e8b5fd617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c376654fa875d43cb1e6111387fb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e2e81ef56c2f28dd256aad9b0cec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7b51ebac4f795fc4b289a9c6b06110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f93a2ad28e0415c3fd2f5ef9fab3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de8827bb3e553bc86f1722b43d7c2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635da7d9bf07f461196cc828a3638213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd1d48b2199c4d4f742e6742d599914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a741f5dcb8c311aedeffe209ed42615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24825cfe8f9b2cb547f252e8f925e2a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e061a0f9f7c08a093693e96af74af617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0645c7a63984ecdbd18c6ef078942218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5487f59d7776561a302d9266f8a73c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9f8cc44a61c234f4dc6b555b539d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed7936edd99b4948c717ed8a718a5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dc2a12b6a99406ecfc267d08a712322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73536f705dd76973d8679f01228cd21c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39794faf75b18dbeada09ebf4da5e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569fb244a7af2cf122fa11c2f6b4a7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef486e2a1e47bb4c3751edbd55045a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e292d9f4a9ee1e379edfa06cbdbadc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5bd7f29f407f53d2b4db9d1272f8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1ed1a7a91c5bc5470db9ffd5990bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815117b914364eba112329978d9f704530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b714b5239f3181b78d26969bb8d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00227b968a47f051b42297ff2e27132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006794265bfe3deeda785f92c9d90f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f62643e0f76834f9395562a8d24c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875070199d3ba28088e4f68486e6e0ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc74d789463b5589b255ca0f4e5ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b5d360402e61effe9906f0cbca2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364cc22e423d5fa363834ce1300ae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350f70e9dd6c27791f4cb42da02ce6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21758ae39fe0dcbdc730bde2b490e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a68fed920a1c203beb2aaf625c7c0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234a19b206df00fe614332da37fedff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a046e2a2cf462038a6431666441a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25999d037feddcf58b5022ae1535444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f69687ae41d83b0e5b4a4242e1941a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad1b7ac2278fe6ecdc5da4d7c4cef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa891c7e44a41560cd5bb68800e1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadf10e7ce7a301876949438dcaf54d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b70443406355557478972b18b7cdd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c299b428293e3a587063e42081626250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb3510ba7257284d6f6918ac66c81751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334a7eb185d2414a63914e40cfde84a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a132dbdbff5e7ece43c1b5392e1ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536bf39e10f6bdd96548a7f62a8dd5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9eab33329d54aad3b4a1a5b33ea7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c70b9b51381ae6496f557366b3bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c21b53cf8acfaa19b578a6f5ae43357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b0377e70471a1e9d7d2bf4181ae9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830039de6f8abfb368337476385c3b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2f30775f1cfd2ea3ab1e8c864082a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd3ffecf07b0dc51ac28b3c39f4b9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724f7458036f65a614571ebad082caa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd7fc85c69c26f27c4aea0f172d81463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042e24b782e6279b741d5689308d71e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3335066ceff5c54ef3668b80fccad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb963194783a74eaf4199326b2ab5e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847378f75a09d0b28826ab894cc5e89767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95825b783ffba569e4e176ca9f42871668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6231738d44aa6a3653fa8006b93b3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116322d1dcb1ec04a32dcdadaab810f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec00d0f2878d337084a5814960e2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7c7076d616b4ee504f7dd328e8d4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19a4d128adf3b2d6dd7c2840755bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fe8cd20361bff3f2f48919400d5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc65a79bd33978a75841334431be075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8b5ba543e77d586029555dc743a7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18dbd8d723d9217ae98f5bfcc3ad977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad63b630eb9692c6b24a0d85de06878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0eff75dd2e7efc38bec6f47f695fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c106db17cc63d008ffa6cf52876a4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b45c6da97d703638b8a87237c776c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d844277eb6a952f74b75f179a3e47b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61dfe19b9eff3278591719102f37d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7233b43c5e98925ad073b07b0253c5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3226abf01036d0d490f7b06934c30db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf352e0385177d83114320f52b9e144d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ff360bf08b095b38da23a0dce85b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679bb2bd38e3808a3d914a0b92dffb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae4a4caee2feb0488c3a1edb914af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59c74651f54b1600a9b49aa22438ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c37d41495a0297d2d93cfd7ed9eead91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc969d27d58d6a8e07035ceaad4010492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bcf1f0f7753e2bacd660a742d7b1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f565bdb075eb8033b9ca34fb97da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3dee2ea04cee167bcf7fbc5856b5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a2b02a49bf4165e53096870e31f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa2ba7bd2a0438ce44da1297c488b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de02d836b3576cc2c776585eb9ec3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a03a44ad51a0155fdc94e694d2c41799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8224c27777b0cce002471302f73d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59998f0ae75e33cf54f3bf99b31ed7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d021428ddaa8b2335e5a32b75301f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1925f3778e8c5bd48ac2a807fef90c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6247ee6f218c9ba896b0f4e540639104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451c9f57c3e52bcaf36ba4a09e49f1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4af20dde54579ff09c4998d2b5f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af557e042182f147980e4da8223bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25553efdd66696be68f446c1c352920108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674a5980b7c8d4977c740ac669ba277109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe02a40d8a8d32a86a91f6b290aa55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c5e77da1ffa1ca4bc3965a21a07d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d05a833dd929523dfc876e5fbded2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374dbf9c6a27855b0ecc90eb186e20d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a96697a31d430ecc8def22b9ad476114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1297c0c1aff75ea65a77ca18ecdcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ec4d3c194c31e1df94242b7cb1d52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e94303ecddd162bd3ec6cbeaccb68e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc333a85df6c06d1f822f86f05dc97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751eae8545c57b3058179918413fc82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2cd24a3e364c23dbe7f6a0af706a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186f801ec621290701c70647caa31e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673138427dbc046023fd60f381cc81f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea177fe50dd2a66d0625bf6ad8ae31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29efd533acfa3e62d837089be67cc85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4175b763727c470552bf645aa0f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d07f185e1a8350e81d52eb64e5bc1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c44cb0e7ab9998cb23d9fe3e9ee7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad37a2c68e5034e70dc820d0192bfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6349ae394d8b6eb1cb65c937dd7253b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fbfe09c18f3ed51b9ea77f9b751b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb5a50b7f513b727d314c611cadaf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be6d928999a0de03de0b52f6cc85ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa22ff6de480c89d02114c35c9f7b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e89aa96a8b62edabc06acd9769970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c6120a805d1f1f6dc1f776ffc3eca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4434d48c2bdb98cc982bdbec06923e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1335f8228d1b5d5298fe954e45cd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a22d526ff012eec60df78fe03cb499138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa961699a2a08f015dbeb0180c6b25c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee04eb9a2167775bbd6a8ff4370d76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560ae1a6370ccb8fa937cb6cefdb9bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6325c37410f084076091dfae6b1a6eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996d07011aeaaadccab6e0544490f7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817ad1d152562478849df2a6da6229e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ff1d54ba55674582a2888fd9034f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1820d550bc5c3b388183c1535699146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb28e62926b0347b31c61867d27f16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83906f471eb245f4270214b05b59c457148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832140ca13690d01f290ffdb5eafcea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71002b2fc6cca4ec88c4d1e9ee74971150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2bdd392902d73795a3ea5a03612e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b80570f8a6af581a5cc7e3dcff5cb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620aacd5609f6e67b7dc58a42c8d051153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9a7a360de93c172611d91925d00f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191145b7aea57729023b89030bb7a5ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d232af9d64414d24c0d8e062312b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5e2117e65078a57159ea48ec18b5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488991d378f4b203b281264ba31bbf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35c6cf98c577d0a8f3b3c013c41d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e212021101251f040e18464c78d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f697d68f362e059eebde71dd6f8e189161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeecdf35af39ba5259c9ef7c416a3ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8934e7a878d0ba340a956967b0590163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0e0e9b054d868179700c567e8609164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a894f716403b5877bb9f1d9bfdd25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469744014b6fd5888d67d308f9ff1cb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377a4b842c9c5dde25658611053e61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542473a491cfbae043aab538cbe56c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb875879cb3c1424e193a002d5bda8f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae11ebb3e6d1bc7c91f37b782099d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaf9694840496e79c3c41dc0a0391c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af918298fe7dfaa7820e30a465f861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f4ac5ff632903b5e379bf9833a028173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fd5585db05aeaa3438179465c8ed9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa5b2ea82808d63dc39ab4b857ec5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeca60dcbc5da62970c60497a7adcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7cc370f2c9ae4b589aaf3700d0c0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1fef1ca6332eebc524dd423805e4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf0c9c2b19d1a213ea335db4d3a36f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238c67f6c8712c093a0462c7f0fc375180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc4d4cf55ef3fe5a59e91d3b813b11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2259b374a596f202aa6de1c7b78b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a16ac84ebfa8bb0c4f0c813bcb7917183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67214d256490dab506678cc778fb6c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638442662fb2bc4189df21a0fb4ec0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74aeddfd67c914cef919c95e283501186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e223565704f99db076fc918a6fa04d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e73e1e571e86a5ea2227204d557817188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738771da57630f9e72ace8e4a11123e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb02010e94a59c50c442da1f713ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd6a6bde04ab15b7dee11b981e84b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c0d0e16fa8ee3604df885fe85726192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02abc757f957c1d01057711714ebd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574798c3fa3106e6fa389bd4428b25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b44124789360cd8de0e0bcb6ef1cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f580be3b8f283aed800fc913db271196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfa9b00adcbd56c50d9ebaacf097d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21ea560b7f33f510881f5168038c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200065aa0c93da51ba90d556dd48226199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a36a58dc2157bcb0107d48b2bb68b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731a5b70aa1e50a87455c36cfaef428201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7b6bfba885ff7486fbb8b587dfe82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5a235baca8585e8d87dc35b4c30c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef39694e1b9f05b8b00bf6f32091a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d443c782050be2c455ebf384f52f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792a0f484bd2a874dec79a43abb422206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10e2b3d1b6b8deacff19d1ee67347207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505161b301ab5ec86dfa01d14032f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc82b4502b3453351be8c6acd8aa21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9634f8adc02b8e3e40fe8a36bf288d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9cb5aae4daca62f2f06da605fb18c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df00fc5cd08a3e0b76b9ffeddf9ee7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cdc93a2e7be46e5c6fe4d29c06dda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69747eafdfec73e19fb62546b0792214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041f346a1280be34262f5f6a25852c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c976ea19844c8b4adc8e56dc41a56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861965d25e25243cdaf734d8cdf7ce20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef15be80a17b5be9beb7a33f868736218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda801e5b31968f3f2b28c3ef3f294e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a1a7fcb928649189380f5682b8e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f086911766ed0f00abe2173e16a58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce35484ce01594e497858f6a35af855222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3885deee90e38439a7cac2b8fd749c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01276b4eefeb7cb46d2e5afed77913a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e71e3d642616c60d0a7d2b571b0c5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01391c213def44542eb2e4a5884d1f4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039698e513524a44fdbd50ed005a4bc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2b115957e2e657f3ef38a1872dc17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0ae33f9fe7022c3561f5d9451c4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ea0bbd7cf03e800f6f65eb6b2c52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e72b9c587445dc934a245c9a25b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84eae5fd663b33ed905db5f8ee012f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aa2aa76a8d7a1fbbffd70e8ea85ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e800847271cb7845f9c1550605c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf26850e9e49ab3f4cf9fc772bd00cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5865250ba98ed9ddd6bfaf66d8aa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a97238bdb22753a6fb881089d98573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88c439c5d610008b3f18d0446ffeef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b1e89a16705576707a612894bb207239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee1e7b8ea853bfb1611bf126c1c88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec6a32afc456886913adcc9bf93c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf20c36a4f7aaac692285d9e9b813242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4dbdc685c3c8d416c0129d841f1a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a8ae877819ab4452b95e7dd38418b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52804fa378f5f78d4755761ba7d35eea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aaced1b0bd6bc57532a1c85179706246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f05cfc139a4168a34c0133766c650247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88692229697c39b55757050a20fce3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e60016957063186c3a26996c73744c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f41edb15a192783886c3aa0b9055e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43e3883fdc855edc26706efc08b1df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbdc18ffcfd2fc4d8320b0f5d77621252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff941642e7e2d7712656e05ae09ec1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d3e64fd896ee26f8a75754620d4a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadca40f1a04168716afbd91da58d0c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceed429f54161faf417d3cef78881b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be40d6deaa95f882cda711b315aafe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea692d4226409b6b8539a7538c8f651258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697511e0cb815e1735b717debf97d890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af92005b8e1556ec63ad69c537ac76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd98ae8be3ab73104d018f374d782eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea540db734a831217849382060d899262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e526dd9902ef8c6c61972361fe0c12e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a84acfd910c81b42f8c10c7d852cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc65bc0734c4fd52ee9938f8b44811265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db15f7005738e5f17d5edbc86457f9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029cf6f085cc348827b68aa20b787c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75066f2314e689efffe8a46d58f406b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c532ad5b6a43edf4ea4972a1a916f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f192f117d0227d24c40b6ca7547f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddd5693a4f8c75a3613c4454cecf7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86dbe802b9fe101e483e1e3f20adf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca17bce98505de8a85730a7c087cca1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cc2745e5dafd655312d581b27f1ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63862f0cfad9370b2cf331921607644275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15eb727241b3e0de4e0963cd433ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc1ac0bfef3baeaf33dfcd43bfe1db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e31cf4b49b7224d6a1902b281154b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61145c2c9527a172eec531107a184cd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecba8ad5b3e9aa181bffbcaa22f240c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68de33f1f46560fc585725b769a7a2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876355de0d4927ec57bf683de5e8d5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017f352ef526adf499e024bd014fd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c410295ba3f7e0d1125aa1397a9857284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292abd929ada85fb3df9a6bd4e95fba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc7b76322e027ed4ee8b7e6b6610c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bfd4cf98c8a21f6a59b8e43dbbd4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c2a396cd098e098012c3e9e68a89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc9e59f7cc51f44dbbe7a7269d8a0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc01435de23df66b9c231879624a48f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60b494fd3b779928154aac48e39bba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2be1c9654e17e535a82618a2d8d72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b4e8c40e15f150d66f7bd71680b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a204540b487f98d5d6c148ae5f4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ca3fdf31672a8ef1559f554422d97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226b29522c35ee7a4c48f17195c717296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e7bd8a036a62d59829328d5b8f47b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caed7029e3448b737e8e564acf9e993298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c819829158c62f52633fbf4d3d0d8e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99655d2507b0cd04b5c988571ef24f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5167c86d5c052bacc67408b706df582301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfee9b8c2690fade9f9c04ad1a385302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9559be10af347bfbdc5338eec7d88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2173577ed8c6d15de80bdc2f9b2c15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94247c698c7403e54fe12af373a18465305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ff1438f5d81a7dde8e57b892175d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8ca436c4f3f44aff608d57dfd07f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9bf50f373578c3110e3ba55a461e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2af26bd89d0406d95ecb86818b58d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbee505a216709eea0303875f8da9a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9559bdd8dbbe20b8ec6a388d729297311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8b0e3ea39feadfa246170e71c3e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6f904a609cc41564f46eb53e0d308313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db2016f9f36116307aaeb8852d5ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e970f1952759704fa6e351f0173d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c55fb6001cfe13e7b252401b21aaa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818948ff2547d96147ae02166fdd2ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c740b749273d84081d1db38966661318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9600cf0c4696428f3ce0bf63af6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93db30a06a7d0d65b04ee932f3991b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe356211984d433ff6bb1153b5caac4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb71581127609abe42262b87e224de1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88458c9a0ece650aed03a609eb86d6b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d878c8a1fc90573b4214327cb96609324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbb1f1773b560cd4ceed56c9f10aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044737fb7cfa530c48edaa1ea28affe1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39339c1619ee345127c792b95bca11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408f544d02a720f3c9f89de7831987328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb657abe78b40133d9deb034e174001329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48f6e70441e5e3a2c7004376ca1438330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15f69dcfba6eeca17374d8f376969e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b175976d4cfe00f63edc421011c81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365729bd495a5b6771c0df06afbc5d88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced5d32599a72eeb45c13c1c87ba0ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb21b5da34e4816383634dc325a6f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613e673a0b07886606af1adc2bdf75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754370ebeb085e7eaac05f56811075c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1708b728dc2e2a651440c82c40bcce4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192712f23844a5c826f55ef809b8685a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ade3495052547e0f83bf1fbf2a42b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404c92b402dea4957dbe22ca0e0baee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e12849d9f6ad5d175dce00a6a5814d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1936152a4e5f5f9524c03ccf1e54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22c3ec9276149035cafea4d93d9e0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed23e082d94c474a817d0216dd518d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe2ddb7eb9f8a15c1f7eb6623a35d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc226f4ca59e4c76f37d81686d9dafa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380fc6fe5f8cf5ab3c4054fa342458c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b787e1014b62f62ef4697469cade3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc23193c033b24c1a3f0a9c4be157350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dcc0c511b07bb142abcb73d0128a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26730230a91f1fad2344d6ff5fc8ea43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a03cf50e83db3e3f52ef954057751f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749436dfaaf65053434e8ab42617943354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a66ce7b7df287328593d71a43618f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d67d0727c38e652e0e2d1101cb03a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43307cd870f19f6bcabafd59cb03e06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca548079f3da7d3989421e919efaf86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d850a8e5697a4a4adf38caa4c70fdaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128dddf9e07a18c2585163a834acf2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef1e03d9af34015ee5d576bb9aa54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf941dcc618b0b302e0dcd2d49ee1d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2476cc0917d9a2bddaa8523e618a6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62b0dabb8a650bcb4a8f78de4b90a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea4650bb0211a8bdb7948c21380b53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e34bc8566c5f8f7ff17a5a3db2f96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46189dfc26811820012f24a76de7da2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dbc98f745bd6c2ed9a8c4cffdb59b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a58f6dff4523459fd4a273d79e11be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7442b1c9935542948d2f77bbbe619e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee218175d3871e68c67ecab94482563371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950e038c8701fe24164e4051e996e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a0c23e16da8ffda97cfb8b275e96d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9db52ed5ab56b54dbe4377da2357374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e258f9e206559ad58be31fbe6163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8bfcae6fe33127377fcf978f99d3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc01dfa3904a1e3d586a7d6795261fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2088eb44e92ad79e4377694b81f6cef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d59a03fee5e0243abbbac86bd73bed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c754b2fd581128fbe73de0e3dfb275380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5503d7bb14c3a83fc01ee8f54ad41b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4512c534099a12da5b50ffdcba574f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7901511c0f3c0d9bc5c3d9a8a400fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366203b272133930c82176e38567245d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dc086cffa1a18d69011c4fdc7ebc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69b6a3d633ed355a54f0ad9ca782c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790795fb5c831b16b3f609d1b1ff93df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a856ec2560d944988640e9388b11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f6deaaa269d3c2c7378bffb33953389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029fe3a1bc93e7db0bf25b6ddd0788390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebd8bc265620c0ae3f945805f27622391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1861fa9a657403482e50f6d78e2876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d24843e8a10d6f584a8d14914a5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4098dc6cc2decd8f8c837350376e12e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f8c50463929f669cc5a4d3fd94e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da1ef3eb0566ba4e081625e76e77e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daab8d113830a7dba3d44cf61d66154397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f1901b7e3254a8683b970c4599e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975be26d112aac470b7e296b7450652399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062c206c33eaf428c72d41e0302e6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0299f58466b263d687e8d85ebffea9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413eeac4a08c182ba5ed8ceb92c5a18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e7e7dbbbb6aa3c1dce51a6b04cffe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e654476f9e11ae8259b3250deed2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18243467655e5c2a48c0eb7e388a6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c95a03e7ac13dfe8c309ba60cf199406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab2a712def07ce25da4777cc8c0a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a35cbd0f76e73fb5c03e8f1247b482408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfdbbdb2d7380a323f2919b2071f85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094d686eff06b9365924508cf89c82a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9772ef6ce58d113012cdf7d9295a425411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dbd125c7526cc1310ed6b9c6edcc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9182ca0547516cb0ef0da2e8adde2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b21d3ae1549fc7cf82aac88891577414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4cd4b4f19e4ff724919aeb24a536e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ea952f9eecabf9685f8adbe13f63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae37a3a62edae7f15e4378e72f675a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235164436dbc950f4c147b6b5064b83e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537fd713991eccabdedb36363a55773419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c44035e6e7863e2a8b443a662b25b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb887c2eea606ad18083e7ffecff16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed36683793e6e51ea8f2dc918c3c36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae594d455577b7956aad7aa8adb5fb6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ee40e26359cf04291cad0250b3c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6f5567bec55532da87e6122f1c630425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8689322d9623e4fbe24782430a98a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a81ead490e77199efef52d87e2393e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c46fdb4c1e3b657c13da931280213428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc1c23d4ac0a4b762d46ae65b9a434429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d49ab15d69362af4fe5a38e44021430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e3778b7fc85bbc3e5ef155dd72049431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c680a553afa0cf1051ae1a74344ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d72f1a9250124c5e80d189665ad7d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5673fcb15eb9914da89bfac4930a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402164eead0568202824cd89137fb41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455faa300d3de581e8c62d304f4e9b9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136773dd7a15a828238f77101740d4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a46c02808e06c87bb759cf6d1f66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22284ec003a7e72f9d6434ddf73f7951439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfec16eb5bf6f130f7092121d744692440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a374bf3a18985327b9a39bc1012f94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6377c8f2f5c88ca0a2a0b6eabb511f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a9b2f756f4a1b3f4980749790156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d5404ec1a40950eeaae725323c8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6928517bb76e16c9c5e471eb4cb07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf939ff697aa8ba7b93cdd598a3d43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a135d956b28fb6197c1f92cb9cdd6a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee17d3d987e3cd2df1a27d5e7a4595e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310d8b728ad16a58ac5c5831e3a162449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb31e60cd116da1074a55544f7233e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6068888ecd8c95821707585b86f4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62997c38e2a8510f09b24a9bfa283d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3c7ef27d6693ae14329095c79c24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd621cf48615ce1b650ae134b55197454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600726159dae08b27b1918e2892abd0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63241b6f66a65b72c81152caf2d5ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42566406c48d3550c5b3e93b48ecc26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506528896c44cd0a004c99db80a5985458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70665b7759ce06630aa46982a10641459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fb75292732275bfda1bd432ce72a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cd4fee37f517ed604b2e0eb38b5c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bac173bce586fc2ba42ee553fe57ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6c55d65efcea2c8b1abf6f13376f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef0d2d36aaad6ce7c177fee90eac52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67decd7378316ae31adb25a2f31b728b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74406e34204d9d27e86e3f81fff2df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd0cccfb8317c87fe95f87f6f3dee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41e190cb4465bb355e4d79ec54bf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc1546a4d643f0a4156c7259e6867469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332375c270ea7c0a59289f780599d20e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7800789b8d465c567d5d11752523f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f518f4c219eaacdae0626f1a8eb57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe01e228fdc268940afbdc01b07a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580a27ec67eefb65abfdad6021c00ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f23791638a99262e8d8be0b8d6943475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6a73cf0c7735dd28b3af46a097e3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7621e1bdde62f1fbe1d2aff1414b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa7a5fc1c9bbfbbafb8fcecceccad8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c61d37e4d909548fd127fd6f0e417479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626894b52a4d9487caa4de61046a6c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74257780db5b6a0e86066fb81a566d90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee905255164f520e4ca627dc4705e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9154457a59654056628775410b904483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ad069d6eeff5a91c4c48bdc2ee8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894aec3d0c4178065ee8feef4e46bfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32e6e602bcea8e64dadefc64551f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d485e29e29712194d4b823c5b9ca5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56a2601a62f599de878c8276bd05ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108659e2187eed19a057dda07aa185489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecfd465976dc48b46485102d238ca2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1968f6dd4fa2f3ae572950df2433272491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e95d78d18e0e39c90ce69ab69b95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7c5ae81fff8992af989ccc0d4a1a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887277d67057e74cfc349e1c7bc5d6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf022d61524d54a37ca2ee031740f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28675852a08cafc6e061fff394f3a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6b0044763664af41cb57547e39665497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c698c12bcfc8a49f37a1ada75c87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff9a426c56337c11fb4801b51733ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e55eb0730779c795dae8bb63be83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baddf71ef538f2bcaa25b0d7ff798c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab090a418a1a1c2886c2e7a114093b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feaba41c0abc8010fca61538deb96c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069793ba3f33de3540c7699f09444d58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a695486f44c4207235691e3d184089505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bb12dc199d2a8491d9a7cbb095c9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5988d493c1cbb13e739dba3d70220a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e9bef5924c4c08d6222f22e63732a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b458a3235fac5d54d48ebc69807f735509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545e3d4052947ea7f541d45acbd55bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d33b9bc5fcedba69f8241811a11de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a85bf3c4de28fab7f94c4a2b8e33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6107be8f8ed4094287b1d69b09cde3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e65e8709bd24a15480e9b55a3732b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a20f2aa5cddf055747ee41c8e227b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae4b816634cfee51b6636f19754b00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e691c32ce328d12c6a2b87973e27035517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7268140abfa0a9eb908f681f87ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e529f1378538257586870b32a8c128519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394c2f94ae0c6025903500768b6db1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526d9a44a6b167bd91911d2c741b29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d91397f03de3035e652ef98df9d12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd941518e1ef3f548b1695aa693a57f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69214f344d517a0dc55bb315ebb5a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3dffc303209d42e8cae224526e8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09963f3e6866ee09e2d1e8d30b6bfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d925d9a89a8d3d69ae07a55fad0198527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776432590711dd3a129c6d6d3b046fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4c944f8e706824f755de65c8e853529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746d6c1dbd910df52ffcf3d6b16f89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ceb130f29d860e2e9cf37626356f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135eecee750daad30202d4ef517c562532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe4c057c47479548c98b0e0d1a4aef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf23b04993a845d9bf4a676bbbe20eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d0288740d6baa11cb4c4d13f86389535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5f8d94cc892f08974a5f182ef9b20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e6d7cc4f62bbb3e5a315ef4a211d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd7ab34d4e68f5f567d07d3cd15166538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd443b8c9ce24f3c3b5c3f667280eb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13409593e6030db5bbe2f5e4457039540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ea47203565bc735b0514ad0a844f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ec188451a51e172a94d9829508447542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55e013657164880a02ed89c725f597543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9032cbf74f859bc6b8ffffa0fc4cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ee3b828ea36b499ba6944aec6dc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd78ef320f7ce14aff9c89857f5c4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d281341bf7d3697e57884320241629547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20075afe53a94ad5e2c7224c0506122548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ffa9609564166aae8ece29e986c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57cde745e588fade99e60fd9107efe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd1dbe27280981a3bbeb3e77257a87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ff632358b6ab47621bd5a4efcfb46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa16017d5bec354162466c31607a58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ace6ef7ba1a3e1e3fcbec9f1e6a6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd90a2d0e310e6fe3637ae2b8ebc74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9216c15baed5fd5d73ac0513ddff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad7b06469b28e45e5921007a14e8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8e4441b707070cb8dfe421a43b0d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20499fedd5f19f09734b844afbba2f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d9501e9aa026893994606c9185d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494f432e2731bdee5cd5866fa790e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47fe537a99440df72894582d8e8e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d120e2465f3eb435cee69d37f376f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a217e8ee0d69867c55a30b10cb06fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e4b29c7bb28414321c436621b967565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee80cf05d3b194d9afd1c5cac5e297566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f390da535d183f3e8737b4a6ea830b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6756cb9aa4905fa569eb4d33ac656b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655cf6d613df5e2c5203f5523ff563569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43746dcf1a4b7a934ae38ecae2828c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707a9aaabbdbbc443fedea3a469a10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd017c7801b3cebe2cde5b30d87941d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed84191f398cdb5d5291c886925a6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9abf6a5283dbbf49d3dc4a66f3200a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439d3a8e233de08c73053b1cd47f8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258b4a0045a5b5711a2393d041cc5de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abfe23a489a50a072702e74efe7fcb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429abec9f7949811f423fbc9418992fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae262babee12c40bd499ca1afe32a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23983df8780bf3ba22940c5a4b20de7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee39366712b09cc3fb03313b5fcf29c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0525e9137cb016df3550513b02a651582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854702119074813175cec2f2380b6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8d338d2b7799b549223e97a99b0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131082fadb3a9fb0d35205c91b77263585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab37a966ec1772ef51dbdcad2b89b63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd63dd970583789f8bb857425fadec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d90ac2ca6fbb4c8cc8d6f7bae695d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018016b9aa63ff9b087d68b5c65026a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aae568aee07b9ad1aa822a4dbd426590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee13c38799b74af744f1433d6203a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87646b35748f64c9169558d884387336592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527f2ddfcaf00a7ab27631332c4bdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de6a826fe3d3fe2171b2ba5f50c27a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a02250705e454109b7c30e9b99a10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6247deda017d3bfbad27db67a5852e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7950b30be639048ed3f8268f828068597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac0356268b8cb7863191fde31a789598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c55222b4e23e99c077508a23795cc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd3b9f2bd31394774831d7340eb6c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b891036e7000c8092b7ccd3ab78abf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782df6462a2b53e9a93a6f278b735a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694995284efdc766fec4b06d7851e7c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71cab5ac05d7b828be6ca4fa78af0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0783956ea5e7539a8277893562e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a0caa6d4e8d10e46f3adfe8eb6ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8db148be47ac38f040256db1632a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ebb22addf2470946a7ebb765df908608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73978096582436f1255a926cff17520609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8738e1d328e2be379797883d77eff3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139155a59a9d18125344d00ccc734813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a724988b1c3988fa4f7ee05bb332c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c8164ec96bdd59652aa027b15c008613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092947668e55c512018745d9ac3a4b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d85a9169df56bd05fa43c3729fe0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bf094fdd338836044660df69af741616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39a5adfc8ba90e0208d3e73a6699e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c787f17bed668ec89851408f534f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da7085f169c6a740b738c39c787d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd0f64ac326faf2ed9f42b53402335620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7073a2031b5b5de27c4445b5cea6e92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c7d3704b6499058e38873b6083336622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066837195859cce90a120dcf5ac6a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541376daff7008b905c0e8720a5b869624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48710e79aa7aea1bd0c4486e8a5e45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf23329b967e9cfaf9d3cbdd56ecaae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0934fb89f24c87bb9446ee9b100b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc062dccea56a26777ca2e0a51e3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d09d1bbc2650d66395e1f75bc3767f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddf09be71b11d8a7204313a6dd74fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42047be34fb16a5707a5eb71fea0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed33b8ab4cfffd3dc26ef55ffa0230632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016224f33f7544afea3de2f2ac01c34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b2f4d0fef0b01f7bd30cfd439cc3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254f71cb176529b8c8a9e0e2abd6ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223571a42fb8b3260583b7b5fe74d348636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14152825e60a92093f314e446c536a93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ba9c637e0631e92a291f17beebcc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7e82c2d435a86846eb9fe59e1873639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6dd197ca4d3d7c013e794cac54812640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601af9d358a12127cc01d093dd9266b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b09aa5c37dc2b20d43e9bba7d5ce2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d5427b2026ea5f4b5ef3bbfa063f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445dac2c171a3a2ed3c7050efe7ef46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea64d2c0957994dd9956bcadd398e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f5df758973519aeb4c5c1e3fed39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010759fdb064f38da7c77f2cb6f25b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2efb324bc80c83c9c32425510dc21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed13b44572892b62adf79a9dcc0db0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71855b378637d2a0e0c40eeea42b00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eb1855e4e143ba6f9249146ca2372651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e865dc1dbb004e3e8d1a0cd80cb57e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc6765ad0b53793f4519f89f949c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc196634c41c949b8f95eb80cc9e0d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574e137c3cf1776bc795880deea0fac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d84e96ca265d2dd7b8f62bc520b952656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c375c3fb378a7d53a5b5f036efcda2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7749aaaa908f347edee62b7b4b71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3098bedc7afc1baab8d68ab282adc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81983ff5e52d661179d8cb6e92a54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899fd72451c307a3fe973f232870b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b920c7674747fb11feb3a96fd1a5d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bdc4d0bd847961d5816fc865f90a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b69ef43a242c3fd25b713b7c59169c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f288865c46098281ef7f716dab9a61f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb2cc1295ab8360f642d47d1d297f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c5e1099d7b609caa167d2745ad27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58d140497219c47659db1cd58bbe9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf63538e07353a26955cbf77bf5a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255588119699a59b488817c137a34520670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd4feef86fe4485649c66544b4dab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6820ef427b8e6740b86d9004b1f0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4154a22220401f70126a0fdb24c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5305a3b3ad854110a105909857903674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbcec570e4edf04164de4002ea887675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ccb4802de4dbc7d1ad7e360d5e30c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4a4b7f8b3981e9917b9f3932bf7f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b054ebeafac693bcbe3f939e73fd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f9ad850343237e42163257376f1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397d309271e404935d7db458c0da2c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7887fe409a27abd5958d3f5ead91b29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6487ab9b7c0cb001e2f1203d78941a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c44dc260feb7f70c81585eafde8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf629be8d59c2ed10e926b9acfd104e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649176a7189217f75c94b5a95cc872f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5bcc910b0d7a10b47cc3546b27332686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595fba899e4efbc47604ef203a7531f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e51e175b69df39d8ef18bebec6bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55041849bdcf80849d75866e93a86768689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea347a53fe0fa90a3e8fd53c6f59404a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d8dbadef0eeb841abed16144ceab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b27226197bf0269cb40d9071d7e2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bedb4977a4f4ad541fb77c28f66f01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e616b7035c10037f99c7c542dd6b888694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffac9d957825bfddbed6b78c27d3280695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0742de54368010a3635673e14b966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d354a4e4d2635686281117fbc3d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf7b7f0055d8c82db12afe4270cac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7086cef4e98bfbfd0e4302db81a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb89005e7d50ffcf7b69137780c4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe64f3a2299b92c403838f7746e80a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d25433fd061c8b5caeeeed26c6035702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756124c3460c5262b5f49256fbd4ff1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4cc5de9bf498dd85015587d126dae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa628d4ba5a087dbc95d8794bf8417705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b0886ad6cd51d43584a7d81d817d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b385a1a9798e6147f2e460638a9f939707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85244b7598171924f458ee6ce124d1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e9968fef47b54d14c98567975a6de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0b1c7719cb5e562ceb99cc6841540710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96572d92ca86fccb92bd0ce8482b000711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c11de298db472f8baab96ba50f649712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e7e48b6b83c572adf793c131abc59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd75689a5400b20acf9fcd708b89be4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a80c9949ee0603a5d52460f51cabaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3eb313a97932654be831415031414716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff57ab298f62a891b4d147766035c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d67974a9a6ba9cfbc9f4e84e739461718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b169d8cb6a414b917644fc2180b2ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a3e8c84edf2aae76d83ce9e0f772e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa22a5cf76860998e9750e1933d453721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34168d845d1ad7e08a66e1c1c53981722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76042765a0ba6b0558b5a15808b80988723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cc79da5796e10d5a52cfbb66801e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbaf0bfee453911fe2c4d0d4a8b3d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d4030969b6e5fffff219391db642726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b7fc87de3866cbd9adf1bc766147727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8937919e22cdf331831e9af29ca1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1e354b2fb101bcfd3e35de588e96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869063b690a02019e4902c05dd09101730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8437c8165bf390fdd075c9d95dadb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f21a81a014df94419f6737180879a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb9b665f616f18ae83aac6d889d0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc618361ca6c07961775cabcf59969734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e13c7391ca2ccbed55b0e64d9e755735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a8f2ffbd8fbf2bd0363a812689cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127d996947773f4925e71ac84ce919737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb0b175866df96480e9aded65c2cfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14207937074d2423daf787c62a321e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c65dd32e32d1662dfa2dca3bcf1dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7763f2b8dfaaa9772fc4acb1831e225741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141baef402541912eb4c095f2f81b77b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e88a3a63d09f1e6f699cab27072f0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ab76ab120d79fcaf7adc6c73ce005744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2a2171d5388a66e6a77d65fc7bf0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8de9f3ae4bcce228f23b670df3a90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ccba23148ebff9f272a78329cda2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346377c3bde095345d083195b631cad5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b21473a0eaf2aa1e0c2c462c9189749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb601b6112e27caa2ac42415b47390750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b47a13a2c22f299f5ea96392fc2f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8a737f1feff4707228ebb17a6fed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84df66bd7325f4eac91b22d0c62b47753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>