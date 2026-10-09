--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a45ab73434d5831dc914667f19cfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36968be102f1f46f5e2b561b537dc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22b79383d758cc78e69d56dc2fa403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68d8c118f886238824e41996964fcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a8f102ecb17ce6b7c4df0a089ad3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f8ca2fcc710493cbcafbb3aeb0fcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893793c35d488d048225b17dcc3e1c907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70998af5c48601b89e48d5240a9e4f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31964719b60c36165d5aa71472e87e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ffc3ee6ebb2b4aafb742a2403527610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d523cb4d6f87dbbb08c7d6ac21ecf8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0bcf9961c2648b94244bda42032ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f837eacc3bc89a866b9f965f96f0a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04c9c173d149bf1f1395a0d3b8599014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733fbf0f58dce0a6c31a976e86310fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c473d690b0e26bdcaa3b26df51a77016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a85ba6dfc4fff591dc8c260ba8004617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e576a79e9947648fbf0a7d2e181af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371703d3bb60e19c6c445b9492efed519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55f0925a4a8d2a1f4de10dcb2846920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ccb62eb90480394b5c8fee0273a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131d35353b0ac5e011ac8b890fddb0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1184dbbceb30c2dced7c2def7864f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e273fddf5b1d73a438fdd8b24bbcc9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed2a534059eaed9299c0ceaf6ee2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52087a561f2aedb9a6c347a657613e2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bded1b7816fcba2111aeec9abeeab0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112929d70a5712a25f8981084cc6c2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875113ad83294c540b25175ae6ab47029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb9b9559527877f5b4db03648259f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b0f1360cc451de5651fb2bd2c91131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53d9d4ef15a33e57a325f9eed15ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414757dbe2a8b42cfc8d7781d746266533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92258062dc3181d8b0f70908d4638c7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db4cd30aa5edc18bcce8efc8bdf1cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f3f86592f08c98067120fd5a8300636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb45145ac273fdb32827aadd48b9f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590cf197b6f6565dd822bb00768bfc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa5dfd921ad4e4f84c440cfa3127f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455580be6029ce1b7340ca4f6ae2cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed273690270423fc455af1f5325542f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df0408b68bde2afb52057a10499a6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc9a203603304df361c4198efb5c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44ad27289ea786eede960b4b1a482b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130442be1c9485117a993434274c7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08049e4e0d03b18fb06d53bb83c487c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433698b5b7b02466d99ecc951b03e87e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa44abc9d29fd6f95daf7cd2425a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b7ce16558ced2e7896f1e00d631e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67cdd1c106d6c2304a0f77437154b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd33c437b476c57235d77cf30ec4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b66bd5bc283149d646894c4cff66c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5304195f297a2280846de072ff9936753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5bd61bc8d5eae7f94cc7b2db0a11354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214dc30d49339d6c628344adfd312df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49442f74393eeac668b97450f5d856156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92369bb93e273644d7bd3974b6d737757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c845bdd89865cc172f442799eef558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff9fce07b653e57f46844af6ee20e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728e285d2c9621ea874f6bd6447ed1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5543cd3c6b27d5b7ef54d16594fc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d14f0be4651a4d19471047cac56562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca39f943fa88520047216ad8481d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bea1bca6cfe3aeae750470af8dda764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49cf68a8205e8c418d3ed0b40b46d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d9a39213cc02d198d38326d4380766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5644fc6abc9d89b19938ecc309cae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff081f840144a27ba551209a65b761368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb871553bd6f338e2766cc720a12069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf133af47f3420e492ff6ea489bd0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8151f689627b8a7afcd7a322f0fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48264fe827f8a391969190b73b80081372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb1abc07e5af7bbccf8625c0304a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df2a297cf021c72db388742faa189774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562f3ba4c6ae26f67535545226f312575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a8e0397dd62071311c0b7ce3c728e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2f700b7228ee2ec8d87aa70ff1d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e44c8c0b76022087f1fed21170a4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471265d2dd44f1fbfa34f38097df9c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70e091c624441f7c1210764fcc89fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef7bf908fcbccc183c4b89d35519c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbbb2cc7f594519c6630ff72d8d96b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47cc6837322dee97891506409a538883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226bae6adce42e582f32f0c1133235384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9061038931a3ee1eda739445b152ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713437cda0e97dfbf6e87cb060f7d2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f947e4608cd3ff86de5148ec39d5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5164b1dd678c8937a1809eb91987c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c22b3b3b8b1d3c48f32eda480858f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1970ddd6d0f6230ce022cd06f912590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625cc66d15d42e97e9be90c3185aa7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3486c584f53b4248355f9978efa95b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab28f33e5316d534ed63861cf219893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229aff8fec17e7cde464639de86182494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30af2df6a30414734243d72233507c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb9d6114d16a9969c191e886504af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24665f096f68b6a459b1c0855fad4b2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede932d7ad7ee5a2f91d58fd1d545698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f46f6a864b82d428bf472c54d868799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2522dbddb180556d9d41bd1045c5b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b6ba4b281752425abb312d00cbea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb65c2d9c1c2c80f3f8b1c8af4cec7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7b5952d938980624268eb895cc81e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebafe3fad8d9f8c8fba8167a3be32b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ffb9274fd66b31c097fbf502ca29a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151150296b6cf1ff5a35aa4b468bcea4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27562c7136fea8ab84c7b18eaa33d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34d3e6f7b1b3a9c382a5a65d42524e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287017f2dbbf2181a5e4ed0a22785dd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5529eb1e553ccbafe927d38f43d3507110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36623ee5df4a55e8584640717c7ebb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df3d27f7ab9a273d7ac298ede469f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b5f07333a7f89ad03cb8cfdeb740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d4127f5976eafd8a2cfd2185e4a2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b46f360b3e4254b41bec84a30453e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f92a1c652e15141e692c2fdab6358116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9304cc45eda8f8e54e1ac073b5d005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd79d58f0fe705a6795950ce86ffa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e06aced8e4dc5ace88e4543fbd43b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c835de349cf550086703a298df3e70b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecc58929bac13c9be909825b2ad925121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be617a3d8b71b37ec4787c435e0a6c53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5e29cd5a030da7703bc78b86caf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cfc042ad95cb38691838e81de42ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447348974ef68d58309888f4d76960b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497e8b0d07dc6ed9819d26e2e1293c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e7c607e68226a6e76ecd0cb191a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9bb279cad217e53222e957de10697128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9361a56a1d1434da9f344a1a0e92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8f3b6dec5065618fbbe52189a1be3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159373673e8c28395fee01d500d6845c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767e0381b964b1a885777728dcd2f87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f3e6ba1639544221b1c92b0be606133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b66bc198164df21d33667d4304f9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ef23482ceca0bd68cf3ec99b703ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca2ffc5ee46d927ee187505b4496cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68b889b1fde678e391a87e04b13c17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7024ce34e775e6fa50848d8f1dc6678138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5ef7e1659abbd9c598258f73b687139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05475709223dde06e6f8a8019f2d2e80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb05899217d43bf3e06f16336ce945141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971be10cfb5def07f34c291d91ce2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377f10269a1dc9bfc0559cbba3a5be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d2b216b0f248b8ecfd9e907143dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f781969cf8be20e421a14f18914b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f39252e332aea93714ada94910eda0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795cdf2577eca32b214b37dd3206a4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a08366d793602637151f989e0760f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab84d896394b235454f7ba2c7da3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d60057cd9cfccc145c38d4e623f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd96aba189f39b0089e25e31b04b83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad08860fe203cb4c142a880f735a046152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012788811450f98ca3a4fe5263a5e490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db8c561a21d9b26389b817c8d5c057154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a3380c21ddb61781c24a314145f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877232a08abd0ec3425ed0c6884f2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a12f74f83dce2946556fb8414363b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e647b869d3d455d1f11acca555204158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976904e14f40d02c18910c762cbc66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeab55d88ec7563edb06a16a142f85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d757e60a16e84aad8f5d983f86eb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838aa5938dc46ba5e152c61ba4c746c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad2935eed33a30fa1903b0ffdcf09f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bfcd632218436e10e6f9ee39ce016164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b446fa523f6d76af0af0f85d7cf035d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc3a3c20bc11e3f60c38a310d13ef3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f8c5488bffe4809823a12aca9775167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe64b0156e0e61e06a06133f234800168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981db45acee41f4ca479eb1fe6cb55fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2fd4c1ac486625cc3a772c0aad33c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c147aab18fdf0f6d25bed62b4cb22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad097c79a506a43aee191e12ffeb86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77565898a3df136011a853dbb0aad9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115efc45df119971096de49252fa573174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904974d46821e239782e1d3eec461bd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719f2b341b295a4812f2c9a91b92cd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90808f86b65b933acfdfb8288ef122b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a1f034d1d2d9a0d46e26339877151178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437f4d57f8d822f6b1ac8869a1b40eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b298d4538b64d36111f78f12e27c685180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a73953b35817957b3cf794d20ec02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44bbd2ba62e928a822a1aa8ddb430e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896627e5664c0d8047bd8251ab3f155183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5246929346d737759ce2d0a35811088184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6debd523fee4f647a9c694980a7d39a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a85279b5076580b54096a625495ac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fdce41602d8449ecbb66d99dc017e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3e07512863e6a345f0792e5f57b62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445b0a8bde018002a17502ef4a5a9b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155460728574d3cd5c49a605099d73bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7985ab4ce7be1a7955651b158b3acf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab7c236bcebc59c9b4f9fcb0fba7ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d555bc03c1cd21c62bd8d612f81f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a96f5ee3c627409087e4f960cdbd27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18b9e0f5908d7647547cdfde540d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a16a148572e2e79afc25b79a62fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a9accc37257d04b0c1fa172261a2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a498398d4c5d214649f748f4c735d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222499228fd49355a2a330e0c51aad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c54d56957ee1f8a83fa6c719d2766200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c47a260bbd1a0587748d6677e6196201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89a0641e5c36b4cf169dae3357a008202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebfee1b3d43c30a7f95acbbc4745dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b91ddd241847b1a27b171ab727327204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f893f78079bacc92702f4f13b1a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6d2958b3b9dc1558c3c9a88e6d6b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c08f68c3501d07235084b8865fa96e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b584401d8d2add623c03b0bfcab402208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed222aba25c8848a29c92e46921d08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ecc4fd38517032e910af7bcaf4d11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c545f5a493737ce15781c67e1d54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4507f334c6b6ee195ef30c622a7d0c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871b31290c48f6d958f0db1bd0d931213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfe929b03241316e32ac26583f93f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bdafb7953655e94bcb41a99c462a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f73c8a4fdc06864a26069bb3d1c35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26591b06649bb97ac04f0de469edbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4f89874d050234af7baa80ab459f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12012c39e8c8bbc7741b3cc1e275b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5815d7ee130b314c47f7a77885b49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad674ddafa5c833b73b67a1f983a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000fdd61cb5e9d94f5f5af580391e6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042240dea77e017383588462414a19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9d677d322e64c0e26fe01408bae06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a01de5a47d3a0b9d1916eb3719776225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6ffb704e7fd5fe2339305713601e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff707cf84c823510c8993ff298a39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e79efb493357df4a511b681221a09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1461d92598c47edbc0cea8640ee40e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c9cba018ad85647d235ca85bfaf5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e99e40232de84353609261849b541231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c214d745ba732463368d05929ca01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9afce1266abebd0ee382ff945d2e43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914ce6ff87365430919e59c3c71e55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8ad682c9ac5c1e6460f003896c313235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572e6d6c4647315bb283f05df3b5e20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f64d33eaf6a737d907b63cbf1238cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325939f51f3e88c2d8e2eb48c5e5203a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418cc692db997ef3a965f89f2e7a20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae032e66d1d4dbdeea6f638a8674165240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7411215a05366881fd9ac5746bf3e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4038a23399b12e59462956d5c8fd11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed879f58ef6fc25bd4c6f02411e35a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4cdc8acc2d7ed0942d78e2f92225244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc080c8f2fa4c8f64c8cbd2ff8706e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf618331f51953b9b0063e8ffe29f74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed473e6752871536d81d807846955b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfed29fe1f388b66741f30f687c987248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27c27a250532143a16ab52ea8761e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9b8ba85bf0e962884bb48841f90fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf13326635e9fa38903737ce01f6795251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f504585135b5f04278b577ccb21a3d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df769aec92ca07367c38f80d04a7fb88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c6a44afc93c97fffe4c6b067498c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc42f1ab80d4bdab9abccb0d7dc95ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dae5c4896c7d806bf11f56cbe6530256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596e1c0b48a505a3af906d01354804257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da1fc3defe8949329f66acdb9160d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a72327f911a641134bec457b5f4a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95fbf431e7028eb4c656e9f86a4231260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04de0dfdae87b9698ab55134c8733b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d468464da451acdfa8166a4d2c933a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680ae87f4b2ac91e1cd8a4e66e07350263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f61a09958c07e48ee0f00c10151d81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb1d6b756f8bd672d47b5f9774777265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8de2fa76fdcf745405c2f420fb916266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc923badede41b324f95bfb39b750c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c526703b384feb3ce81ba17662b316e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e6deb8cc40c2b3586576ad773187269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5e4cf8d74c36cf99b3ba10a839edd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00aad31bea48621f09b17be889c219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacfcfde98348f36fb12f5bfcc47d14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282aefea68cdb3ea5a4c143583e9e7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd7c83f6a1b3bb3f22216c3fddcdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ac2c416a4cf67538f31e2030115de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854121f55aa05595c6c310238d567ec1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401d8d530072df8d645f5b331388a0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863833379fe8234cb474d4c9cb80a48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c64ea13486724fc86ea7fd314948279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d354df8019b847d54d6f4142ee323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af1a253d35916296da57de329d2d0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838203035d7dc821e79626f6d35019282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda23c5d386baf0566d867179a7a535283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462c9548a1adf0d9a61896d50bb94e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3569593568c9e399223e453baf88d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8990bbbc8fe955c98198e79638edb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4419da1366f44a10feeda526fb6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130b6091b1cb8e9d81b0167982469eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eef7b8581b1e96db7dccc48f47988e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9f4bc17e9413f3d738baed2925e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2f7c833c9a663b04a13aa45fd7bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8e2d7338ac262787f3e27fb3dfa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5213eabe13e75c520d81986a2bdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d392181e075aa402fb6b28bc007d9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1dbc71c46ccf831ac8311cde215d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ecad32c98ce66e514c409666d39e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b402a607dc1050f53e8ad721a37b21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f7da32e33be88addc0447a414c2b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11290adfc52bb6628ef8bde753e498299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717960c6a05fdd1c64eeb3554886e4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731cc9823c3d564f1ee4fd2d9f0cac1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d153ba7a2d086e498b848db128dae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5650e4167c4c78dbc53a763384a778f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b43738c9780ee1140aa075c80491d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dbd76f3c193ae935479f72843f8f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce388c222e968c17e2dec435d1a0fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5973b3ef0f0e3d49e2e03b127428a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88876657ca72ea9ccadb96c53e369f09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5aea14cf934b61198bf9d488e68bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470f048ea99a8fdd218953373a15f44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fda5132478c5e23f459376bccaa460311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf401fade131f82a9301bc28dde197312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a0264d06c6ea43c8f4ef46197e63f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4c9c82ed27130b8b6a63ad74fd2b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae00824ef9b34a8f9461371b9f36540315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5713a1a38e686ab0f129557ac3a38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eed0cb772e1d5b593a8e1e17ab93e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141beb7c33794b03f059524471e0760318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111cabe3c9b133ca99c4581b13262cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc84841e2e7bd53cd9e53c07310d92a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cefa83370d07da9673509ce8fd6e31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaaf0a3094aa2746be174d1e41f945322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8872b59a25fcee70159e47605616323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af531334b2b79fcbcc453cf131f70ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5a8a0d72c4f059fed528b9da4e96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703a459afd78ae9c3d8776a7e47240326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d44e17dd16c98c3de2fb4db9a71e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185e09562580d41732af527904dfe3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa4abbd924b7badcc8311ce61b615329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e8e886c2ecb3ff5f40a2e2314f63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24051475df7ba412e8fe51dbdac73f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f384bc75b3baa0a88ad8cb6678fbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee6099cd92c05ba6b97eccc6d8263333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366825570c555bb4158e2819591de7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba81a53a76a370797b6ac94a77bde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a741c489c3410dcaf1d4aa3e9819c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cbd6d67b484e0aba70f75248902b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe80bba97cd2a2057aeb04bacc1ca4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d898d30311e1e6684ef71a55793e5a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd0553b5979a052dfdb330d76f620340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d8d16943663cd81dd5783a0af9196341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232e8f548b272d1a3c84956f29bd907342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003697937b2d28753172bce2bdfa395343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f543d1c6fbb6be1fc44dcb7382f70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094b39b8dd3e160be8d000b7e43d46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca474d59e00af6842ebb1df2b00ffbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2820679f8af3e9a3b47cd323ff2da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c55d7b175783a5beadfc9af43c7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5fb5c52b537ad893e21e5455f1a8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c571d465f6df4313e0099b02d9e491d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ef6d445679b6dfc01778c2b9aa1d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff4a5360b94f8f3889b84e8847713352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174e3a58c0d1c8af20a70b5adb0f516353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be90c9ad9845a02586c3b03c7720a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942fb91871e730a3ae65f4704d9301c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b093f42a5d8eba8084bd1abb9660c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796355dd893fe013c114b3f486fbb8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c8988a325527b5860a40523c5504358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a97ae99cb7ab52348ca99276dde2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b0039d6cdf1161af3b4e97f32ebeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e732660e96f78ed13dcba0f9f982b5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a2e89a4ed73ce425a689b3f91a30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a974da6abcf115227b454f6b342a41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cecd6c47d5649f9a78274faccb0e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfa90ce4e7e18f791fef398c896efc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c732cafeee09e983de3f8a3c6518e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22fa28c4c5461748b50364e312f669367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b48cf0a972f93e61c1fbbffc08c7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49cc78ca8c59855ca48052645db9bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1be3042bc06f9633db73f36a81c2fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c18fbf96d67ae9407ddf6a7b74e3b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b1b507d0731683187b3e90289d4d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188367b08a636e931da3c5cac7623a2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c4060f360ebfc79053a85ccdc638374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4931e2303c185a75b00d6fdb3ee78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182c6e12666bae75f3f8be41719cb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8a94c82201887a857b5f18e7cb5ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a183f51bc8670e7958cf84194799650378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd320b714436cf339107b55d4c7b08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8951571066698b61369c059e9b06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c805cfc2ae2dc376deef81050ab3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c09f089b4a0879cabad908d5b2622382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918ebc4369d2f9c363cb8b7573612f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab51c9c28d2d7a18a0d9db4342e7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a24bbea82f501ba17f2eb95b2d319a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891849c9c08b2f196f3d86c7388e437386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6bdf4ec10e58f7744f23cd3c49e26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ca8bdb854fd11ff320ea77fd6a20f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a995221b073841c68be32a78ecc0bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc58d60cdf36fc30ca1a560c11e9798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabcf4dcde43407a9f4d4ebea28d46d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbcb9e8cde8a94ada848b064572104392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9465455d91388eb801951749602a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819260631e83939d6fee6405eff1d10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daa84d95b9fbcd8c57b7ba2a8e19fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc17d534640d000a5324cccd522d3eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944584cee329d6c9241fa4760263ae20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ee1a716e05daeeb29f6b14914a46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4b1738fc81296a6fa06e5bad10e15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053cbbd1a782c33653c3f9a8d2f9543400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0b750436ad0c3386367e541033fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45e7cea1ce65cb899284c5fe66ecfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef861ff286aaeea150b6e56c84f97e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e233108604c33a45e45d9045ea7299404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e9b08f7686dd51147b5bc2e029e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f84137747e7f3acf67beaf5dd20067406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cde191c3b85d1dbc5adb0314da02a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377286bd140a77fe001c6aa0a068702a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561268a6eacd49c6a74eb487424c71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2ed80dee956db170f6bfdcea1228410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5e209246a03748ee128c30d3f71a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc623a416b2eb324fa58608ecac9bac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c9cbba20cd3c7af6271fca1f742b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397efda55a5be338713fcfb348a4723414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1106c4632b79b5f069657222e29dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610fd53cc9ae8f43266d7066269b014416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078e7031a7e75d78f35591877d4e6a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ed451dcb2a574b34dfdaacaae6f40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f95443a954e2beb804624aa9fe8a25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e41b7015d255fad565421da03c788420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc69bb0dd70dfb50f9b0e25fab6946a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196749beb733f3906a84697ce97855422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02883b0171a4bb1a9f507283118b4719423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbcc33ce6878d228041caee2057db1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e3eca182e7eed944ce98292ee273425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bb39ed6eddf2a6951c09250696a00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f929a9642eecaa3bf6ff8bf737cb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d17184964389bfd241fce72a922c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c83af6b33d37325e90e2621a9d104429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b25a503f56e8e51c0c66ad472ae46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f480eb1b6a2cf238d4dbe40e9aea5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce68781f0c2e64363ebd3678067a94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f94fca37a2cc6b538243d7828c7a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6d3dc020b032fc019eb90bbd648a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421490e29ab2b06bf35a47e1b1f3d82c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653147efa4e6c5386cf6d2a79b8dd7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac713e7fc3b3685f3144c2a883dbbe4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d11fc96cb38c7541f848b3b4fcced438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411727f9c4bb6a959a72046e50708848439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc467ed16a3829cd9a8afb30255dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6ac38413b200ff6c5d0428509b33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d450afce54c8aee0dd564e2031af0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583637f651e804c6c2d2d9f53dc74e48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84019707d45a7a9b3d10973128cc411c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9230acede690aa856aa9b5919cb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a37a97dd99f550b3d9f14166ad401446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74256d2ff4b56dd3d32ad93fd91756447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d8119d204ba0be622bcdc761d1db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdeb65160537760f4cc641790aa0c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5899236cc49ca65b69630fe07d499c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88dc3f4d96c195344f3269a09ca128451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028c7ea0517e067a2c4eb31d9fe5233452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd62e538ac33ab2db34b19a7dca45eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd6e2ac28cbe3925cec90f848d34d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86cd809f14ff6b91309dce8cf3e992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb78728ea2278636428c274ec6199456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063cb9cf8a51ef02b56a75408e63800457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431647bb1e5f94dfd7cfabbc3a599453458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6064419a5a6e4d5f9d8c34e22ed24de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0787289e7fe8be32232f111bb2c92d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce226f32c8f4ece6538a4af729c2a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc1259c9bafd9ce68f8f25d8a172d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad4bf5159dff476d3de1313a8bdf7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d09182dd8166639cf32aaeeca7253464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadce8d74ee31904be40015e67568631465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c5102679814c17e78a81fa7a533c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c1e5ae902e41bcb7987c1493629eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d4cf532500e28e4bb03339bffa977468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ed42fb6e4116a35832f0e0c3f8a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a217a84a4ed2440400b3448c66df2ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6fc698ce2230b037d39661ae30a54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b2f247004fb49b6c2fb85516e294472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63fe03507603c0c1721ba735165c8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc1a177f9f664f237deda8a9de9e9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e54ecad86381b4b95064ed7900bfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29978b67703a0ae2414cbfdff5421a8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4ed5b5f8f2e81e246fcc526cb6697477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583d3295ae47952152a515e9dc76d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0507c811b56bf847994461c2642c36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456930f16107e93f3c0a59a1822fcfee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa49083dcfdafc3af028a5546a54904481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2ab4b916f84e8a6e9d8a015125c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18525dd867fc54b3297957670b04963483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0123afd85faa6b7412ac77c95415060484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef79d71299c4da9712db02c71d8e583485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bbc844b131919394fd8676acaa23a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1009be68f2fb9768eeddb777b8fcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b4ebbbffcb3112cead2dfc9a797c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786f289d26917ea892182831896ff76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a17e0731727895b6c34977fef2415490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258882188e30fcad1e0c4738e74be60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b38988e2673a3636cfe8979559c50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275892be660669764b856df4bb223a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9399fb44b57645c899f16d47cb30a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888289100bc2c81d58c3ca597891098e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b5cc35fc0efe70917d199fc7db313496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db6e8dc1849c2732bd00cdade0fac6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3123dd99d0c46031308314664d003498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7e576bbb3e62169a77dab457d80e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1475f848291d1c26786c4940878e58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329674f05f0912cbc1b70437c0c628501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ebc4d1c7a1c69e382472598d454a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8746f8c1104d170fe5e7a39575886503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2466f3255f62bd93864d65926eb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d64301f774bc086afcbf0d23268a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0523efe6839c4ce7c2af1715bc21c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda53f6ce283f109ea55c98dc35e9e17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11479bf70c065325844e9e77d65a34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6ee637e65e480863fb7ba99ea5220509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f52e5a91d11a7f8d56dbcd21b920e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7078f3ce11488f79a98bccfd7029a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a8ab9b4fd42b47a4cf3f0336eddad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f663fedf7019b5155fcd5eb6e2e318d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a46c903d74c42a40ea2377399886b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c14eeac853977b203c2209f9e12395515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75fb22e7991f5cde1d37e3625f35e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f357a4a28532cf483671e8b40fc608517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186c8e85c10749ba0e635743e836af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35801577f3a451480739f9eceb7a513519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e7704fd973b85f844db4e2654bcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0986639f1ece61856e37331008f1f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3be7060ff4e109410419f2975bb28d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7a959f6726f1d6be5a43dbd1416a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c524cf6d02efffa4c42d281e99e03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b802bcf224ed03d0608f8eeb078b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b8cebef8a9587a8ff32bfbaa0c71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4d223607ad966a9a6762da335a6d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbd81e210f9ab8058f2c52936134bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88745892af0079f1e9ac1599308c51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f22329366585972dc007556c7a1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7147e8bc92ec2e5e30115f9e7f23d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0245ff4791f29c8a97499dfad92c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ffa9fb3c52ae0ba89166c9edf56b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23731e9bc418c270a8d09eef45bd06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f074e617ab6a369b14606fbc571934535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b6bab241b485927d588021eb44829536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1579396d6fa8b3df9aa2276165392537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff37fad6cc7bf1ef6993b1ae4a4224538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2a1182b41f48906c54a18edc436a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f68cd5494a6279d801de4ff30ecfd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc82f3c28810a5ddc41ba6864eea2cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb79c4c9bbc42e53802a58c47b27a23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5357cf35722a8904276c48acadc89e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a686b91b834df54eb82ae0303c986544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f9ed7fd003dc833d6fcf3e9e2159c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d99065ff0fe0154f675c4eca12d481546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4dfb046fb0fb394ca7f7b6cb09435547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f96d82f675c88e715856e7a095ae12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01b39d6c5bedc5414dc03a86bbe895549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa8aeff38481e4f4d71f61e484887d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e421d8db62890ff99bb92be0471e765551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357aa152ae87f798afdf429742cc1dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed1e4de68d4aa170f42c127cc2dc69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb407806c313ff83da4c999e64fd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e124293b002788904bf91a0f736e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb7a236a831071dfd2e93b379fcb44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290eba20349f331a95686ee0eeee516557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa99266acb6a50ea0118c424c12d27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a73f0ce442b24fd4cb9bb08346094559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a881ba53fbe6e058b47cc53064a313560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c6f40aa2c837b28def38696fa1fab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4f9106c50108c8c1e76543c5fcd2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da322a4e385804466f991bceae524e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a3470023e6deaa5f7dbe055325fc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ca28e01b276ae70d7e9354601e546565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e69cdd583d7c01412219878ffea2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b16d5c9bec9ec9a568d0d4a5a715567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cbf623a141999975ca26f446e8012568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d322ba541359de5bb95050b7c173f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e99ac9def0fd54f2cc0d391bd2ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb52350b35251b8a8a95f2c36bcd7f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be637925d058a70364340a54c743c62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9691ea4d8b06217276ae34b0753abd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12591aeaca4aad0041875d147654948d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713c1e43c78f7f02238c6dd085518e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932468a34788b219e22463daed257b0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcd5c516804080eba79bbce63fc54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783adce7a502bc18e3f5be3d1dd8517578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a00212d188610ea130c74f2f385f41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b788156ceb31bb3bb534002567114580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a1c15c7196153d1324d5aa9d6da5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216569012151182cb8609c459fa7a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a4d0cff0a5c82f8632a52690126d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85f7f83a6aa2307aa9faa47246dc2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa67f6484e9599916f5c18f56d213585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acde194254e79078e2c374d6717334586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeee1f39b81847642765d5dbec0c942587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80887c5cfc5ab62308479483570a11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc3a25355bc10b49a16b8b334e8c9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f18e4c90616e402d0994ec6d85cb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba9fe1f6750ff67da4b4373bd417a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331709aba3e9033a488ab0a37b604473592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d38e30a9cbd199b564488944bd42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d82e3b93bcb9a28880a08437415a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2373fdd77cb7ed0a9032308bc8172c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce294f905fe68554de1e014db1bb1f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c9e994d6e95e0922b5ec427cb8466597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e0518c3077fec0ff3e34aef9693f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c17c159429ee378a28d34cc122f228599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e989e0419f3e0266a26629ed318c769600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680457ead0f8c15274b82aceeb40703601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd045cc987d1488e0b20f00bb592985602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6551ee94542c19e744dd9662fa8b04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374433af9d388e057e5c01fb4d3042c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f12a5ec4121439ae0d8d0acf8ef09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908369d5111be60d618bedfbe140112f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b8f231e66f95d483f1e2ecba53c17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e2bd41b20a15220908fb3263b0253608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e3b27eb79a568378f645f9f6d32b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594323177b6f8ebb6b70fd404d586ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388beb26959b7640f479e5f13f2289a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ddd2d5b44619ceed9bbb1c4131a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5f445e1e201bd97382fcc59ee3ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e71930af8b36be04e596fb5466f2a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fadeedfd1e29b5c76e861f1c5bd551615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946135006c1e9944eaf48b7d66dc967616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7f5c85988c41a4a569deebace5975617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79790fb87f8a864cb3b9b3f099873c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc14dd922f4617946f51b1beeab55f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6ded8cf08506ce6fe91685a31226e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ec219be7166692a8bfd2d266c79b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567eea78191ab194cf804878ef7cd43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1fae86367040fadf833ffb3f7ff96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2349f062bc455f4a7784ad960249050624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a40f54153051b58c09d46f57e9b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8586a41ee931b334417a2ecfb1db89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de7b91d28e7748f39d9d8f7ee4cb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987e63fe3f9bba365ebf934d4a249e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56303e80d71deae017360b0dc442c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602c261d8d03b47598d7a5af1dca78c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab65af5740fe4981d59d0d33bc1876c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e039883adcdfeb81287af8f318e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31249bc28efbc3821fe95bd8e560c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea671f0615a80a741cab432a28e3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba430cf842050c83d451ecfbaee6c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f21a37c0f1f6725340887259e2b89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a214a03e6329fc5efa52582b04ada0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31ee18ac3b9b8afd3d76017e3b450638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a930c80120f8f6e30f62aae15b101639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac182a8a18be7ab7fbcad1f6e7b16c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4ac174ea7f75ad61f4440eeacd39b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529842ca20f7e9c287cb88e0916b976642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdccc4579fa3955ca2cabac99a6bc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411578458655321d86ab2baba64367b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d08f1e28d8a6a13d1aa997005b774645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604c322c7d43e60b785b94d5c89b834646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef9d8a18173ad07c86ae737ad0c3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d77cfaa235502be8266e8d6d5e088648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e662aacb4b38cf3d18050e7d50b70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d19a176c9eac13a1d3719e2ac82ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d66a4fe45508502d2108afdfc0666651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13debb71d7433d6a2e9612578d21d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3090cc0216697a909f2a20a57414e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59547dd3df0e444e0f45ceb91198e24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903bb2b7e1c4122cd86f60341fec6f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ffe41540fae9c7dc4b9a9dea8faa2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a5fbdac459802347d220b1a90e3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f64f1130e41bf8a2cbd8e97002b2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5550fdcea8f6e6e9d8de26914461e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a02c32f3d30e334530516e1e696c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2084924b5f238d3568c979638182661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21dd136da54b8d4edbf56889160bf7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68106ec9be1581191321346398e4dd78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d48b9375f9047fe458c01e0e3f5add664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d78e81d76b22a6c00f6f76a6f49645665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22d5e85f08a86eb04dd69650858b1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f7c4e92a26e82630b4e68d84f39ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d89bdbf702b4b463da4a6ba8d6269668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84baf698e24475e386b380ccf49c7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fa205f7510953052b148cc476461b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb05ec22124d9bb5d5f84c347d9070671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb511c283d8413a4b020ead30927806672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a17c7febdfe2b1a386d4359535a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd096639e0b6aaa4d681805ea49000674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad2dbb21a43d633f1478cd6ef6fca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32409fcd57002c6267d281e0dfc50bc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a42050ba0f85ba5a34a9e2584b7bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d244b3c38dcef2d280981caad7e83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497d3fdb800ce9eb10bda3bee9b26ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0cd0e7b004dbbe08cac4919598e61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc873b6f5b9df3993778f6dd68385de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6403cb6406b05a5a8fcf256bbebd82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f961097ab7bc5eda7c56cfe0bfdf84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1808b017256103fc6d18780f7380f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f04c0579cad563012c0ea46750c861685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eab6664f760ffd084223315509e1c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b94caa7e647fdea2bf374aa340aed3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f91509214d110880cd32448b858fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f691bf2df00495e076c49613c8776689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e68147a4e75256934aacd9c62e0de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec2d99d6925ebd8401aa325636306691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07818e208060c3275f796b73fc7da182692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc940d8f840b63abc17dabbf89fd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c4a43fdad30b1b1e49a59ec7a618694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba822b8fff89db1d7237a1f86b8f11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0664b1a72173e9c6042f5d1d4cd81b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c1995c35e46958592463c775c00d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517c0ed7a80cf7de217e23c7f56195698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2734d6ff5654dee023d6f1fa4abde96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54dc155bfaf04aa771d639cb985922700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd36f2277d2c0cc81c6648792c491701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2f9b7010f9a11419f2c9111972b3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a96b2e2315029cb2194deffa969e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd973d85b95007484abbe65c869e4e01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487081652e453e438f6b5910f227927705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcadb05c0f96ee5fccde6231b2504e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16e6da05b716074b9e7015a7b5d9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fede20f65546beb3393fa038df523708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8f9388e3421a679897b879f8e010c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07090cbe30586441c581d7f5ba04e7e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50b1482d8ee900949e0499e11cb13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a6f5a13abc0dd64fd3576a3ddd39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc75c4da71450e64b0e8c8a342d763713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a5c14670d0b9ea755a97d237328e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139b817ed04cfe0cbe1a1caa8f8b15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbc1c07fbba836257c353c6d6c0dc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3efdbce37889eea74b35b41fb55d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9373b59d16a1468de99597ae0965687718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf34207bc25020c1bae8c34a0ca44a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c46ef117cca3eb34170efd58daebe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e287f052203c9599c3a769982df908721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ef6d271c1968b3b7dcfbbdc3ee44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e22dcaf8abc098db284fb94ab3e377723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5bd36f4dd9818c780990bded47a6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbdf50a0900dd0447410bb6d1b69b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33dd0e63a7a3410df97678964e1a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dc4c584f78a9e6bdad7f4125f0010727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff936f91a4f3636dbe933abfcd8e4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2815074323d795e18bf9a0847637117729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022032bf41e61a42e92c0841c32f204730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7327f10a18567503da371f68eaac7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080acf69ba7587f3a54d21512c60c4c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b5925df8477b5f50ae0655efddbc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7860d49485d21bcdf34c64f7b21098734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca45e4f9d869af308a183782616b1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094b40fc92be3483ad6ff7babf0a4a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88dadc5b356785b463cf284369e508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ee8f049c3629a801bc1873e13543738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f530a24bf3415eedf1e8e088a8962739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a658978d9215630380ae64d9202fbcd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335508321395a8ca6c739455244354741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c4fc6bb1d27c1e7c1eeb9f9f069e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042abcd2dcdfbc9722b3dc9157f7c70d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab866ccde1dc02a4185dc8df02ea869744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86024e7e0b261d20c576399126d6c97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb3d31640d4c792147fab33f2b254746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b913f6e6b7935a6edf6cb615941eac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b506e38e25d849401149e9f78d412fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646b3da650e2ee8f3e9288b7c2f05bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b600d8492ecb2161c3d0230c3ebf2c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844abaad032697fad0bc5917f8fc9f09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789767e77941902dd575c6aab25a6e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b18e5ff1e5858751a02e9903e235753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa7ab31b49b524693919e84224beac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c70515d011c5f96086fff680b58e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24eefd496d79a8bf5f9ddceb0c5931756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5962a785e83a35c2bba17715a535757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a807bd44c6c299b8738368c15030c5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b06dc05a9ef84b9d1aaffc7ef5205759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e41d437598ebadb9202ed553fc000b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebfdb7ea85a2fc03c8ddaf61273bba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1d9e9f32e287b912bd0855f759f093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e289629e5a4689a088ebe7849d334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb9c8f9233b72c68c8c9e6c3e554c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6fc2bd221b8711540fa44d2745aed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e543a313db2125f3a45d7c18441d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba71b835862d9990e2c8e34fdab72e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2aa3ddc72ecc33870694f22501c259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d70f0a08350ac1886bcae873eb48a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da918f040866113b8f9109a2f37abae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ced917efa334ebb46e873cdab52d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c278466233e0f2da1a0afd900cae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0e3298c6f933276b6a248d94f34514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5da8947de451d3f39bd1f482a87fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d013cfe881447912673a2af158de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51647180b446aa9eee8681a570a11b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add84f99dca3842c9d6c38d8f7b19d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44333c5668994828509f3755cf3b6c4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46a952be2d19c0e854ba4f1453f6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85aee6f6b772edc6f65870ae13653421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796b009aa6eab835a77291f19357a8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a23a0805d8eda1a048f8ca27581223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff38dfe20593d4331b1d01e07596b8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf490f4cfd6d1a4d52f6c5c74148125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f51a3190cd210b02d41b91187f2af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f98d4f232e23a2540adb983f21e3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4553241d2fc241e9e3d35c0c905d7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f308dfe7c9925aae5489e7f1c3440029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef6fb2abc91c83d664bda0f99b9ed530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5434979566def12bd4c3284f7f3a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06a865133445147c178871a1bc7ea132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a33faef7eaa7a5ea623c02129030e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d2f56652c886a89259a23b45fd7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a55e28af450ff8596879e66ef6fe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be98e2a276b1c06491448d56c2d45a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c761b6d33ccc29293d85f2800a8c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16cece22cc1c7327124eaca6a50f9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76bc855e65b2e565a626ead823967739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d3e6ce43f71da3ab07829f9183c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e88154079b07d265c6c79e79c3c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a8f38b72985df67a87905f2ff58042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4c71a65f8075a6b155eb459f8e7ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ddb042bc920962782542785dd48a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9bc34019216e15ed1192cd5cf17345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406de965fffa05ecd50b06ab0ec31b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3967a442dbfeed07d55c0a44d2d7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f5d82836735aeacf4f588d2e0edcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dea71ce70aa340e5764f8968e1d6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89bfd2416e7a8580385b71d097b4c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052dc79ce2a7692522486df30bd1f0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819249b36c72be6bd735878c2f7375152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb78c36c54a758f827b4e1457cb80f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd50e610643b8dfde403db844f63854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a587c531b373eb940c22c8afe97c0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b104638efbf0e7046084cf3ca6664256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195885fa158d13232a5b3ea66c537f5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66accc7cba8b3eda16a7983e1b3ee5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da3b5def9c54500ddb2f9285dcf4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd8c2fc5286b1cdccad23b2a861a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d0357f63de4cead6f55c54743883361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712332150832dbc5317b268bc1c39f8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da0a33f7e9a6f094725fcd0cb16c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d6a00908cc43167b40ad2a2ee48d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef36c30001a8af5d940131118c0a99e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5c8aaef807fcfa59fe1d3359cfb8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b325ffc1a92dafaece5b95507e35967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b0eec04bc02cc3b3f6fd1acca05768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61cbf255f26a8b4e86757e79c9a4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eb3fdfa71ca8fca52761f3ab4b57570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a924d01c91b346d156c96951e7b6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9c05b8fdadd0d8a9f8e394f7379972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb111b18cc20f5a813b9f943e72ad773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227080a1d04aa85c2c5e715daa2d5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4cb6c574262936f0eb5ff790a880875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122990bcd377fcdc736a1f5f302b0f4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e4196464d302d43027c6c36f7d0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39076e4b70fa2d656dbe2454cc1882e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88ba7d56c001416fec0d28ed917c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f96ac9ecee5e4b59f3a884cffc8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adeb7bd727f2f52043cb5e4b37f18181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b275e29ac53072dadc6608165cfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecde82cf4b82bbd7237e41c7abf475783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b62cb5e3a106ebfa4630077d52b5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08142ed9f6cbb710b679b3a4f395085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8c58057b071a99297e853b5eb448386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f54bfe26fe162d98879289354fdf8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2921ef572761957cd8e4eb23a06b7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0753243a7fb353a911a47bef0aa6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5f2d26dbaa8bc4ae01de9f2f5a2a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb050d5ef11dc6ec5179258c4fe93b4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b3fe8b51cd336aa15fb26f9848d4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1945cbfae5415021e077774ec3cb0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555374192781152b0b8fc46dce21dea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477cd3fca11b0e06893a089b3e4835295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927576ce97a8ed082b668770cc33bac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86477de4c254838c54b44205b4d1121297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a957787d15d7007ee693d51484cac698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b59cf689ff78511607862d7d111199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c99d81e3133b69796a0b21a992a9a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2d261dcf493a910ee763f96e1840d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb192fbd19e4e88bfb57d893ee2bf3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299446489851afd7092f39d98469931d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8bef967565bf3b50eb7817b72b2c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dc0dfd621b36b330cc2eb7bd10f2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8837c6f33d5775ceca850c22bdd714106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f1f26efd739111ddbe91d5eedffd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d767b8e7c39db0c0bff0b3373e5800108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0311e42940204fda3a6e8228c52db7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a4668436b059ae2dec07b4f8d1566110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb5ec349dc4be4dcbf611f0bb345e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1aed5e0d546d19228380f9dee09b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab0a4cb72346cb1eba38925d8a3e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0d5dd5db5b48a9df7e54598016181114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3fab89237f546cbe4cf8ad4e38dfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d772b9d14eaf5032259e02439f01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df51781e1bf4fd0b906162809c0f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2ed8e7951c2f327ab02ebfb12d53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0ab34c2bea8e461a3ffd9aec69686119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588448c82291a28bda4c75c62c709a01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a73d89694afccbc9f8174c801b453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151409b5cc2953a56f1abc61031c79e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a163a729eb054cee0fcb9811566210123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c11faa727da427bbeb93fe9c831074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b40627961556e895452e5004eaa02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36a09e4e85c3e1c5bde402ef11223126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b4f29a1db4f8fa09cb8602fb8bc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf9c3f7f22fa2211bb7a03b0e13510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923885bbfc8236680c5ea25a3647ea4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6d0ef97fe580aa1afcfaf20d91e30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf2a45474cc5b68768b75259985125131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e01ab0a85be6403a0c05b71661e66b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87917cce8e35bc3b68b9f8d8a267c054133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311de65f49e08314790e846214a301134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608c46928cd3a0d9e11dd8f1b89ac37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae307b5144e7c1a28c83fb979a38f600136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae42f6f2293dd308090816a648bb94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155224689452980e0407c1e0d36e5b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1892300417890a8f88434f6bf14d6c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460da6bf9813e2a374e6ae624124776140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababadd942a67f34e2fa4de99880f97b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ad9395657c8e665c9d42b06f3fece142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021253aa01057829cccc216b0baa216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d055b9ff95223b16452dec19231973144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5208a859be01bede5087d0905492d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff7ee2884b15d4eb891397627d308f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a8152f24083baeb424bbaf6931fdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0f0c396b993ff643c441a86d7f5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e70fd364550aab7a0c2ca5e5e5063149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2c3340528f1ea68e29298f3dd46e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889e7e7d6584c7ca9058c707223e445151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e04a2b6a5e058bac2f0e591f8428fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac4e8e1500abea106a0c02b2a2d2b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efaa31586228706fefc0c3c45fc3aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e138681e4cc3f7399ef890850ce941e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12c3c53e3cef8e506e487bec84f588156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff53e2424f225e159d624ff1fd046157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b468b6694b7331aee3d3ce933db273158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ace8e73795de7d1544a2fd07befbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fd31e61cfefbe93a3f4d0b85dd2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a6f84c4a4b71e380c4b329c16d12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bd3f92e5431a7eb5448ca5aaaa2ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b0c3241990d7574d597552cdc2c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f7aa339549254ece3bfe26c707fd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc70f03232431b67f90d8494f44ce11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3997009b7437a0f17bf11df2a489d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408328200e37411d2d7a4e7afee4e43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867fbc2009dae8bc9735fa8006bcd1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ce66d492fcf1bc067a6a25817a66f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6c9605ac63d883fcd03562e61fe4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf161944c40b4f9af9f1ea10786af51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06b8d1ef157b38bc215df0a6912653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771407212b0814f02e600af299cd633173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feac6f40e9939c792d0d5c86f8dce6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6131a37b545dd21424effde1276f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385886a97c3b54f638bf75093a15253176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c339fa173f7986f4794907a3d02cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66d73662b56ba43861fe6299e31cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf9c9312432625208376cd878cd82b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81601463d6611cf102bd3e059ab7159d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd4d8984fe8860dd56dd046bcfc3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398e1d625e0b8f04920e30fef8c887182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940b7b58e6753bdb9ed0c7378510a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24139d8705cb4af97941f5afe1dc82e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36ca6418e581d0b3d78f3e2b500ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb050b16084e50407adb42642cf7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7e16ca98ff97836014e0b8da8e3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a780c32664c9464a3316b40873fd76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b946ac5f9a1c6dd76af4c0d2428c2c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021bf22a3a214a090a93454f6f512a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2efdd71db7aeaffc2279dc5d2846a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba3b833d4ff7c8a6e1cf521c00127192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1465ef8ea9d1828c73a67be97686a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa3781190563783408bca89ec7642194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39e091bd34de0cc7a36ee4b2b3388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec30636a7fba039e7d37e2790b554f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695ba453e9e17e09461076ceea87ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a2bf1df732d865be5e6f544edbcd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfc92d5abd3ac39198d6902a0e15e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942f46315a59c3a6e55fe78158ae47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae625b6ce88e193cc33076f7eb2652c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5cf24c95fbd8115eddb29ff99842202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f037bce7608a9e69c8e8f34127eac43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfdd646bef3771c4214be98bf48f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4152cfa8eb48d45df238b6980b874a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d2397cb3ee438ece0f9daacac400206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44275c8e6139ce8c31385c7dc99cd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b6dc1720f520df5e22934a50f7ce1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845b4f62622ed14f519943a9fac880209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fe3061b727f2c0969e8e9f85971b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe8eabdd85e8f66bf2d5e96719d88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105969a6ea1aab9f44502819071bfb9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4a6466573147902910ecdc48f8a93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e477092bfc5678a633187197128970c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d1ca130494515a067ca38e47142af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee367eafbc6975f2ce01406b738d7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b69681d336d57da9ad8e0b87907686217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfc571f87f3eb2abc56dfc476aa4e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e008ccfdda26e2c2ca8f6cd7323a73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc1026e34192927ffddf9ec8ace31e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346187f071bfead980387475c1e34a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274862cbca288073ea9e32d0d929739222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15db9ecc013f21ee30084da962e876223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d33cf2f162e6a8a98ea6607a72a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fad9762899ea502db12691dbb9b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aab79666dfccead62a3f5ce27b1667226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db1bcdfaf4db9226833078d96223a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d681d05d68916aafb80b8c97565c52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274daa15f4124cf634ccd668c6ddf19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a494290f09478e7c333f66e603e55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cadd2989d6b2dee3eefb2439297b15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30789094bb8ab68d54802a93d6e71278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6915656fa0b9c64e8eb2fc189bb4a52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67cf79edd4781fb0b8bf08e2cb6a5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ea562d59e2d34ea787ed0d7855398235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb79aa4e800e6b55606f02e447a63a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c57ec0176fc8e6b874cadf8be4f0b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd681ecf6d69ca1c45cca54820487238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2913fb74f51a9c1aa03aaf9f7b3369b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee518b073f8d9568c7e39f96c907ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e99960a0b30bbff284454c65d27b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf22799173a8a514bcbb8ed5eb8c6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06a73cc9f9c78a4f6a3acf384392a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c6fd37424e4c564b050870705ac57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8936e454361ed16e1a04e152c543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc2915a6be8641427532f1670b620246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3cdf0bed254a5610027c78e1bee29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7632e15a674914e8f91bdffb6bfaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca0b2af0604a7162afc66b3d7f550249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cf01521f339bb7ea03555c747719f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bde0afbe77be21f902bf6fbfa579df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304b14f72eb1d6821fc0763a2e44a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a1ecca072e699aa9bbe3630ea729b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d512d7c494fa243e82a13ce66db5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3db3fc8d156bfc93330c9c793220255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4689c188a46b400b553cd4e7f777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1cda65313715336cc7d0ef5a37f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c62b3d3f790e3f4c0c1e2989299dde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb870f70d0b667e1e23633607d6974259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69120e2ca63de58bac32e18c52e84a8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b1f682fa1ce62998edae19e744f9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca782f9903f0e66424e43ed603f82ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26b6bdbf1a8bd5189275f3738a162263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c902dccec3429a97205814e0101c01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0f1e07faa75408456dcd2b91488e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467425c8240fb44957eca8d7dde6dd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f352d020b77ca8f63ad1101d3bc966267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b21f73c5bf563535e42e84db8c303a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee7ef387248006506ee9451ccfe4c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc6b25a0fb4dce219bfd8c5dcda6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f6fba0f6e1ed1f9f587bd4802308f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81553ac178f17ca8c398a6f333d1928e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b2d1f821968dca1f16975d933100273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c033d6b6ea7f57a0eb1c9c3f3545274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607802f0aa147800735d1315ae4ba846275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6368a03f10c18825527f6bcf37e5cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193456208f39140c597aa83c1992c988277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae708c9f580f7d298aba7680de360278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbcaaa005005ed7f19d12c0803031f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b026fe2a6dc7bf82346516fcaae441280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3355f673c89e4305714b44c2d700f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a9e3cd088731dc42e21097ca256b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32eec1e52ebf5858640cf59193ba4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae48ec9cc7b9abb67f5d2ec98badf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4534a56b6324ac56d8e5232db246c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43647260d99397c9b63aed560a4c8bfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf6f4cb45c699f0afc0c9d4010d9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e819ef58301f1d0d8164b81b858e985288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173283f895a8ed2d3ba6945900b4a39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324b62e021b5518490bec2c33af2c95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83091c7cdf4f63aa83884b710c829981291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc22b33c4b11e3a962c17658e25080292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f8464e18483c0eaf16c7c9633ce8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635da186e908391a279220e17b054d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde8b75c02f4a37621b8c9f8c48842295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc60fb29a3f0e9545e85df70f7bb540296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1e33bfdcb62c54a59918f95803f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489c954f5eddc092e05851ea999fb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112dafb390ae5e27684b770bb2e3c95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d9f2256dd7b54e1e65779830c0c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a2e1b05349d475ad2de061e37542c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f1fbfece08d848789bbc1e691ea0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a486ecdae8df94b3c17a0e979ae6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5edfef2f1436f7a8b3cfcb91ac30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d39d0edf3cfca96aaf7c5783bea45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5ba0068cf2b56577fdfef0c8518a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b4bd8d278cf07529deb05cf3f75a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d766c67b6434fc806bd8ed24e0f87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fcd54bad1745655e3f1dd13f78056309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3bbc59029471428aca1aa307f3a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb826aba39a126591b2904ffb2f2d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17725833d0f86bec79115a399472337312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b130580b87642eb59f13d1d2c5b3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc876695c1b94883a3fc72278b91591314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c238dc8e49a91ddfdac7be8fbfe25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90285fd1fcbd1a2c22966eff8dd7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6fbadcb625ec3db8460abd7b9f2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c01cb534d1f699384e7d18ba89e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b71a9ec2799e733dc8062694c08c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c801189f1a33ed3c28ffdd6e98e3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c99404d970220b20528b7733093c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f49d8593da0e3632bb4ee5e9ebb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf89939f1b1ec3a3e7e1fb4383e83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2fe28bf8fa30ac490123c51c3abaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed918fcc326a8b272ccdbd4f4f900325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c81b2933b67f9047c2142928f1112326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58547f5b135a8ebf7b6b59c5fd581db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd97135731accc3da688b43bc4efdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b5bc8daa1d35060fb564192f2668329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7c8bbb4cd0623ef6578714bb9f0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290a4af74c66d50c50898fccd3ac56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4dc41363b273a8b62d7f8327dfdc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe1f28f2e8c00d9797880eaae9203333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15dcdf4086d3a07918b8a394ececc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335a7b806daae260bf629e04685d24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7912e49064c8fc4da09f2c1f9fb208336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30f55e222afaddfdfa1762c2702136337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e222749b88e1d6ef2e3c622418cf90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ed0271e741b26119d14b39ef030d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4e847ea390c6a7e00374eae9685a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e410af5aa823ef5def33167b3e0f293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf20898cf9107678ac7f0c0e5eecf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6a6cfbf0cf00c3c106a831bf281e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d65b8230a28bb6bd25ca6b06cf744b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa7893e9122aee1f80dce9000fed2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b6a33803a76642aa3b7814e7fd3fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12456e0e02ee7b41bd4716b934bd6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b872cff964cc7dedb4acdf17403eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44a30228fd47dcd48586bd1819973349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e446988969e145fa15e1adbec9a67b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b4d96d8a93e9b03041627393feee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a373ed3f1d816be1bde399d2162142e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2243ca94718e327c7383ed78181eb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3174da3f5989e91d6f09b13941acb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da685956591956ee89d4f28ec62d14a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf2f43fe3d624cc0fc097c7bb57d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011931d992d7669d7718d2b9f2eac06f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed6dec25197623ba40f893b4b06b9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf2c770605d8dc566bb45e1b3cb0a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7929f2b11d19c90e7f1efdf19b33d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53909a9d074bad5c4979483f821975f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c8643e1e6cc38859eda08a92748a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f17a5da7139fd1040a5de87262ff39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de21362dba596725f9f0f1cab84b4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147282d31d4a13167f2d0ac37e3d9ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46e6354cbec01ed6a6afc69355c3e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb09777aa0dd5f1b3cfec9364e87fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a955b5879a1e1b31495d04e70299d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db9d1ef2d1f40a4dd4f6b3ca32a0dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7989c70d3579e632cbf6e0413ec49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb67971976f3bfee168e98b9f29877371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc89f8dfcdaecaa49abbcb5fd5f3f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9e08ff0dba83e1fdadeacab23e762373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e899f1bd042806e6bca49270efa7a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70b7891ee8ec3fb90f789feaa106e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0f1fb6d415987faf523c356600d42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782989da3b3bfea63e96aabb5b333d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dda9ff08150657676914c1194ec6d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8c67c399732bb3583517124bdc10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f639815b46516afe10daa5fba622380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545c2dd711fd037f39d2f5e11b35c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4f7d977e6225a81cfd26d316deb32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a45d125887d22d670aefb447b292b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a3ef86d555e2fa7b989ea2f8290b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf771c33098f8c9104898e84b224e03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d94e298ed8f20350b1afede10e201386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d2554d900c9a45253fae2f0486c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa2d1ddd1ce084e219de715f8e8c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510cb93441a4fa0cef798fe6c3d314a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dcb5458e1b36cce8b026e5cd0ed8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93d57d248247b44b17e045f8737ec8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907612e618712f0c146d338e6be26c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e041253c9352417e26903ce3fd5e0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45973cd431eab73d32c149c5dcddeeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65958da9190b2f30dda54b3fe1495878395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781c21bb6e097f35b2368341ed25ea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955514847ba8bb7697985741a551f02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c09144e3e838d9eb911de37456194398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4720766c8df25e53c297fc254b789399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01e857fa9719c3a3cf13dc0f2a2ca3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720c28d97ab77c2e91df48032538595401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6070224d4d7b1cc313d9c5807dd166402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7060d8e757457a27acd9ed1d3ea055403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e2776ae44b2fd7ccd6c94ba241ee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05648184ae30a2db669ca4cf4ef9d615405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd307376f5315199f787a71305c7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea4a3bcc4a03e02b0602ca445c06ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd286a7875e7f0391533fc2c79728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b07f52768adf3be70f713681f2cda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de721fd30ce4325fc5ba75da3e1b96f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300271827286e31f503846d9c4c3a7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5354323c11c6e4206248ec96f46e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4e8379db60245420e0694f71ec54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af1de7b5f814b852fa92d8af767cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597af7ed67517846f9b324f2b9ebd48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacd3155bfa2a7725df2ae5d045f0a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bda0e906e281290befedf73d2b722b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ed8765d44440a8cc8d17d20137af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d9223157c8cfee0d3e76e00d53a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cc4b5002c361672b6e465e3aa9555420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a034f7928486db3c6276acc0d276f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703f216612ac6c8cb7ac51a630edcfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a1b0d5106cb63372e30a4b52dfbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b0861847f46bd1ab3b8d5a6038b34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87785e35775f03fd6428b03154b7f5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4919ccc794aa5ec7bc41a6e74e9dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1eeb0e266a661abd2c4bb3b50adfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10c2a5cd6d2b64d391148bd0922bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22760eef4b3547c8e4ec5c239cce4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d8ca8fe04a9aa05e26d98cbd5797430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a7ba97da618146374f140ddfeab51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49aee445923c5dc1e91b0d25cd7029432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3adaf1e1e66b944ad80a21ab180e32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0227d073b12ec0e8df32634a2a67f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b1b4d5957d633ad7fd770aeaf10b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa93af49bcf39d3052f092290e6f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532490fd4fde4ee00e028796cc2bb09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3936b489aff2eb36cec53ea7638318b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52ec390e23adbe0f0021d7104a515c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39015cc26c1d82796c8bac674426dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d7a732dc4aee9889b03d950b1a99d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77697a54d99cfe5739e156d05a59b39a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce16226ab992942c10e775d7c3a6a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0057d9a98e1b64e09ac24e648a9fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea186f1ae2b196fcfb31410bea33f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36625591dbd33d623d1c175d0aba3110446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fd0211069167f4f8c5d2df8eb35a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aec65f82c6cb5b668b7dcec2de09a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29a791a3d7ab9e641da2e4c8a3a157449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246994e9317afd55f74b9e75af468e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bda2379979dee80db6e4a7c71902d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffb838b8c410d064851090ebdff23c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3836a4cc5b0a2943565ec2450c42da8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a05c4e37224f4fe30dfb3b2bcac5d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b9662003cc84a074ad98529f9067d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f98b7f761977407177498aa45beb3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b37efcafdec1a14086bc7f799bb97a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64f5b9e6ca74fc01ad95e632e1b4ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77262b68e08da643d315b33624a228b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c344e0a9f5ac64951de4da267774b66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b7f4a528f51be53eac0ec1bef9fb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9dcd4513a0d19f86366035a222a21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd75a8d3cfcc3315b2ea44ff967e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff1db0933b33ca3e7adb8eca3fcda6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a11a1d9b378a6ce2991a58e7ac31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70c29d0e029858a36ad01ef504234466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ba2f39a5d760a9f8e44f486c9195467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf548bf2148220cd13df9eb8f4b4e3b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bca0fa19023ac0cab8d46b6a3f24f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d058346feff1695426f271543ed5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95042e22b840e81410572c447d23ce8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eaa69db6a03524258278ba7911490472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030fb0955835120d7debe321e2eea6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd969c1e53ead7ce0739b2925bc7b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56202b34407c896364ca2dd25c5a24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c97796f87721d1f3c712ac9b7cdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ebeb99eb0add41799a907706dd51f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ea0193e217ed0f5e4568af158225d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89314c71f87f1e48eb507dea7882c2d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d878742a369cc790b0706bba9d209480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d6706ade3cc2cc5c3fd96573fbc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e4b0a870a7bd84c85877f03a0622482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eae4cc3ee239aa58a8d89392ec083483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685fa73ef4d844aab2d324028f827a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7574302b48bf1ddf8ca363ae6dddd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db793c02dd550f7d4152f5ac4b711b2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a0a6c3b30eef22a1e2052399523bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b01f4db4f0545d5414935c950f6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dffb263e44af8b4773167c2610b5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fda36ac9ee949c9a9485dec994a262490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ab01571cdc988d06c4dd32d14d73c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044127820b4e8eccf41e6158cf308afa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a59dacc60d0b0d1d92ee958005609493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d85db8a94b46de03c65662488030ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9adc16ff957dbea6cb33791f7122495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb71b2ef571d3ed0ed14a64254709496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc127ead106e26ebc9a6f522851d09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4d6fc02f2c3cb2053c792cb50e1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fed306b291dfad00f9ed2623bdb30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b500f4f381b2aa3e09a108f7211209d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f3103d18af6e9d4e97fa1df2e29fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d590a908fd9ac6c2fff2515d07996d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a174a7915b964f6c26f3d03325337503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319778c0c77480be39a0cac91f78fc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965302e20feb8c335b3a1b2fa95241d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb1964a8f76bc7728e4091b75f5a0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b3c3b4914d8d63419b44e609bb26a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c43e6a9ef4677b082a56c247c630508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4f473a1950da354b034146699e391509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd7ac204096268d078151483485da1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97472c13a833a23c142807feb773d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1f2dad8be3f442dd7ff5cf4ef35e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714bb131218efd3127d4631cb9fdda3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e473bf7b704926f84909ea71c5501e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc4c87cae1d673c43649897b8c026c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa076c2aed1eaba34ce62354993daa0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11098a97576cd89f6ea81603ce1f3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbea6af72e4bb011b43b17679654f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b35d2ba6875784515357f6c8562f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb225e071da65fc7c5042806f108f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76928ba688cc77c31c0a8850aca2481521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a93374991db229ac662628030b03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10f589b2ecd9f050326cd615a72e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d2e922ba005b76695dc366067baa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d385bb1a15a1f020b904603f6940525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2838192634661afb6bf2930214033526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb98a3d6798c0ad5d3764c5ed3b7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e2f10fb07be55235acfa90fc8b1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bedf958c6d6c911cbfe0f5fdb21169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53190d63263be990ef28debbda428b82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0550e036dd34bfc16b83edf23f41377531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff49785c6ab9c1f396ec36ef9fc644532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1539bdc87d7cdc5043fae86cd9059c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d9411accde29bb7415bef4d110572534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55116cf0abf8fbf96cb3bbeb9e8e6a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33203d20e36b3348615ebf1e0feed394536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed710d51bc2481343e2e17347a2334e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b72b3540c881e865bd1d92d4a6f8e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395deb15920e730384f284cbf082da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede8cbd412397141b24e71712eb8913540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e035016d97b7568d293d932a97b5a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e15990dae60e6655766835a34178a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39513e994a758fc60efc5041211f5e8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb154163c69dad3b937c65ae772148544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21860accd3a64b63bd073bba981ed2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5df6fa32983e29559e3e4af9315557546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a6389dc945dce4d2eac66921fb02b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613e9c77648656250d1f07102da8c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664604c95ba2bbf968ebe89622138ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb202a9aa2023c87572cca957178a84c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45266e575168b4a9fdf7ff8f61a5d29c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621141e13d6c31377c9616fc068c990c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026101bb03a6d54279bba19a537ae76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16b672203c1a2bc7f6fb9465056dca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd639d2005322ec8bf1d0b5c2616fc9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f04ab9069d84bfd4cfa8ab34d1686d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11842ce05e9bf0fefaa058a0c8aa9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b009d9c547bad84104729435d3a79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc8ccee49980e3dea6208208aa24c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb20556850d09bcff1d28bb313c6666560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83041b574c73cda5a1969b3eeb7b02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171102d3a58dc39151d069db5b9c227562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e294f3c5c62c3a60381a4f7f4e5c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd8fd36959b6a66ea6e71cd568a3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73feedf61d2b5fb0053aea2e5df499565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac45c569e9c8b2797ccd4cafb49b360566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2ad9fbc835d6dd534d1d5d72eb049567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a965ec23409eb66362e788d5365f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435cda2dcc67ec6cc1f00ac7e22872b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b549186bfec27631b3a3c313ed5f609570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae606c14bfb6d8014cc5d648ec2575571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b764d99516a10380c4ad9d4e825ccb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2a243743e9d416c46178b83cec76b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5b2d6a6ae6545fce9ebc720e11c63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79219d791c09c635beccb381eb9d9d9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc86f36ae316173e9d8f42062c893576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be0778170d1085aa9d9405ba27c99d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661bc4c592a6b75bfb3623f234848e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fa0769cb5308ab84b8b0be4de2bc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd8a9d84adfac16aeccb3abad183c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68da734d4107a6310278d0bbdaf725581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ccc266259ffc04e5895a606edab05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c47f9498e563e8c0705d035acc124583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911d6bbc1a4afd6baf5f9c223808a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9520c6918d2b4c1478388e0d6629d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c21d56d7bd5510487032fc0a367ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59032f07e989de5a08ed161405d884587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f302d09a8dcbda6ddc3996ed48bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87524330bdb952a67d0994abf18c6eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095affdf21fb35fd31939d48fd60c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7e93a0b804c196869f7efdebb0306591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b3c59aed89f59d582d0724d0575cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb65a3a3d08edb93a4c3cccc41e0b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d25ac439d7740e2684101ccb6f3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6b5b623009c440a35712a464f07fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aef3875ee7b80dc5efa4a7469b046596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ff81e50e33d217b684684fa93ebb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee0ad6d6acd455b054ef7803b62709598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649348fac787dcb61c76149320558a6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece487860e1a665346106b5f78bab4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822606e09f20bfc7a5c68796ad9129601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9742fb310284d554e319d2f6ef5269f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd968a582b83d4d049ba65f26bd267f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c07744625cd873a13214168088e4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ddcf101238a70e01f044109d8074605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5043684e21a54233252c0d0378db16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ba6bdc7a60dbe27be9ed9363bc92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2184d806933790c444ab136b41c05c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501fb9428700e77fc54ef91f1b347e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac81c21816250df7d7c89449db64958610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068dd818b737b65f452c8d3056ad87d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235405f6ca974a2cde3ca1ba3297e06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebcc2334d360f898dfb2ea44b9ab22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cff418853cfcb8a3b3d73a653cb6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e292afd2daa9531a3609cfce309dd9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed5c1585f766a8207dbe77d42bfbf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76fc7be8e4865615cd9725ff8bedc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e622edb1f8dd4b98fe67d7a59d560f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e004666d3f06a2149c692036324b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3ea389a3faa94b509c88fefe09144620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3df4981aedc23c65b3c972d9d439be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424577d459698dd855f972357bc51017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433a63569160013f01e36fab9949b00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7530f3944b2e04795ca9303d65ca90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0d2ddf67a253ea9018af19afb8ea8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d29d49662439842fe9c9059a4dbd91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49591b8b6237c9cf3c153a2d71f30f66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28650a297a5d5e7b51fffd39aac3a0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ac9966cf8c06537bee99d5ee74b91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86654fb3ce186ca149a5d598fc0bc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c37973f027cfd3f0489f7e580645c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414cff36ac07ccb2c6f3c958c17856d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15fb8041fdb20900fb6518880443cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5f7ce8d7ef9a27320bba8d4f4b0b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd3a88112c00b9c758219f5305c62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc028e7572797689daffe08c4a4e1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabae053a3e95b756496326b41d771d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56cb88f0e9947b79a8809133967031638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c578510c5ec340fd4f00f53eccc1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c7481cdc2f3aa232acddbe8de8b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be332b304b9c5223a2af97f083fc13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd1be45657b62306a9200fdf2cb3a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dbaef6c8ee4efabfdeeb2d09e0368643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fc495a0f4a7ebc5b89318c7fa35fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2f77bc1da6e5faf244af0a5dee1b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc69eb7716a4c9294ca95c40abb07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eaacd93323120cc7cd3ce05bfc78c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76800de363d2fd531be1b93fa0f1c8c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130776def17eb7e687d27b1c959b827649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c5b295f69a20683af746a71d7bf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb867583ad04ef4883abf128aa6c5db6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907f7a362d432cbc462ec46ebd822c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b683113e8218279f7e90a8290076282653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab793120e23aa60f5b2f02b0f8a812654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c08f0644d1f133a44adb5a6930045655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5552933d684734783bb983cc11962656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6040f29ea7e89910f3a6afd66856b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf111a3034bcd3f7551f7bbe6e6b9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2fda35360c1dc6c35fe578656662a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ad242a9b8aea23cb3355db207e4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b44cb9b2feba1e769316a58b877c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06261eab63f818af9385bad7d51cf66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea931d6fab5ee65e282254873a7d23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de02f8e6a41cacd1f35172a10d09149664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3cda0c964d0750ff84b22358955b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ac22bf42c92e78c55b4ac759b9777666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad194343f4ea1830ed0883e1852cf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3b8650b8813220f22dc636cdc046668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350b4654ef967d24c0132cba67e4500669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcbeba829c02349fc69d1a9b119183670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d405d98af42abcbc92aa713766b8e16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6b3d88c199479ccad78eadfc02b00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0695eac2b7da02180605978303619673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ca5b252b9a8bba6db4f538639f98a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31fce684a0ab503a4c7b99fc8f679f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4a00ef5b6118e3f59d026d1a55b73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c419acdc7aec0dbe5a61d132159723677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a53b9762e297b3a00315e565d5bbb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dea1686f98dbabb52a0799e0928f7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d004f11f0f732e1e649c969742e617680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7ed7b399db87e1159fc5fde7a01a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cc32dcb2f80fc33cf04109f23e474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6646943ed2e4cce11e3ec0611dab74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057f7e4fabe0a17b33cdc87ddc2255684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ffa3cff12a3bc1adec9070ed7b7a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c032fec36cfb13952d156310eedd174686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa5a4e97ec0a60ef3fcf7fb3a0ab03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2377d3e46cfbdb4118993705551d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594654fe216ffa190a77ca40688e08e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af626c6de379027efa0cd112facab8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a7c1da2ef5ab56dfda22a86297cb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36bc190cd65ff8143640be0fb5dca3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b8f2e6c09fea9a130908192bf8ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc6e9585b43e35181e5aafc93f900b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e5901d6f2165d3efa7500c4397da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b45e31c9d0f51ce6e52097ccd4836696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766b6473e0da745b9e29203b436ac17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac44d831b2ff9e79b05987408a81c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611daa906cc63023699775a2069cdb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b333c8268602d1e75354a420c5e5db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e7b4f481755a3b624029f1dd28b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30efcfbbba31e1a39b51061cd1196d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e389abf9112849ebf827a078f17b6e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd61ed498cff386d58c175bffc757a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56fe0fabe8606f14d37a963983b03f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95231c56ddc989e4d354843797bcaab5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ca74d5b514c8cdda45311fb404149707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d9e914ca14b84a0a222467562479708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eaa2e48fe4e8b2982940f416290ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55962f0d1b13d5953270acdb9e41da50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308afad7c3c3c8c443bf7534e1f65958711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dd4ed9dbbabc8f568212cc78fe9ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788255dc5829ea3fc3768534873ab893713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ff44c66f27b0c303c3d0b0f9f6691714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b11cbce944bc9dcc6efa27e2b891715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d265657a6da94b6123374365a2b6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428131e700e9f1d6904794284aa7176717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4d6db36c77ff6ef8440134c955899718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96b3a3cacf32688e08e4a2f948022c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7bf20fc36af7a83a62d15fcc0d3a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a1cb0ace4386291f4b8d5837d4704721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b68b7e40cbfb3f0bbd935d79761da8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be739c3935ac9b0c4e8bc703e22c411723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9b06145871d8583a24d9a22a3520f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e15fec2bbe494f7b44c2d18985ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b75629f6e34e0daea089782aa1616726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc40b1650fffcb383e816c03e245f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2e2bae2503715f5277a8f3047186d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb2aefca5a01dd6414f7d483d0871729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ab4d50670a7023eeaac48e3fc5719730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2466519bd9b747f1e150f0a0f114b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f378e2327c1e38925e2019a109cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db893430bf6962210551e797c44ad8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491fc4cd6be4d77a517dafecab68a68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37470ddcee27871644b574efba753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22663ea26841aa10a400eadb5bab3567736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b3d352a721c7224a17343cc50d7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a01eca685dc214814afea1f2b0b42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03175cca02c7ec0eca16445d18a78810739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7174a96d1c9d4bd6275ac5804e87184740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10653e5ea4e2d78990ee2772e216c9a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677a141ca910fa97defe26ea55c0fb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea00a9bb2b1f95e4a78a483ee87291743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d60235b0ca59c23489c1b1b72069b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7635fd08c79e93f6b7da5aebf3ea273745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d20a2ccf0848c43d347ad12e0aebc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a06b143afbef9d7e29435842f19029747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725403cdda53ec40c93ca8cd1bc4c13b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54258218f947eb7e8664d79d5da15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042dc030da2ab8f00c74c266f1c54c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1a6eb35a8c43187149f5161b2910751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a5eaa0cdc09f50888492f0fa9d43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d903f11807758a4fefa7a7b98c756753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac047408c8df222360b42afdacf5d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d115905ef9d9e08bf5d20e7ac26bc0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85489dc2f7e34c057bc898547e19462b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99d8c6d259febecc511954a1bf4503757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b1b68f62bcc62455226421f8305ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257718abcb4ea012f280d7888addee759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>