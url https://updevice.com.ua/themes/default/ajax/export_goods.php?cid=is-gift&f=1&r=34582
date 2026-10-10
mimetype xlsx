--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44107f690a32bfdbb8cddf088718b7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9457946f97899ca7b0009781a66232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d328a3fbc2b902f73035ebce299e503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b96f47d158b51939c0855ee77ef4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b17a17ff6756e227f53c3dc5fc4845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbcef60d194d5526b57fa71b5089846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095edec5e4c8cb02be95095802cc667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3926dd3233e98497ff4fa5aa3926bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e68c967515208077d109cafa1c9559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75335814238443018841b9a4fae7d1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d77d51bdd78f1e3148d051b690da7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11162d199c89a19a75927a0b89e2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b25af3200c732f2ee448be42174c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1620b6ba5c0730c5289520f1e3adb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d9d9f8766c008f7be7890e676f25615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85119273692176fcfd08fea2b10d54ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f643e4287b1f803d382b98f06003717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023cb3d180cda2cd4e837a3d83a45e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b1254393fe17e522f7b1f0845eac919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143015fc1e7ccaf8a7531d34f90705a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47602bdc51dcb20f3e288713a7f4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e6d4dafd2e773351fa6a7135816e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b7dadb7b2bd8972366bf9e2017db223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b2278945ad4931bd86bf972e1fcda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce0bb798022dcc57fc52fef031c7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1202ac9b683fecc64a2580882b76c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa28402f58c1a1d4f06bf7e80f9ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435612839fd115034ecb70ffb31cece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca643d2cc3b19bcc8925cc7023d3d52a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb380edee4bd91a46345798b4ae0dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7892dabfd4176cd93839ab819429931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60c7b22e2635a4cc9bf2636bd4ac2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadcc2ce32dff356c2dddc035248ff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4d27d82dc5a9287b4c2a7d52ccba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a904897e2692ced30ddabc92f7cd5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18f12a04d1ba6502b36ad8f3a4eca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad8682388412a00b7875077ab90d5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea01a2a5ff7759e422d8de2440c11038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be51614f43e69ba76017f9526ca91439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b8d19f44219b619fe7c8984f8eae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd734c32130dc90bd85c383f97d0ff141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0349fedee5a1cb61f49c8f9766b0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f291b021880722c02658ff613922d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7392ad6170a90ada9f1af9df5ef8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ae6d5cc12a1ec1d6b17bfb908ab445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897a3ca06b5db0155e7045b0ce6d1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0e9345e07311b83a2ba190eb7f0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d55b1e1dc09ff33267d2129fb3c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c426e7d267b1b5dcee5b54f2aec6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0519406fdbeac378451a93750908050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e449287c2cbf09484c691391e16ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a77c82668a16c1d0df552525693b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b66b3c198fc1adcc85d00d4a2a8fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3072c42e4c518ed1283b5852f8b5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2622444ad2f0b7403675a4e2e1a01c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162774041a0f81d06c0981f4139d972656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e31584094de4ff449e0db00e9067857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c80fd4f9e84f8d6d5e120081a62ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5dec504c30967385aa0c3c8dcd31959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3c1170fa5ab486bbce9e6acd2de4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a7e3b898234ec32b23e8731b6a6af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0acd71da366e9e0cb23d41fdee7f0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b742612f1f72c1c5102ff448391d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82f29a83cdfb3d817e9166803372264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd62eaaba3f6aa0ee4c1a6a9aea38b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c227c969e9f5c9309dcbe3ce9447066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609945155b6fb5a7445817e6bfc67aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b976eb82ce8af7e5437b2cce0e93b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f7bd01e913493f99078f586b166369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d194ae65e000b85655cc47a94c6bf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc70f96003669e040b89a9f6acf21b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b1768422e5b451466230ca1306ea672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310c68b063162aa912bfcb252d65efb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108044613f3263c6195a30439a40ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb099dabc77b2f3b9b6353ca2c8bb7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd39299eac0480626372ac6c02ef6a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a12360afb848505f4f70b51f031f1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f2e1b1d87214225114818a42b2ecd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515caedf2e7f23d365978715fc80ebf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace210219a1cb6f369c6683796b6d36d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc00a48e3f8f11fed08f191e3bd39281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d21926415e7b7d07a129a492e594cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6dc5354b470ae83cc4a73c9b5b6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d23a1df14205d7eaddb2838c38bd1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb87c10b62b5ba05517be0c70968dfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeac9553da00c90c6e56881c5c4178086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976be4b7eb8414b1c3e67ceeedee4d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e552a9e0bde08063d0de9f3d2422c7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f8aaaf99c4df9a9f07c5018d76c0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100e5dd872fefec5c035f46de452c8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7c79025ce8b8e53ea126c4e19624391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078841165d24862633be84bb962c37c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dda93ef123786998088675a64953193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ef7b441eaf69b648ee362645e8b6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1454fc1fe75a7f705816eb7f187b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9c76d7bac1c465ffb78d9d5d7cb5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc463cf895c62a9b6eab5a6da3788e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d974f77ff656493c31683e339190cca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756640b73cdb6a8159a93dfa7e2384799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f0dbf40c3838810c4e1d88fd3c33c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee0605b039020dd257f6a745d3b1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c4005102a3231291a0e529a34535102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9197900f5ee1b2e18045a6161b924b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcf9b11782b69decbb57c4d45caa18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a017722c482c854eace5dbadbab7b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c06a6699c23cb69467ee739d10e0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c9718292a1ecf2c2a9a42ec958f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb8fd8db90bd18de0e8aae94c7741108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a11462c04bd967373ca6a919529933109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4090f1666d2a164c5fab17023b197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70491fda456dd25b3c53bf91bf2a02e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2db58fe8dd877d8f2a12c32be71d5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d4654a26a0d21f0aecef99c9c407113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887bf9b901c6ec08b4324a57ba70ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ba2e04b286978b8b971200773319115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76cdb556d63daab9ed9d77791701a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730ca5d9d3cbf74679ff6a37672a31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1aa8d17946eac617389cd64f6e5f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94c4d46fb3dd9cd978dc5b21721c35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ff85775f075e173989602106aa96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4036f156a292a173aa3ecf9aa5d355d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2736713693da9b56c388f58e63b0032122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e4856fa898089f871911b41b24b87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d97971902f427cc96ad40662b9742124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182de463dfa633ebd563d7787f9323d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb369921b5d40b96ad74719aef2120126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c102ec7d8d27b2509464676ca4a98d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305060acb5392fec79ccbda6c05b7d2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bafdae050d08d80cdcef12c269f210129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322c2b221767972cdda0facf8f6085d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82296e2ee9f57146d22eb872162565131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54417f59a9d03d3b851d52106305ea8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147e469ae951789daa8b382531b83a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff0db3357d469ab230427c57d8708e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3185cb5e29b4a573dd84c0207381e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce95cf072ed623c426859c809bbb73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50ff7659c617701102901b7e9a753137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed7f4520a1717191b9f62f6cf003d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9461caeadd14df1773cf00b2748f3bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01e7abb40c188e7cda2d415bc38393140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c6bab55e92aefc7cfe28d4364e73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80c5efd55d2215b2413acb34cccfe8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2111330276d337648710670d2022143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dfe2edd2503d61ea7118086c0dba9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e18f9d6bf27cdcd1f0b1b21abc67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb2061598b6c1c33ea743baa9a94fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c3b23272e8c2cd786e726f737e9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41171205d0d633c3b0444cf45283da1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604758237ff381fb9c789afb68b46e10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d76529bc987840764b2f9d0b8f3f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ce188a19906daa8ed9dafe4bbb96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aa322105451d9811ff9bf90bca85c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbec0fadf09ff6d6953101a5ec03c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230547327ebed5f55c81e004d763c8cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673098948b3a72863290a3edb484eff6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77464a829a14ba749d2b712e0267da53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5def7ad2a7421b3dc3c75c7b645a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f818e8931c6bf97feaf13d2919d97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885619ef25da5da4fd717c96d216822159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fccdd61c2da125981a2ca3cfaf8560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9283db5326340b266372a95394bcde2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a818e25ea1dd3d9ec694a422f32a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956f5f4da4ad3863c38e1bfcb5ef749163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c81c819f90af04f931f0466734312164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a40424858c4cf75f9382c1bbea6d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf2de00983ff7670137ee20a3fe8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f982e9c423e2c344efc090f53dd87d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca6e5295f097ceed359292a9414e6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762624ac016da6d49697775df7f40f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e299c9baf0c74db4893d24c053d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4943d82ccc5a4f8dcb6f1fd83084171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04edbc4d9986294f4be4fc687d0c62b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc3c6d9e9f5dc018b56c0c46de964173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbf3747ef39a2b63b1171f8d19b8e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ecf106b088399d28d97a42e07277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e6052d11413811ef77360ea4e98a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f81a69a64dad89871dbd483d2673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d885b5e61daaa5ae9dd971eb0fe5c11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c755bc1036da7e58ecd0a2ae1b0df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22511ea20dee9af6151d28f32cf6b70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eb63ad146666fdc434f6db82cf988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d00870479c7cb87d09e8c7feec57b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df287141b646eb9e384e6cefb0157d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640577100cd9e61e0db7dc6fc268b708184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233b3bb653256d5be75d885ec55431185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4b37e8654722ed519699a52e8aa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ace02d16f8a709d1806cbf583710187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac926c12cee00a6c508e456dd0f16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246d4656f7b047ab85461a9263288f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ee070ef92b74ae45205efc06b422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f6a76a70697c40232264be9a52cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa50f2864e78adf988453a6f26d022192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a3a83dbbce9bd4a7147bdc78dbcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd34a6ef3416706b58d54058bb3b443194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceee9ca9bc116ce8c206a47638956d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58985cec702b4fdb9e357930b2a08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cc076f00d9f5c4038e3c423ea807d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de0a3a23d1761ee42e051156c4855198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d2582f6999b161627195ce83d1ee5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1c67a8a9e613303e047e10adf8cbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e181e7efa2d215743474ae6ee5bcdc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998f9397d3f7d795dd7eb344d997c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f619d5dc2ce07af2712593029265203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7154c19ce5ab4d809fff4f2c820cb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a23894d8b36f62fb4d32c8ef18b32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc342b0d702d965ae621ff4d6911ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5baccbe7356bc302b8706a2956a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b0313f0dfc4f31aa845fffe941eae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf9e1735aa3ca23f0f5b9dd28fc20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c0964fbe65e30eac5c225fdbd0c1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a8b20e48b04c82680f6e7c916fa5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053b3971a51ba82be6b6d657a313f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a08b3b986e8c066a896e5e18db7b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbf4db6e51951bd0849d1efe009562214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ff79cd2e66a2f4f289e3a373b833215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc035f6a7001edec0a3cab8ebede0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ff332bbdfc7765cc95fc695f4549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac41be69f6f6c95d6d734c949f343218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3bc2189305ec6048c23292e0b7fa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138818d6e1e9dc14345a2cfcd89433a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847b1461776a7e731f00ff5e8759d87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361a6fd87df2530313a2ed1cbfb6e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d6646633dea38e9f5c91894269ab5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fe8ce5b473df3624797da9ab9a05b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3abd98ecbafd234cde0f7be9f6f6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8268366804b314a69572b16d977e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b38b1de4a8b13ce899da27be94a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283720214507d76fd3988d4e8e791924228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0252d5383ffb6d08c05f2e82e2e164229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0f8c86309db3ec0e0498342e9ed31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d70fb35d1fbf50981abeda79a8afca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab7f3e5cf77f6fdc82a0f4c3a105b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf4c25cb77921575859a8553cc152233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcacbca181561ea2d10e283f4a77667234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87048f4b55c5b37900665ef3f9b1350235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f6caf4c121222fbaca58ec0ca659236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8505d637c8193b5deca8ad5d28cf027237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ba584e3e06adc3d2c404f6d9bd7e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37914823e22059c7d9c905c44c566f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b5e2e3f009047bfdd92324c2ab41e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054fa136bb5ddd56c6156d5a9cc1717241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f1a7b3451511b92597b9926000abc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cebd2d668dd582225124527488183a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c1cbda14be0bf9e39d77fe466a54e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef16af53bb3cd4e084e2ade39423db9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d762960f1185f2bcc1cc15b6baad8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f0878d8697c50470901ebca8cb65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06573829c16078ee38aebd24dc2fb3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7e750532c4ed3258647da9f7df651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d5c7103d1a40b6c711c81e8f9d6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68e4e40a198518d3a7e8da9688d4a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed65cdaa95ed6e67bb23aaf4e3ad9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120673734fe62fc99ce4b9a8119af577253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a998809caf88f380bcfc57a655907254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955992e82d7a60ab504102c8a7b4d01e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599eb9a50b565941de326ba71d3f57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212bd93ca418a34ca92ac5ec1f1aa1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df103e6ac8542eed0e3fb1a3e1df49a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeb4577738b526f602fc6f7df90842259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f585f32daac3b01f3efc514d4093260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc0fa06e421520d89c3e95a8473ea4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dba319d3987b882efefede1e0ec66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a360d6ed4ce1f8757d61b23598809263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401088207ee89881e6a9a104db053ba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e6dfaae0a56c4d348648408f8aa1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399bd10cf47460ee71d72bd93efcd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b55a20545b345f02b78d9e64fbf94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0a37cbe0a8b228ecda0821aac29f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40f7d165df997313ff3fa97d97fea0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1256da7722003cd543dd55211a9a797270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707562fd7fc9e416e6d79bc0dee9f6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a3849c74e320609006f8c0aaa60d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec851b20199814c0d0d92ee553a0f4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc68dbf7127256b1b9d5face9ae8f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5c9bc2322303da259cb3ce6088e83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee701f05fd39dbc30338be572f833b25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a74cd8cccb968b96cb77d772692c61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a10aef79eace66bab379926e312c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ef417e18f1679c879b25a444880b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad4607f8a3f8b20e0d86ee3a198d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d39e191ad3fdb316a7796bdf4e2a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e0ca3c2bf7816622da06167e4728282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95b2daa0e8d39b41fa539d6c97faa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124937b808cd6a592d46eed8463742ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d56fe70fc3f242c2c127157fdc9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa67f38910cc5f7799be941469f5d34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc4ee277e9d98d93b22e919c37d38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580921fe2cbe5306f72ff67a8f45c9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d5f9eb3fdc6338aa6bc1a93db7a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877fe44162b745b6b66786413ad45e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9cad4473894d5aa75c2a8dec636e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3bdb998caeb20d73c1a66d2b255b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20200262b5458d4fc36942b035c94814293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e3a868d49910295da9f9f90fc24b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b0d919ce224b5a9458a8c7c1c177295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2dc1b3b4d2de21f7678c7ad08f134296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af840acbfd141158bb800c3d2a9084297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfa2a26dc2b2fbaaf217671b9f084e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6848dd3a9b1e61bd37331ca2ead53b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac498caf861de1aa7b59129c6f3d03a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9e53d4415b2f75cc2758a2e8498b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f646021377078fd19d9fc724238f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b91b8ac105df60f91447593baf0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fb58243ff3d0ce1de53e08d7eddaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09d052ffb08faed8ad375dc6db110305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1fca7df1bc899232a92424395803d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef5918aac5f94dd42b0e925d3eb76e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f510c36a6de37d69487351ab94f604c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f66561f60c312a4fe44b3df75b45e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e531efb29c0a629c5179baa7e88f61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc289d6946d69a41fa1bc1479cca08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ce94da24ee045389a7d363cfde80e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde19bd795125552728148e7573e241f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6829a8f9afd6a1d63736b524774a633314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f87ab5bd162813ae8373afabe758315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26901b191c0b1d9f9f30f99e22ff1d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d2b3659831358c7bb0f1dd45d1347317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494e25d6f108f258b051a181adf0ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477c79438c2292a10db4507272d5043319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39442dab6d5a6c5648d3c785de49d33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d55c860d96fd67f12472403494e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3d8fe1af4dccdcd3163d2df332f1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433821f6b7ae5df8cb87b05b81a5ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216cad66c8ea7d5c1892c940f85dc5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a66e33d6c598523efc16840eb891325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2759ea69c21eda791a86be086d0ab4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65bd83fc7b7b4aa4025623e6ee96b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99921e033b90a1561c760bc5f24146c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654049278e94d586eb71bc64c368b51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b3a4bd766ded717cf793f468e7fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099534cc784f70d2fe726c3fcd51107331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d752b69a8b92d430ff1ad90197cc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa542bc3be5a0851b347acc41def1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf064f06a800836c7a268103285cb6d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690395421da50deabb7df7d8de76868a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea517cf4b532f705e8e31a3611877c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a5a661a023edd4c87d35200781cd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a6e6f6fe35e622d77e9681f14427b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad38d8e50e043f6ca7c01cbe77b2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94323f5a8405dc2046a0887ac34862340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48020b7faf6393f5ad54c5e9f3c6110c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ff840f0c15704eb2125aa98eca94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8839dd212849fa56d7b6e400da924c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21758724b5e61ef804e8391fbdaf9350344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e24ee58728886971f4be36e4726843345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bdff217c931edc6078981791848d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a34da612e360ec6ca2c0a3d55f6d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209b7f29c35bffb95539dede50cb695348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53099dd8d24638baa5fce6b7c3164ae1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594376cec39ffa6bf21db107d659f78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de713b2cab1391a87d39ee6f2601800351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620408345a0fe13f07a95fbe913fec71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba3ee845d8e05a9b4dc06909f96c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a97e5416ba2865a8470c0a1ac62460354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b535078bba67858e9d824f783acf5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c78398f352a65685abaa2d6983887356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e7a2ba09c810e17294a8145c5b934357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f0efe24bc194683a7a9176421e59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54e928823cecfede60769f05927241359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7009362067b4095a5930aa6666f7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ed1a632e4937b889569e4b5969871361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4921f80c9a319eed8ec4d5d1f037a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c51954c0788bc6510266d6176b0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d74c41adeda7d4ab5c6a08097aa14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2236a89f3b74cf98775e480f86f2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa1e9070cb1ec0aaa4a94d8b7f0f0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0d71f82d4adf0cbfcb90271180c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc91131b6ecfc186a5cf7cc8f2eae9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212936d8013d65f92ada7a8bd20612a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d4d6a17e5a50c62d03957d1202619370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4917b14df4a86c3c02633dc815fec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c832b0f06563faa86f12b355606ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1b9beb49e09deaa7cf9f5d37aeded373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc7f3c83be483facf3f49e9889def374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b7a7f0e2719f87ef805b5b71ecae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c256c6e2eb54b05fcab96458a22a9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159cd174aeede54af21e7f7c2bfeec5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a4615868b343cd6c1755a14e83b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2721d0185fcb94c8b715fd4fb08c7f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a001ef444b7fcf7c4631b3bfcb7a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9a22153f56fd92a80582cab0bc91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde7093a675ac08e30d95c43a0ca09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d90e5cdead19d1eda8de40eccdef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f93d0cbcedc9a9e3bbc27b99b4cc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4254cdae2cae98aac5b026c4a0886385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a2cdfc22e41457df2f4e5ee96657f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094db5b666ca2a255524a66ae7c4345387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24fc4a3694e80dc485e8e468ff9f1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35969dcf90a3f1120b6f1607103677ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07986fc0653f64b3dbfb3249228526f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4711ba6d78253e08428c64e9e9606a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c195ef2923c71dd7f4aa17aa139b983392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f85b3b170397543bf9aa035bf1a8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea62bab139c4c6ed385d29a4d03c31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c875c9f5060c4d794600d76f6e10e5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4a6007adae605dc56b6973f50acde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6352665e16711182545bb41cb93510397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fc14d272f452758ac4db98a5011b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742c281a676f6bac1832f747b23aa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9149b3c10bca49fb5e8a94ddbde129400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef56731a5271c544d2b12aaf5a533401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616e8ca6e44230143da2deb7792f0fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fd2bdfeb03cf087885d8266307e48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e2df440324d223f6c75529544b886404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b21f03d78fda4b54d5fefeafa6a86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef162ad8d8f5b777724e23033245d4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46df0dcc8b9dca94ffc76ea4045001407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e77c29c7aa9c7ad9d618b864baf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4748710f027b478d75d908bb11568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb9055c4713cdcf7c7477230662f39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb84a88e6ac239eb3e4d6443c31ff4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92785390bcf17bf162cfd4ea6fe29a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966b74808dee50cbaf3411fa4453a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac31662c641c12ef22e451817823dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1bd12b0f301bc3adf409078b54634415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd883b864fecb7c40ff9949bae9060d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc840d7b4845f86009b118ed17030fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2cf41144a28d2100dd8d9526ff431418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059b701afee3aeebc6dcf75d33ba53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41e8984a64b359e6f57f28718b3251420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e599d7e9041211c00e01dc9b913eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b845ded66af0f5082497579af41302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a625de07cd5efca60b5c2a9c085dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1f3f0e8bf62cb2539f5e54190ca9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0f791434a0dd04f826d0e7fefce0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e7ccf9e751b7d02903683ba7bccd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d86176807669525b1cc0d60270246427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c62f4953731e7e3b7929bc9e11ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349298db65588ff9fa38e65e94d7a3a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afb2358672af2060cbf33e91e9222430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a7b7c57c1a39cad4e05cbcf72920f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a7d6ea11a48f85b9900e7ce0dda2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3116ca89a080cd5cf206845f11f5db2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45026eb21d6db87a04b9a7a9b4702bff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966c8dc98e7ee071d6e57b4d6d54184435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31cc07ea5bb3c00e2ad75febc1e1d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b59735595bf98135b62c7496e9fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94089853b0180301c85182cac171d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b5db788109118e3e3a6b05cb2801439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee5eb06be4c5444fb8df0bc1f9034440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05b1add9262c66357e054c2afec8b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d24e68e412d8d347e3ad0dadb57f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766050eddb50c4a275ec502adbfaac0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b360c6557112e4750d3df8cf11df94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915004feed43c40b6a4ba39d71f306d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad2ee8eef48a3b0dd1cc3ea75cc94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e2eb5c98154dd13f0048ad76c52e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96278c8805a18b9981b69a3c9e0149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b4d4cf3e700949263cc881732d6fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f58c97e0cbc7e66cef2fcc26f3aa1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021492be36e1af90089871d355f07c46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fcd3fd95aaeeee45aaf6ecb97b8e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f813fc151f2408fafd832fa2b6173453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc85df098750966a0995bd47474b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1875057bce285fd324b3d492ba918455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dab1c726a405c6cf3ccf210008dffd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc420a6f81e9a61cf41d263472f02b90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5a9b65791367ab9efb3d02561d43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca24722af799111444f0237858b54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d11382b24a4981535b0722761a59e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8a93082469340dbc72b516d935208461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b7a9023e7bbd1e5b7091d2ef794a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65098de345bbdaba76556411ac18bfc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe6ccc9f2bdc5aa4bb3c1dbd77eefd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf74ff79e86c9fdef92a1c9f070a4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab50307f9c1f6e7e37727deb7eedef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02f9e23880bf679300ce7de9e00080467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67523842b49b578507da67ddd0e33fc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e57ea243f9b807329f54bfbd9a27a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e973efb1a382760f56bf30760a11a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf67ba3de4da300f5c7471ef2b63e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d14aee4521f6efdd47b6b39a7fe1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91672b81f81ea5e3a3217586e49ef102473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e129fd5fb5d935b083a62c053d329474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77410d358d73c0d8655a6e49a5acc776475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7fcb9d02b1cf0d14420ec5b2c9ed3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057c4d317a37a9c1261c0e25e099f85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402edb68473d67863b96b2ac03843d09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb598fc35c7b7dd51eb6c96ca7c33e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39701d58a58d224bbe79e5ab19b7c0f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452209b57cdaa7d2afb70428ccd2773a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc709fe0d95ff460456ff6e31c353afa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dd7a1c724fbcdd74d77eaea82ca0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b8ec75543de32c0266236c186a4c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f7ce1a914b0ad795da73cfdaecf3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e93122a1167a7ea5f4a5be1550309b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d362d5e5a9a5ef2d007daba39883f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f2b0f9a0a334366aa1fcbdf4be1ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8795ccce05ee1eeddd2c922199a03a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a3546d82eb89065d318d1695ecd87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3611f3363858f85f530e1911688136491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8689aff401ab289802173a30c35b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbb3b35e47359e1960fa03dcd9900493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bda201342f7a3b196fa6751dd32cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43102e6da88c51daaaab6fa27f612f89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada966c1668dc87afc8079fe70d42e31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa62127673b716e596a47473d331c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f69b6bebcc66a84311ac94a5d0c067498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f44ead62a613c981c74421f95a7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6ec7a8ae75c916de3390851d11df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5a775e5a9691c2bddb9c8c8ddca55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf15b8ba83775bfc1ca312f80e6288502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2c8c86fbf14c0d95e1a4a849b31f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256df6f98200591186804741000b21e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa29ffc0edf73badaecdf4b0dab3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f84d38ab641f5a05018a88099c2ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c1c66cc6209403e2a52403820682507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9dfd7c1318c54483da304398bde74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707014cbe13985eac51ac034191386dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb9ea2736fcf251acccc67e43e1e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88aa11bd4680e5471c7f30a17351f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd0185703083bbb6f25c8ac341203512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58348a2de1ba50937c50881dedf73c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7428f07ed3f64dd4178ca3d43b94ddc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ede1cee98ff171c9f9b2b0648c2554515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe46d08dc8c8588468d61a0e2b511516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ec5329b99ee2ecd247f2f500e208517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134c69003e931bca4ef07322349754518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375cce5e2a5280e7ff589569b95c885519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b88ccfac4467ca60f67d63fc1ae85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826911f04b893a466df89bb80e0cc0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2f09064bb098903adf633c1374471522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b1640c741d9662b72d64b983c4f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f653beed71fe3ad1833c8d23c5131524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b9fe2fdc899e3aaf8451a684acd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97959f6f5cabc6f0efc5d91f727633526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4386110853f5865391abbfc94b525de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9c3483242e4bb3da4864c8ba8dcde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f832d2f2ff70ce8dd7b91cb3e817806529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358afa3ff4d1e23722e7000e35b88e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3cc7656c410e3ba100c492c6b9004531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1616149eb796a17bbf971605861f32d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3844b6b1dc032f51b79d9551527112533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397723d2742c12f0b6e143df6f11e06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f89ec811a1e1585aa641ff95da328535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f539b9665a8fb9e036ba2816243d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd0841287a5733636a0ff948b7c43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67374d0248615673f6d221076ccce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa2a2e8b7074173b054be365a1cdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d791b8ede5424700f013c802f850fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3b012e5b4e7fa2751742d31bf2c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52eecbadc800555ad16d37d7e7e40f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c1ad505efabcb49797dca757904be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae61ba5931c87611186724ea0d7e67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084247d120a23826df429f14abe289545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fc05b48b4338bba05490fa6d93b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33305c26dab8cf59bed7c77bfbbdb959547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b8a10cff47b9507e188c66b742d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c7d7561a9cd24547cf943ea2932c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5876f7f21cb6e0f1b379a1b022e1ca1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a59cf3ea06880115f8e29dc095a1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7dc99239795accb5cc61cddd2ee1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84262547f419de90804c934afd192b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396813003f6c199764ae8c2be915d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca8a41c3fc8f8f13e31467f889d28f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2b203ebc6ebb1348e879096b571a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02472b55065f6ee2a7e90b53e7e1b0ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a1564c0a0427799ad6c8d5b095fdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1b6a34a1060e86f0bb0552136b758559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60b0013e9c19d54dc324fa46dd299b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4ba3c2b698edeb9a5165e10399d56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5de5e5deeaa84a0d8c44a8ff3a25c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e521082ba5226805c5bd40bd9455dae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ac6923a0e99363b64d2200ef83372564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada8d3d0d689f123e43b326ee6253d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe894b476ab92d14cc1925e939726566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eab3ee3f18528f7d8d4fd33fbd4958567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc000fdeceec437a2961c64e131fd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d94804144b9a5457febc45ff0191e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e1bb9abd64ecef03e2ed4096412e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f8fbe688929ad24bd0a28a797a27d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50fa2b85de476bc3923b21705a8339572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864975074c1b618abbb89abcbaed3008573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e55c06bb53a4939de8073678372af6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66acf83d21213127469b336e625b06c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03eea630c1fe228533136bb103bbd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba69b1d5af330ec56f03ca1d1fae7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d30c454b0ab6afa1275ab30f828a0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167c8627dd874ac330ef4112c4ab61a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb30c62971c572aac0a2ad4c09099580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca4e084a802cb38b691d15d1b3c2ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fddb4e085fdc3799179dcbd498477582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd711e488db70ebd64f5efcbfb35c5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b88fdd7110524dff90ef8ce63b82b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aea79db590fcb1625ff4faa55f68dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caf5228496c70e895389b7a18918d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b39ba15615b8ed3db3fee360da31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f708c1ba375c91f7b1c278e9b4ce63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb789be5fd0b12d8eaeae684cff439589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb30ead056c88a9b7f79ba13c9de9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a3d98450c8a7069b4d5c0f031326591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0ff6b3581ce5db06055c909649bf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fac63a3c6a50dc52c597cf1758e18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf949c721c80476548782c3cc454c6d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f79d53fadd78ca86b5e5ca3ffae77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d6e69edde01dfe1170f5e8aa85334596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fcf985952f16ba8ba8f9f3e65a11b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2653507b1c244f342dcef0449520598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d285748e48b1fd61e018c0a8fa90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de86245faa2929724119fab53364ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a5ae69f37f88fcc36b35521a8b573601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e2198489877583e4957275db13cf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b61ca20a81d4710178b1a58d613b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87812df3366dfc0998e7b51803d3384c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a038895e5d73e87c8cbaa93931435605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e8da2c450c8a365d4d15420b3d32e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c033c2e648ba3e6ff05965c6e63eca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773b9db863792200b245dd54372c14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f0809adda9ec7f73287d782711213609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c5d918dc539f229097a67ad624a35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa4582463562d8203ff1f1f695362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6608e2d02e97692b372e64bdecfbe4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd226799a162beb5b3328fc11f29b026613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53c6ecffe061562c0d26f1770cc83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3362bdc6507fc38cf3882daf2225441615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a87184950c6a9feab584821d143a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2abc0febede458e18cf6dd197f868617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa7c0be1823025979a57d0623f0789618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c872a971a3b928f7ed3d1c3581dd2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06394c9192f304909d945584e8affc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903fdc5a99ff161e817ee44fc3bc48d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdba6260395b879584b8904c125419622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7515a5a5cc322a361f1c3e0c3920d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dabb72b5d1156ec7c508c1533748a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba8526b56aad26745c21ea2deed556625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd537749e17ef0227116bd6aba3b510f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051f87fe44dde9f91a53040f979f91b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583db5288c85e4bdbd4977b5c45176a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846202223abd15b1c344e14c46484ce9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff19d607b3d4949f254e91ef6a7072630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9216c34e170924ff2a256d44f4826631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14048b5f1259a8f421b7b3860c0d86b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea0389df75733ea087b88ee264bae9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9304a7a43eaa58b66992d1bd0175f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769eb02dffffaae1a3599b60f6b015e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb16c13a763842345b43397879064636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752450fb683592d4029afa28487c7ff6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec705eb8f0fe6003bc9a68690affcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41d68e22edc8b4af3630c05b3c36a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf826c654139c9f7075d5944abad0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da6596bbf56d178530f2e895a2288641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f75c55c685d98b557ff3cbd7b2df19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e29c689fa372cb44d262a239f474c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8fdb8f2fcf9177bde4302363c6954644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736764a8875cc471458ef69d1f7ceb9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d450e027e9160035d337ea859f279646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddadab018834130428ee0f16b26b9e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacddd7a25c06d3b4162fe9186b1fa0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475dce592bfb0a4c68986c57e01ad4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f10dde262638ea6db387054955700650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd1d8892b9ac120f98b93784e78db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d421ebb2f4177a0f25c8bae9d7ceb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b252b393ca095383ddbc78ffff1e32e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0999896fbabf67a7b421ed8bbffa7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cbe5f5f87d706f8e9db0a03df9ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e5cc2706f210af440c63398227b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fde2a241c1a8928747185aac5a3de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba80c46b1d0e647df790f91f0aad16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81fea5090228c6ec82dc31c8b5c930659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50483c37fcdb3c480387b2bc5597ad05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aae9ba46cc25246c977aef778b677661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6c9669c451379fe2d997cc05b704662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a6deaf2c2debd69a4dd2f66eb1201663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3efd94354c5b4e7c838f9ed68c878664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0686ae5b5a911dfe8b55b7c7c856ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf030a0325da9df06e655849f477e3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767fc73fd9c0d90d0136389e76fb6ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ad442f2f83520d43e6d3072406b50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509bac7f98935eeaff40774747a56f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7634eb27d3399aac31ded75e01a640670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe48dd3c94c37ca194ad5c13238f7c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc6204bcade9ce83dfecc4b8e03c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa283c163e95fe464587187a5b5f1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a1e47fa0e70e41dd90f04f811aa4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7a1e1ab08f9661dfd587d0bfaac25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912df564fb398ed2126fc5aa7024c3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f019c11a5979426b35000b1f86189677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9e25bd2d8b86b022f1684dacd81b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa86039f52725539a01c13a35882a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34841e7be157e5b1a72e8d1f55e86c68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28058a3ec97df0e9948c1e3a66604d9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb18ec0e3dbf18c8947e43f740c59a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31361df7dbc62b8b036a04d8294573d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea9b16ee50086439e4f14b09aead88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60ebd54319319a03d7159307ed830685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08fa7adde11def0d9c3522cd611121686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cbe24cd0b5548c0f69bdbac7b9e63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5971eafb852f022e6d621e58200f560688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d0ffac230d0b99020478d20b60fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfe1c0dba6f7537acde4b44b0ecc1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ad194666c6df3e5fd28e89fb8411691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262443f125abd29b9b31fad951758c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd83eda50a1cfc8cc51fa37d1ce2dd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca310c2cf38918638c7636bf2b2ab4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd269315943bf45feb6809a89e5dea2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc7312a33b3a58cf4297048234f633696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d51dc2c2d1d6cc57230db00f3a96b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe7b8f647866b402ab4a7b1787aa5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4d0f5f50d9a56fbe96f62948a01b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb3dacac542ca775c8826f96e7507c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3f72d14a51af7c10540c4c205647c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660bdb12cb13369b577fb3e567308d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d173e68ab245a3e23fb626b708b5cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952106c51f6b6ee7d501f590222f85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c307f2fb59a22c81646c0245a86ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc581ae5d7795fb3b15f24c32296ccc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb9f1aefad2933d9dccf2e615d449707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f74555959d4503bbac681b192f36da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faaec618a39b4b32ae79d2eeba8881709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce8488d9793676eb36aae62415880a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788e4fc8f6d823241c5cd4e4e41bc89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b7ab13b4e2543c4a185b0384de451712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858757078fbe3c98abee87b3e3f4a2d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781abdb609fdce6fb746c49c9d3f9778714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28473ffc991593cf82dc1b4551c787fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc603c01b9a8c49cec8437961896095716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad400f578f4c4c71e31751b66d208717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2add8cb2cdd5fcf7f0479b54ea3f36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17dbc9ca57de015965ad6df6717225719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f6557eeb84738862d976fd5057931720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92315aea3991196cec0a0e8064a5a07d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eacb45825ce9fb8952dc54dbfcdf35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691e8f2e6ddf7beabfd29408258ce2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f182e08bbbb4af2cdbcc9568fa206e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783cda49645b8906a98a5ded17447ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba6be1169ceaa214f395b3a23aa4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07696a4f15bf42f8dab3bac40de75ec0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149e0b959d6373fdb5b08a8f18a3d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e1364ed1340623b689d969fc217d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e0d5a8e8396c6669ad242d8582f0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ca8c0ee9f19f6e3cfa1290ba0eb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6915515a43e1621f329287920fc2bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03252016d49f5cab86e77c7b11804f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22512ce86da3b994dae8be2fecada1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558b3544f1177d068211b8d6ba4cb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451b8b2c7abfd258ef0f64a1298649c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bac001ced7eb0d4004743e6ea28a61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c96b8cca32ce4858692dfdedc0df51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435421a2b0db272002ea221e0ee57ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd91d6eeb5462686cacb39faf34059740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d585a759139d77e28c4f6bf09771741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48541486fa02349b55e769a2351519d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c325ae8b69de48fc5a226e4450d37e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef879ec749b71f24895317378011725744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd49b499715a44260908ffd8054049745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c1e8aaa0920b830ddf1c07a3b81d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478af9c40e476082120d02a8cedc89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67bcab8e3202df95eea7ec438d87c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f28a222f9fce591d69dd5dc5bacf45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468481fc080e1a6d954a6dd31a03d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07fb60b7afb76e22f74450fe2393b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c915355197b33c8310938b58fb2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1f66a583e046e03920e9c384b9fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf1d3f488c78683645f688a0cb4e5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d131d633aa8c28d993282e1f4e1eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1176a234efd75d53126e2eaae28a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2334da8698cfc1d355898d990b24d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832873d97e7458d3f418b4aa294a07b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee13147288834dab37143715bdaec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8862e76ac428aed3d2a13f6873fbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c01eb55466bc8501cc8ccf4589952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56d1a9d9035b4f5c0792ed5dc8d2a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193c7be101c793109e42a83526471e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261fa3c46fcfdc8630e05ffe5757d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aed782614895f0a6c3238c325d1756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb1cb4359ffc9903adfa28d17ef827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985a09f71dac8c0c27c769d26886a268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d80984b4eb4d936f9d93c506b5df49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af3b144dac0d09bf8b5da3e78bf0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0525573aa5128e5c6f51c44d9384b7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d35bd3b55449c30a6379cefaa42e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f26346557c0cb7d7fe89549960bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64bc68423d17963092c2cea955ec6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10048e86fb116b4ec8293328d8e1bd6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491ce7372c2893ec320259842a2f8bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3849bf402c1173cc93a46e7aafc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626bbb0ef85bfab2d2fe67f25312f8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef0fef50a8d8d0c86a5f85f95f72a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d267a5a98cd1f133f00f1d0ca61b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918cd0ee5025ae756d818f7684146521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1040b94a7a8935f9ac8148a42120022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf40a84dd55dbf9d7e00ddc1fa7c7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd245bbd106bc351edafc4f54b59e0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784374262d4955e4c50f90e6af8ed325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf47dadef169d75ddf2e8b5290ed85826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad45a327b578fa10b08c0032038ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88daa269ed842d652a4d863613641a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7851abfac8a27f7920997cfbf438ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e1038d87e56a2754fe52f7ae3faf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a064514316903e7e3c01b2f9c854df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a24ad65adf1432ef04f633a5d65f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11cff515778bda95ce55730bf80e9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e4221bacd6e0b1d92fae069beffa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c72f75ee240b1f8f47d7b37b190da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3bab903875290ccc85e7db4edc1b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b510e5e75d7259134ab31dd5c931937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e519844d07ad52b5677209146ec99e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f0f46817ecb255229d5da0bb25b9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2686103640e05c89b8a6403d90d4d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f289a190dedb4471c8bf5971c0155141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219e7ae40959e6dc133d2676b72aed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd1ad2523596b64a4a2ec8a259515143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c288e12689594b912f30f6d2c619fb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0b8ec05bfd1929546649d9f8090845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1d574c110d762b38101da89bdbda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae000f4cd5903607a65df40aa5d96a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c038085f9f55f9f52df0c3781260d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c68d59022dcf905612eaede79c5d0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fc3b7e61de4bb37a6c23d8999c9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe05fde9738faa09b091bc4f576ee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56939303a87456ef72d175e1ee55152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e34c1b9df3c38c8b8a13f23ead861053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55ad4624c9086a230d0e5e804674654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86097e4f168f71a848d8669bdb38200555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876e31b4e1b8dba6f06b91487c6ca256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d0947fb64c6d01bdcbdaf118f57657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d5ecebe2ad4e207d37dc4b49ef06458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39abbce63401cc5d3c0bf952df232d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce07422e1cba4c381d6336aa3827c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9f8c13aa1db41b94f6ea4e0de22a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0975ef21a81417260a65fb542fff25562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a797410f0d3939fc4904304a01c793f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d105c852e922f1cc89757f34111ba4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e57b694dee58d84c3f4fa843b12e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddad9f9d1811aa98cf3f097fc8545a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89d0efa348136156581245bba99cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e21b366d0ddc00eb573273b1a2a96e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27db8b809415d3490853c581ea52769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b91ba4f8f0ee91507a8e66e040f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a23f943457e58e44382c927b8080171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d5af34f22715ca65ff9c61fa5cc3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fea2d5375c51d3e7607a55a9a805173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968418695bea9d3f2f1fdd99e0ff02a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0c41984e9ccd859d584ca90743cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692364aa8772a8a3c9d7e00ec09140c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5691ba7943d40593b3111b431de256d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88822d4cc6e4752f8caeb8cdc7d1a94478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a360bc5026e24d9902e1f692b52679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f00cc0086f25924fc9b4f7ecc72a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21dbbe53a8204297c9ba3a166a25d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b23c75f399521c562868b95e8a7a6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db660af95bc21bd95b90730fe3f499cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa3a9bde00153c4d1b83019e20c85784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6b1bc2dcb18cf81ad668e7cd96f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8fe5ab3cd45ba344f4ab0a79b736f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7ed40e3d41117f92bcc085250275587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f862ff916ce8ec257aecc3c1dd6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085aa66964b258ee0560064e67f4fa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02105f303167ba7569cd444286c188b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f5bc3c6750385fef01cb0af465c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134c841d4339e142949af3be730589292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471640799e4676a710a9b5a7b427dbd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952fb027d356d9b4538661a745d07d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670cd89803803af7b63e195fa21190f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772951aeb35dc0065d43311a2bb432096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333b817bdb3860b9c7dde027a586f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fc71ebf1979c64e5d82f5abc90d8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249ac26255f318a4cc4f172890e97599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfed7d2b20c5157fc7dadeacadb4733100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae0e2e3664ba41f9c4174d0219678101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054dded323b658c6255fe9263b9968d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e803164f59ad005b7182ee152633103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff583ea7dcb71cedbf7d78fed240ccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b0d98343b358f94f529d3f744f57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac880bc1d252ae31d1cdd359ce2a695c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00dec5114c3cbb7c23539b3ed95662107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e171024c25a252d3d293ca838aaf432108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9840c097fb312da5bbfd0879e6be9d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb758a372d41d2c9c423a02b91f28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f4d651462c75ead2b8816dad8432111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889640a8806c920341af558173abf51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a33efa8cc0971eeb7edfe802d887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfbb30790d8ecec8db01baf4968d22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171493a521927213c0ddc8033790ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b6f6375c97c6b03708d1aed6220c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8d371bd7833825344036455d4f34f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aca693b97b28d6bf01bb2c63cdf56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d00b37b1e5b15d978c0168af34ca7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458f737971e7f64d38da7e2858a96a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2b14937e2b611ab4fd41cbe529977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a9c025bed881c1a33c891bffc74a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da195e9b2e1a6d38b2704b04ad6d3051123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098e6ceaee5a2e3c38ce32a7c1f46e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0626f705d650d63f82a022f7902b11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9e4f62be32076551f3d7593aadd32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3007aed7dbed38866f015172bdcba0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f53fe609c28160943540ddf6b6716128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f4aeaf036b3c95c0cb885c60f6b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9852c347f57e1b1ce278004f5ab66a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b348bbcda65323e971d30134fcfde5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb687eba620c94b8ab107e2965607fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654a489029535b14e2720331999cc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38780b6150726454a068b5989c079134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39458651fde6a94af5f5da773b521c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d455b55f81db988b3bcdece9fe98e66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c385771328dc1e587da327d3da9a61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8785e9572fd6de0a588321e09a939d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c8b4a2429ef6cd7fd4188a2d7a54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021829c9695914cfee4c306f6534b9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadffe0e13603ee7953d1ef4072051e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b3a3acec321e0143d25ac7390d91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dfc1987d8ed7efd26f26b9a53ffec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a4773ea38665147cbe58623c9dd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c59bcfb19fd73221da923bfee279145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec36ab2c16109e19bcc7de7543e458e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d256a0c4237a56dc18c38497600c34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa23daa74e61ef2331bc25e6e41655148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578fd191ec53bc436b77936238792dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a53ec9c5d2b09f1feb99fcde2026df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e0012e280c6051a887887788c79e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d26709faf5dbc0b987f14c52f417152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3065a9955e99469edc77812cbfcac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e612dda36b03520aeb8760aeeab42db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e84a50aaf4d35dfbf3d73d6f8a8679155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f348438c8ae0c713f593c37b02d9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d668f0164d53ba4ace3f09e384242157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2d8fd24da02b33e5a847db0633c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe9c7fb52d4b433673809f19e1cbba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52dcf9de62e89602f7c06e11fd0824160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bcad3bd1bd8ef1345a8f0d357bd16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b379103fb6855137fc338afdbee5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e66de0df1218945e84c1a9ce76e94f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e87744ba542435cb961ac686e431164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3a3376e5c3abfa46519a381c6872b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b880bca0dd2199586716f70e8ad7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434cb7420f992587faf80569e9a4767167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b4201cac3efa13b29101d3bf9506a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d82973bd43085ce1ca67746bdd3cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b84038746ab12d81f112a25760d71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de33c909d6b5d6c5fcbeda29c6a400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c2aeb51bc1a34ae4c4396d1dd259d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f558189dfe75bcf1c8189bc328a873173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf920d8d63eba53105650c3b587a4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef95fcc1e022b4daeb1b6573b8a718175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8470f1d6d07248776dfe6faf15122f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45965a78cfe7635e87292b89db7c70f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657324b475b3be072cbfaccf8b4a403d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170800aae12c8afd762c8ca21f46f2f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36b54bf941fc0e82a1bdf03fc253f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2747277447da5876b77b377a03fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802735c8b4f22a3266eb33b3082d0fe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bebd743071a84cf9cff11e673b4955183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091a6565d007291bc2fbcb8b491dffc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb9a454814ee1dffd5671d0eef7c29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71cdbeaf86a79dc481665ed5a2af5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea16a34967597fcc47101db9d91f96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9843688f6e32e2b585c89cc1c78f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab2bcab66651eab82483e98b611751189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64ea39ea75501dfd2a9d933081be01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119755123f884c24ecc2a0ef69391b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d66539b01f60c0513cf075040034b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc1b3b6335ef6d44d5928e5a4dc4ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f81be72044f51af567174022e89c6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bdf6957be8341a69b65ed2b0bd966195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395214f04110a77fa60995ba16b8c168196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce1ccbd478289e89cec294ea2c457197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053985a28b573f7f45df0e24c692611198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40bd1a1b586023a92822aa3f03022199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795db100e7d7bf5e93bf1d24a69fa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a3189926670f4aec9055d84fd6fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba42398604bd1456a6187c1022c0189202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c343afd5d89818c383aab3b545f396203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebcb1a5644ecffcce8b7834a359ed5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb662e37dd720d6fc88f2b876f5e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff61cb12151e460ba4dc00e2b37acb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa16646f5b532e62610975d1b550188207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf8da0a38fbf6ecf1a1d98724fdcac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaee86218b672c375a0cb805f70ca7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5380562f91d1978ed6491cf2caa79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456023fc1b4d36d584ba4a345b197cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b889b5ad6335c9846257c7e03d6a82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc901ccaf8b76a60bb5f7101ccc6f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a8641bef5f663604d24cfe942a68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc990a119c2dd2fc14c4d5a3129cae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a224a1d79c2361cbec328a155ae31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3657f7396665c3c9f052b927eea132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c9e6b15dd13efbc83121d98051ccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623dce8e98da16218969b9d157259b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb239a1f80b37d35d9f07214772dcfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee5a1a4525c5df1fe3d11fe47a80f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde13b911f7ca5ba530168fcb7b9ada2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7ebcf808381d94eb9e04a73da732c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a61b3a935ba6dbe05c796ab1113bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae277f2a24aac1e8b8821328b64e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf6c68535efd2d5b32b45ae7fda2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a967b01785baf000fffcf5f8243560227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7364b6831f4faf1d10363d5fa9d7241228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc0c63995094c3da63556c70a0d937229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4bce8fc7d28397cdc59292d6e8369230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f82d92094373a59c1707fea3aee61a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeadeb405450a43fa1f26819ae31c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8437affaf16bd140352111dd4da6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8ad7578dcc3fbcbd13dfbef9c7816234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea563e73eb0bcac440dd43ebf61838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506f2a90b7e01b9c839c635c6cb7ed0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9562cb0e87a4b6fbbe6196ebb9f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352dc6b14c6dc2b2ac195d33328654e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe87ffead4196a900543a014bdc64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077805d4e1554a9fd0c34db0f81519240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18146a43f2700ec4e4f82dc19803c94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c35e0e6385dc9c8992875fc4e8d07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7091f423bddbcf5e7d10b65de8bdc3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba271613c4935b2e90ce94412740228244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5037b34da00a7bd0dffbe27579cfdb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad79a25766ce346854e869a4e09509246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ebc55ada3cdfff98934b5429f6592247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae42966b79e23dd49656c9aec48782248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01300e6048cd33bb6a9cfd3661c9b69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81a873e362c08136f5f705c8f72ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d447d2db41d316230317f48f7b64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3f593dbba92dd91ffefabf0934657252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540b1b2169286fbec8d4cc7e373b600253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756f6b5ad60e3a3429ea332b304df53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705933c1b2898c90a8e7a8d0f287e97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706971c16b77571bcc16805264f5d13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f19aa34cf9a1f29c6d9924db76bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e32de69290e0f8e63e30259617dcdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e598610d58d7c09a72bbd1c22984c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c45e3c1e51bed158ed8a080782b0cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482019ceaa188fbf00aef13ea7cb105261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc13cf54ca3825eb7f3ef557dc6559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48b1602d0c8b589d9c361d272ee6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427910a0059964d88f2472713051420264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc2a7b5575cc4c4c63888c8d53311e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c779a37ca3412070fe7035dab9ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fef255863c4807681e16d43a2b11c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43c7e0308d14e530834effa9ad416a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872cdde05d3471ccdd8ac9e2bfcc4f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb22f51bbab5bbd2802871b1591ec8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b900bdeb550edf992dc4aab9d67550271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9e96491faf254f67f75571128049272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d3e298829d3321c3c27d1dc81d1b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f4085ba0016231083ebbe50031936274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1b49629c7c9d40c47f63ba4f978b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974e63f8dbf6812290226e52cbe1a25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc0d51eb2cbdce67b66fc6800a7fe8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7ff7eeda0ea4a2d1482cf26e37c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a29a43a4b8a9952d2316e1d36e062279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e165c63914e6f789578271bf4f2d361280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994694b850fb21e686f9eca2ab2d6912281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018b5c6e60ded285da423e7aa4419c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc64125a199c522c91468f099d574a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c472a8d8e551f858afeda35dede876284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d6c1bbf3a5fd7c58203c6548cd658285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bb9c2eafae3dc36d086b7e3fa5f15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e48142e99b6594e7a54ed6d32079287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28070396a578d1a39c5091ec7d75676b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694357ac108fb672569142600f9016289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397890b8015440768e2af53ed536b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73526beadc56ac24482ccc4874c4b9fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e624f26322198b72c3f393df0b2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c69a63519ef8e5edd33c39b191732293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef1b51e1e9e1ba4f99009c90f4af8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b9635af1d00468a1f76a1eb9d5ca0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c028c87c929a9c7501b3e978cfdd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbb6d37f61ff60e79203ecf6bdf17f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdaaf219b7c295e60e514e7476f47c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758ce09d48100172d8c827acbe39fec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ec99dc0e47a4b8e0a83fd8ce5956300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38304c7d338d9a212d81e9b6cda4f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070fdcf38fe153beeecea8203b7150d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce140e059e82115818e50c92f6c0e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accb30a0caeff6d0ab575e1bb6a08f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e07f385706cf6c5aabdecd61a6641305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc3ea5fa3591354299322263ed988a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dda2b1373b86526777827718db08c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e05bf9305d806674f0410d7b4e0b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce724d5cfd8adfd6076eeb0df345e7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dee4f86b930052bd7cf2df71c9e4ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7354f4d764032927358d7db7bb783b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694728229338b324034b82bfa9bc098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94cd271fe58b6f406c1045ed9615cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71c3244e46b0c5c5e0fa3a1660f5d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc712031cf224486d07aec2ff7bfce42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f424ddf43c9b76ec7bcb07fa5869008316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04760dbbb8ae7a188bdad32832a8b71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e11b48228a048b7a9a1f727972018318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa9791636be35eaf858bb11ba13e43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65de6f1687336df599422caab31d0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09bfb875d607e363b7c36c44207d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334084b20614307c19c0009af692d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0e1a9c838dc12c7636b1e2cad6096323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd57fd70a66fe4ba89fcbb4ea11a87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb215c6efc628b905f63813562d133d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8093edbf2b84a2053173c00b83c60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56173db3703eff831d03e98b68517b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916093e857e6307d70fc079fcf7eff16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7035aa8458645347d42a2aee0c3baf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeb76f052881c72dce4a50ca4b0b71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73ddec4cd4541b0e079d2e228a08df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87331d177cdd65a2870e43a0ec06ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b71c9bc8b81150da904cd6058175d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafca073a6191d638ad79e909d8416d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b542fed9a32287a5d42c26c5c216d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959ebd75454fe130a001f29adbc986336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f441bbf8709f20a60674e38c894e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414617dd86173f9530531beb69271f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a202f4cdaff14cd3df4b1918fe0fad8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac1a33cf7e7d5fa6ab1f5d4a7f1af0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2542d46b453c13992a71ff045eb88c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74a1254b39b57e066edd6fc28c249342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a873429f253a3be30f0f1693e3ba3cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167412218393ec0e5c41ff013257a77c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ef49fea118733c6b3d3598bb7091345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17080e63c5a4057424e1bfc74e09a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20274635115d9b8ddaeb4ec343b3544347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6724a0af2d0a078afdf758660dd84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b731b5e1370c2f5f22def0c49a4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7393dbb6d9d49f7130216d117abd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00cfab60750a67d6c1529f4b52118351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2407eb0aabad9952c665269e6e94d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200588e99caee8d7fe66ec49198475353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aeed640e6b109143ad01046166718354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8d5658191289ef52355b9430e4b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac783130bda9306df647369827caff5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bce59dcbb3fb16e0831bab250b9db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233b2c63cbf238928e4909302570499358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f5f45cdeb55d2863b45bc82de087359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d827c589b4cc62ac11973f47e598d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf9188446d4286390d967cd8086790361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde08f6488f2e724f9ccfb7b2ed289362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264204df101c297c16f1655efc5da70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868679f388fc3b72754c2db038a45bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426a46189edc1fdedc9eedb3f6b502b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616be0e42f95c40507c6cd63167cfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bd6c618a867406412ec8d238c9d40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6668f3956cabd71d1f028b74150c07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a81c5ea351cc5bea672eb85aa6b6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca250ea8000ef82ac10f67e801f4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29ed63d17decce913be115ae9ce14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f65b3cf40e37566dcf3b637d1af4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582a4b4babbf2982fd66b077792cadd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf9ff5c5aa53f5c7af4d2e513cd20c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e2d0654cc4bdb59262d71e134e362375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17010a37402db7be241425b8c5452cd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a45c847454e1e4c8b1f46c32b4930377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a68c0e28bb94814c71fa6d5793a30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6a31b1884cd9c1cf8961e7f0e31a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231081871b2fbd2e978f071821a6a62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ff186ce79c85a3c90aa772be8176381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab6420196bc53d55b3d52ac8c044a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8386f46c9ba30d230272d7d55a8536383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be37d4bbbb3a5f8d013f53adf0dfa19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46e52f5c70aa69dcd8a764a6128cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81f34a927bd04cf678de349884b4ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de76ff1498634348ab9dd650856165387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f210b449838b4c693a19125e305cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c5990308e5226cd2342dc3768b4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41dd09e331c968076ef559d5242c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d0aaeab404bb523708f46643217f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed633af7e6c6384ed294b5a976371fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb686ffc04176c65f095e3a99dbcc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534b022a624929d22ff6199664e202e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73fc45ce1db6145939771d033e34f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e4fc806527e5e9eff3161e02265f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae20857a64e95cae58c69f15ec6327397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083a5d2060396a31bf799981c19b777398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064946beee28d9a216de48f510cd9d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16018582b540788b4fd7af3b8cb17c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1824f3cca0c3f681aa93871b0b9fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e175bfa91f9608de1809576ae750b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a432a5bdc9fe5dc080d2c50962d6f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa45565dc1313738f8b17f3b33b68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab6971c4647e65edab7dcbaef7f071405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39643bb7a24505dde4ba10645c15f0d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3160ba06fedb9054cffffe2ee6787407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb3b9a3b737a004fad5e91e022c899408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87e50fd9145e318e693edec46b0f46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb7b6d7c149b4f1c48402e50f9a6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab64842cd1086fd486e20f4739f86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da0e0e3bf50d41d15c3ed66906f394412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b19e150724a75370d2265c41fd629413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d8c29979308d3934421c05884470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd0541cb5d41779ceb40f640ff4037415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9941f0c13041762778296f9f0bda281416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f66a6b4f3c3f45f642a553a36c79c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ebb926c7d5bdaf391c1bbf3656021418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab2a698ce377874dd76b83f39a699419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf64e4190c88818317dc336a0cfbfe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94936bc915540d83586525475d04bb12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c50b56bd54a76f279c1a5879dde33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e80ec27afeb92b71f3e62cb0c2700423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f6a793136c28bbdca791f2398c9b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d5552619206621a5eae48816a915425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b2b8b0955a56b120191c6b6c52622426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd078453270f3e29f4ed2a60c0c9a38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f106c6e3dbac6701ca6e1f28fc6cd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027b5d2298a51332fa9abbcc978f0a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c511d46692c555e0b7317c3b602d32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c77b8de2a44da81b61fdaa88dfbce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8b5c46cd98ebbc9200ffd49dd2a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539a563a57562d8b0cb8ac137aa4d80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283eec6ad86b121d346ace7e5234060434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0184bb6d7744411086e3fc3f389ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b98bb13c42ada3f117453499b2606436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a603858155fead3dce55ab5887a37d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57f308290293e00a2fa2b2abae1baa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b4989b11e0a5258e24c0f7f3d64e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b523453fd5cb966422d7a6dd6c88c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca850f8c56a262b6e9a6bee6e547d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd341a68a00a6bec9de1e98981efa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43295c1177a0c4a9c72d1c185027d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf255f3314437e8f4030e1055feb32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd579c9cc178709361485574a354f19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6f185e6d1072433c874154748eb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53282c79c64b09de806e8f7bce3cadde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a29ea754b96aa7f38aa327abbaca4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e9a38529f6ac3aa82d01177ccb70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44932753eea0530e7c8178885f2f53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb29b6e5a963d2174e520b6d849ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34588fcfc04458749b5e34ab8591bc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b7ad3f7367eac4f16d194d97333e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74defe052b68fec4a77a77eda6e0b7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5501a2649778242585890c8a88816e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea204673d26f1fe62dd56ededaeb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912b9b41f75ae28d4940ed1d2ae6311457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228f7a4fab520dc2d86a7c1997e5e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c48d565274daf6e69ae8fb3824f5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6753d0348ad4125a59e275427129a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fab16c01bce623abaddf348bb89e33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb42cf2d928cfa288d8064f4a7bbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eefa40faa7ceba420ec19f1f1ab04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75338e9dad701aa5e4e9a8e73ddd5b63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f3327a0ade6ce2341440f284b3b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84de6f35485262fcd57a63445e4366466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609e48505e0a619e31a75dd2598f463467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6885a6c1e68618b0be2719899b37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b59c10f51d921ba3cc2721f16ab486469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8f0ecd7ec91105c54f8479d7c208f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532445d985ee1cee4959ac8c367774c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbb0ba328972ae244a2420a4a55fbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8235e99f12c5faac6e8ee673d45f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5aedb050d095c1f36c7fc9bcc9957474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9f8d4099d294993127faa99adbcc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb83a9d70c35b3051fff667652671e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c84c7a5810ecab342117ce1dc6916477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1048577fb66d1d52e58d9793a3cae7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1fe742b58ddacb9d809cb185c409479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cc4677886486e13a995485177e47a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b2ac646c8e02d3914b1c6714f4511481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a250a9cac96d2963bb4393bfc5f0ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1931f8ddbe2c03d062fcf6ca051f5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f34d4a857fb715bbd76709db33a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2c0caaa6527a0c1976bb8db6c9a9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2542520bc9c809afe6458c21f07a238486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee26c1128fb433fe87389a69b2f32e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52e4eb76367cb654956847bc2c31c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e863695fbc8753cf631d8890fc008e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a81f835bda64b4d1ed427e7a6eb1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61679bceed473367d219c7e935515491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d113936080169104a774085677554492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8281ff6a8dbeddb7aa1e327bf9b51ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415945bf41804793aa512e0258226e4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c7ce14491f1cc83baf753944b4f4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3938ba689e4d33b5fa25eb5caf4e48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4419a96789f8570ba37f401816bbc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8634abc09e0954e1552b5e0e1711b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d001ad078ce526028a5ec06505aec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764a93ad2e068e2bf01107168f5ba74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29982d8c03a9d7290a8e136d8ac7b642501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4081a35c7c685f6e49e8c87c598b27f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a1c81d7c30012203f306b40ba86dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cfedbff51851b5c56ae05b262e426504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2de23bb51aa802319ddb4614b2924505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357535df78408c0e78332c8045dbdb04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56a0550a7c8a48ecd1fd9e75e8115507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b2b1314a2781326d46cc9330a53a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc0bed425848c7377af574645c4bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c063e0836dcf77d5df8b60eecb6c5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456a109aa85c4fd4edc2ab62638f1b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ed9a411f3024fbe700e7495639a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d157a29de90e4dd6b17da529f8e56c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c9a0e484e126445915b6685fbd6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2473fa0dfe0773c0093eebdfe6bd6fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80fdae2e8a893fdcd7865e0c487472516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7860bfdd1f39d8371ccf2c7bf05a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bb19734a77e318b265f08778cd18d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5e098a117dc079575b02983ad566519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1680ec6f4df73275adf421d39cc1740520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297adbe8696075c9739e688ecf85d18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120322c03c21f771d6f54038de329e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c04637f6f3b70dc978d9167802c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd697e573bc2f0c71136b4e6ba668524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef64e96733083612ba904ab1563ccd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544dfc67cb7942c8638a8aab3360bc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2e1673408f2aba3ddc585fe09457f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f2a6b6c4659de044c7d0b7fd481b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63555cd70e11db9cc04685d55ecc57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fdfd969c6f24ddcdae2681a876726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c0160ecbd5b348712bbe18afc074531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3dd372afc7170d707c9e3f6109abd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee538722415625a68b8a3284e9aebc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce90fe53d5b9fdce8b08da9a2756e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e1f519d08bf6be1eeabcf2db45c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e77b3876c173829bf3ac2728c1402536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e5463b8ff74aa065de2e6080d81e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2a34ed144f9c53918d2f2d9f8fbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd9ab1e49a3143f692167af5e4f87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339012e69d70614bfcb98a32db8885b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54940e60a357cc3f96fc28984314e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16de4242eb49377c8f706ae2ca0f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9de21a754a09e40f222876ac905d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b195b7d59a619e69255f40b0cc0d7da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0059888c1e6730290cd6eade6860a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e9d9bbf85999ffc17b99df64699f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a96530cc37724cc81f6dadaf17572c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9387348bf8430e5aa3088fed531119548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6662c9dee51a9b358505bba5b9bbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95f6c18627a27e85f969baa90502a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf4bab13ae950c4537cd6aaabd85f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bd3021f984801580214363cf7ad13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f96d36e5f8170d7de83c42b9a715553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ece9ca303f774d35b98eb541ad4b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b83780592b33960e3d0c5fe31de7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e1d8a5f8624d4930c78f95818dc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013d826abdbd17447fd7094e570be4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4cc5abce774da4a2c2ea6937a1849558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60837dde2e233ddd199d17c7a63f72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921638c3100a8cc5490560a2c7da9d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3b48b4bf292b5012349782f2022fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f300f2d854224fc534427624dc518562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d280811272bdd1167a7ea6ce16c20c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239520d7be2edbf8985b797f0ff0213a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc16334b26cd745bb37b311d5366cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce2d18b6f1fc031ff8a36910b962ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9ce9dc0ce9349c16bb4856b276c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b63dd7d354b75b59c3dbf4d3be10a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c6ced6ac9fda01faee5a0d2e2a46d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61626690f299a0751a725c023d52b87d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45ac056d162accd6e48474c2f40f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae2938a55aa59e6a1f969897d644fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612f70c3c9fcab14eec309c48c2f5ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a5426149170296b054ab7f0d2f4ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd71dd55146db347f9f80ae2c8a2fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122aed07814806968bf9362cb0c9062576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d71150ed74e28b1eb9ed39cabff46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8d92c44b467cd16b3ecc48fe1f582578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209c03b9fdfab71faa9145fac9e6988579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eb753620c522121e553c45e6cde27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c893ce962187737cb7c05086ba15c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cca7d1cb26bee20ddabe74ee8d568582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e65acef71c18cad6d3550fce8d0b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf158b6feb9679f75ce9e481dd76a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8719d2ab1398f1c930fd1801c50119585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541657c94ed0250faa7f817db95504586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0e205e8664018879e808d24d86ecf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a173401cc9f7d48d8f0d11444135c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a9fb1e77e361e5f9caa789342189a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc118dd0649a2abe51567a9199d2c63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c67663a25867838033de9df0f627d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39716c44b1418a46059cba8a031b7bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe860c80504cfa87bd7f7b817ea56be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1e259f828740381fdc9a3ee15a19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49e731829099c15a049eb4af1dad4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261397db73a5777914ec40e0baa0c106596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634929acb6c9663f675bed17717b4b25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19e06bb4f0cc17f11fcfaa1075866598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ee76cc7eae3e3e0b74826a7f6809599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0bb2518a3dd3e126ae5a282611516600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec0639f3e59b4be17ccc0586f385b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee46840641e6debb58cd60b31fb5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec72fbb21e69a371a0e07b97a5151603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b807682f3fe06c765fcb1945a25a44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e970b74b8fe274413431bccca4f6337605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654446fecf4a2aadad7c35ed8a2bbde4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583de9dbed8de5712e964b8373ea13c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d9fe0a1bdb7ca11785879f498bfc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8465bc7a9eb9620ab9c223b9c51f585609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0a5fa557b0568fa1bba7c91ca9ec2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30fe00b411f477f70d2959ae26153a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bea37a478cfe5769993e8174485e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dfc5063757ce057d93a79c39d1055613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b635be5c44279c8b97b58c43d1fdf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaac690003ac584989984755a8756dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a270f6b49e558f3d484e21914634c40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef0033f7985e28d9c12b19a4682cf8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e57ddac0495dc4fcb2067c47b4ab8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb0a4323ea996dd814c334cbd86355619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5423658884b9e58bd017836038b9de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e626a328bd10882e40dc3bd5b109a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490b1e77fa9e7dfd8888a659d05f455622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b083d8f0e1250b09cd8f1980a648c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48d094a4b01ea41b137edd282ab97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003c77afa62a2c76911b0f69af18ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a078494a8efabe80860df31a0b469626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9afaa86d7252926c1d149d6a803f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbfc3da416718f42c16c7a381c9d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1a12831b6163e0d0d327331f10e12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f335d11490fce95affeb37094637f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ead104d3e40e7614fe86da4257c462631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390c3469cd59cb65c8873a5813b54c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad94fc057bdf818d7a23099bc1f2ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b5199945d93cfba60b3be448585b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645605991e67c3b213a05904203575f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba8f7288e9e6f4d27fd2baa043b9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a01452c5652e38547ded047daee6b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf982525c4cef8cecfbaf02489df8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333076ea129c20fb84938242452ac5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf69bed54eb60ff669d59352f752b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e3a4344194d0b27867956506ca718641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b8fd0324365f293deb2122d8c636642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd163504306208e65cbcfb2065f6758643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73684ccf3ecf7c6be358947240dd568644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76694efb5fc382c9148aefc89a850aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d6bb4642296d102a7415bb9ff9632646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7067f49ed4a02235fbd2bcef7e58cdb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d920ab859afb3df93447fb6854c51b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e66ea27547437769b5b8646ca8d75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacf0331ffef8f1a5c703ec0060b328650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cea97f7cd593e3420c8c4f7250f2a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89355fc1c33f53b2d93f43ad7bd8ac9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d052a56b21037c2e746764997fd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a450a1905df8f9a766b3fac1c755fe3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b3726f13d7b6c6ff1e580551a1313655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa710425737206899078fc08f4a07940656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017af12ffc363c4fb3b78901e8016a7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014984e356660c7d66f32f95efa1a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b44752755ff6327c30014345eb157b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad268e453c498557b92bf0d290c5d245660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bbe2152df2c99634155dc43b8fd65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961f65ed81a1d895e6e81bd5bfba56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696503f312c2e71a0b43fec7e048deb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b132ea447b270255d345d82ccf3bd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965c9624c0455d6f4404279f539e604665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4aa9026a3caa9cb764378467b09b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753eb6538e6ea77f91c02e5620d3b5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e420ba5247ee43f1d396b1daf587e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93450711673cf557af56414f4cd94cbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be232218ccbf1bdfe2eee742608f1174670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ddf70ce6951476f2775f84718c38a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169464168f0b1c04d1ef2d5ce27b8b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f43eefaebc800fa5d307c152c0a1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a85cda7e785895f136f55638c53d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f8a204e893396047082d1a60c894675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cadc75a99c76db4fa7776e9e0cd178676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4150c8205e4b3a8533e41a49b97f5f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f97089e6cba7df1254d1fe85b5b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40ab878cbfb64057bb024fe9ba568679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b250845c95bd653029d57041a56eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd76f13c4d3774a4c98dde32a40434681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbea8f8fe48a6889c6ce65eb59fae1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3f1a41e9c16be73e3ab318e54df3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740d2feeb298f797b6203d1319186de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c350c0c2ecec0e7732ae9e6abbf8e5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f0d3f7eadb7647b23c0ae66655df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e5c5740d4ec33c4281fd9703f9fcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cfd02f90d0b2cf80d3cbf63da15a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67dbd131ef6d525df84d090dcba361689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179217188241a72769fcdaa9df568e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476a6d524c3fe66ff0fc25ee820d89f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd5dff6704bc080586017af0f19c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679579a16292805d317a3413fbd2d1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21335cfb452b6d675bac3d41ddd64fc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422c51c3918a73266f12ec6f653252695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a42fb63149dfc94da047409127d3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439f4bb36b22f310f0114891e5b19a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855edbe0168681475343cd2244522f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29db634336224bb403ac5f07afdb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e2c6da6d2cca3eaca65276cef0acb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336cfc939c5f327f8e5d9aba4e0038701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf304dcce793174bd9a026de391d3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576cc8367757db27ffbabca0fe2b2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d853ee8a623802a56682ca22eb094704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f21338b716906b9b5e62207fba1c32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4897bea4280d2dbf4257d2680048a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f233014be3ac1a063ba7502a0d08698707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff35fe54b7c9d88c51a76f339a4079708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca254968e0270d58273151e46cabb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d77c4d6e1407bb7a8ead3db855ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd79d6a535e1eac14f5148a25607e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069146337a19508203bb44c9aca43a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825643bfe1dfb069b3af6610836c0d63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82c0a71aa36f46ab0caeb166844d7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754051baea6939130bdf2a8f482225f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2c0eef32d77c1df2e57e3f321af3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429050d761af09df38afed381101264717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a04d08ca52b798b50510da09e14cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af712d2f5d94dc2a3c3f3eb3ac058f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f221e255baeabf05c4984188565fed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1325d8829cb8c1ad6da0e8da099218721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b58e51024c586ed97b49f442137b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61b685ff231009de92299c3cfc7c41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5feebd0c7e216c5aa94d51a5aa3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c132724ec8e619139c19dd83d339760725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae52dbdfd167009b51471b158b1084726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f794a346bdf078d56febb9dd4bd93f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1158d8cea010bc9a029e7b8d3e3a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510847dd612601b60f92a8ff2f00dd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6837892ab3d5ffc6395d226209a397730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46e4a9149277bfb69c3a995920cd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100585b73e5f278ded4f67e10c440d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e37d961269a73958be9567dbc7b74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f8e70752fde691b7311c5b1450dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acca750175f72d5d5ca22d7b3820ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8795052f7efae453c2f9b23a0faf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c7de0f6831f0a54344ba770fc995737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026616f3faccb4e9f5fd4d00f555ee14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec89c166d452a689639cb3c3ab29f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348416bea493b026192b0230b772ef4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4ab2583bae2c49553942f0f2ae26a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679a42f15fc7b44b13d67787e51f1ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd66b3e8c8497d4e3afd3e66ee12435743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc900cd97af83e92376857d88770ed3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d0be67b03d2b1ccc663eb55e8fa8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eaad9dd0ee8087dc8d786c98f546f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8922726fa00633b71a7d215155fb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c5fba38547814f8f80089e337daef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620878815e8adc968fec0a30cc840dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcbe6f3f5d21655e5b9268b176ff33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a947dfd751d29eafc61f6fd28d4e6d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2e8e68ca5619a9bdd2cd89fa252b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3babd09b9715394e7f6778874378eb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>