--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962dd77e1299eb8420ef983bec847301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29d5954901713519c83b0415ce1fad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bcf42d25b013e73012066955d2c063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e4e06013fa7b8899452ca0e07ae44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c4a7b4931fcc6fca7de5d01950f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69edc9d4d57ed01b2f762d0d821dd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd3f7f88f930018801104d5fdc98f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437b5cdbab2b1853867204b28eb52668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4da83d84b5ddff25cf3c77761a38a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d504efece88db80e41e3fff05b278b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a76d5a74b26e53e847cd82a80702b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ebb95b6bc0225d2c426b3581d6b6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd2ac6d6b4cee56a5d7a7f0e1923213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6b760c593e71896c5ffeba5bf50114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8381cf44d9a7b4bda33f9ece7ae90015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1e1e498c83caa881564a911a3689116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f107270da7d893111112ac8303a0e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915152c1e75fb9497881e6bb5bc77e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba408493b80844a4a4dcdeaee76c989319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c8b095d3c75eaf4e93da72ff45f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70d2f2d65c1f2e7750ea1ba7082a2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fec117e0c96660d2b3e2d5246dc86e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710a5eace5f2a35c5f4115799173ceb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409f866df6418e1c4b22e6574bb44724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ecb7c495e2896b4b14538527afc3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e41129b810d460bf019e78ee35d2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97fc51ba24cf5eb7c3ba06ef7e7cc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3945a2fec0d7b6b55c5e1ce4f1058028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131128bce28ee342bc8b5315eb2627a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1422dd6936065b6deaa59bc97af897130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e0a07f84dd15a2627151436884ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acc69412df90df08e84154018a16b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4628870d6e3fcd528bbe0f961e7d7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450343474f84c9ade2e4fca2da2a6cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d66b1597ae446d290744180823fcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceffdc2731406f5d7edc554af953a9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750943055a15c63b354fa0a457e6e44437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb87827162c3c5ad3f00bdd647ff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65cff755c831382d0dd0d67949b6bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7539ef2ca7b50f98baf562761291640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161c48d41ea110c137fdf9ad121fab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e387aaa1dc45d9e57090797c7fb9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bdd1914c6a4cd0d25613c1120b86943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1aba3eed23f548075828103420b8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36219c64237d76a3617455fbb314ab5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7a6d6c48c40d26967d0839e653ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed590a8d3d36070b3cd1065e7b5943247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dea5483e79fc919d4f659a67b50bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ae1f591bf603b500ccd626e1f32949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108dfd5d98716fe876044520d0603cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377324df8a1167f864a925a87776bbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a403a20e3a54c096ce641cbdbd1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626cb4aaab273ea1f9d26ed26c246aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6d8bd56850bed316a1522e1b49fe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb8551ecd5d27598d54ba208dbdbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a70ae8e1c6d11e0bdffca8d8a3b9b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82addd0425cd8725feb16a7eb3742357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c3ce04edc7154b21895e9eaf434458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e9cefd9a9ea2cca3f8a649359c7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811936be84de060423fcd14bc0221c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8995514508725d5c43d072df7e4fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66711cf538c98ca6fb618decb046daa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feda7a2529138a01ca8c20800670ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a6a7e15408a67f0f458a26133bd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8cdef577b2ef38ac17b804e0fe73665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629111ab1ea2c26d1d2a5db1272bd07166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6df97c5eb08813794097b7f957b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b87a34eb1bbbd58626b2a403d0df9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828c9ece6a48b58c5163dbaaca8473469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49cdab50d7e9004aaf642cc1ef066370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c89b2d1e6074aafc0a141a63ef8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247eb780c6dca931fafc6f85591988572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0127d63aef66a76220170c497698c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53472f5d58c9091b006e38278e8d16b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a0c7d95a9be0061f2b809f1008c1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899a78078085ad02f842c4d341d106976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2f38052e631835f9c89d296b393e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1319400b29f25ea1dbed6f5197c9da978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f4366a4ae39151eaef69c85de60a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5383e0f945744c6614f209e81adbab580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602832c63d73cfe1c59be6cd6bc88481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e14bec62198783f9f1231b08668f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dea6bb4db8f9c9f5621956f54f210483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c59cd774a1a71ea7ef0b63921d7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d465e6fdde10ad09f8aba8bce252bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329d355a982c14f217ebf598378936286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8ab86007512c39eb9e8fde22e4f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262e2f354da9333ddd18a0bb7ca4c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099d3f49f06949b877eb461737c46ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c388e99b49e5e4bbe3c0de35e1fbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a1d99d41e001d522a72c5dfd8e90891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e231b6275c1c7ecc883ed6fee49bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769881fb16b0e695c30779e5514188e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e1816b01541e2808f48f0dc8009b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1a6a80892c9919b31a3a810264bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bc10165166d3240a9d6c4ebf0f9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d8240bcd28fe28b368adf967559497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8183fdc90fcd81cc3a3ebfa0631e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d07f7fcebd7ec9eaa8f074f3f71099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf81d555828d02c1c3c191ef8603c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8707f9246fa35cef2ca06126374d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d590d4445bb60a612727879c4c8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f4bac75fbfafa6a0102132f0639c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a80aa3573a565e0098da4d526bfec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d66ffb2a60d317c67aa44d21aeb5ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29cc7b20f7d48543211c72148a38d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc257697140ec51e227c4cfd9a68045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8befc6318c02ede6e98ebc08fdcb73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f3dbc290a0d63d4614f35152fa36c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d753872bb84c81eff92877c9aa72b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a534c9456d2ddf3ca45fbe152de8e58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d671135c9f57bc5c331d28bd8b2042112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47055f80311f46970c76956e1002a44a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef5576c070255239a05683dd1dde0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1773e77a64941645e4f5a108c51137e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12da0bd092a41ee7646a1982409379116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13015ef4a852d1b16cd85d37a38367117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db76d182e449cea04ecf6f801f442118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b2690e312622ce361475ac88ab2c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df52df4c6376f14c2fbde0093ff6c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96661d70f5bb73b883a5ec9a03dd24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cfcc98298ccb3ae184e1380d5d766122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89f48036bd5a3f467380b6dde5bd35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7620d44a1ee65ca8bc1fa35e7432a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1ddb84c2c65585ea1d2de27a2f09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3f05c4497e4f266f1a3fc7535624d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6f242de4ccd3b7fd69e8fc02c1c61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2e00d2c7e38c8436ec9a151b70720128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1de6a94b7b2f6b006e9ae1a1e438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf6b6d06cba67eb579b12c9262e08d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d78fedff4b87c2a7515e5d64fa51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c36d1a3d9c0fc87055e0ed03824f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e1048b49c608499be3d038452bef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39725fa4dfc78c7a2c0b989150d64ea3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bf13985e8d406e2fb0f406870c823135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b53290f07e4e5c0ed3abd28897f5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2570f5df513bc0a5231ea2360abdeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289cd28dffa6e626b8f863a3964c76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cad3203a92b7b7f988674f5fcd292139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932582eb494bad42ae046d9d5e81857140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e337136021b854a41e6cb1bd31b641141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eac5f87ba76300a38dc84fe652117a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47d6d56767a506c8857a969e84dfc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467de83639e7ff12e9a54a11584963ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a815713557dc2e2a2cc3060e775e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d07d5ff5f561dceedec450ce429a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8cca85bbef0c578429358fcf6fe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4a028ac9aacb6ae8be282b8af4dc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d315d14ee67a5f78c8a371957ec916b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60197ccb667f23dbd63dc810169f391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd6adee03960c38a7d1fe410a82663151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a02612e9ef82ef7fcdbb6b53407ffb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8414f28416c1b472dc731abcb7801c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3817493c19c664d4e86dd4c932e5530154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a974dd898b79543ff795e1dfbe97b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7abb917ddee25138cc7000f53fa9ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd96996a447e57b9f0e56de93c0e269157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afbb559d72e070ec115add37ea473d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec54a93f70d569212e1768ffdb24c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154297059ddada3e02232cf0e1ae767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2eff0ed3cc0ffda48cb10da20d9a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca07e62decea759c6dc5f3529a91a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcd9fb4deff9c1c098abbf289503b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d4d841b8600f40f660b9c0ed71538164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435408883df1f78dce576108ad7764f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6db58089c090abf12ddb50fbd1d7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada32a2528f2f0161d7ba323eabaa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc37f8357f5f917b00dc1720a5309c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431179f9304f91d09604934e00d441d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09127713b67d900064e8486fd72238170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c65803522e90f3e7d930e445f01a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12dbe25f7334864df60796a47a01d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4bad08d59d3ce0ca4f3accb0c3b95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d2fe4b4e566057a102bf12bd5d39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cba41a2387b92070f3d56243c662ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319d23d8fdbf99744de694d15a96abc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222feb185044c8527bde1be30bd74e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d049ae236dcce06f5ccad4fa4e4b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c7a44b2b76ac8b2c7da9a1cf29e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a8f48bb5d398970e663f3cec935fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fdfee13d2a2d32ff59b9da9b75e86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b54588514f93708b307642da7fcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e35af9c4ddd05b436d8fd7a2b2dcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc0354a0afcd1096c1b835b453b6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f94f43a963c5a54882e076afc91eb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3834c896186c2cc82d94268be9f4952186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ca7879aacaee5f99d0f7156e5553187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6aac40de01e6a2eb685cd860345e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecf70e25906942241f2f1c8ab33cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffb283e9b3502295f6f55ed4f5c301190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fbdc80bdd4e5799733137df32a30f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac19245ff0a188cbb0ea3e990ce9f40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ef5b59fc5701ee8ec09b39d24f024193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027238f4a8e121df9de685ffc507fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a55284352629555fc10d00964b016195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e735975c42add5009581c3565cae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463e1ef7ebf78de4c1af173d73534e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c3efedce72902e00c9167c7216f0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fd8ce99d19c8158dc0a82abee67a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e061c7e418d3ef0dc257b055d85cad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b05d8a35aa3c3c6f7236319ebcd3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe9c6fca849a752323e954884cc0cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d64cee757581bb8f21d533a2cefad2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d87f926577e5d163b6333fe005d78d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339469639ef0adbf1980f031b6fc5cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aedd76b0bf72269b518f783c83d7a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858359b20ef3cc6bb739682cea122b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b9d748b791f7980237d666320e26d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157575fea71f91520c332461ba6c4847209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a64e7ecebc757d08c254ebbaaa968210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ffbb8fdf336329ea9bb1b2fda91ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d859d2d8a34767bd90d8b60e5cde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5a65bbedbe0906e3b9b02a503f20a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a86e7e47a87f744af853e9664cc00c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c672ffe228b35107752d12ee66fa69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336bd49a34d7396ac5cc5a8f865ff14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce2619f8d60704fc002b1a189948f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0609f7169f243929b8077f68e1d16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b80e69d7262e4fdec0d8a41dfa711f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a919affeabf4d55cd9e7d48a1e00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922885e670d0e2a003e27b99bf0add221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163cc8855ce368e43df82b4a4afb247222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac78406d2e87cbe8201a432c845ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f46939687ed6e02bf3e9bb65bee896224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da647fbf0ebc46785dc44ce59bb825225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9f605efff92ef5c84cfc26c43b634226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661a58f8e75122afe99d5c7ef1755ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f3363cd0fa24e78aa9a11037b967f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff7c1260dce646d85a85e635c20752229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d636141eff7ef55eb769a7c29d4aa5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0dc690f0cacacd15071eed361f5f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfbb6b5d628e0665bae45c545206ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866007de198cc2ef44053062430ed88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c70bf9aa9ece7d62cfe7936056818234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec1a88559ef3c5eee5de8b6184997235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c85ba64fdfa66feb20e0be12a407cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92767b12200f9efe4edf1a8aa46f11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af01370ccfcd370509a8aad0eddb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23b0217ca399e8fe4ec7899778c1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daf0e2868791dda89618c4c7d2d5ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea9380d0a68c5730a8cdeead35447241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089e3ab16ac185ef6e178733967e1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb466139299e8f9c7f7eded9b1417d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28f7a64525916e0ab14e4f9d56396244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb785335b818de2ba59c26152065f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6e494f6b1056884966ca8310d9ff1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7203fb8d9038a5971030a6830103209247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22723f6a8d8a28f607de9dbfea3023248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf7f7de7845dbdd3c72fe5fafcbfc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946fdbd50b553d6d40a596a5b1bec91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86588c59ece7b32b01eea54527de0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ab453093219f8df2a98a35aaf7be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d545fd457246494fc2c71a31497a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4677a1411ee3709eaecd27a4a5382254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81540df2e91a4df6ad1163560360e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea11a9f893c75cdb17a638c16ba9050256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d148a8255d6e9c41c640571499bfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7500fbfa064df4a9191e48f504f3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6835bad07226a2e40287de6d9040d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba63f93a5166ca80f3cbb89c5bb08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f879394822e891210615253c2c34a7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5ec30845e6b4562e6c5c45f3a2144262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5265a356038b65473edd0c7fee04ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f1271d88fee8541a03487bbc5162264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7889a5804423bb7692728fd94a880265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5edada91fd6dd090da894dab079bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4f1bbe40fb4309cb1f25fa1e65dba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e2ed67016aad5c07079c5a70ca390268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b92a8b9dda1272c721e2da2f9cf6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c44028c5869e2a32ece2adc035ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77d58900b15dd100276baa295f28b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1be9f9a8c4d2c270bfe5763a6574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f282fd94ac41ac149ac4f373c7bf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb754c29d8c13feabe31cbdf5f48fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1b798dce20bea09f1b674baa4c24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878482d408789de4acba11847ac2da02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa46fcb8badeb07aec170a12545b6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a414831c7bd303388cf8ca76a339d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d7b40a4b1a2e3fbd970a93ede2609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33982e6ca5623c6f494d80f60d22d3e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a94185e6d8fad2fa5675fecbe2a31c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082ed7730c63c34d011b0141cfd84c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d632a3d794d0dc743eb765882d97db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e50508446675945a984b5e579a3e1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dee006bf4a65239984f2d602f1be2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2563c89ccd2836fecffb6dc780469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cabcb69ee660190ae4975d1d58a9a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb49403a55d1ca03cf12b26cce8d72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c5ad093fe2c8cc6c5ed013601d15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60d9baa16c024c0a159ccd8f90f8ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765905ea69b67cee54f888eee744e614291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0fcfadd7aece7ca7f95ae5218a71f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867718c6599c7d05aa298caad6cb04a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ffcb36f76ce1b442da716debdc5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e7be8d2c8fd9d41cc15196677dcce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade100babfd13cd6274d680a28883a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7df799867d0e8690619547915095f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c135b74bb5e079e92fcb42329bcda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06286f0f265f6ce08db211ad68fe49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf03e6e8c24086f210314e521928092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8bb887c877ec991690238b7ea586301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722dbc253dbf3adc7c71cbad1bf7f81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0148445bf11f51d59c80109ba38e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77966940392a0f41625c71430ec34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b4005dc42ac26045e73d8dfe3c386305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef513c3096f6a7d5646a74dce06919306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442609ea8e92750d9d5efa05141031e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1177bf3aed8a64992adbe07c1d72ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a24af746baecdcc693d6294e8423309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c76e4baf8bc59bad747633597c6681310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fa3ac234c6b798646830b6fd96710311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c8b47813adc36d5a3d9ee64eab4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa86a6fc633b5c3ed6cb5b81da9100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68fb769ee5721c467e78602a5a18a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263834a9e3285a0fbf8c5699e33432c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae467a7ca1b38642e56f36e3bb2ef3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c2a1649eede20ff6e782fab20be1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8578672a4a8298b5abb09d180c7f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13b0b5c83cf5797152737c239b987319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccf19413bb20f8c5612be6d4d420aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654de274898e6e792bb9d43e702c86e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a551b7cd147e95e73f739faa21e31f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ba622140d371965bdde63ffe5cd2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e4c2b26d8a1499014352bd684977324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25accb502702069184017ef975070999325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e8d838f048ff436256f7947b71c4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c72f4c004ed82bf6a525dd5edd380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4295ff18f919dbb2a0a5a04656da8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34e9a1ff514220d73c25450ac08a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f0db99fbcd0a53717385bf81e513330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ca3ed1cc96cb801ae9cbd2253c87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a393aa04180b40bdeea3653efb831a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e03c5288f288e7f375dbe101c5db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fa29c5a61a24e6fb5abc30926fd1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d985927ccd5de89f394bdf851ee73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d5a39febdc97fa3316c0668640e83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c93dda99e820ba3d6c5ce39ae85891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f81e3fba52e138746a00728d12199338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7fa46b5de91edb8758aa6da0dc827339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904b92c1206ec2b1d311e238be357c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a307f9b9aceace454181e8f3fef72e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ace83cf7943c6e385d6ba13d12d86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d1d9a717170836abf49a73ed7a60a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432901cf3a000d59ab4c7c491c72fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f613f830a163b57dfa5ef61dbc07f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d678f7bfb4141fde0ead37736c5b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb761c4343998aa0094adb01446b81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9dc052f79d354b0dfa7cd8c62e7b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d13743d5e66fe0ec4dc808cf0763349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b541c138db75e4692aa5ff42e40a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefbbb4790811af82039f7eac6eb117351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4359ac165f246cb4c01ba860917e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed060331c2e700f7cdd8cbff55332b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab897e3becd4704e583055acfa379e10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334daf531a044af93bd1bcd4cd4703a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b01767952c0506b15d27c8d91f5f60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153917b42dc22a569726c98ac0ce2d02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed060446a14c69dc33d0af54faecbeb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fe41fb844fda92fea5f457954691a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42e9b09e1e6d2b0cbacf43fff066c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eb1a331dcfc88de986b26b974ab3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b609abe7a3a78217c2ea66bb36698ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700a1c4c5fc5e5abfa205b2700479fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6321b51277faa4ba1f4ed686b01443364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53726d7cb3e45df6641cef1407983a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386bb17624c0c5fb960490e34a3f9fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c660071fde196006d38cc2acae141367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc8a2c76f1b0dd1463e06a54428f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21fd6807168cf751243a177b1399ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a689269f9e09a5a9be1f2a4c479b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217129bb7ae2a48254c0351a40f7147a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6634617c472dc9b4108b95fd912a1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a59951d33e2a19b7a48b49f621f65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bdcdc63d24c905963d51869dcd160374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7772c9cea6342f22b05da1de0e3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a73c6cfff903c8151455aa3fa3035376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4019bf8eb55e614e1c63a7dab3d59b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a81e635cad9b9b04aaa156aeb8474378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43dd067c36ef4145925d90398295e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f11a119263f79527a12283884c42e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35330eeef20dad3b08b3ec5b8449d6b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffcf9dbb92f116541942a2aa62b2a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c2d401a4f833854a332cf9922acd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e15278bc71450ef719ab76be21f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c1332fd7218981b6a02a4d70008f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9c149c7a3381cdada84031193bfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661f5ab14db5ba198f8647f47b5416387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b63a4ae87a42d953da3577658a3736388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2560019b5359ccbb89c1c682c12fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966cedc10cee9b0e2aa1b008669bc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47611f394dc0ba894e94f5b9512a9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c4dbb01d77464ce728cf894872542392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678fcb438675cd2de14d34925b1cf7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49801a310f12876b44c4a5f494c107f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aac70fa41c03c63f9faafacf66d396395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3af9832e927d6441c9c8a78354d9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2e584fd32f45822d15969575cffed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20777491643148698d5ff1730ba21ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e749a081f4f4dd63c75099b44586f97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9b3532158a4208179a12c85394798400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a58eecb75dc4cfbaec3ed7291a90e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae006a4d5261125cc01080ed5eccafe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be4a876c0d9d487778ab0bd90652ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb80db34e1666ae02769926a299ea14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951be4d628578387384c944c5f360d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034af79aea1ca5aca69e5fe2d98cc2e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41625c3026e6929d4a6cda537a551e4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b770f4c4c48f0c534415266030fa8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514f2f23e47c568396d9e85c96330bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a96a10b805aa4dfd45a93141c488410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f345478a26916725f571f660b624411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e1d9de0b10174dc476e4a5bfb9f56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cba4c260fa6a2a6eef141ed5eba25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2922045f6ac30d19e1996dfb41d50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b03093a3f172bcb5a53919a48646f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b8923fadc8a4a0f1f82ad4bd253ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c6d457eab43627a4181db605a953417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245b55811bc4e68109259bec2018281418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864687679461abdc9693949baa6656419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18121b37736576d044edcde75bc46b9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e27d8060ea94967bce82787d689f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137635aea450cf772853006e1f654f60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7898339e3088feb55c12f39bdc02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087f062fac0709fbc54c60894409b90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77335ece9b66349cbd75ae4f4ae686a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63901b81143b46b3bd78a0bc4e4b99a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd99431b2b586aa683fd972ce99fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36f1c6fa04ec7474b2543e8cf3c85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e742a2224939a420726b37936114429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa552c7683a9e8c8b8e18e57c151c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad772590c993ec96301ec811a0d41c90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea98ba6e7b2cecf6af16e0e9733c0b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8607cee81b43635072632e7a13bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57d49b10ff1e5801c486a7e119ff66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a820bedd882ed54b55b6776ccece8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae6155052cca1aa33278595befdab7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31b6459872a48db9991eb54332c15a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ab40b0b463d3a4c3955bd223bbf02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6a770ca126c638e4d6293ced1e73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b82bdb0d31fda0df6cd3da2487ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b81bfe21996218bfbe49a4f721a57f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dd488e0217eb2dfe933192c2015f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80695374d44197ab0970ffe6f4ff5784443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a73a73c2b90db302d917bae8bb92c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb87bdfd053da1a9d2ca6c03fe5db4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586b63ac01d28498039c5f5b1adcaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4207b847d206b54b63f694075d5522447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd8dca76a17bfef427c4d5af88fb48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f034dd6539ccf705df9e8a8d82b206c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b57e44ba98ebf05c33fd25dbdd74e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9189ab2dce4327a209ae022d19f39a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b92754a0cc9570a886bda524ade1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9f30bf71188d4fadc5b4478ff6fc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf10cd439cb428bf4f3f206790256454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ec07af1565bb3894898d1d965aa68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08efe671e016b1e124dd6f8c77c10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ff2866695a56be57f35e173cab26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c37a46f0b675c55832775147ddbe0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c1fc4d6998265a45dc6994a01d3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a125e114e6264570a0820e23464c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf65ff6c5ad62d313e039b72772151461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32cbca00e5f416425ed80725e0adbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a402b765e54e8154543f7a8b6246463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f304cdba8e7cf0c3984ef64afc69e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a01af91603b44dccd20df56132ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c8c7ea1248f3d49e5fe3e0b52b6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dba7a4de57c179aefcc6dee63e4fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b85015d4a99b733d3f7e8ba94a69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650ff8fd34c4558de86b856ac067dc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dda3de81875699c5edccefbdabf05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277902be6126456323bf01cf841d1548471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010bf86d52aba8a0c409c362d725dac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713fe58de913d631e288a7460b2a75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08a19e7326a1490ee9a1c42ba56d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433722f6c9f9c2901d1c1ef2810200b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a219a726f791f8f3a5b0396da5f78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9204c76774a874eeb48ea3f38e54c7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92675dd4b3ce28091be500e7c31586ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf9c5048082499842546d99601308479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32891ff267de9070d6996f6d145c84d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef738691dba02b990da6ac6c4b6c72d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161143eaf62c0407cba139ba07c1540482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76b354b015bd88b75c673774f03da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867ce6c844c76b74df0fc0d3f2601fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3142b1d5ae0506e759783ad0bdfc24e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb391d9cd65ae8025b4a5a6ab471ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b536d41e18faaf1d3503bf25cc613487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21e5d73de082fe33597b0f9ca0f6aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e851c951132bf13142580eb86d130489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc006c3d131c732d702762954c4f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565da9fb745d433fe511ce61bd6015a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cc5f060779c7c491fbaa29b687d90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656141cc201201e2c5449413ebf080f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a966ab1fcae5a120d21216f468f12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bdf444d62a413784b7be9adec3f53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23815dbe6856da129fd668efd977a376496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1547e8c2f7e60ee375ef2d340bb24d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf04b0bc4f512af4cd98540c75d31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d960aea53bf894503e88cefc72a4e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c87a4405f71ac2e22852b2641b946500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd595c448c13689ae9bf57fd28533e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc68480475c7f0ceec183825fa2aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a943cb2beb7809ad39504e68b866503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f95931abe4190a30a593fbbad7a23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544b7a5e148e4e1280de102eb63a171505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beda19e07487b474993cb458a18ca78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34612f345f742fd909d0fea96f02639507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9f44267a8f37e92d3d5d7d1d03bbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45459ba27f21f14e710a08320a46a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b653a7bacb71f470caf365e60f8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8103fa6dfc07f14a2fe41797ee48ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a71b52829c0259a82cf2c11f4d7a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbecd42e1e6fb73929b87556921335513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda451e21ccf2e108022712f41955ac2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056928a6e603d019fde31f16d55ad900515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c8370d8d400467b9619f64edff79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee93c9c6902b3513c1ecedaf8487b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d5c5ed61a58dbfabeded147b3d1e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3837352b6abbb9a77ef04b0dffb0e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a54e5d4b077580c81b3f8f4b46740a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4137c5c83ff2e0082cccdb4f6b2ab11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d077a5fea398fd22f60133b547a87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aef30d34116fa51e9c3389b47551b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe53bbbb1154eb5cdf135c2988e4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed184412d877a7c4bb424fef294d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8936d6da5553476ef2f6a629832c09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37552ce5b0e9189432ec1aee160759527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7211d143e96bae0e7c040f24e6837c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db76c20b82a3a723ceea9c4a3dc8dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a8d5884867d3bb2d43829bb9d29b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c810fd6bd6a5d3cdb890a21c031050531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b8e88f69292644983ad89e4215bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5698d2852bc1f9c1683de33bdb889533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f833b20e6fcea523fef121f6f1967534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44dcb4e699834a2b4f99377abff53d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1804df6501cf5f448e8382a5a865830536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fd9535a45c1279bc379d2430d1241537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4019147c6c244dea8c881513815d46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6701c2e8aa1b38ea5dede5ba69bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2aa16b32b67634e34cd598ba7796c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b25053378b75dea2fdb92bb2db849541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f4ba919d2327ed136368051e083f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30b4a1862096ea888e2f84b306402543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27a16cfc7ed13b7d4304c74c1aa72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33012b73661ecda4085cfd738e612f6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91136a732238efcc7709d4f85c3b80ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4242b1cea192e8336c4fa347dc301547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821485649cdae9c4226ab31a0ca2474548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e47f446f63b4a09995cf7d38754d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357515ea1efc17504d9fa8b32d57335b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc9ef93c463b4a54cc9310072bdbbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd955ef8e74de267ce227983033480e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cdf13a36f7126ffa2df22219d4f86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d23ebad9fedb6e5fa4003353da10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec5f1f0dc0949a4416d647f3b07360555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec62c8fd80d6c8cc33df3823aeb53cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92912379ed6ce4fd8fec3ec0aac2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524484f2200f22e467e07feb4ac051b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdcbefa00126831da26f6c65b64c14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c99850ddac516f8e09277e80c7cc8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098edf2c4847e73aa8810cd2afc6fd2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc1639da03abb8eb2c36d2011e4a78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce3b7960cd6944b506ea4a15a60fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b3224705fd834c45122d3e03035f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618c154bf2d5b551dffd41c243e2556565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366b98f239ebb22c127e4caa64959d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50ffa9bc283ba4cf944c47c19efa78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784cce5eb9592a38a6053faa155e89d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dcd7b3d5d68adab0a8e2013bde8bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59431beb0b74759fd31a3afc5b6c1179570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50f36ada2abc4f5fe90e57c6430af6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a53fb1facd1fb6800d5ed69368a06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad3b4a83c92e85155c8252885b2568573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f29d24524d458104d19cab30bbf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242591737d98de4852fb717ffe72954f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39040229f0593ff885a0838caee321b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770349294d881a785f3f09b6d90a6f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54ea910add078dfdd841be4e4d38a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fb5bc954cab70da0df2accc6c30b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f954cc17bf609d9d9c23383b02661580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa72570fc6ee6d6fbd8be1113c0e1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf8329d40e6525c0c3d6a5383e88f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e734b871ea4dde2259eef5f841bf785583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3abf345fda2f4a89846553c76edeac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbffc21e6fa7088074eeaf4b89aa564585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9153b2db30d0838aa750488dbdc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddf11bd5f16bacc9b5ad7d342c48e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c89535533a742807037d2f98ca8c4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed25c25bf46433ee0c98de13cc8c476589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba00976c94ad16c03eca7922091f2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e026470855f07204c537415baacf67a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9871efdfb4cdd99a9444d6d63cc0c67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb18da9f97bcd93a0153b5b86c97e2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9009a3c2ddb680d56317ebaba3cc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc8c52a8e6f3f26a0104510b052697595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6085e7444661a86ca037cdd5f63d9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a7ae21e4a6a2e55c93c4863cd8f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b996f1d3a419040d28ee16422f24bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913fc34aa376db2dbdbb25009996ece599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b7ea22204ed31d1e9754c376e7d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f37f3a2c80c84103be6c58020bba9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8b556bd9bd6b79dbb5c6dbf41862602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29684d609217b9fb7c5848fb51076603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801f962b344210b52832dd57ac55c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91ce6a7b796f709b9cc0e1738d779605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd638b84167bac3a97ffa668ed27c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27587c952f9dfe9319be872d171a101607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bffec34c412025ab76586a1c20265608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78352af1feaac5c4b65c159af2638b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afac6600d7631467c810e0e02bebae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff29a98a9b5f5d0e2a888fb1c495ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac31aaa229dd1c0427fd705c0279f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1c8f97b5ecf96ba527c24c716398b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0944ca5cf843564a4ee05fb4d2cd8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c5172b0b4f4ef6cd2dd867782ca13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f959a4bff228747f36fd9ce029d27a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fa53530445b8b436c3fe8d2382b6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99202201b63ae6c0a3ecea545b225f76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e7de570205a21898b83fbf677897619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0207fbfb7ff444be33a5d45e17da97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd50394742b5546deeeb33cbccd748621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5914c56abfc3e2531395b9563a76bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727f2c6661c6fa5e6005cc04af5fb07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc075f8082fc3e6fd173e7e3ad805624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4451caafa45dbade77c987adfa04787625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468f22c6a38ad886bf4030fbc63dac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b3ffd00978d790a5c70adf268883c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8074387ec613f956806a9f7d429abc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc775fe283b9bd5889a123cfa22eaa60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134590c07c4898ca8372fb84aef23446630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61475e39d1b3f8f23790ee4619fe1fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b919dcbef6f3c83c04bcf8a2b225bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a43ef121a0ff9d914094b7cd10c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da3527e757fd23a04b67d45e157acc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbfecfe2eee7f0046c466b015cf1f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436dbff144020b8e56354e43e8febfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea660f0333d32c18b0a364b98bad2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6344f890d6133cd631602159c1b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064473c31df22cb12cecbc4c55ba56a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131cd6d50371ed5cf75425eba7e78c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2520341bbcf767804348ab99819bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6454a8f431bd2ba96e32e6353e68c6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310495278c1c7d01d429705bdf4cfbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11af245bfc85640f7704944b0b390b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b52f036ed640f3d5ae76f06b72846645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0f31f003356cd007838cc1718e00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a69bb890a45a8dec0c9749c664e0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e377f06f91f83ce2d1633e0269286648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817a68d7b3b4c8204685c265f00a0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062652c2a4dbe3cda8951b64a880b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad4321e0af0dc873839eb595db4045651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d52ae00ca1ef7e2fbe16f02717afcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b40a50c95122672db92da0ca055a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed79d1e4e8ccde024e71d42d3dea2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79945cac9a8f184dd135c7a30ac7ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcdd3a4ef739058ac0b49ea48dbfb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717c05d4314c85b9c06407fffeb0bef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe86481c5b603f1d37c3e5bd84f741e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313f2a152dd1f7c64314784b288a850659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb627b5f875a8e45571f0cc92d9e03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7706f2caf1fd60b6d9d8ac7d7b290c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3691988ad56be06781c4add8b6a00b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eece9df13099a84e37657fbdfc63a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4b8331bba52abe236bd6b7df910a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf4aee8ec6c109b389958f4f6f43c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702ee754254730105c3cba81d48035666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fad7fc6bc22713afac801edbbd6433667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eb9ff6c4d9093bde83f072b5a0615668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca3aaef490936392d46fc2ba64e29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87bbf03f4fcb0418015e22c343c548670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169976569390107af04370b7250521e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd745e1621c6a97531199626024b5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0368c6049b4f45afec9324db5db3a38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e83d7e1318f21a3ba374d47e1db6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e36c725f25925eb0bb2691f05524f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512c5124e972664055268854ebd94d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8d835c91d0fbf58c0049c2a04f26c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5fe3303c4be25b1b9860b2cd94c07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc0b6deb0d54e701d247e42642bbc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dd52fb369ad91f5b3d7282f6e777e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542e2914594e9817982191b1dcbd23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08be105e7abe5af3ccb55859b07a08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90925627533e5b685b4c9a33dd742bbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffec558d35b0cac96a5e224202b9611684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b585c8ccdd263c86e5b66295d192d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f575b24e89264f9b4fea3fc2ecc87ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b31eb4f360a2f6bdfa4e436d0c30a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9babdeb746b3edb42aa8bc727f173b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bf514586cc1a3cecd1de9648e088689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63afac78f865f944765af64bc2b6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c175e97ffe173c78cf4ee4434656118691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0656eea232c11dd1146dc74acf76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc3a9d495e8d13a75b0bba90e76e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9ada60ac63742c093725fca7212a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df956742f0f4c451e054117c70ea4c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53146f2d271e945cd177928ae132806e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb760fb0f8c2646bcde18bd78d789697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cbc85a63b57ca6310333ba993b316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb313a3cff1d8ba985c7ddab13451f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb706022bbd65c835428bd7e76d468700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb1e036a1893172b8bbb184657b6a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b19d885d039e3991599ff57b439c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f388dd39beb6ff273ccd81702fd183703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2cdf33ee31103057f011664d91fb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480aac9cdbc1484fda40c28becce00b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166d4de2a8ce2476dbbff1b4271836a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30139b81eea5e0f95d0292dc60b6fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7821e84a05bb2f84c2fc8298505fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a0a21cd9825a888e00519834838de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643508c1fae8e2003fa268abdb961a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef214c03e32325568cc66ceee9d5f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a333351e764496696b7fbff37f88cb8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e808474bdd4d498b949447c9eef195713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959bafb939c315cb9fc100e2cb571f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcffa8be97c26c6b12d96009964cbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707e94573403d15b9a834108dc38aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0774c2989cb93e8495ec4f76374780717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc047991809496cf296637a1bf4bde3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7a479f7f381139bf853acd6f8e47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269276941a8f8cc00b3e1c86743e81b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216fb6c4010a35a2d2e9941bd6881fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884cd48347b042348003f33c42b720722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a03437eef489e12e2e90810301c8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e336c465f038bcdccbf9c988348312724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b728c34a8eb1e9c641b59e432c0839725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e764fbca9cae9c5b1b7a479fc1b3856726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a91341c2db3bcee60ff8b9a276515727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c3e6ae441b98112e67f663b13a0f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1098bf287414661ce88d2c747ed19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977676ee8b17857e8be2cc7243bf6ec1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af36860e7ab2b6dc057c874bde107e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8078cd1b807b9175712634e1f2464732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c7060ba705b8a7f46c63d57c5fc9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda65da08b1d4e3e756903879f709a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476509af0304c808121da1d1817f4ff5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27cc2c337275757b2d4d23ac37ea4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a42147c9bead81288269f0ab22d44e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b473f832c6f6fb14befe8951b157745738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa735ca9dead1891194acdd1204fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e97316296ebc69898dfb9d2e4d47d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33ce0a640f56fbe8ee56ec5545a91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4a9e61d5313e82a3627a45e0ccbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5889ccef0ab51e9e8e3f3e91f33d27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a9586d49b54a99ed9ddac55315663744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba3468747388cc685ce9ab69a7520745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1665812dceb84cf6f632d446577f2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752977fdfc2e52c254388c0638e229d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8551691806591b70d6958c987255487748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8f9a2480df915bee3ffb06d71bfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545a123473427e638963d1adbe1fdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ae0a53a316d56484ae9316cca522751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05022e4842863d6c97ad5f6cc107785f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710c8581dc3c96856546f2476e9a21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc21c60ab70c558344a791ecb82737754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b6b63820ebf56c821e73013628d14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796ecb04dcc045ac3794867562f53fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ff5cc14bf7740f95c5ce3396a5d9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27360d5ed9d549d02b78e1cd4a01f7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6363e14cbdbce4060f1396b98b220759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d29d69c8d6f37850bc478348afd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdb4cdf0334af3fd55886193e7de282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cf6c1ddfddd52f3d41a7d52bfe64b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addf6836ea0e36b507617f152b10ffd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593494a0587ce74842fbbedee5f40a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd88941b67b3edc6141f3b43f3dd706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ad598c6317c0dfb0f42eea1409ec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8c86ab619245ea5487619843a651c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e7a04e9269f10801dfc368d8f945b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61bdcdf2d74d17835acf42fef6a26410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb62134bccc9c42c80d596ac5c5807e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e4ce094838bfff54ab82074faae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0d43427cfbf0a398efc04ae0820c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf5cd3e49ea5537b872d5e4f83e1a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ae2dad3753b79c2ce68f04b529ce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d33f63dc50d32f46443d6a171f72da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339934db25c9550fc7c44129bce4fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55b8396d5c5ee7cab682bff23642df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a616855945c27b876b661359d55c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feddb495ad38c234d4856d5cba5944f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347913ac9347e017603e9ab5de7738e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dca8ffd6f9e1820b8854e6e4d5c7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ef4e3023a0dcaabea9bebfd6f2f7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b472407a1be69bcf7db2473492efb0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898acdca0b63273e722bdbcd8892044325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad297b1625a418a87f3717eda3545226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163527c2e64f0c4f1f7ddb1803e94e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8fbcf86aea341c2c48c18f7bc83c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0896d721212dc6e17884aab1df5cda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e25b46ca1b4b3370acbf756c5ae1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534f64f92d32d98eb24df1c67fb77f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8788db83abd462bd9f200c2f984bc0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453cd42faf30685cf877265af397d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30a311414179280dd870a6748f6e5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc49b637eb756d8bb1b01ca2ae9e9cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012030f18ff82ce6615d752872faf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06eb59ddd21ff4b73f914bd3d65b4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25316d9aa75e53e9469799afa506a4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90788d48836701671e982559b5e464f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd15e4ee1114be067fb177bd10d46140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57874d37f95b129a77cddd3a43f1dbb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a1aef58d2f8202a2a693b3769dfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e044bf311a448aee556c50dd2254c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54ce0bcec480becc152c52bf60846544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534777d025cc62a0581aec18cdf231f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eae1d0b19873e23c463638c61984746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be9cb154790f05a3eec5b1dd54aad447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95118659d9d5f8c68287a7adbb7e299548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574badb0b8342dd7a29fa0ba0d8eef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705932db9deb879fed0c5727273bf7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648103fa87ee335c3752618634281b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369df3636cba279176cff83386ef7e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7bfd8222a43690b673be9dd4ec91f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca02bc0d589b23e0f604d901478ad654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43cb251986e338314f4fe13753e0d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a55e2ad10a4c8acc13ae60344006da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f9862f3c6e164e10a04bf034bf18557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c498d99b8875ffa92042109926c0d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5401992a6cf9c8d529cf668ab22e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45356f91dcac6244f7cfb169c8bbd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e6a2b99fd11756d092ae422b2f94661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8640201e69c08a9fd901971d32e15162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bebe1b024e2dc93ea197d699588da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a5c9a3f9e506f573b2223843178ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893b29787c3326d641d84ad0095503c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ec4a9c6053c4bac87e815aeb250566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545141b4a238b2b2a5ab30949bc0b06267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c633e836eb453b0676ae114e92b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf049833e0042c0c3bc7083f940726769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71cd7b6b659868693472d9ba30a84370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f52e446e1f9cd74c91f8d0c44ee64071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aa0f1f1791d8644db3c1aec2d96dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c88ad33a0777531298ab687104256173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fce7c4966cbda71304e603474be57474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120ac2040908d54ae093a2540b853575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ec6ecac9e357e5f48ce4d2e9b2a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772dfb536e10b62b890e7e7ef5880a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241990af4c4c9e2bc2a5d2d3f3f91078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50026ddbcbc3c86182b49f85c5c23d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa83dfd458c1e7d124d9fecda56aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81830a18231e9bdc4088a4ec3b5b5ce681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e2ef87cb09ef48f5545dfb80893182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf7ae39d734bac04d90085591e15a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737c5aa940189efa480b16cf0a982a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99db9cc24b01673784f4512af394f2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99e1a32d789983db215e4e4c92a6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6e0f4238dd642b222cb1221af76687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fb19a6a797319b9571622bdc2d2de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd703c4250ac6992b7caf9f64e9905c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7b734dc9d0b143540ae1c5bb373f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eb5557e6919ac48625c9a39913e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec173cf9a98701ace7e78a324f30e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea835ff6466b2b697c509536c92a65e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0501277bf4710a72b9f33d5ef17b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e008edd28cb9184b9a820c63b21d1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c2548bd6a06a7c69a5741bd1bd17f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646b85e42b560abbb60566ce18e15497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8390ca15547a018d80d277cfc7acf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c859859d0203ed7d211d1aeb5ac3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16560b2bbe2b53c862dfe2153e2fd60e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa51a9cf354bca71841da1da8fd25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7101fa1345e83fef6b494316ff9fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb4a7173bc8a6834203cbf8877e45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb40abb062a4b111f5409858d82212e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b6d39909979ba60d4214be78416a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9aff553025f76faa4b680b31e6d48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429cdc9f4bc33a63d4a7d17e1ce2f6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c25fa7aca45031e5a7a48efb4b1f32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db483b2ac30038bfbf98c88951d55bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c2049898c85f9d3f5c2c89bd5960f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d849914bde06532a052891f19b070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e13e54a7e3b04382583aa1e64680b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac1d4494f9f9c8779e56f62cac676f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ebcf2ec5167ad32248e3b512652b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a8d97d557226e5f8c6683dcdf9a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016da72b565b995640c96f61eb731a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8114d981ff9fcf56b236036139dc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7fb26541bf55b37c21aeeaeb626c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87f8544a82f77dd426ea13ba49b2af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d515608c7018494d744267cb8c8f0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe161482b0d489bd1d413aa84076d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9f8b3911625b5da1b1164abef3539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e355c194a093f963518728c4d995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f76cbbb0779b8c01221d92e27712124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f1db81a38927f169c6227298d73c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf115a952b32d9b3dcf3f0dafa9fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb94e5ea4fd38e28539d92f55a8b65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f99a3b544cad507dcb0c3e303fc0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce8c598f599ed48a66a146665da7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872036bd42f5c85db50f18f2c137cc20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d867292e368b4863a893d396e2ad6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8955aa9f4340aa5d8dffeb48855958132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35760a1fb5cbde4d083865076469d3e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208140e1285dc6b0bccd4c836cbdd3d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8766cb96a6ef78d896b1c9de564e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3c508abfd7bfa564a70f9edc592a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ec667ce1a969b7cac5b4bde169f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f591d483b1a4fd6ba1de9a7987615b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e037aec3bbdc36a4647e4cc8d96cd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322bc665d0446d5f7e8449b19045242140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243668d891f0571204587dee16d766141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8883d3f2817c11a26fc863a64c2434142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96674880793a470df71626e223da36c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40833a00775d7dbedaadb591c09c0bcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452f0bfee465fcd8c3e38b0f1dee78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0895b7c9a2cd307efb2433eb3b3037146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad012239c69b705901d3cc9a12d53d65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de64e8b630598f169fbc86afd89600148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1902b22ba00bd00e0116cd4fc339793149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5396853fc4391d7cfc848c86ed568b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda9280cd9ad2467dce938f73ac6567151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5f6ecaff4d48bc626521ad5df192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dab14d158621a76cad3a35cc61fa41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661122f7c7e937363bf07650234500154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa54a82a9628272ae092ad9cbc94784155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce5d702ea8f3fdb9085c5e67d14e91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b40a102dfa5b391fcf51185e0c7c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742d11e36cde2200958989a6eb26a26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6393212b16d90c2fa7bd8b30ceb45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5a901608fb385bf401a275d46430160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e88479d6477d318faa19b3d2fd566161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da6d76cf556db7cdc8d8229e089f16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceb0386a21e6a931201a63fae301be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79087f28b0b63c7e62da5ebe50807164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767757adb3abdd0013a595a674130fd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b67b2172a7165cfaf7ca7aff6110c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eda0ad3f0ea75c7f1e7e920f37887167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c76c4eedd635e8915e00c2348b0fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41134d738753e157bc6e88d0efb1c7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d67d4723b07b0a4233b569a89af8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fffa726f5a1e053dd2d92feb8ea7f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ada7dcfa1ce2550edb4db342c35b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238237b2c69cfeb7a44c1e3bb137b8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0310863cf8c88ae29a8414dfed084d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae2165bd08ef2593e9defd88e277e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938741099b4d10659cbca3d604ee77b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49fdf40773f5f209d24e4b6603b2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd04f3ac84be2e4e336a640ec77c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187616b85afd8525944df59d83376c22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f615e371283c4f5f628e404b7ea07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065920af5b2642b2c148ae831bfaf06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f139bd56f20c800ac0a34f9dd301ddc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eae92f135e709719e680fde4183a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6452a2564351baad4ee658ccb86ef0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851af19ccb01ebf95aa5b8cd98869ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2817539d33a4e92a88c0dc97e01cfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcf696b03e908ea8f997a7f504029f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2162a81b84f144fedc120791aa33bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8453610b156820cb2dc297d59d1b11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6733c8bc0623bac77e06c137a3480190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41946ef42411cee5f9a89c4215cf1090191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59e55d64b0a6beab67497845880fb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a918916a5cda96d41373abe8d179a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b49602f094300f03becb7f2e99a5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f46ba9539999dcf04a01918ec98d4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5a97fbd41b4f76ed1b141f692a830196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c18d6d2eac849d32bd90686f8eb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff322dd0bc5f9cf2e78758af588b4ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec479b9bc2c3234740f1df915f5b693199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e490357ec1a4e8773cd6502a2ad401200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bed2eb29e7594d740954905bfd7ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9fa4d1415a92714933a6a930dcdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78eb1910d7dd4de2bfae6e98dbcbb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068483825c71b488aa41b94f42b84e85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ce27a66f99f2f3f7cab7abea08af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcf2767664a0ed2560a55c6def921d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf885cc140a35da96facbd5f82fad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931c97161652656273c022ff449adf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0759dfa21fceb8803d3456d1a10549209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a4c389e8b84b54dd7624f9e74f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89b6dea0c4c1934fae0621a82394b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7557f4ccbcd1eefcb8da9ce6539183212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bcf4332451d49c061b9cbe90feba0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec83b149fb36bf03728b79011fb6ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38291aa4b8b2137b23ec2c4342e42d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd0363f89c19bdcd101f8501423c27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e916276796f712a71f42c8858c78b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c113a4ce894d8edddfef9cc829275218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff6518953ef5539b50d51590c0df9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f4e437adb5588139e31f2cba38689220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500af402f79ce6f4eeb7b415e2e8e4cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2fb52141682a4d71829f03407a03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3229b210fde18d78b5a943baf22ed61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34a02008c549c278d539e707286b87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911ce9fae8703682f955bd17775d662225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca23d36595476d7d1c3c619254ec817226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62a6fd862c5b8e5f5268893cb453e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d1ac880b97399e1481d353b7b6838228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1579530ad33c17a66a1b0fa40d61c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c77b06b8315636b083f2a79cd9e82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18edef0440b9084199586f8e550ca8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68013e9a8e3237f4691a74040188bce2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a5426874051c8779df757edb33bba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc98053f303a29d43aec4bac2a06ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed76a90f7f99c4c476fd291e91c02a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdaff8ea1fced0b618cacbcb77737a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631e94da045e30839a4ece5d13b38b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c95961d9b1af7706edb637be0b23f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38550c2fc976a69a8e5c5cd7578fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dfae6f2b93fbfd3f8af473cacc770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc0be93722e5fbe402946571407a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a60dc1d98aece69d3d9a5ab0612c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc6deaa3882bf921f0ade3575e771243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bec59d13bb1353bc45612384ac986244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9160632ab9a40763a87b954349643245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d832f9c7767a022d357e8c4e5595cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc1cb65d9134290ea1150da6bfbb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe85bb640d1d494a04217e0b2561f6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698e7ba2e1704052e1fdbef4e26ee26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bfb2d5850edb4a7ac21d67bdfe87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa17afaa791f13a74b78c6b2870f2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9b9b2618f14c1d6e1f7371fc1f3d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c6d20f761d16bee282dbe5f7265be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692011985fe90f572cc190bbc2076189254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8327fbb0c8fe471686a2cdd01b42700255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc7b41cb4e635ea7a587420a3d13c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d987c2be508e4effa03ebc5709e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e42c4b681a192ffd9b8f01874e702258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0fcae519b35840fabbc9c0b4f3e96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d51abf0802463cfa0a7003a0cd46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4baa6ee5b15e3066e19469fb6daa6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bb2cd0789b7ad313c1774df3b9b0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d617ec7072c075f4103095f1120dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f8a7d91e9e0c38ab82a6cb842f5d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857bf899f35d9c4f4c0bfcfe41f77ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a223bfe7c66aa70fc04a67e0e4a7a77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7744b45097a338554414f750acd87f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d014dbf58a034197ae6cc97313e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae0b49ce44d707977a2390bbdcb277269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34302a8cc63a09cb6e045b8f64815d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c1a9131ee53d61a0d68f34cb0bd29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e0815c5e5c7eada6eea7cabc9899b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb58fd015c24eb88d9f45b5c29c143273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47bc7238c8a00b6abac35aa44921b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6164ab976020863e13bc93275423b15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df172ec0fb53b15933c7ebfaaf889276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b35e55e3fa4f334017b64ffd0e01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6cdb0d36e8b56059826a67015154278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197cea633fe6922d43b9dac1935c4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e300372e78389f02ce67e7827cbe208280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901291ba6c477564887baedfb559bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fbd8aa47f36b30d1f07a48e2cf4e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e49c37ed47330ccd297259498b121e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de054fcdae36ee8be4c7b8a4b4e0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e61fe519262504366baf5e48e3ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbda3296274f9997c631ae4ea2c465286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc698cc3f7eac6f000c6b7cd831697287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a38d81b4c304414cea8cb72dd131288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846412732cd513aadc0fcf4b639171e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae3689385f35f0e6c4dcffb65b5af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2dbf044bc3b2462c4a622d05b1657291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfd0f0966888256c884e75bbf09810292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c0231154edfb63e2b862ca78e6146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4ffeac3811b10ec6b9e5c0bfa715f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b30c59a77f2b7ed3a7737521eae63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a942ee2048492f9ef7292dcf32aaa87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528192892335e6424728b6165190d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb6d2d1bc3e019c440121c4ca24a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cefe2d0c74c7c997bbac896748e54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12f55fb9985ee082767a7b7cc1619300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802bc2537e3555a52c5aa0e1b725c3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b940c2cded9af13dbc8ad3cdc3698302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869b8379bba058d48e39ae048214f44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438cb70694781fa0dcc0187c3f5dcbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66861b9c21c7815329d8e2da78795321305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dbee3d791e50da709e3381a854efa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d24b63bc3023b3c3c8ebc78c972af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378756b5733e38823aa32a471835383b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe1233b3df6ecbd49235fcf4061230309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9770a687f74f4c99405fc65f028428310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e6eea3de5653a7613e01610bb094311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c72249a36b23ac0128075792c1cf4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434f3a3a7010e21d74666e04c128a93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51025278b3a333a0d05033461bb1d9f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e354d20f9d23aff6f9bff08ae0c19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f6b8379ecca58740fc2daef9ae0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d70943b8d6075e8e663ca4d2cb477d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ad5c2df9f79bbabbd916efb2b27e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098dd6d3f754ec97c0f8a671513a800319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a0424fcf9c784788a62efa398d72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b33f9428511199af842155b484576321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3733533fe421da23afc112c9a72a313322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed673ccb3bb9000f5c4873b843a742323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5b8ff8427725af57b1c4189076f43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39156a1c95ba8b70284273d787f273bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c2da562996f97578501d4fc18597326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6e79f8a35d38edfe6e9cbc11cb59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35b241572ed97faeabd82e447edbd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589fddc436faf3cf74a45fc568e86ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da92a84d1f2eb93df211467d9655ded330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4651f9f410cb847a3ee71dbf1b7c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8003227d9ecc39f1e73d090f4d17c94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6868ce051d0efef415b09723c533b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa861b8b7b626a96dbdbb7896998cb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55286bc7e136ddaaa221e0ee05736335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff6dfffa16383e7ce8e7a02e2388ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b2026702eb322d19c7c36a3770f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f362641c8e288898d0f067daba5f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863c45c06ba0204eebfbc07f44149b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da72fe25b4ddbf87ae6f2c9f6e768cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd1e6c93bb55ee479a3056eaaf3635341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80d7b6f8491b49d37b40cb758d032342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8882c744f5c1b5cc7ec2be6be612f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee779f7524b3060ddf5069f2462ef840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0552eff1dd8e281e22e7f21e9059c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17372d425dedb89bad47356a0d17793346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f348fbaea540859289342ab61eda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613f4f6af8ddd82e8134081657d048348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb2056ddae0cec939ce817c3fe059a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404301a284bf71675985a4470b93e80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93b160ef60f08064463866670e1783351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89be9edc4ce525e90af67c0140a80f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1604bb2d8d320691e9e236b87021c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4662f86399b20835a0bb99dfe9ebe8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e47a8df1a7b2b52d43fffa6e7c1cd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a90861a6ad14c3c4e40403eb64f61f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0180a6af4617997b1d281f266fbae7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419212f1b0c5b3db30babddbced859d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d9d1749f4e994d0c49d28c6ea9cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aa9a514e2b45502639160f4ceb9d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f8b9afa16f1d9411d3a9b33b0bb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b823e2bc10ada10da40a13218f58e56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d105edda47bf4225441b1957206cff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc20e9990246bd61e4a76eb7e94837364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c957ac77d367418ab56e552225ef88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048d9e71c24170c9d1bf16c2edabf36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20c851b8a72c2d5350180e7b6c4c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6650d9c4069027c8d6e3f71993513d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec602832a4cab56bb12d0cdd9e6c6f15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d53d441c7b98accaaa03621aea347370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5224c0ba1b8096bbbbdbfb40ba23ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209dab123ae5163ddafcb9f4652d6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc8b9547d22d2d0867c2ec56830591373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50252899864cb638f02fb64f8cd23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218641cbfb725121c664fde56adfd8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8220bc50c19ee5ffb26306c8bdf62b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3757294352146ccb176a3808652bdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db392ff4da64897a0fa5a9a40d83a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456344b1af656f789a5bf240a04b21e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13bb1bf7deb6c569547653a20dd1a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd916d4bca1c5fddba2b69afaab10ccd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f59661e5092e74766b3f7d345f8104382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1308240d737fb4fa59e19346a7ec932383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8df0762ad927e1b2c21abf55a0ab1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf6401860355ddceaec6156992cacd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18443046076725ca18806a945235110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5344ba65c7d0b6d6f627c2886018d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c153b17540e383b341c5b4d9f3c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb30c7f2285e3d7f12421af19c4ed8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7719213eb21f86601176c2e16d1d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae88fffe43dafba9a69ed2d861091391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720f4db39e5e329292393d2c8f39919392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed295a065042e8404344879585aca756393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3018259aaf5b1b804a5bbded9f59a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d0009e2697c2c42e9c361cd343f53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d8f1a740ce7f2563290fd32e7a01d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb9b032906852f7d423a172c824ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b79c4663e5206bca7ee557f8b932fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a7a5826d6674a493fd690c07c9e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a410ef81e033ad344468cf7a3faf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d630735892dce0954218abe5da29f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320b2cd4dbbe8935734c1a3c121b3b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffe4338210f83f07f0df8f1f8df31c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8f69dde4e8b72a1894cd24b58280404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f049f15aeda833ff1d6eb73da5813e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b5bea592e50bb9b40d91cf838c349406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192664960120e9dc2f0c7ce7351aab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046e82223a62fb10e079571b9aad226408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce3383f7a7773de98c82be8982a64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f2df780abb0cfb0a50dfa6fc1e05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d86f21b2b852cf4241de1c3793281411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7efbb99b43f131278a34d3863b1f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18114985c9210f18891a6ab0863b832413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eca19e03f817d67354f23d7db35b30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661e65ffdf7ebae3430991e7f4efff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fc5c3ef7feebb9ad2ca8ccd28ba79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32c1d27f8691f771e55ce18de7bddd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecdd19e25a9a78ff942ce4b1343e09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516917dcc23eb1474d10d8d9f9d6ddaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2f1b8fd2d97eb2170de532782ac36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ca97267cc8be7bfecf4a5d67e6eb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546453a9395fb75240409d72fe28f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329923209c0138b91d3bea8f69b1ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ecd0c19ebbf5e1c7257bcaf44b36c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f79a5ebd6d0a3702246baa7f59e0df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6bddde7ed30213db03ae5fcbb1bf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb31f370cfec4963f1b8cf4242740427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64accc2e25d703aeec80949cade3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d58cdc2f517943454cda01b267104429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d576eabf056dc90d8ed7e8867f4520430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27f88e5851f59e9cf1966c1b8152e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe707de7eff94e32af5a426bee7ed5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312a84d417cc2a74a7f1f9649394b49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1374430b4bde20cef06e39bbc8f49c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70f24ac635b99720bb457faf781ba2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127670902cdbe1ce6c7f7281c287ccf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589726bdd53e6ccd9d7ee62ddcf8bde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4169c6adf59db368b72bb55c69de5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f4762299254035d951822c0b2c12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896301d1cd89ba0eaef37661f5b156440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb8a094bcfde57fdb1626ba58b6c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d96afbbe71471a9d52cb87f1a9480442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412421c5b9c207ab25d661ea5a6c23f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c063beea14255d35014ff471abbc613444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f69e74fd384983a04bb1b64d2c30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6fdb9c557448e574f39e8f4b0ee00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b6d3bfc9e2d489b9d32ca5c7f41a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d45b74df61db5a872ef9a4d736bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7294492e4f1ad2ae73715a8541aca1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a332319017e43395d59d507d4f93d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf93212db3bf404dcc7b3682c50ff4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff7fa6aea3cb4fac34c70339aad10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced210f8a8bdbf60d222f65baeaef66a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6dab71cd3adcc1f43e34fab15717454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1af8e13c7aee20009d3845e573349455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6a41207a3bb4bb3c6eb69092335ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36517fcb333562b568de491bc3037a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f80512fa6da484b547561c3b1d15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42835012acfba4a0efff26ce2b54c67e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993b759aa046a29bde820418c3cf0bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c80f4ddee7e1b7cf551c2cf703fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b430329f8d41166c2e29051cc0897b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa57c758dcf1b067358aed6a7fad0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e6c0af5982640e9b0ed951bef9dc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfa102e1daa85de933acc345c13b74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27353a7d6718ab6158920689dd164b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d8f4a3be1cbb9d44241c57f1c811467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794769492b49fac48488d2429d28c90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d7dc77deb0c765adc025b01c3a47f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761e3fadf4f98bf410b23e2f663beac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d2dc8495a3493ca50f80f5affe03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccba8786bd5d741fd99596c4b57b4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36824dbc914af39c90c7fc2daf37e26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f890ed06c09e2bbad5e76528eb147474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff41ff50219b551660b71f00282f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac636d2518911dae836d65102b16eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c7f9e8c95fef1530effe3a9d1fdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36948465dbfbc0d065916c2b77c5133478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078c959ef3a95c5cabc28239b7eb633479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0efc0f96dac52f5fa7e3d60fe2e319480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68c7ed7de8a47c2ff59bbefe92bbf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a870fd7ca573d48d209c2d0196b70c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6437a8cdc76337666b45adf6e62071483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb4071b5a1f4c3387e057aa21cf85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630369f041962b3b7361e6eceb3ddc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0d3b920b2bc8237459d0967009522486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca54c11432e9dde55fe98d36f70021c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3e8dde6e8076061a5e20d5ad73bf1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203401fe679d937c0a92410217808db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b7ad1c519341da9a0583520fd55b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c6dcee80593258b3f736707c4d9a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefc55a525b8621657da3ec952c6cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce5fe4bfecc1790484811c4d86f5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776227ca803bea35407da5020ef1f75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5797bf6f766724f7a12f1f996f719f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172a2b86b7742a1b1f7e0a04a375eec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442160a1971ab805d9368e72f6b9a69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f33daae2168db5caa08f485d1afae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91960e2aac91d5575aa7738769d3a5e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6650f3422d2e0127fa9f4e2f4635c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a1ecddc7f4108758599db2486a424501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb641ceb5b9170ea4fda9953a9616fe8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cad72f57728a1f9c44f38279fb418503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef6ac2513f074ec389ad36202573e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7abf8400418ce37b7113c07f6e60f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd49865741c8a25ee7b5ddd9011a32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36781f2b33a0e687a456b7622d0d294a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb5ab1cb6c5c33ecaaa72170066984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e2f91a32e14434744682439efe8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b7bbf9b8cdfc3c03141aae0a0f35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff40c2224420472203de2101e4e80eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6030dcf592e5dd5b7fcb542e8a31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926ca8450197433055c929a100fc68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636622d363b580cacce18e050d9b0b7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba93dae9363432a01f76b20efb9f949515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad80dc9a3ec500cb03c5d248e6124d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691fc5c73c2cc901f6649ba85eda26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324261f21f0d9d3ee143f481a791c50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a1eab1933f09654d5badea0a9d9ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62802816ac1c1b3946f92fa3826edf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d0c280b9987bf8e92147ad6c207ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170998d3f2816e342d0e7eac5c95d38e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb08458082e74b0e6eee4d27f5ee3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50c4d698c110e624fd0449c7aa1445524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874f3d62dca82fc2eb815ba7dda6bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a084924203ce2348b5c7cdb31c6dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb073148a1ea1c13673e91260f86f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10e5d580e5b33ebdda73294fb262d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47718001448ce8ccc20101d1cb7b1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dea0d66d227eab51b8bb5fd4fcd34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480799cd39449eba0db66f87a7d05ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a994e7dd3a17004e29b8ab460a25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3a46680328dfddbd7e3a2dcca3ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95d2c0c955cb6ccb677cf114b5b76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ba8e31c22681d2d2c37821d16204535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7456300c7d28a754848382bfedc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad720e8e3a8139782417699717b6e40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfa465eebb2dc24c765479d484c055538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f008b653fb7e33b5f23a9eca83f18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac68df4c21b96ca18728e85dc9865a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773125e36f630d530ba3948bb1c308541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72328b0e0e0f29ffc56c4ad26a34c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293a37309248023e9fe1a72a54343c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad717cd712c40109e92cff7a98841bd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f30351664a94d594933522f4239b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0868fd0ee090172d35a6d006f456b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53f0b3988ebdaf566af1e364e911b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da443feb210d1da25673f044ac811a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30cea8c5ea3533d97b0099b720a1e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f52489f1a8fbe1e833fa2dfd2ec71a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aa9b069351649fe01bd212f3422ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec9702542a8f357ca6ff3d1973ea42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7c55ea7aff7d52c8d7504d3ffd7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2b1437c2bf9542f4fbed08db72a77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ad8657873b854e55b57a6ff351aa2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25084c3e7a363fdee4b5044d6e6db9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7011d3163a1fa690e242bd3baadf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05875bcc1cf321ec50eec40b41a740cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ca352555bb70d3b7cb2f3ce90fec7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65c07aac8b0a837dd65b7ce25e9a89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c510da8edc75e62cf25ee87e69bc19b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce0d5c64e222010cbd016e9ea0163562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd525fc70074816289b72f31122bae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb958f85daa2e15627a714a0a1c03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdfea730e73b344a3ae193ad56a8c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d9fc1774f02a58353ca70a0547c7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d77b97ec40436e8b2270ee459b6f90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c78198ad123357c18d76948eaab485568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8766bca39721b4efc47ebed44b71e2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6025fbf8103afd5a0a23ccda506f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155733ca54ba8d0a04f44db92ea09ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c220416ef34dbd94d4bee2dc0fe5df5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea99f74b4e401559fe28eab27761a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82817882be62ce24ce2e6ed07676c71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e428913ecfd5470a1e18848f0831e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249de127c9c3a4c54a629d97869500b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf18b1c35b5acc899edce5dcb103481577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62664eff87c27c70f6c60378d499b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b26a824b0968683dd53c235f24e1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e010f7b6b53d6680e608ed3ac0562c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b0ea94f478318859576894153247581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eff39f8deab363163ca0405c9704a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c618d7004f2113c804abfb77a3ce8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990760ade0566b26a35ec2a01a0d5855584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7530ad4e97c8ef0160256c08be1887585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f391d5b4c3cb25ab5c1ddd8b98c702586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f318c7ca5121ea57e4d9d6656f3ec8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006858531275f9a270f4ea339d8cfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98de67c5dc5b9c3daa9c6d9b71056fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522962a00ad35415ff1708b1f9c0c91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79045337822b915b16533a6f1af33e3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3b56560d21a7de0a0152fa47ff9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d574bdc98e02ddcf3e96b59525a2a63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97442691fb602498b2056fbc43d684594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53284d7c16cf142e23af5328586391b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaed4477d49aedca8ed4e69c14d6857596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255c09a7ff78074c42ed6f065537fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbeac2ebf7b5c253d462f010489ccb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b36a219dd002f87dcf532e41fa3419599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337b000c0eefb10bfd35ba6941f7ce8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fccc8ce1094b93ae438b4329353142601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b0cc13f4f10446a0af45df513a7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c555530931cbb998c8d89a81193253603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f538da5ed0c5f33ada2e89b9ea49c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e308ff0978b0140870890e05217cf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d21dbab93eab2879f77343a04221b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5232e6a661edfa7cbe2d7c770f67c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d96724c9eaba9197d3346c1681f214608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ea1fcba3da2c6f590de9124be16c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805763cca8983ba0fc717d692ac18e97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81740fd1d5b6aa04e343e7f1f89487611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942efa39a0614911e13839e55edcf1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07934e775cb9e6e02637432831c97d44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db341ff391ad095d5d209eaca7a47df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ebcebc3e66020b1e92f3c1da320e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c31f6b05c34b19c0011c19cc5c67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30412ffe0feb84d26f8e0bbd1afa336617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e2624eee8dfe0d3f9353e04110a3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced4ad71352907937d757a991d336be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f6e7ec13f12f22e71f253a2c57fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0565e52206a48d0935042320779e6dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db8a50227b36c137e77681c1a0a9d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1defc5a0976043de25ec19087c50dc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6992e8c50311e41bc829883a35d3d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229c3b72dd4ceed04a17ddcb33bfca0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f178a7463259820e68bfc110c6709626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf5203b8ab7bc4540021dd40ad957627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eed17479eb8e58cb02552f8cb11e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0559c7c9a7794840bb3ddf6a0c11eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3033657f66db1c0732b4b9b1567f30b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486873feca6f65a7e1b06ea4a8bb73a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82582e27116d6b354a79f149f6a26d53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ad46043d377c224683530d817701633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3422bf30fb373910f9d333dec631aff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ddcbfd353b3cf65d153884cf712d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ae10ad0a16bce1e97eec421ecec9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43ea2e50d25a704b97bdbd17bf990b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e2634fa16bcd1e62177776be1afb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd269c988e1a148560411a2e18888a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be212e5718d005d3222c313876308d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a5e3dfa13b5baddd263bd3fcc165641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c32e1fb26668990e2122abaa34bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a5579262a87f051d071d2571cdf57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66535bf4ff560be213ab5013d333b6d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb106948650172fc3be5390f8f7417645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea32e259e7b2e05e84c821a171ba0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd27de3cae58583aced558f86e00031647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ffc316224cfae362fbeccdadebb9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df20ad0c9b860ab3aecf0d97951328649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bcd3ddab083bf3dfd20be24816ebe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a02239752935bbf85b2b894eb29c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53f26259f31fe56b834c7fda2280fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e3083f4e1377e15dc468429ff70f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490849cc802a1a513ef63ac09d1ac0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169ba6a3c108c124765c06ea3f90ea5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b731effdebc9b420ef3732794414656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe440f0d05ade2bfb8e5b78c883ae17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bffa54e13dba05034a2e95e3c002f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b3c4bd0f61dde45083f88affedf1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b308f6f283bca9d7807096c56d78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbabc6403ff7523088ddba05228525e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8dba455c50c4c758ddad0c48ecd74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdafa1c5be9ce4132131448575231a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72b921c3d54713198962ffed291b33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fad32aaea4125ed2cf093efbbf2ea2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ce6d159c5286e5ff638b9e9835fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d6d1185d96ad7d0c54ed2a78c2208667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b3390d9b2658c8f6fd8d678015a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ad7ba62d87ce946e040af37a964b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8850c6a0e7a1252f0fd0973509911670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081b81058ee8ffee2d3ce23ec3bf89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b1bba45b080c8ed04ed2320236e70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eaae428ee05b63070e2d21fb8710a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e6d4f811d3fb5b69cbe29481f751674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429794fa4db17587898402bcb0b67954675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb280143bc71288e56a6f692dbd0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368cb304718b6c57ac75f72f5b5b1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a7a48fbf1b1864309936ee0726a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91193dcac8916548ca19dd80c2a0ae44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31de6fa63375b24cba84ccd2acbfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665922ae68cd3cd472a2cc931caaf194681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f61c45615efc5ddd28248cd0bd3c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae5c220d317aba834e0f41566d15e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb651d662f8c586c26c7638e5becad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075b61d200cd7a99cc24b0fc16d7c83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188fc729be36bb450a66c250dff5587686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65cfe07b871bedb549c73d68563de3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815cfa40ddec46797444c5cf81389cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e723a06ad400ced0dade2bf23973689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1138c53d90474f7e575a390869caeab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e5ff39c3c031387ce68107d5ca0a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917043a41614a8df002c38df5cf2b9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abf097d0776cc9e5583c682863b265693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e4edc7509e64282fb4ae468757f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93a4f856d5d486b8080ef6764eef4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79343a07e47541f1c19e8b73c851883d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0248c5f70c8440ac595d9a48a10b42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93af1f4d9b0f47591a95fb1b3657da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5065f38437909a5d75d4018232cf9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e4cce2bc77ea5db5b32e135134b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496226586be0b3e29c067ba22a3d450701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dfd2e979d14d1c99a28d62bba03bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84c03bef9b79d2381c8cafe2196c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e93a172c13f740ba29113ebf53c68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd647f9982ec21e10f9b66c8e94d903c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170734c9b008b636f7181ed00e1de6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb34a75db36ec117280c8c401e21c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810eed5ca5c6c5b6da2ab19a60e3458708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccf5f01586894d246cff6432e5d901709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da562690322f4fc0dad8c6520a3cdd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616377aee4611d4486b3e814e0f748711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851f8e232732f6e79bdac1d68321c95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e409aed51d3e914518e534eaa2273713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa1abab04f275f9ca0ce08aa96613714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5daca3f062b1d2f7afc9613e531077715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2babdfde787c776370df514e4165fe1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c92bf7d7a1b2796cd152cabca94005717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a41baeed6920144582bce70e1dda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08581ebb14ed2b98111ed7396011584c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb70289eb4e0e83aa15fa7a81b368b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0dbaddae14e142b2a78eb23cc798f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9bbd791a17902e6e8a371c084077722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313c6d7e869d4e7b5f7159fab0d43c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c627052f9f33bf55b9f48e7a7e5a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7b3d21f95521a9e76099e745d42d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1087380c988625b0f32b88434c8df9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842b73406e6eb4646a2a5b9506e4e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404a2c4e7a5bad6ade6c673638ab11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672dd1410524ce038e9f0c8adc93d29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648061c7d074d61de3ab62da4dbc5060730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f5e1b77764dfda9edd6c095e3a4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019309212476e7069edacf631fe13e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae9ee71e753d0a45a814f95726eca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d55ab8da5dd91618df5dfc3ad6d87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d841cee5ccf8e654170d82289ea3d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fc648ffd910bfbb3fdb4a56e24f2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4293b9b9910fa8c1c8d647783e1e12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1862260d55b222e0dbacff5bad7b61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7d9a3d3cf9f41325e82052276e2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8677b326f446d60ceafdbf4855ce6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dcbb58c1a4bb3fceea69cd1dd0749741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122034e62552f5b2ddc55cccd088405742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2425c087f5784ccd66a3fa0fb1695743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e47bbe1de556b55dec3707718d1de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18c696e0c3044cd5b46f3039501c1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb888f9227c8e1c7df9f9a26400caa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f6adfc999ecf99351d23881ab224747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b724799152392d5311fe8c6c7c9b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482628b001017c6f996024bd3a2c1cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ba17a3d05f888f8621b303091b24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4451b71184d3ed41576504e5ae057751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86666276036c3254eaa758fb73c03c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6219d08b8f4ecba23572157dc43e0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b878c30132227f46ac9ed5184d1a722754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89af6631bdb9243e8f0164cbcd67a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9a3e01cce9f2705d1771f5cd4003e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d232bb20e35cd26f83441dbe313eec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b15dc3dac2ebba8151f02af8840b59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224f8de2165add2e96dd0f59b30ccfe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>