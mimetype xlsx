--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4cb726c50917a90fc3ee8818430b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b4af1297aaf294c785f52812d72d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b9df367d74efacf00049807d495bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18250657a99ae628e9a741672a006bdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7e6002b34a1ca486bec53b3502f8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67316783159bba13ec85c8662c876f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46025c27144cf10bb2548582b47e08c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f2814e4c5439aa44133815e00160b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a287bad59463c5298f6069e511529a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9918992de3baa4089c83bd562b7e0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1dd8910f7e67bbf4c4a602fa8c8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657663f3789581884a312405acb7ae8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3d6ae5e9fa309dc12f0499b2e17d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5cbdd6e7462c924cdee68d7ddd6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e560f0384c25f8c8a52fc69be9cd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853cc200e73446a3d2f71f6f7b558d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1065327c887be011d9bd32f45b087a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590979e27f1b5e718aca6f620673af0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ecc70ee603fc290620d6b7df2494419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e05e67a1b608729c4a01eba1b448320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c1370064e0c0f4a4c5276afe19ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b092332f222173c887c213cf9ac9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c37fb27fefd346126889c82dc06723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573285bde7907b6ce05ba555b46c5bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5062bbe8b72a0f5a00a58b65fa1e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c32e532260f504a80c1c542ae30a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8efb8d5b9f39370dc7fb75aacc997327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1283cfe9543c0f2d507832bb3e07328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86fa0b848129036b2d9bc538a2a31c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef34e594d1b154c44243613c8de2b8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb56cfe1f1c4c11d48525d3af2523131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cddb4de799358fabf215d80be8fc3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d818f01604e1c362a1be4f77584837933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b18965e1c98b3cdf477bbe883f20334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637397ccb387e8c896737cb8a50735be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7937236d8ca2c13009d4e56327de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac123780ac7d0dfbab41b58fba3fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb0bd1350119a19ec8e453f08c63d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd539ea562f477a3900e797593e4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4842ac35d9a695f08777891d1d715c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16945a7a1977d9f29a0245b240cb63f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd10064fbafb47af11aec104756b97c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf4432b7ec4807ae86b075f19526d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92519f9844a4d383d03341efd99ceeee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778468b7ca564d9d153b08f59bfa4a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255e312f0deb8d194cfb0d6ad5fdf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd77ec83764072b3981b42ce4681e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524747222026de5276665d5c1961b0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081bf9f6efac47aaec1c67bbe533ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ff24e748186c059916ecf0ecaf52f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23264a8b962013592c5c1e1649535951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe421956db5180233170f54a73909d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc165b05e145224a999b1630c77dd5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218e78db08b2c63eacf82173f47b0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3acfcfcc754daa89b500802e06ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8608770f8df80c9953026eb5d7f3f7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd4a97ca36b7608451e401e3a762b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda138b984a9cc160b5e81440e7e1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba30321901f79953ed0fb6d1f457ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834635776c26a5c53bdfbae7fd30218b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f21684335aa054e60af4130fb57a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc476e9d80b9da84698d4e573a8aff562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505fb5cf3b47994c931838c9c48bd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf646ce0fba09e8cd0641d6f91247164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8085667a94691141b570658bef70e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83eb57e52972eb3d13e8da5ad8be6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f18e117a39d792a7d25943d766cbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776525d54d01422b860fa496b61af29a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409273e612b48a52267489d5fdccebf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72185205bb3fe039b563e94813b0f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63d6b9c1bba4fdb673752fd1dd64c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd8ce6ccc017dfa9d67d61bc1a836172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a6283be1c2b1104e06c4724746cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e81736cbec901eb898663b22add4f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9b53efcb58664eda19c1f94145f8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783f82c9caab7cd77412c38269fbb5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7c79bc32b98bcc193de88e3152e8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258afcee5bc59ceb953de6534e0b5dce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8797e4cba15c9104c86c3c7a26c089379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5618887fd8b002d085507784d8fe1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b04d3210498c5983eae79303bd3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575856f24d8e982341adc7df45525b6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbff8200fe0f95edf0b00a8244b94b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40723b6dfa82c0c344b7e47af1ca2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c35f618f8a842fcc6c7d76fe4ecab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31ea7b55b1315fdcec5fbf1bc7f0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab04c9ae45f47c93bb6eb88f933fce687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44affe645b2170e203fc6659a1810a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf40a66bb5f445e3ebfbc6cf27069889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a962d2246b078dec7e9e57e22d5b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f038e3671731f13a37a9e58b4d1ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c486e2973ba55dfee405d45fed6f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b21dcb783d75a1f14c14f3ae5cc2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb3df294593ec7c183babf4d3582f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf84cd433645b2be01e06874509da5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64e075f47b62bdaa949ad9435e2ee096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabbdfcbc4a043a0e1f2e7f3088d7f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07644d2486282c912c74ec114aae322e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aa3cc097be72b28ab4e671d082cdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d8e74aafbbdf93a840471fb0cb9b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e81519147ec6b95f3dd9a9e348b8f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a8cb46f658d1c146ab2f32b8437bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b960812d5e6dea1c018c75641329bd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24792ec7509a3c36d36906a59472eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfe280278dca9b6171ee798d239ff7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcdfb1029b13379772b94b671a3ff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ad7230e2e6173de599b6965e08535107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0039bfe7e11a9edf786611d2143f3b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2afc3b7a4c21a4ee3c185915d457d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d12fcc3b2c4e051fb66e6ff5c4914110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406f2f4c070966f8fc1d8f3a54f806b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15b6f7099a739f0229bc9eb3e8f6bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf016e0309de9caaf0339dfa9985184113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16981d4bca2ab0aa76d2864bba4b8c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d359478b0228893f48e0327fe28cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80637aa56c9849d4468200873502b7f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2fe130fefc5f4afa985660e4db73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57e6bf03381062f5e1550390441630118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093cc0191bbde97cc59ba4e05886f66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01a5698a1c16f3c22c78fab09e634d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3b40d9ce6cee61ec834287071efac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8737a588d46ea9263df8b1e2ee919122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c94811ebca1267815f87c5f01e868a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e3b49b3d34a3d0bdbaa138bb8b595124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ddf4eb4a71bc64f9e5bb7d120f67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377bd735850d6890f295b7bb654f70b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144586fb62b7dae87a3086dfcdc022127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853d01d7872140aad7ba42cbb44c18b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270875607c6371a6f062e410c18c0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7dd64413cca0f806898a0d65a84e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73eb1dcb981acac4ddf61e5b74d957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822201921c7a6ecc5fe126b020b583da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf69016b1bd5ea44df3bbf898b5448133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29708556633ee23efff9eb16fe2ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f2b30f08fb53a444b3f4ddb9968b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db749fe2cb91c9eee36003777221b4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5ca6fecb217bad931a5ed51d990c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9173780a301450357564655716bab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f93ab965965ff19797d62ef81e796a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd798a984d2b78764ed2fa4283cc60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7617593799c01fcba542225da44c2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ae85ce500953e6be552daf7c8498142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b517879bb8e8cc1e535e1856133714f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dac9b740c4765766e24f4ab2011a72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27cb500d8aa13f65917fed8de24e9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2eaa7f82a11236f082b617f825ffa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c22cd13188ba42a15229d248ed423a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2333c41c732383e400e4d306d4d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2b9d808a6176a0f2ed85d8c1284a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f97d2180041c10fa687b1939230184150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c255ed6c06f3e493a3936666c0d7492151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10751275b976a3f113a183ac27464f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948105f30587fcf742e5dd7f4abb76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd174076b5475ae2f27e962d4e291154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c4dbf63c5ac5b1ad8ea387173158d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983fadd6b5188f7c62360e0e74ac15c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a312a384442b6465515b5189edfd78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39ae94babb7498a6daee9fad354275158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c73c093e2557ef34d0f90ae3c6e61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b40807d0bd3b4421dbbb741d7f264e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874db7dce560c584845eb6891a77a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8d6e8a327a7f72613d5adb0d8b9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a7d29814c4c10a3ca4db6a0ce637a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe3e55fd2a4002be53e10de104ef0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a42437ef652b8b760ce8ac5e838d2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f8654b6d6db15ca40d5c674c46684166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7531c560fa6b7d72b65d699802dcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314de647660a63836c187ff76350de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2207816a233799d6f08690a714935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ab2052ef4971e100d311eedc3ecee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06811faf55add10f17d24c8b6d265f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027502d81945897f055140f2ce802ce4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea074da2ced3521434afff68fe7093c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba332c6b18dee64cd6428690c3ae4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ab1f964c8e0aa4826299526a51632175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6af667db74798857c899819d37aba3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa56488096237691bff14708fbad6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15ddea2a3ee88876d99f890114c279178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bed584734e5f530f39e8183f799bea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aefc3889bdd43598a89fc57b025d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ea682f88cd85f33b60ecb2113644181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fb705d24fe3dbe1545c651a40f414182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f8a89142aec4087c486203f5d88c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d075a2469143eec03d029997e1da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c6af23694a502ee0ae2816d57d1ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc00a4051235d4cdaa9deb2bcda1a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4f1b2a5fc4eea437e2ce63ebeaade187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43988346101c5340124be98ffe8ab028188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c1b0f2db27645d56a9222162b42a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f61c7521dc267fb70fb0b69fac0c9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc072d3bce7f2b87a52b4d516ce72146191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588fe0c3ab5de80e22a3b43f9a14cde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a236c6a07e97f48c8d81e56a270d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263926218d34789e5ffbda574b98ab3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689994fbad71140b604c0f454fd6ec5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ace7023a767631b7181559010efe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54babe72e5d946bbbc00e30dff9422c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231669a5dda53231326a13d6e2f31672198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057ad299c59d76da5f691f0865385a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524f920da7cff37b70469ded59b4a3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cc4f0e15b48f9e8de0c81c63a46c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327cb041e4e574d23f30bfe7717090f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4450e9a6d14153cf02e058d6d47298203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaed164a9b814b5424a657f720cb64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81507903761511db55a37d96d620c8b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c099aed21551c6227b6a31970595206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71805e79aa8b98d5cdb2f4ba0f597207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa64178f7122f036e9d596f0b9fb68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5af4c6e7d6666a32d2d516290c985209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b685bc160e9a56ed8031f66768ecb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9e8c4b9c5028a1b40aeb5fa81b40f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb63b53d8df23860d6e260aa2d536a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff7cdf4ed9baf376af086184428e6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f553c8eb360016033805432f6d5151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3094c0990bc60556d8f38f6ca7fe6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e207c5e9199afe4aa7c7fe9a6ff5847216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d03b3a6cc2881dc6d89c9ed1f43c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df3cfe7dca0e6e00e01ea0f3933757218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479358a69de238d94b669e4d8653e4c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576c39f533cbb12b42e7ec2b126f6d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2ad9ae0b0ff476b62e8e105967d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313962f5b5234d8b4138d2ac1ea9c07a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640314388fac09785cf57ef0fdc2d2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac400b1cafc7e56f999d4864d91caf8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa9124fc28eba8be2b849bd6b0282225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57755c664fff666720a86ce1986408226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba6297a5d116e7cd6b23e9abbdb90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab1e0ea6a39abb5273998842c8aa7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fee7462d89411b08e4824881c1d55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5e8ba55372814629d4f113c6b8b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337934a4f7f887c2dfd46781157672231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d419f8d5cf5a4a5545db05295f5ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32065e6d2790cde6ec093327dafbcc7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81f3e853eb56ac55d738c95bbf634234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4336b994ee405cdca04aa8659a575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f5f28ad4121108a28d620fde4cb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93495c213561d81b736e05f16bfe9907237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07ce1b54871fab4df8b2403defcbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e732a76085d60c6eb6d4bc0d87d33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19bcfe8a0216b37189c2da2e6ff1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f44279b10b03ec4aa7db99ed01e77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fee4cf0fd777f5961dadaf96d703c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f880ae25daf90ec7de52ac0757f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1a7e1207c9845f6ad5aa20aa508d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4b645d1892b6fe0f439dd3e045229245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157cf24fa7437c284fae46186fb0bd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1f77a948e8b7c104e1c674d9cb66e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfd1bb436fe4a0b55f798eaae12f70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e35c2efb022a87bb5d1429eddfb19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96a5f539279ba090155edcae50ca4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662584535332169c053842d12cd5658251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e3cdaf2eff83ee476a4be868ef53c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295a6a62e400190129708f975cd0f42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d9a877f7128052caf703945f31a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823bcf4a0a16deefb10236d200ef3c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d1d1d8759100d970dd159e771a50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3c5ce68f9448ce21444b4672a7055257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d89efe6aa4a133a7e7d6d4bf79ade258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b1ebeaeb496503bbd55c84e4dfce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6150273a008fe3b4c7f2632440e7a14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd2484a1c2c4f5d33d3a1e1df557b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dce3ddccaea48ecf4f55a4a6f1080262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493612690e88c4b09585fa9322e49851263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e822368661d3cbff7c1b51cb535002c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93b634e28b215da0542bc0b6dda6b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da40061d405035d137d7229306e74b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a70dd06e4f18aa1df08ed319f11aae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840d5dcd085c1f6024f97be4e357c8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a2b4d5a372d1a253db25ca59cdeca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21e49b3ad7efa5d356aeb554564151270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce5e5bfd8bacf583ae58d18a1eb31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27aefca8279de8b78554b51017724b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba43cf693b6d243f27075ca6802b377273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b8580f3eedd5abb26658cceb5018274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde878588cd6ea138caf382e95997fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84116a2678243e6b08839a8e495c59b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee1a674295f9b98697871d6c42ff93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec288ea0cc9b797232bbb0fc961343278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da67394d1e4e607279b66ff6edcae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6bb4bac89f37e94b8fad33299f57e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681ec4018634ac00c907358484096b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed99d4eeb79eb53cdb8b711bbe1ca0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c55db0dda73ad832cf4e6df0561a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6bb94b6595ad5b6ab4d9aa3d13198284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4092ba104cc86c95a341d9c740696285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2a6e633b330f3b1991ee15bd4742286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07750dd5fc2db8e808adc0061147e9f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab6cded5c8af6beeb6dece8c2044aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc6a09d91661d054e9799fc489120289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c33c8cef5b82971552a89ae784b18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f460d78004340de88be3a39daa444291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c140894d75a62a09bb6e1f5d950e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b3c6c31728a1b6d2ddce6776bc9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb4d4684ef900ca98010e58658a42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c0b3241c608a3c81fccc56f16c27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfd37c918c514a2b91ba4e4b103491296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b7781de4fe9f6e18e427c19ca1014297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b890f96ed2424e0867b1a37d84d90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872776e2b38edbd6ebb4b635741efd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bb068867cdd74c23c81ebd0a2ce6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6df337a827a5a9fff3b29509897f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c83ea4688f2c6d6f3d0dbd646f16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f05e99417d2f5170d8c30961eb96d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04eebd9db2abab61d9d0f112d9bef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefdd9257994498db6829a36fa7c7b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbacc50a6566b50aa84c494c1e6d30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08087c9e8e86c1caedb157df82e23d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28273780947baa4c35cf4184003cfef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350adf56497417be70eb7d2b6ed30e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad51f362cf10612af03d0cc892b77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e063a0e6939baabe194a30e0bb0997311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ce2d7dcbd30f9c6f87ddc001d5e07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33e6eed399c57c5e58c01e53d7fdff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e156b7960fd5e853efd952b4da791314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc3b0728957d5ebb72ebc0641918e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ff5433c075626145abe88e101bbbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567a8394a40b2843f024492f7b84c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb42a7597453407b96f288d1d12b1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128597a403f2b829cc2a22ff8a7106319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bdd09f668e64fb8056003d2b95298320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e6bcb59ea43ffb98f9b67a0df5059321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b59b4b4e98b9acee6ed57e68358fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774dc5b6318c5154cf519ddb783aa54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb75e6bfdfe711b7e29249d0292f458324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cdeeb71b3afbf37783f761e1f4ca9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f201f1f78e67852fd4c1cb04409a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35690bb4c9950ec0ee0cd36c078bbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf6e46734434f9999c64958fd6d1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1873635903d65094276b2c37be39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971495add04e469417aeb0c9cc4af9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ccbc8772b845d4b136e216c6f441331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cb5d3d2b0d9d38c35e6ddd9d37163332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b9dd9c40c85ecb6dc59b5f1f3923333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d01fa4c0883c3fe229fedee5d6622334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71574170bdfe53035c166039b425f34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5136307f5213531097f3fdfb0be9757336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93103eceb35a4d92e237eb571dd2f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88d4ff5718dc0ae84c0aad29933fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b6b906cfdf1b90c9ee715580c8e95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a065ef024e25b9b0f5a5edd358f81a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327f67c06c59f2b3ab3c8417fc17a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d2217ce45cc4909f5227bfcaaed70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12343eaf76a558d4f3dd0afef3bf68f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ebf0730cc6b2ca22d709436c8bd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61dd4250adf4da19b5aa65ee3cbb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3094f7807cd8222e2650497967a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c668f58401428672eba65ae7fbcaaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e93b220a32837a47c1cbb766f685e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fda8676f449f36ea4535f4fb643d82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949bad1e6f62953e41feaad76348ad6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e4a580ffd33bed55aace39d5f97cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364501dec4bac5118c3ed8343b7a894a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efa2e58b5bd5e67a83e764b3d8e485353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d73430aaa96ea803a4f12958c163354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac03313599c6f091dcebacb6c3a9f8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85b7f6a63b95f0401bce48c0d1d1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cec7cb53e286a29492eb648161046357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676470de93660ff9e43eac483ca35e07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc499bd01813d3fccd667fd6ce56da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc12fed2b3ea73ed9070c6529e6dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fd8060b04a787db8930f7b8c829a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca193668bf3defc20f3de00829ab03d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516563cfe112f3b2184d58a014e94a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39186d9f9ccf7dda21c930de80597c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9dc2a56018dd8a823a92c6a1d7c35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e4b34ddc17b4e2a5c68ba0f4c6f6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07981c8b74c0e8ab3c631ed33b343874367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4007593d4ca7f21e97b491988ea37b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd99cf7014d24c9c3b5cd2ea4f22d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044f642d8f59ad124a6cb1b3667596b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df44e1e0ec06eacc7bbe1dfc9aefb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e9e5030e19c94eb50821dcfc3fcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21aa46ce6117f0b5ef29b51dac8655373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d00f652752c395dcc53e093d70a86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9fb46b2e446daf5c1558bb773cd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84489b84941db8b1c6e6864a566c4e10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c9b3d07b099bdfd33fb5faea4308377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b989f050d8029cfb639c37b30acce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f696751e76681254a9daf85c738ea92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdd147895e885ed67fa5f8b90cd062380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65794eb7d5cf8e9c737437fd8983134381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0aff8d01c939a4c88ff6c37dffa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf277bef0b657763930e1fe80347616383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf667d3fa0358c9b4e812613f59413b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27410090dc878846808703caafdc7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086afddf07e19c7bc58beac98f80b75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa565ce81c632dd3d826bb8e4300d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85822f6bee94314da7c13244cfcb93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73361425041abda96e118b85ec9dd10d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8abcb684658af17a11815bd0882c59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d48b68fb9e23b6309388f90d854a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f941a2ddbf9ca9b5452f96f88a2f8ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e619d0b364d622fe085af305c2d60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab7de43b6647d471802e3c140155c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f2bf68ea174b7dffb028903f67a69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884d2062372b8c4e090be119142a039396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396f2603c3116f6dbd8bc03df4d72a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4bde819df161e6b3d4cd7164d25e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1f65c88d3f0f8f94d7ac82e9c316399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d5960f0814670eee7e6f38e2eba7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15fc947656449380903820640208be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2873b81bde3dc7d786a789de8b7fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6b331a2a1b0f74e8400ccfde32f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27313a1f33ddf8a0cdcdb96ace6b683d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fbc7fd5062ccb25e68cb4f8618b79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33e600992ede12a77c19917055916406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b057445f3571205c6d272f64652c43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eaa626a443f760187e3e9d24ddd39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3511beda9f78ac0e9e03b3d9be482409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0285b770cc667b0b4b9fdf6b7401a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e18d49b2893f1d9f7c8f1a04b0f9fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f837b848e6195fa2fdda59cfc23ce10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5885d8d73e1a5109c378cb744600e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b61eafbc8f4db6cdac1d49ac4d49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b88b8bd0b360b079d231e6cb264b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dad454833ff60eb6beb0845f1ab61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d395f10bb66eea7cd63cb90f48bbcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759707434362c1a80d3e4271deed717f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb687fef0bfe3d189a46a2d4844be9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69512cb05fcb1f9e350e890318b9f46e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a722c220aafbc4d8014d4748b54dd99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a9059ab997ffa3c66a51a55bb708422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519145711c0ee4d192bfa99807fb426423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fddb14193ee98e02b5959f7a0bcf7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f1a6483e4ab5ea374cd148af573f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e851a4afa1afaf5c27270e3d7834ad7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4a63b1a71d0d4c14ebba783a88a26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444e6232fadc98ea5d4b277e67d57d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa81c6fad5acbe40250ebc649c94cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992b17bf72abcc49197ac6ba95789f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ca6d85e8e8d279e487c0ae9e49934431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03014f74d7aa14e0867f29d94435d31c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321f18a5c55f1ed55c6b772a89562f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d897271152d01f1d340426a85949c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db7b54dd0ffbfaf806f7cebf4c320435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b36e0be8cf45528c0d85488a204661436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c894a852beba0cce9bc6db20a3c05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af3354980abe6002583782db945857438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314efa1c3fb65b2d74aaffb8a27e8b86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a213ab61612334e24fbf2e37f4f50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f8af1245790230aedec8e274f6e22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa936e21447c0f88ec4763e147b15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5d1d1b3aa5473232770bf9caa5e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb18f49e04df10c9b98aad7c19bad6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db3e37c686c51a6bcb219315769ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76228d64409c873ea9c1c79c96f706446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec560b48ba3787829749062470356447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251bf5883e794b17b2dde4a3c8cb52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7223c9558a9672bbee95e1be0d06a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03d8393ec64bc5cbaf079f9df9b83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8bfa76d8c2b1e14ffffaabacab79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb938f1b26b5e8f286c68043625e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad242b3b83775abb8a0b52458b2be7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf7d0aa1bd9f2ad9968801a0eae13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d615715e50bd210db70e55eeb18b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d88d268e060c834542bb4b9561a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d198508ad8ae96b05f886e259a1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eaeaf7fee615f0279298906988b58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60a1ec9e64f88aed83dcb1b8730c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6018596b19eee53cf2d0380df2842d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a3ec135219042568dea1f3808c64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd65e47f8382dced4166bfabdadde20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f855bd3f3e9ef1046c90093c9700463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5aa0f38f8d855f05d30d86233cbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eaba4648c8bdbbd7d33182e36d5bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d64a6a6c8252440cd571a6b0ee39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5625e1a5fe3e283ccdc3233dd5206467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bc5d934a7f81a5ef112e6d99922c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d485cd1ef7063a050e1a300231f93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904465474df23d9cd58b3f651dbc64e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984abb97430494ac99c4fdbec45d7582471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b68ca76e4d18c294707d5e15d5b5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d807aa699ee0fc6fa155b3951af8607473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9dc6972c1c1ddd2ec3961ac66c4a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa86d0a4b6c48989a24374b728e58fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac75c381cbb244864bd68a900fa1b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d692198d9202d75bb43255118e93b8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e738bdbdf90a8e57fbc4c67b8d7a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95fdd2a4ff869d1f7dae40f73500ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656bef8475fbeb135ee6a03bb1e48c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06a4e369e58da44c6c5f80ed15a65d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1023004384cf1385ca1b620fd7c11d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97825d951901dd0417c0ad297dbf2371483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69db81165ebbbf196fefd251c3702d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdd2012748d82d0edaab7df7025a74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c33184b4b4fe76cdaa037c7e8cc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fd0a84c25eacc0c88080ace69362d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191c18e04313bd6aba33d93f2a7843488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7e88ad1a09ef652a1f7bd2d42197e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d3dcfdb8ffc210055fa5d3b29b7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a0080d1e0dec6d31cea5eb12ba9a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aa9031c407a7742e997f2da037ed5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82a9bae7d1647df280b4e411cbebe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7d1e9b06c957d908922dcd8f79cde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed72bf6a4b5044f043777fa102ab6ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcae99d43ef342157f2d8930d84caf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e169f4976f6026677535468d64f26f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab82bdce0ee71be8d9a71199032020498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff011db76b4a289483f43de34da94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba183ee6ef45815b2639a109b60d6de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56497a9627c94daee9d02c617757264501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1e06a7bf5e63773c09ebe1f809c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84568fe8f6eb3b330e81673b0748daf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce4e12a7e48022bcd1fb575bda48ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395c963827083588d3fe359dce1b0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30598fc31a3eeab83d9b1d0aab1d6859506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f9f7429e67c828080531e2480e10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76574ddeac3e98832000e3819ac359508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0121cd6e5bef5da939cf0a262f12f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfda4336fd5c99e483d62866cb7a61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426bb0e91fd180bcb981e70ab13273b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e899f209b84974c818440cf4f8b0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7d180f00cfedb1196321afc513528513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d04e59cd908aa4b85b2372f98b2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c06ab1222c7ecd8b1da8b4b36e56e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968061afee7e2d6e35d4ca55a41fdcfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba80d7d1ee6bfa32b5a723cf90002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db303e9389b420d0dc046b84d658e954518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76cafc51c376e646f78fd446e8ca84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699c3ea6da1ed015c84028cc286b75b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7606487ea814843eaadbe718955fc8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ed9c6d0c2c4e756068a7af0862f07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00649ac9bb13a909a0fab14b476e4df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb95b26484fb9aca72e3e77c66ec3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb6b508350ebc32701a49de4df8dd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e184c231788708006d4b4244bafc3c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7991b81f565801df171484818cfc74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2a509f925b5ab74a264be48573243528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50990c163a368fd8fbed085168c4c3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb290b541d4c32d309fdac4f7f879530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c7a7ef499c572565f6d1e13e603d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d514bdaec602fb597b76df685e87f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95f6d220045b16206d37ca836fcf1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09b86df11da70bcf67a64668480b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a69e336b0758f192fe70e5d3055d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bdb1c397134a493fb399db95f182d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dbaee4cbf8e836fa30478f4b37a02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb93bb6e404aa921d1be23cb7c1585a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9772a3ef1bee704c08820304d780c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb7d817205280b0cd3a6c4ddd06c68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be476fc8840033ef960d96a05eec17b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92027a22f21c640ee0a34186e18b626542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fee0edf11dadd37561ee3e5e3ededd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce991851f2185b6998390baff52714544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46e1421068fb17deead69e68224f62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee75b568c413ba409016611610e0e9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b635010d2ca39e852929158f7a4cb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1a72dbd5a300f4b3aac08837f425548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb5748eae09aee3fc4c1be142ca867549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f692237948233220c898be5a8cf16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae73898a5f9b58cd95e919354eef2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e508c16a108530188210e8a6f06fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbaa2d0806b3321b04bf056716cfd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a057e43ca446c30c3f4ece8068d6be6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e05d9abcd8715b6d26b1b474a44dea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103f77537d50f30bd87317b8654992556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163e00b607d80e89bac03e116205eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870026094cd310ade30721c980d1e8b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3854e349bf2dc89a4472507bf5835ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23569dc8c4fdc373da0d2bac3c79614560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6454aa47ddbde85f39de6426d4865561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71358367c8ca108f9963bf7b19f0520562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbec04165e61c8d15eddb7122e4908a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c6a4781e2b7c794e39637ed03aa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8ea0e5ae2c7f5754343a47b6d9164565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd23ef21e44e6e18e7ad5c5ded40c93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72a571bc4d89b8c0174633e33b22b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42cd4cf16935756b586b6dcedbff61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44941c426fc4688ca3d5350532642c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbab85c883a75b6a240b6162ad8962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d71a0ebfebc201046cdaf7a7b8f01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923924a85314d513eabf5b9056a45ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eee760fa7b9a6a7d92bbe9b41db921573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5397c6ea153dc0e2b05bbcd4b64a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd7dc6cd069b2573245eb156a20f09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09698a3ca81bf65998a24a2f9f7dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b49ec38b8c1d2acb2c64668738ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85298db3b6792242e0ef7d209de94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64b5f7d997da0927529bb38ac3ad27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f351785645c3a2c861239c4e14203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2943adc1fe1f705bab17dc3c8ac55a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92161cd4c573487c1f6a849aafe64f44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd40af7d4a20fd92707803aa52e58f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442dafb1b7773c5bc7523b53675715a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2676a04ba9c156a51d4fcb77955f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55877c6d2ba0e98df6e5177a11ed275c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc4369c0bc6d1e09c94380d536289587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e18df8b966f04f31be981a408a937588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0092c7157a902041fb84c148251fe1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f954d3127d3159abb3ddca3812fa0ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a235fec03b5d6f7820e552dc4acc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9423314da6ad2ad1d4570beaaf5a65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bca4a0260317d1f0992f0c2eade59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d1c29a213528486c41dbd285085e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bec55c04c876e86b0e9530bed3862595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695a17d121dc292d29d6fd5ff3110a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f0c4fe37a5a143ffef9ecb8bfcb86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d579eced385937c95dfe9841b9b44ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea292833d7302a751c9224f71d7691c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f64fab8d41f658959f83aa37475be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a76c73556d2cc16ded5bd0a8e39fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17808017ef08b268ce1767f7eb2c9fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2b6a625391444b986ee55dd20cb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df123b506ddcdaf6b40569a1cc65a8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c4c867619e448e08eb5a8f958b069605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f26830869200cf6e7caaa0efc4d91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df885fbc3b98e0b0b9b1815bd594f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef7f112cf361cdb3089c1576281277608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068fd921ac2c78e238c260a2e530e7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f431f3b55bec24c2f2452961ea43b1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33ae4ccdb497ddd7b7be39805d62d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c473f4236a96b6de8bcdff52ab4f15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528e63b4c06e8608f59085341e69cb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ad11a0efc85e3709740274069684614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2ae9306773897378ad184f2ac317615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca2ae73f427fa68a9a2ca2f75b2071616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915700ccdb7dd6cdb583e904e3050c2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d2944a38ca3a5bb3d67a1e694f602618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884ba91a7b40fdd2fafc8374210941619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76c4aaf1af30edf9cc3845d741639620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f6a77741919cf77312910a269a7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004ab7d9963a16d92675ba9dc49390c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621febad0cdc7e3efd5855b3a695fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529a14adbe31bfe3416ef5f6f6f2c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a8f5c420e69a53f6c6e0a7d2bccd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68be63cc7a4efb94b65674433065df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d428bd2f9f6bb5b5350251a6e4cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03488180801ea724eac89c2004f9ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396db562ab5316d9b65634cf0a68964629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2c301a0e40e3af20f88dcae50a95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dedf30a89808d6694fb17fb9d83e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f31b153bdc495bdbc649e072f0a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae822b214efee84f3435a73d6bd73ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605fdf56d3e09a370472288c3460fa1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af29997f918b7d337d1f1bcd6ce01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be565b3ffdc7719ddfe57a5ad5c81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a6f27c365c1ba67c57cddad1d96ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c262841c33bbd9bc292ac95e810c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a047369df6194312a594b3963d093639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad7140a7cd06af89e89f856478e963640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4090d08fbdd9e36136e4201b44e73d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad03166742b8779c395a7f074dafd4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20481fff49e9620ad0057e7ff100e10b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c81fa7b08d2cb06012c96338ce0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae97e0b1364d42d1207dd7e90d244b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3630c728d9dfe6251f8e5e161fa854646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbdcacf82e31ec1a73bece99bb98a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d1f15bb083c01bf8c48f14c6806a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eaae6429450b028e747d0465a6e74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692098e7a01f231844bff66ed62b0f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b66ea82ad3763c85e67bdcbbf809651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab0d4a4b3f8c9fda9d3d9c3e1622ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626105e9ce1604f76ddac5fd10ecdeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cd75125b3428c6cfc7e50db650894654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49cf1464dfad94100bf3735ebfc5ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d4a69a762709a7f2b4dfaa42bd72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf1a0070d6e7313524c0ee7214fb73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2ef0b003652404918654b0032054658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cef591fecc5e593bf7d3c0a8ef5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302933dc60bab9006143fa07f301c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b83ea7bc7d4efc56b36b55fed8ad8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e7df5ee555d8661cc4fe38ef3b89a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16610a323c73e316f6d46c0c3c7cb0f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b02d5ac9ae985f754dbb56dd282628664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1dd1132bffa5c0c065420bd72d490665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745854fad6e339a82dc3ed20cc89ff2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08a93d433012adf306f09ee5666c92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35360c8ed456f582007fa3a1ead857d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781016c1a02dac4ec6034c25347510e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db14c67a00697df2dc8946a8fd754f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79a7116d6340657d59e67e50a28bb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf871765bb87c2be5dca9a1a8a1ca84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a1a9f77730e651f6368780cc1eb01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d65413521371d870b4f5a05fff5cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71c96b80b351b6b6be1455964007ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cecdc179211bb17823ec4c6f2d2b3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d51d121f91469fd8572fec611f1c42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce425cd8e02f11047d7b0976f22c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b1dde098e755522da0c74ffd30013679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755483547e79bb44096df3707a820b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44096bf89db6d848596439ec72ddf04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde30a3dd90316572d2849e6ad5ee7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959274349480ccad767161d450d250683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b44c6f265c351781ac0f49fa47b589684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d31306106f7e60e7348e6ff796182685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095953ff8113f98c6802a37db7abd0e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f6a9a7614045efbcb3d5027e23a74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0f64166a28cc78de8d8ac97737f59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307f319d294037250c63b0eb35b77e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad6af1914c87e8d89273a9a1aa0a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1182a89a5c36b1870413ed32241078691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e726493335dbf7793cbc25aa24f13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787ee964ded7fc9d14e85de7c60a50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b68449a4975a9da3b0529c67c8f99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cff22138b55e593f8284a14d9377fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d45f6533cf99d9fe58ea3bd7c5c5f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b132bbd1400e227a1c842a635ce42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413be78f671c4e8628088630980ba37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17051aa2f1c1713e94900c69686eb52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881029141d271fccaae7fa98c01462d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed654c2a66242fb46441cefed8547af0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147abd9a7bcc378286918098c1afc20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b911fb09bbaaf369c6922667a67feee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611cc481d8d9d6fb8988e0bb4411879704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cd6bd83df4ce51679bfaef412442705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c30100892b6bd61282855bfc85840706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae05668b3c26860a919a4a0d2e05a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf1aff22a764a9669a3fe5d5fcff0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc895b7fc28bb57993c6a61e1c9a4ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02602d7a9319d758691c11c4d3eae2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1987f582ea938f0224f744c6f75fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e24ace6f87a5efcae3e449239ebee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638ce8d3f355b8ae47bfa2f581e2c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871919ce33391ba4e0a3b0d6434c312d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d669e04095f0e8d158da22c063437715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed308f372e493e1387371316f2a05b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65990abe7a6129fe1694444b9d5c271717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b25ccfe6a8b1e4f7e78d09e07fb718718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0c95a15ef62e69bd4b82c89d06a7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a172cf9bde57dd0bdd455251d043c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b55715b56ce54ad51eb29c27f04a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535609ba5e5b00d2d80e5d6b97ff0fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941804027da30a481d8a25e3a45e4f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9829f924ceeb7a37737202124d1e74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564007850b8c0e794fae36d6a0e150be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576036bd2f76cdba02da3cd75263b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3f83135fc417c5aa5675ddf208477727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41875f4152a8a1951b21f7f3f7695569728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07cc831f649c2f0de9d491d5f15063729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eedd69e26447b5d88daf9f1d44db46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0f323ff6b7067d9b84c007d8ff72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a8efba0c7a6b7830625eaad4e7687732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6eaa70f4417d5900f11439a0c717e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2d14a21a905adb5b311c8d4ed130734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7088aef0de883363760a3e634d2412735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c2087d5584ed5c635266e000757e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad9f7f5f642e53302bc133d981ffc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9a9c57be56044aa7d65c8cce02e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c9263c2bf469754e5cfec61f53781739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399edab3c332503e459cc535d1acdec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30252b5136ed916ed182bad29b9d0068741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0479977e45270ec3fe46f5fef411e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e42db844d34843531985bec233e37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1410e524f478205d950a59ed0964f4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364755104f9cd7d7e867aa7708c622b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd46f5a5fe170430c15753aa431b49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004f68a6deb4eaf7346abb99e4c9a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2cd6206b707ab580a35d3a2128be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731545823882b9cce423ed6cdd93c173749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379121826f824ffa9141a5c06ab14806750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f35918b7aa6f0546e3b655b4d09a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8698f132f47e309515f98ea79a7e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d32436689b5ef742abd0b5f530ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c6a795ae0d87484e532c7c53b3039754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b8c083d1cf5ac3ad6abe42059ef48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019ca453c09e9a197a92c5eb7509d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728336ea2cd59184fe036b50d41d1a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda7d42ea2a95b7b84af9bb108ba575758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ec2043c1437540a70da747dc15cff759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bebcd200576b5d0bd1da3a71a72ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062077fc2c5499cdd661789ad657e2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3464e0484d6c6227d6f724d55457f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5ff6c58ac3b26ad4824d69d484f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe5b65da02d8b42d02a55710aad2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f52e4913acb778cef289fd0a7059586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db96c3655ce01c731fdff1c166bfd717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52605652ed9a1b76fe0e960863c6998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0b66b113fc60641448378334b82e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061e772d04d5fbe6a21ab255d3449f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9fc8b54954d28cdffe512bc220b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633ddf7fba5f7e4a969c7274693b62912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e6a2b8662eb6ccd7a45c8999f46913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce634332d516e0916c2b82b818749f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2de7f02587b3341eb25d409b7ed7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aaf688f9fc48053934c2f848d649d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff07a777190f72f415ad46a3cb3ca417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67237c1c1685daef273224e3e47984e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb05750029c49b17fc3de4b7e42d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee52325fb123810242c44279c9df9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4558f12c38dacb239327424cf4e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758432035bc1f8933aabb50542c98fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac9821ff548c08abaf517d51b4cfea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce985c5a89805e78b87c9b3126d74b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43477d39de3eb625035ab50e30965df025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ac0a69a84b0dc4be2c27318acf68726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb2557cfc29e107de8ab6c7cc8d2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e4c0705846d7a320fa6ad5fd89b7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8d5dfe6a31053ffc5724d2868add29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7bc796db193c28e119625bba2995e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d36fff80f4c8d85170e2b4221c8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d073ebee507bebfcdb7e49a9dfe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda24e333ac116ebb11def527d91387d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ea9db2ee0650686e123a8f558762834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4fc864cc44fc80b73f7f1615a3ed635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ad50b647564886c0fda14c8f3761436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f07dca14fd7ba07a8f62592bb437237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a31e89161f0ef23d4e9dcf4cc6ce838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e9dadbb8de586b3110a533027115339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ed3115a304f557cb77488090174140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff97ab12e130ddb1c494c1b06677841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339886dc6f2b54e6dc4a1eda50788e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a655fe8770775d4bb0390707db768543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0318343009884463ac4d5d52fb92644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb77470e5be953bd054b9cef7a9a1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d8154526cecf17f78715f4dc9fcc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76c521071c88053c54cb529122e6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1e96e56b2b1708ed88218b0a298bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd645b6c195fdb71b39edf9f575ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5491c40c8c1de36d27587802e41278e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1205df68aba7d9b83c9e9cb7bcd9cae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17648de756ab7a3728bea88a9b51fdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d89ceb430a82af50c701ccc653f7cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a61fc456b08c38132b5098d7188154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d67bdbc267a288880cb331163551955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a12faa405a0f328ad2118dff2b5a9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d472f6b547cef624e87fc51677234d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8844958c997838ed10be3aea6b86e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3690b801ad7a514ea90c88068863659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e8419f752f5889c89e7b1a85a733160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3453c820411802d0780c8d410462a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b9361140115505f300dbfc2ea40a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff30b5e65de54363151caad46978363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b24e6c291ae31ed14fedffadb742364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971094caf21e2eb2269c4dd40be483e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96b7ae786d918d6b0ca8561d607de166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ff06fa4dfa24c3f54e3076e3258e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7a15154b4286261e065c7c8b4b21468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab7b2c116f573784028a58822d6a6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b859cedfa6df0c79c2feda9fa30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c3d62b615cd4364ad02bc757cf0aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d78da5058ef9c328156124299879872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded7bfed6de3de5a6a267305259be2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae4dcb2a478f3b99aaf1f57c80bc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db3a5414e455d0dbb9d057c49533975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673f90531520552ac089e193f13e57d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192be5f3cfd4e30c362c4610487ebd2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b544b42c67b65fcd2a323638875347f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf288836e07c81d2dfd9877fda47e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677c46edec8a8624fb18bdfe0fa6fbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759810f27b8b3cb20b636ed92d1c6d8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc955396deff969a5f42f1e9986403c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e037b4573ba271c221da315d3e46b9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204cfbeb5cbf4d4dd0fe99e795db5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfd0a3b1cf0f618bbbffc96baf50385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c5c56821298408b20defce88f50d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb550953f4a1539a9e85d54c7545e2df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee7019dc5ad8381b3383c45b340abe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da07edffbc52837eeef80136c4a73d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d481e0f7e6c6cda997e74d90d9d08390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7bcd852b7d3e3cf4378a096bc8c6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7dcdb566513d364de2b581fb4044092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4dd75c15a3ced832278ced80a930d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab2ac7aadb9e7d78990dd32201e3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb514a9460b68c4f5c3d97b52b6ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e5dedaf1ddbe064923ad0e1897c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d215064a0e50bbfbadea6f906318297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd2aff8853270c3d7d5da2f4302d3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59559523fae553e9fe04872dfd121bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4c0e0702bbc48c9ca91e7a20fb46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba3ca6a4203eb8055db5e0561378c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a13529338d4ac8169cf12753c50865102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd571e9d29ffff47d4a6a92852e733103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e1d9e174873a8c9597759b8c1a981104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d7dae3070400c62129ece1c7f674105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc32e57c89b11cbc274c2745647bc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33afd6997353dbce16e0945eb014e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e29a6883ac4106c94308e238f1d34f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b2aaad0601674169903494fd98ccc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0593318fc1fc645d2d60c0b51ccf08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50be5954f8ccd8c20317c8a18b303a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a8a12cfb309c3eafb0f873b1b8304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd28a8afce106ff8a7e329b8eda2f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209ac182b7a62692a85458c9d4cd527114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5eaed41eb8b037f58394b4ab5900115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3cbd5bdf79fc3e1ef1bf08ee8d70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e4f4168e9614aa318d3ca1aaa54d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af384fcefc5e1abef4a8ab91a5f3327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309f6c7a717e7e30ea357f5445dfc34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72255d6cd811b3cd08be561af633e1e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed921a8ddfd62797a80c09b496feea2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d564748e5e04da1104347af53b07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d55af5d685bec05870b70eca3fcc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeaafc5440ae69af6d7373072a92de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf777f96508c13dd096dfb0491ccef9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b64ae0ebaaaa713ed5f25ca34436a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369be014259c8aad90ca812ea909f7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dfb24d2614d620702f4db8bfebc32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afab3c4430d320a71e710e89e356c65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056f2f99ac2c3e7baa60be55db59eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd80a5f7bc096340a44c3ddb3f00d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788976a0ae0b4a4dbb86bd5726646c00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd4817c4572db87ca1586f53c4974133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4a9e17252225be80c31a9e14a2b34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab3664b28c8364daec55eb3dd59a9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25478a9ada9ee1b540ea16d672ae0891136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec8756529b70b16ee8fc61e24f318b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de3a2bce989b795d75aef68fbed124138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d768175b5aaaf8b47ebfbcf91ff1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750847d106b9e7986a2d8baae8a5200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0c5d29c7d27ee958ea9d39b283cc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1aed5ef8a517c34c960371f99e745142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5848edefab4d0134767b39378adef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13316cbded8341d197b563979de73c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29e54ab2a272de35341d60c072d0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625b76cdfd0d22a38c449d5607eb455146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3b8e154d7f001d59a0129121e73c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df071e60ba06bed105e021cd297c099d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b9ca82eed0131529b7552c4b5e30a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a96a84f8b21985f1166af4ee8f64dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b6837c705d6ecc332b349e566a32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a332fa10b6e8fbf242c5d764786b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695a879128750f03a80924287f7dae5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b30ec08ac8feb92b5f2095194c093154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bdb77758afd2b01a0102d343fd9a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385026f95bb1c4d88850de382e18d6b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f9993e632122025063d4b1699d79a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f5226555534c801dbefb679af323158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3d70016ba7c0c6e8a82e56719e6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a9d63cedc3616508b7208e822d14a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4d88dc4443c9436f2393e830a75c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c322870ae2357d1c11d4e01a1838d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ea38317d2e884dc041f4a854c8034163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac2d52c2072fa2843e72310e5f71ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aad5844ae72edb36feece76ae0652165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862b090c507e56da913a6b717326c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697791b4c46a456803656132ffc5a69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa4eb87ca6144169096a6595ea7b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c1d86734544b41085265e775a316169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a71af49a3de9bf6d4d0f79261b72bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1b5fe89b162b0cc6419c6434f5f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f125671b8e16b5dc1b3707ef34d4f8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454accc9796037e785e83bd057a6b9cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c3a916ce44312460b56b8a3cb6f47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c6bc28ffb85293da28d56a9b86d34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab385536ae42ac1a615d891d34c3d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c040c73d24f6f46a05f61d590c665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29f539b79bb9e1f72babb7a4afb06f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749960c37df21b6ad861a171a2f492a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30857d214049ec7be01e1a503d5d933180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c98c78d906fbd5b3385eed93e6d6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d1faa7a0e7e9c08c4d5983aba7e48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017528f42d77edaa9d8a4c6a15da78b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2a72f87da20f2f0a9266c41b966f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a7783eb16a9a9ff5de7b09d77ebaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb3ebbcb6d054dd487c5083c378407186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b634fd6c4386fa2e8d0c94dba2277187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e0a5b0550ebc520eafdd39c36ead188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd1f676b7536f53efc0859a885aff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382384f8b9eb306ce4161dec104add190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a74dd76e56d8dfb56f350852f4633191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220517b71485a6e2fceefb6b302fead6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2fd8f48cb163ed69562d46ad51a80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427cf5bfb699a926b3d17f61f64b4e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd674a1d6493153a99402c75959f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8efebdc2cfaf11987fb8e50bbc381196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c3d30cfd62b770b4f20ccb7f949d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006351bf6347587a1499a4a84c24186198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a48653688d557934f0a20eab07c14d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acec9fb2c61883b7767a71a0530df1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b2b51d43a9db193e10d0f080cc801201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cdc170c94f2f7a02f53fec06fdf0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9667d4ed6cdc3477fe1361a94cd863203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a853d022c4e7327572926ace3e153204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be44321ae583657ef8a994833ff59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3108b60454145cdacecb1437853b4ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471cd6d0a79bfb7f477d50ff2bbc415207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a90e60584dec5491ec3673e6fce8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1e9d294f730a9c84bc0a827dac5b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea58e63f0301766f3ef04fa1336b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b16f0a195c3e862e02abb115d40bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba80edfa0ce237ba9d372570f1872c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a93755b0fd9ee4372c1fc70501ccd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9cd02a2e212e6d437806d7e759298214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeefae3567c95620859a141dca91429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a6e5431374fe72a7c11c38daf4e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997640739d90409419f8b11aa98741217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68159a8093bfa6dccb836a8abf6f54c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed62309665dc477534f991c31d9889219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8b70645d49bc8d8a83cc8f1adf59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac200ecb0e319621ddb16145132fe3b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5170683a89fce03782e13ca68ef0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de92be4400a04aa0d2cf0b512cae3ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c6bf9840826a6f2d9509bd121b63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb77f90809a316573f799d5810624f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e10ffa6dac7d15d6d9239d57e31a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ae39eb00b7fc6438e7faac44b0e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088a51000fd5e78a1c8a240c2fed0a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750fb0484c273f64e38c41cea5638d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a3caaba7412f47ff0e6146a08fa75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2335f7e11ed7320da1a121bb601f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969eb0530ebd8f327e8cf81ea7303d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d7c0bb8d190cea8b0e8dc35810b01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0165f4e01d21281bbec0b4b394d46d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69518ee7b754efbc9f5f9c6b52ac3fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e562b3b9d42d527b1b0e5fa1e82c90e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c91b2d64186bf90fc4a8d111f6d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ed5f0aba03845160b19a791db4df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d49bce15e645c40f65f6e829fe8b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331478f30efdbcb04461b08098747db0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc242f5eba7a2c248b77dacdadc02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532126a2f763c58b9c5108ad01e2dbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06662827b93d7ecd7864f26a95f4bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77ee247482a6767d355180b16be04d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0affd8b25731456e8644629bd497ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d261ac6cc49bb6a6c94506d0a56dd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec0600afba548bdb6a6b8c02eadda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b866fbcfa074b9478281ed9ecea6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b7f5fcc09508006eccc5f4f14a5e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab4a032ecc47a6938907b6eadd0f62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1f925bd321dff4d84f8e89796a888251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaef7df28eda137ca62d8b968aae8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c6d4b34d7f3c62dd9e238c41d446c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e95b716096a09b72e8083ae3dedaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a1495454a0db79ee42d6ed6529570255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a8a26c27a2be9deae48d541d64e48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed20c9d68686154b6246027339b0be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdb67c2781419a8d4a3243bc601ff0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d6a348e01547dffd9425f3dcc23c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f0c852fde040a8033b92136a4949b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a16d5cb90c2d61b58cdd392d0b3ee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da9d7a6a0f9e30ba0c18c3da9136f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d536153fad1bb8cd6863ad32b57bfe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4a083a654cb46288236083903820264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa84982eabe531c5a9ef334597cac39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314e3960d7502f1ad672203a4264ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73685188388b6b524cbd65f7e67260ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffd2a236edc495f0135decde4e27d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278fd58a807867235fa16c9e11448b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088b69f2d74c9e98f7d12a8fb300b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f806c66fc7844ccd0ae2603363213b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d59550a40a696dc6c4705b5e3063d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1704a2e9ba8f818a39588825fa2803e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8276ea779c013971ed47db1f2015c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c9424228c66a2dd7697d3973e97d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2a7e2cfc2496f54e7e430f9c1e851276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c0ceb5befc4c963091e4ddd01427a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f818e475f265faae9848e33fd9ed6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b266114c49cf38bc61982d958bf38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d163a228434ef8e709b2e68179639280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dff7293540ed0ea48725c3d4b93ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fc2eff7fa2d3d91f1917d6172038282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726fcbcd15b837b903e7808ffba407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a014d212a2ed7ed55d93972057e176284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038dda14c485965cd62d6d3a943c795285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d80193c3f576d5d813c364c70a63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78842e7a453bec90f469d7da05fa25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef636017e128dcd470f1f7dbab1dad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8628bade1e4fe896eea7ab61d85bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfef552a514f2a3b66a96f7849ea564290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2791c0d3d5fdc0f83db8c7434475c36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb5da0aa78c20f9e1bcca219dc5c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b222cbe34f71a3fe0e7c5be7211ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3aa49deee81e5af6eca2a2bdbb3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef3341012c9816dc4a34f5849bac9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a397d0df1547fe70909858071d6aec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b663b17cc92f575100f80914baaac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1271c1f347b8503eedcde11e6349c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6b02bcd63987719c67c6abce869e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e43d7231fbb8c9f436ada34b479220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d1b11747bd017fb1550789840012f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0757fecb89342440014cef31d96aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fbb8cb3f7b8ba23099b03655c2e7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bef30ecc34a01286247a1891e5f665304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47583615c2b1621ef89a7f6dc5b208b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36ed9a8c1de42b58d7c7eca3302b07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62d17cc72d8c5dc8b530f48bbef0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d127e791b8850f42c7118ff1f51329308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308f3889eb35dd73b524ba91db8d6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c87e71fd56fc9f3021ba76306a51e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31affed63b0f7f788c742a994e3e421311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30650934dede657203fc9803af9333312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d68812f7e9c35a97c6c907079cd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bdf5f091e04c5bf501dd782913b60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493155dd05661e1f9fdc262afb9b85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203b6a49fb259ea825ba4c3070ce4c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccddea92afe45ee3f2dbebf8829d9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86f8e016e75066a5c1942c20cd47b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939132c226fe925e133e1b24a0a310319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dfaf6b711a56515c4f3fd851c7403320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d687fff9d159f1abf137883d35a640321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a948cc7b041560d6be23d734be4213322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c18a9e730bb4b8e23b6616d8d38f80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0f437b30db6a6e6efc61f0e03bce1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607154629652948f41243aa231110fa0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f050731e5b6e2f15af2f962d39b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d0f01d424dd60a70de7cc7af9c8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d7d8e911327547e24b8fcfdc306d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314a0d6ad334018aff32a6fc9c6cab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6cad2ece8c0604497a72fa1e93a8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d703564aab6b4ffdb092520ec0c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f3e3771d2bfebdc85abc6be9e3c9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0554a0560e57787b34595e9e6892e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed678e73ba4bb9595d045dd5bfc959334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48c41a7722a9dd8f7b1ed5bed4e7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849577e2e67afb01a90d82bd1ad58f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2644710df4d2b13b4aa5e2376359af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee351944cd1cf15a1ab43c1b1ee6a06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10cc4430a21c45be0b45096064eca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f7553597986e0fb9e53982a2e3f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018afa9c5b0c2f32a4a2fd5cc1bf4ef6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbdd846a6bf376fc0da1cb2b518a92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dcd98f1d3fc0a97a2a26901fc9cb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96a140bdf2d76266af010af36289a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879ed7f78b2045d68390aad2687ad4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a983275e9d8f0e3d8e149a5a91cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126014e9efb1245389c88413602bd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed6de22e60f13480637249eb40a1a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad8a95fc93e2ea4f4c67f5180c2ae8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3a42a5a2b2c9995163fcff54e428350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f2b849fd06a6bbeb5a6303c239b57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f35ec8145fdf9fd5458a48e3db3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc757ccfa2ed3bd31fac62987ee1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1fa9e3b75bd092670dcdea54d4f59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533952c6c43da5ed5faf8e38df5bb7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3cea295b02527e76235ab8b2ffa8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f2112f14a4480c0bace403b96ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d2808b1b8fd1f20e4f96588aed8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a789f8b44f25b6401e3c020f213a52c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d55a61aac08498d20d5294384ef8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5ea643d33a274176a8f9a7092e40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1c7b2c3cb2586cd0245a11df9b079362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3c65e6726813b61a1a7e8434724b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad154eecef862b1001710d2ca149bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d746a2b9043ca9123377d3041ca63d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775ece2860810abe64a493e240f624366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc775a0326aa2af95923406382dbca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b774a49b1093442c4fd3c4048ce6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1d2279da4715f2a1ccb2fdd159e6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27275a944802aee2d349fd947266537c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc8fd498cc45f59234e31abfceb7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6179322b934192f435c92eb8aed1df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9040441d40ce6c6835d782f9e28b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adda54a604e71b46a14daa2eb7499d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e206fae4e6f4deccb36d67fd0d9b4d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eaf346a61a18dd121edcd5d7669a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c78dfec255ddd0cc85826370201b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27f9c40dfa90fd26e6a68083cdc1b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2adb9becadb112327bce1525661c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23880fb4742dfa4a93ede3a41fe8ef41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae166254987128cf891525c76fd16644381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e31e4fbf2a9d1966c68bb185563797382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d838e7698d136bb1d720d2e75d297b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c6799a27247010f66dfa295b01ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c82d5e2489dc5620ba1fae3b0f22d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ee1961f01e7c3e5454bb371f656a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e603a0e6a0f44279509c4fc70b4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4967dd6676a4fd171c667fe3e5ded1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0edd79b47f5464903773be91070eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a8bf36c6360f6c40796f90d8f8c0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faebd3827ecd1e9d835d7580634134f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f02b85d22ae75dae654e150f0e55d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af327a01805c528e6c8f1d17243a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a5e340417888e2c3dba1bf93b020394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7b1cc0ad4c0d7fa61de8e3f53dcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a740157aa1ec9a4871a95bdf44725396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e1aa575a990956117c21a60c9735a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199612c7b01f5d62bdde39fc3b8e6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2442266403177bd594903e58ae446399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6877bab24c26a5de9f947ddbe0e2c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50104be49b868a3fd70d1d03fc2482a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759cc882c95a9af40ff2d1aabba573402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e46af4b1c7c67b6b404b8bf071f980403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0b391d5e418b2dbd2fae4abbf658d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5241ecdc782543e90856dc576ede4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd0ee21ee0071622bca62c935b1d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2a7ddac3f1f945a0a5921b06a587407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b09e2b9ea77b0eb21102a37c2af32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3093c241618d05f75157dc757ea98a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09def7147537ae350281223da41ea3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf9a5de56ed143de0f91fb34fb4dc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552c7b11092207578596915a48d654412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b1874d390d2f38f80628af6da41d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143967323ce2f337a77b450a45149f30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6be94eb15619b222198520f312a4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c50dfcd07ae78a6dedb19e60036e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b192c532d71f9ac2ea804e2742826417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac01f998c84676e52b0c31e20526b71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb8669dbacbb7c2d128e5fb33a9de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6bc91eb94ce5940f0d6336e2e36b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcf89d98883d64bf08818c7d5fa405421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b7ab3f2620cd09964637bb67cc3ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb16f61d4716b0891230305fbabb2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fc3a2c5d3306356672fa524ab496c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a45bfb850d273093c51bdb0f196b7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db1928be6453e723cf76559b946c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92589016aadb8c2cfafbf5f53c15463427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d7419e16a278c94ef0e365d156afc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e56c41e9687fd016ec8d458a59ef2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1bf1dad43e7546f86580c7b8be787430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ed82947ccdc966109946b11f3b550431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac6bc752714135b6f314d041c59af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087d1a7a1f9f015dc5d23b002200bcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b117c53ddb74086dc6e1b1736d77d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28d98849c06b3d7beddd75ad9cacd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec87d126c9972c47fbdc9616ca511f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eab04256f4b5ffff5051a9692a6e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321356e1a52fd49d4cb49621b2a122438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ce07b5ce9b5b1d76741ad0fa50941439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d203dae09860355cc025e4d444f99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824cdeeefec9c04f257711c8d3bf8ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ac275586b345340840e3af16577e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ced81abefd8009788ca688fcb31f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad7f9725234d646bf3c456ed92fda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ff696e59695a241d4c7ccce1d70a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c153d37e80601093f5bcf591f8104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca60adb2a0e52999a9c60bd98944384447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ebb983ecc2bc4d0df677e0a767bbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85faa062f0d1114af965e99c0ca69bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07dd59871ce3e627d9b2f026f76eb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab836ca1f2dca28d798c5c58f2f495c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d5637ad6006b735acb1dee501375b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6d2a358a058a52e8957710458f4a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f4a4357dd0c8d64087602c207a3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ba24e7f370ab9076dddca89e36f1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34609ac8d08d207bdedcde7f8a3a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9833a74449cdba8e0a43c2fbb5f03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8402bb7075038e435f23bd3d478eba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a578f2b5c9fa46f9d9a54b8f4a03a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719d89d6b0029b660d7853bc008667d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c34564c097bfe419ea1e9f0f12976461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dc043f90d6eef94d95a6203bd4560462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7367d8654bc97a2c88e8e5e78ef3c74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae47ec1320de53731324deca26b18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb15939fb8a6be777f3fe268ef020f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb831dde7125bde42704f55994b39af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f5a64c4afec3091161384d895e48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0fbc80fe5f130c01990136350a8dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c4a507ae6b9a43d19ffa80dd9d39b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688509f44bae3c18db353e7259069b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921e2e5724afdde9f4b837451dc86ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5857a02f93dddea89451a380c70ddb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13db4fc8690748d5d0ba62df523ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaa81252e4e7da76f1b61bf52585d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dca5a5ec33906ed26e141cb001eb81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570e48a880b0d89fc3a5cf9f3d81e45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e6889f628f94fbd73a51f21c8c93f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ed9b15de158879b57ef24d03a1efb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0609b0287542a3cf502b419a85161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7f22f104a3028091843f8314e9592480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580575b6fa048adff6cdbe9dc8b4a4f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7d49ef13bee6f4fff4dc3b2b6239482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2b097fd33cb6d4291b2d7cee80ef3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d2a2ac8e073e48fa7f77d63bf4443484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb8e8751fc23ca8bf1077bae64932485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f991b770d1222d304e35bb5bd86cbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7663ab67c7aeebe4f492af7575f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba76489030bc82a0e3f11b20092d7c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e1a34be6b944b33b256633f76b97b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cff39f341845014e44ff5e1931df54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410eef623f04deb71308a142dd1573e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e64fb0f5b80b2183a06d66d1c8391492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2185e2367edf42d43aee0d344c49a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218633b35b1118bc6b907815f1b7aa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b06f1d336132165eebbe72d83e4909495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055abf6f522ddb86343354f06440a55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1d64eb15d099a7318241f04e10b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30aa29aa3b5522f939faa267e01de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cd5d5eb12a7895b967716fdaddc0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72fdc1d1669bc262c8d3e90d72009500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa26d945a0535c282c5dca4a4edf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054d0f1dff41bf6925a2ed9a879db75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde0c249a721ad51d1cc8f5a59c6c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4487ea729141707a6200bf9ba43a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d14f57ab4027d215b2fddc8c179090505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b3e95b4222cffe6f6ee369e0cd257506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255046b06c152ada891d5d65a5dd461507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447950c4d5391fba4a24616181b90cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515fab612697dd566eb9036c376fdb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3ac095308b57c8178d060e99baf1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb30f6412f47c7181f1ab62db31bbae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053015ebee701a5f7cae6eb4c78a0a59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00abdf0a9144bd2182762c472c3912513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f62f4a572a0f994faf0fdd70e4a656514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773d948f9d6b0280b46e2b642ef33c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6ac665fbd774344ed06c0d49d0ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fdf8a478e7429216ee1dce05ec5e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a65c571dfd8ad0112ab9975db3a0e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fae160a3917ec8d0978042c4a5ebaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0093fc5967f682553d5e94f4339f57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045c987a7fabcc56337c28cb5323888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bf6ee6181ad8b180b9bc5a92820b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713133fecd27688e39b9b4c8f017536523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d651cbd791263b35abf8bb592f63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2119e97706a642ecd490c267dd2a66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c48fae0e68710c7234ed787f4153526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3fde0af6f6acc0579e5b9bee69ba3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653931b349071f07833bd34410fd7f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae6c25142635ae7210d33eb73ceded529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d445d6283f1ee0204f77f64eafbb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99403642816f9f27ae3473930dfb741531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbbefc357cf29d200bfb0bad29cd73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce1cfda006e2e3eeadf4cc79d23934533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88b34d8f9358c6b5f426e58834299534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc33aa5a8dc2c6e913b8abb7a92e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2dfcad1c5387d3c8d8dcceac84171536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc3fe4d60f0904b4fdc058379e898537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082804cbda0a8d86d2d369ef836e4625538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead8b7fbb9a74468e72e5c00ff7100539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c8841a338fd56f09f009791dd9a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3504b6c6a514f1fc8ff56d553c168c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ffa8483e6ab12d23e0872816fbf32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ba0ebfe4d254172a230f9afe48949543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b1c599e751822d87c7dc68ad41448544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79031e35ae63775a815e600a9f5abc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21434a623019ee0e43dc89474ac0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8a6eca5e447b782a49a5b6a1ca6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747297cd5cb591bc49c690930a9c16a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039cd7b8a280f6f729ea80f8b04d0ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd82054aaf3793f7a01b00998930cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927806461cec82d489e7bf76e8fcb0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde10dfe8a500865cfc9f88a37a699e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a2a87f12a9b500b84e3ac6cf22bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dffcbf12df1b2d31c3975bea652ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb93636a6e4e4e98d96b473acbc6dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb502b3212a046776bee254af947db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24cbbabae440b95d0957e03d5e96f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b611c1a74c7450e371ffdecee6c9cea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45d87aa6eda845ab6b40b8acc0a96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51cc1e6734fd079217a640d2aea938560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837929924810081515a65fb305b92b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba082ed14dcf64bf09052e052ef1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966635e66a067cbdb766e2b55fa39113563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facef2444cd778c99cfa3d980b42754564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db982d8f5ceae4569d9d66703b4b145565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e7979a0fd15e05b08898a920e1045566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb243c05a4b66c8c20a9d10a9ece0d8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab43551e095bdebb8ca8982bbf82d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f220b940f3ad970f0b98f3332d2a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ced6ced3aa5d946a068f8206972556570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae7ad83127e7e87d6f0510268d2ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b305df56057f0880dd530e416aef26a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b575aaec87de3776c2265037847f29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4f317e04c90534f3630921fbbad1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04950323cb9d6aa2558a770e05d360575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c5a40aa4eeb3e2335524e7032192a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e87fec2cef299c7f85452144819c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a304643ffc63d72c0e1cd245a7b786578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8fba6d04d048a67230b7aaabcb9ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225e08d69e264c4df29d9e5dce6f096580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1346193ee3e00c436dea56f08e2fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ee4f6adb3d3728282cf30e75fa63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c09fb712e693867c01a37d9b0ce468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d7858eb83ea6e0d29ac7605c1080584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eea5be15b3ed1812905f5581afcbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007e9f9f909155420330cbb2afa6d2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7282052e73ca9b27cdafeab344d1f81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190bd43c4eb7b1008d875d33366f2fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7893ed571ba643bc2c027d53ba470589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30286dcb7a0848369a45dbba209dfa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ec8a489b42c2c1ae7218a1c1f108591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a103697520f3c17bf98f7c391bbecc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf8ec3f6490a98b3c7f28af829fe65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196b14e74803dd9593b445aa970a2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04aba30f2ec4246c34f0aaa417d6e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d2e1edc410c39f60328f4ad2e70d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925038c10fa37ea6eb225bc801f03e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57310a195dfb4e23f9f481d2a32d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4efae6dc862cdb4f54ce91d94d2ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e5af2f9dcdad6d18f84bcdbe848cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c175a42f875d90d4262fc0e3275ba43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b748fa312dd3d2bfbd0efabd6ccd76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c46b9b3ae422dfc61d66c3fd095a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf643f3fd5830ccc33310c8faa4686604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839bcbb13c8c932a3c6f2337eb1acbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596c7580efce877da190f617b36db0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1d51c1a515b8c477fbc77525eafa4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51833dc88c3b1f835d1fa64c9aff2dff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea21cf4f741ee5bf199070f976111c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e751a1ecdd06e1d35602fdbd4aa6616610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa03fa644738c5b878d40bb27ce5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde7ddd9d40082b5bb8504bbf9d66e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f1094c2e6400c6894dd3638f373c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69285e04fcadef3506464f3ee46be16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93adf7d50539c606c876c68eddf24f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d907bbd61136e25bb3d60dceefa33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87979056b47b7bdee4e797bd82e31cb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae98f541e24a52f22f8aedaa7db9250618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed412a692fc6b22883931566194d209619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1246a98033fc6b091b10a044fa8340b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba84355fa220dd2027d3623b398e1e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414cfb356d1f0097fa875407fcc2d36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e6c3a8651481223a3926a52cca03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b9665e4711d4223d0fe703492110c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280d2d54967f03fb24fbf7d168d9478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d4eb3a4a39b7fba989e465e75adae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a423842527c136ec49ae7dfde679627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e03bdae792bb4c41245d89bb834b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95fe6216dffc02b27a2d96750d749c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eaa54ff889ad4f00c45de548ad92a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802eee924a1606b352a0c586cbc80e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28dd711812455a92693258d0de46d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcc033026e7e39627e0d0f930d6675633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba07778fbcbd57545236eb2b47dddb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f337afc081828a83d0d1ee02824f74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb76d6c24e22bf832ed6db4ae8f1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe8d36979c5f163f332e307798fbc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf0bf1c496f3e7a8658789b5a5a693638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b7c68466391d91aec6646195e747639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b860e674cb251f4684046a638f9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd596437c6e40269cdf97d96fe285e48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd98d0d2ae4d0abc7456fdab408d7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69fb75032c3f78aadec1f1fd26f6ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56153d45eacb950a69413bfc7ae59f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322beb3190f5f466da0546a0edbdbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98378d66d8439ab90b80ce9f256c9021646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcedb355fae2fc98a7d02da239bc00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c25355741a439241a00d3283e5ca3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652edbc3a004eabfd2c0131cbcf306649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec3653b045988f80574d5cfa766db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc366d9f1d4a3172720e7bb194f8f1a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb210883b0ae24ccf4f26e71adc9bec7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69431f6131701bfaf531bed5ddf6e4a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab240c3c61f34f683da9ba7cf42cc59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a764bbf6b6c12ce6825b48a392b5db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7301c0a59ef29b5e309119cbcee4a3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf40bef81bb4767bdc20940e1df790d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ba2cb78a0705cd29aa9b1e530f1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24015d371766aaddc0cda8e0178eff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608977fa1c1d54e98e6a4efa12b19937660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee17a6d52ac6b9691f64a6484afbfc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b026b74497305e4fb1669e02965b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de81878b35c2011c0fa96fb8b2903f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df854b745061531d96cd09a3b4e9e20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b6906f475438a3e923b185de112a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5d54dfd0acb5131ba424ca6e230f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96083e984f597f37d798b0d2761055667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff392e5189c8a76f730b4f4f08d0331f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae72ff9e5c675425c73f7185995a6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710eb304caee1aefbbc91fc75f0e6dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f42805f786b90c355ae35b0721f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c3f21d0eda84a36acd425008550e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75187436a65f06cf9497263fee4c65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fefce855f91083f17add908c0fafa3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828387fafab476e4da18b3481d7669bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2b20f96400c614d17529d7d55e90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d15c56066c69c805628f469d73fea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc740a3c02a57c55e7a91e3d1368670f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7797eb3f52e28fcb86e367ff3c9b88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3e656d66894871ca63236a14a54c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ffd319865d96c7be6c1091c4975b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5224a0e7f7c3ede905c87b37e8518e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b879eb2c7bba0c8e3845fc029ded683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef790479fa254795d70441bf4fc0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f930d6a72b94e20864839bd9c0d44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6e193e127d006fef1ef47b2d9365686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fa5b012dd628a55527abd7f24c38e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d7aa77f185e848d78c00344a2a483688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efc10fd99ff4f2b1f7114e572c62d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945622529c265774dd435379c9dfa0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a0033fae627c4f0e7c648af691290691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21058930e1be721d8b4f52e8c22f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac2494df7703c2fccf9ce496ead932693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67d216a8275c4826cb312fe22601b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9d5b03773819164b47aa4cc90354695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ebfc3561235f4d788c8fc6acdf0f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a45f9baa2ddab1da464f8b1fcb78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5da63342ec2536612450f1927d773698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c468595a595afdef3cb007636d20db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a5d4343bed515840b91dba54fee7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073c3609866a1771e5bfd8675966f50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5e337b8fe85dfb187b8a7b65b6115702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a81588b6397d8f04331df32c7253c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a9a635e3ec8da1b89697f599e6f59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4cf3d1087e0b0dede813b59f21ebc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1fb4d061eb44a3ae4c35a4098bb3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d3975a045f0bac420d5058cc8de72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dcde2deca81d10e528431c5aca307708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11974f9ebd752185468a8138fad9388709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df5dde1f0fe6c82df34d07ebc9390710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8c9066a0d68f05c4bbd1162683f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb25896d08572b1afce5d6108b501fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ba7178f4269715e2b766bdc4be8a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3232415cefdd1baeec1a43d6b482c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8fc2b30af6107946ce18dbb2fd4de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492991711bc7bc681d556453890fb3d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b781d9003524babe5b849071d32d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab0ad46271b29b898e02f90c4df2da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e6a5285f25976d62ca2b08fe775ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fff5307e12031b0468ce8d576cce8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890d223c862f8d1bf8ea297b57bdc5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d95f7f50fa2a9aff5113f5b548d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490c8a968fe46007ce182a32fe85390723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cca97051e41cccd206705d0d9fa459724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6776b550c2702294bc5fa2479ad5a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06a1152478a135581d2bd63fc4d113726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146faca431515dbf555bd1304d0434727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36082dea93923723d80c028049bd5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359362bba084176270b81a66152c64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e8baf5211cc3b35ba020afb9120ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fd58bec04b000727b4cbdae700ff2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a829bca94cbd4e60cba0e0b09fa06b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61ea3941ce6634274b6a579e4731c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79547d260923dd6bd38e186b3b6972bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d2e6a35419b96ea242317b1648dba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c1fb27e09401f2258f99d9c4c31e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a4a0517a815f26adc7099ad828f19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10512b4d98129bcb11284c88c5c92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43f5c20ea5d70e5b431318a267984f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f853f264a5dd0d6459b2935bebfb50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209c8d4accdc0487e13e83c2677aa1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806e1c48c886846f1720b822ad86e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f993237afc8a4784a7f65cd587f9053743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702afe261cc8e99069482507b0f0c38d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74e13d149962f1860b3e02c43e8cfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b8f08c395bae9c50679e0a670d1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a0608512a6f7795481bd0d3fc4b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec836d897035a93f79dd82caade77d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47e98a297061b8b026380d02ea3c92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bca842e9b0f1123730849373c15068750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab939f38b9c884c0d5f9a8a6a2e4e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6734f3c7afbf791eaf1ccdc88e906dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b8e37bdae5a669e42486d43f12c6c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>