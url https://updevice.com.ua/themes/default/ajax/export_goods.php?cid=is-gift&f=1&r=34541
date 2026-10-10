--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766881023d5348346b25a69db9724ffb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6938767f9b4e0152b28b48b4908f812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5011714dd2bf9280d1d1d2025e70443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311588191fc7b3da34971d0a32ece84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba82a24e21d6767e73951a9378663005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b779b8b7abc542285235aa905e75076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1012ca1ed30e0e1e94de9b02bce2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c3cd7f832724216a34321d1ddbda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2d5d1df310ce2cfca57a6d64ac04a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6b8c9039a2cb11b19974645d98a1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd88f65114a7f76a247b8d7be7d109e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c86e4f8ed56d0f188baa56c9ffaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6324d97f424091e58679e44fb4e4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe4f1c11f5950bd0111c1a408beffe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91816e5d3eac491974e8edc1ac83cd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e227aa2624f08ab7fb83f2f55341816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7eab9cfd64395a126626ea775c22317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b95f8e7f10835155823bf651df89e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a8ad1c14d2a225a2cbd99282d7c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc66d9c64124d35914d1e10527e96c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072814984b0ce8ec322776d012f3bb8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61c895e8ca9ded542e4c22ed49668922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734435a2c5e4efec32ada314d634d2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d7d3d1b7917b54c1788decf8de9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ade6caaaebf1564e6582ac9cbb8b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd593adf241ec10f44241af1f0c20426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20bb00c175c9d1f6839573bbcd46ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb10279cc2911b9a8dc5ecbc860c94428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f1c00163ce113706c296eb6aded929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b701b11de5dc832ce8a452087fca430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c5d9d772d1eda55d57315acba84cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce9d16f1a56279322024cb3b76801c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f412e59078b15dca5c5c9526f229fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3800dcc506f3846825ca28ba2b34434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16cb014b14e2133208a0924d44d5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73a84000aa0f38dc3341b677c57e5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc6966823a730c0b39b9984b927fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7c0522dd6e186b2f3e22bc257e05538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04c1cec699fb0349c4b6d724ca70739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd15bd3d0cd1d88385cc1fb2acda2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32df4b63612dd8d8a5fc3729ef702541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c85306609fba8fa5f2ca47943fcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ffe2073211dbe514ec6214f7e85343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b49a3eec0ddb306728b904002bd9fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e442f4a63db91239169bd21a69c12d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e26536e1d8f7ea2e419022e5e0217646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd91f5951838493ac43b741d97916d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e34f6509a305b3d0792963c048c2b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10530bfd92d7462cb158b5993b314f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc47207de6d5c00b1a0747df9fa7fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d3f7b7e15073f2d2740ba27c7f5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22679ed6bfb71d2bd88050b4aeca724252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824dfb82d0e97a28ed3804c3ce948153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e7eb3aadecf320cddd6c0798fc87354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec412ebce2026bddb68ffdc73a03360655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c546ddc7276a3ec75e7fea4b63a2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddab2761f5b2699da7aa6ec4cbc023b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4d63fd38847c5f7aed8ffe9fa24b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b8afc2938c0160b51219ceca142bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835685693e0b32df30749eedff52eee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebe3aa422f811ed60c5c79fd6b036c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f73c1bc5c25bcfb887258dec5bb4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2e96e120c95b6a506cc9016c1c3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77508b6976b438743f26776f97b9d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d1c8075a66f360809e4bbc20878165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa45c546ec7b3f624a1c29b9df220e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062d7f0f266237c0ea7c68e447a90ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0e7bbb49bce8b9dee64e294a9314368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f49de0114b7c916ea847d93a273e5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b2db5af1e15d072c42aee4790dbf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30746430a1c75f19478ad5dccfb8c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5fb7cdf70840db59d37ea85d3f9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7fe846939d9c463f82aaa6bf836bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b960d1a947588b91ee5386ec715c7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430d86d2b174160e7cf22a71f25904d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a63c29c8c6c68e1b2f5d9bd7847e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb3e7f10abe9f608a226bef258afa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004ff86da634097ad087604b0e8f90f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6902b4cc6d43cfe18a61bc3d085c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec16197c4e2bf84ed9efd56f1198b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0134615b3fcec6acb7c6699c64c2de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5942b69a76fedcb474f770656b758882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b8515e815423de659dd96e41039083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e71732107b1d915a079cfd3475f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c027f6b3b452f65bd3c60a172885b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da4b70e79e94884a98ff8deff62d1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883340e9fd12c8a29d80f577dd37fa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee76f2958cb582732583c4ee1fe73788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efd74c2d43f1284612404e005fbd3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5bff9f0999e4dacb4d2ccaa33cda490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee8ee7a89474d489c2f73e6678aa5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a23e2fa07ebc6067de621bf61b5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fffbff94b3b8fb38c5dc213ae75ac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2349757dc35184ed39641e2be4f97f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087591c26410665e3257418bb0a47495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c5cea5d80c5007dc7440b75f1ac4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e98e60498a196863062f0e1774f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe7aed452ab58aa73e64d31b4849398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22d5c0a0e7a7fff857f6b9141c357a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd52d7bce363e7a1bb4e0012a2d7543100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c6d1ea6e507a4720e384630796d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ca414c3a1c72a272c799b996e3c0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47cd85e882e193b0d49f284306e8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06417874e31ba4c1a646bab02cee4f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ddab3295c8d432e02821a13eb0c0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e4623683edb074e7db0ba13f97d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59bcee1a308d093c556f4b94e3314107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16165e7c8f776589b93f2f0a7b8ed0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cfe1239d7ef1b80d1ebc2e858862f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f8ebab7cf4825d5dbab2177afbcc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d1275b657fc93c97d92e208460f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37263c14c1686564a627a322d9f4dbc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d6ff3d742aef432b79efbc3a497f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5548db34fd52c553475a145398a4365114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1f43fc17a28b5bfe0432c437f354c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9e2382964f66538e83f09d29e0b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c95e4b06c4f0bf336f61a9d7dc267117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc119e3947962cfcd8289ad5f4e5d6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00239e4a0f5b4d9c13e5edec5e7c8a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab96d0f70954299212590239df4ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308015b712b8d49e89b6d3a68512987121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d27919337b795ac43024f11fafe50e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42644962958a3bcbb8d30bcad4d97c35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69662a19e751c4e456b4709c90df95d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8aa24af03092a4b27f8dcbd08b7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aad6e95a902bd79f7fde16c0ae07c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058673e8fbd8e28e2c4ba6a2a36d22b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa07b7b9cd0736956574b9fb6e4952e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680967fb412673105a9481165a99a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112adc1ffefa6730b0bdc7336addd2fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c978523133e4adc7c1434075a7c27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06057acd4e0e0a5c2779fa75cc1b00d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929bbe2b01ca6520446596bb7dd9b2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ff2fd335aa02362304f623745c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bee588fa6ef465602da2fd7b6f190135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5fc9aad5cb93dfae5f9f74916b12e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa4bba0ff3a15927c2eaca4b46d126137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca6b2481e324394becb4878d67afb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf66c8d3c6d1807ddab67e3c152c778139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23021947d3043b18ea9627c6a9d40e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab456cab69e24b40bc4e88a91f379141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44295436cb5c3e5ebc02abd4fe0a058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d2deb4ee37f3c47d979450fbef0c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1efa969e729febd18ba76d55f030e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef398a6148c5e8656d4d3a5271b6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed9ed230ad69001d1181508f8bf9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e51877db4240e4a3aeafc502dfca8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376b150c119966a1a8286e60c839e37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a9b1bc92e0f469d5ef94152715f65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee65cf47f83f83478409e07bfb2f37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869efb45404404ddfc42d26ea17e669151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ad5be0ad9458b50ae64e4997e9467152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc68e5eeee0bdf8aa653bda27e520d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d125d158ca703329c91756ebd6c701154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89452371fb9f65264c2b6da59f95e43d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025078ba68050022b86479e285c003a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255de476b998a6dea09eef8f2865a85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a8349761da1c485d322abe55bf217158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f27fe913724afb4be59e496f9d1ee9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ddae67e2d6c61922099b4df4914a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e6f534517379c60af889a42a7a43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b774290573f9abb40c6ee20d21123b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b56a024efeaddfc07c4a68995ca774163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398cfc9e0624f32a7db6a1c1b2897a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013ba1bee323e267b9dd37458685eb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad3f75570284dcd26724a8fc5e2484166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090653d0e884c7b38cccc7a2ea1abf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693645a0190fd461f02a78a7c66a9f84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a08c4ffab1be720c6582b22be41b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eef836d973dd41193e12f30b26b5f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2979c8095b7db36313bbbe3737dbd8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120569dfdba82908cecf2ec8b873183172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b82b0de35123373fc323d672094ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd55f5458f66ba40cc4c484721ec02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9cbf3b8e70a56cd92f79743b3218e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b2909cd0939ccfded5a4224d7bb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d76a0c75fcbdf8875c2c34518e80ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2056ce85cac7411221d99148a4d0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314dd3979cd19bd7b49c9b8069609c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156e2769f1f1f78d434fabd22dad02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2854340b1f8f20250f8bde9859fce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a3f75bac43e6a54907e18eb7f37b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b59df512e89163fd23c032995d409183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e942c9038abae6544fdc39c0a27ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b84e83c7eba036b25fa971bef96144185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe328c24515214493f5dc406ef6aa3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429075f07270cf5172ddd012c29c7be2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f69ba63f5282e45347cb05412bac7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658652a479a0950e3642e917d0d3083b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf9d554e1b28b7f56d8866382fceab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ff69cc43f88b8ee82d21b150e109191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065e37c0f906628f3815e7243d3a03f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eedc35fb8ecde5838fc9334a55a4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87152a3ddb8c6b368e4b2ec8009ea1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d5bf3878bcb4f1826f8a7b8661ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc387b14f4a48f7b71083977cda4b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc95eb61a82324c71aaf645474a59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e6a8dbb948b720e7b5a5320bcef3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740b7ae6432f22b8a5e994b5ee1766b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6821a22e5f201ea7b0f09f2a2904200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fe56c38cbf17411111b64139107b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632baf404a8d4958a2545b163c3523b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd24fed1d0ac1e089ab94c179a46b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216b4994b2f9ea31db6edab2299f8f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcd0baa59c584dd3cd54e445873b05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8ac58bb9baceb59e381b0dc68307206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf768846d2debad31983d994369e8e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9a9cb564d524536c17bec2801e50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e091a6bc65cf30b0e8029b843e33d89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389cf80d5e3d6f5d76f7a1acdb3d3b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa701786ccc4d612628fec9319fd99c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798eb7c3600914c5913e32f5b0a86e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3022616e006492ecf0dca60dd11f94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff1305b80935fcafb67660fd5afee0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e2eaf6fa209dce1f4627d2650c52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef79daf95d264c98a1b51818a6d136216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8c51218bb00abbbb4c259d74f22b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ffbbe520f3d8c98c7006bc9868c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef058a18a0427649700b0f355387c99f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383a0f684277b7a968c187ac3e97b9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d9aa536be6e39601c502d80dffeff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df51803b83b99a22ce194a2a9c6f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d8f09b68746b5383597bdfadbc28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962c7d310750d1704e465a6720b59f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af146fae38b793005312df310ccc795225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a2058b1cb8b6b275151a71309a9d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db4c6d59630e717daa47ad1546f658227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdf2b2c13bab6c754b0ab227603172228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9722a63849ea401e9d6bbb862f560d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699329be75d33bcfb94a6e7f3e64389230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf47a6ddbe1b09aebdb1346e89700231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71163a8f5c5c85141d3864076ecb849232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38b5f0b45bfa5ddfe67c95f2e409a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892ef9e0a5fcdacf495ac2486c59341234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ccd3205dbb8ad56c372db4d56e9ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d86040cc7f331b11bc07951bc5ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643642020567b3e284002934dd91b26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d9c48e6b72ec2fb2f963ca7e14629238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b226986322eaa55d19a7311f7bf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8972b4223910c263662ebf529ec15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3287fa448605fd8830a2a7cce9252241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99336ae5aea9912525c1a011bdaa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e13c4cba2c0302f4d25c08d87529243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09b9ada6009fb2349c2dc310516038244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1399a240a0d0b37a564ad61542986c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ea14ce859ffad54475260ed6c020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0939f08852a7913d8820956c77ddf83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483fccf3cdffb26c5320eaa17fe4aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80965b3382967d55f2d7b7cd34a579d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe982017524235aff8c96c3f8d2ced250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5242bc432c8cd5e43d805cff8858424251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2547448aad89e0d7e4181923e7a96f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc2fcc14c2173b21c6c0c18c09370253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92892ab703bd78724eda953f143623254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da372de7fd31ce3f3d4121f864b90b0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9822271621e5e65ca9b903f0c21884256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c180304126ee049538a670d5ef79f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6cde9546c79cbc2995c5b557d5b9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664ccb6b7c709c7d6fd7bd5d8cba909259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550ee2c5f479e29593cb7d87cafc792260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32aa26d1fdefac167a11f4a1d09967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb340a917ff43951cbcf0590b37339262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf8fcc73a372761c198ddd3bb40e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988fe94c9900fb8032d8c1be4090b8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32ae85a8151c225fe538fda6edcbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cedb042895ab352108dc3b6912f8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfaa4e3d6999d00fb98209246d676f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846e0e0ba4db2ad398e26e998c66f9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df438dae8dcb3ab2d6144ca985dc0bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08a092f6867557bff65f4d4527a793270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac941470e63618706368a0a7b8099af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdd485c3ad605adc97f401be95e811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2198c000983fa3e5aa5cd3b43576fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d3ecc0457823eedb57eb3cb06016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1553d1e1c34565815c8f1632e38fbd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f02efdec93f6eab2b35a33df4be86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a315a849eb6d01dee4e960df8a8b939277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc255126e9a8064f72a2fc5802ef3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1bc99dbe7febbbc04fe4dde635103279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607f887098ad5deefd61e38f6e6f54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b75f6c1b611d42710e6fc181d2ab9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6dfbfadae2ede60f4464fdeb840a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914b65c682f8b661dd5b2e5bbf4d7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd75161d639438e7eac2ffadd1d367284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debabb95e47823dfe6680049e819472285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdbd571cef814f83bf90d361526171286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c2c1b08226c08265d6b016731b01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5150e9b2996e9f297dacb2354ce556288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98412116e588a7e5cd57244614eaeac1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc14f5bfbb4c74028cb7a71ca6c4c35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d485b73284937642b4374cfe3858291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596419242ad19ea68dbd9cb18af04d08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08cb621622623b40d5911c74187934293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e21b5094ea4a9a38ebe5b25759662294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf14c4cd7e0dcc2fcabd9feb556944295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8451605875ccce20256a5b25bd370296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fde910edafcb53d41fda55d1e9c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57140fc7bf33b57a4bd6dfa77e30270298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb0014bdff38b50cc951e17f2ca42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46ba6f2a4c651428d9241b92b832a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2e8ada8694fef0c5dc3e06e9f33e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec82850f991dcd22ae41a2569cb760302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1290bb2f500ea228b4308428c36b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c781b44fb5c8094db852ffa638e32fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671ea21831667a1e7635e8ae4f85ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58f50ff4cd0296cac528eb2e2108dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94b6c68a4eb205ec673417661c0f10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aab04975794dc727a81d834c2c198308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e0d9af0f5dfe98ba618c19a21a1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb59f0e3fffd3d14c7b038d175efc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399787ed90a1bdf87888e3a69bcc412311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361ea4c875d50e80b169826baa0142312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edf96ee91f5bca80b8bd8a065c1946313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc77040f3d27175aa184b8ef5875539314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1986ecda9b40794cce5f00e622b19c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18d7a25f0f8fc8931f03a941777ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fdd53dbcd933151eb1bfebce4105a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545bb8c3a3a084a87637e5d8652a6b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d455f1821c67d7130787c9c070d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c99c7f0aa497c55a2240f40e89b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f373b311f8fddb4548a81b9aebaeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dbd3d050e0c2f93fa74af2dbc69f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06d6b903669ddbeafe288c76fe622323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544578ab0acc24b1752b0ab34bbf2398324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe72cedd6b4131325218821ba67a58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30faaaf7d14e5493092f3af8d8c251326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c0d86c7e0525ad959303dedbf6cb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653372fb2f4973d326741fb5e8c85f56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a2c8df55435fc33b83be11af65ce4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f37c248cdba5e1df9be0e3542c920330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b72fa0b010e07a2860e08c54b105b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a0fce703cc9ccef380d3be4af7fcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18932461a37b34c8b3e7b430387e69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca392f802227f5a2d6d8369006be636334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac01b7d4249fe171b1677cb098a095335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ceed5120457976aacfa602da976d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837bf8d331efb2a7fe99bf28af59a22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b26b0e5af1541f3fe84f95beae81dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e22c19c0cc0a71c42f441f416c9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c317d10abda42725175f7e1d96fda68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853e7ec85fe358d8b0fced6dbf6f506341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009894ccdfb2afa618302c11fba05d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a09dd8b534c70730e5e7fb62cf5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0ab31cfa763546b33431df77cb9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b48db1c026f874279ce284aff246345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26457bc447a4ed505cc0d24e53ed2fc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42725b397fd52cb71a6e48a3e60dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977965a68eba7f03c2dbc6ac8faf40ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82946636410ba4d5866150956f81ee2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eccca30daabbbf03d17956e0b2910350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0058ab6aea8adc2505c0de6a8237f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edaf2564fbff3c1aa7cd82b0eba837352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d1e4a4e7e123f5a602810eb1ff328353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b572093cec11a9da49e670fb73e45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a7c56bad2625de6dcac44ee1d1186355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f14bd797be363e183f61e62f5a7b1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb147460c613f40322cb76d2150ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779874b96b486e0c05ef052953fb8c3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce7311f36c1a0d106d32c3aa33d057359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068d8a3770923bf6d483a48ece7fe49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c444de5a3406413951f65ee16d7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395f8eb53ce3242cb55e4b76117db7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7035a2e84efc41996e7b5b7cb1eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8c40092ab18e32f18b6e29e76161364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ffd70bc36d113a3829abadb129df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a636e09293b945cf84d592e3de49bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b81880beee05a5b8f7f1af3549b0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cad71cfbc0b173b49240bb9ae09918368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0fe5e7e6ca8f8a9c332ddd9d3b3f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178314cb586873070659f24d6602525370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09ccb412d00321b0174cc34927dcd9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c696daa18b6d883f2e57541c2701642372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9af55aa55b4006679ac81423127dff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395558149c8cfa02aec1e64a36723a3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536875d84d072312847ad92d8e9ba29d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecdceefb8abbd57e9428aa77d3655c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128693565dfe3a31343170641e8edc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9a77ae96c34d6ea28683ca235dea2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232c43b067c86e04ea61f3b27b047f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966853e0fdbfcabcee99fd3d176028380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d74ece8ff21bb72e75f47101658c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165adbc00c9274483f6d06a39e87046382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c9a9367daaefb9f0c431f996e8559383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dfaba5baf23ac2574cf1ebb5f3404384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da391389ac61d9f8d13ffbadf0608385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d6acb42737881df73dba5ad1ad86e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd18e5c57a5462415dab19fb13d107e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f62a9a026046525f2a7fe5ec07ef5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bc1a5725e73244993eb3a2ce5234a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da8ba0b9034aedd2c10b97bc45ccc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b7c902b4fc7c4ef62527e80de76a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e1cecaa32f5a0bfbcd6dfb3acfb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda298a9e1217610c3b9f68ba4c007393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd71d18a35279ef84d148f2e9c1150394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83e5fbff113e429b1f29eb1985339a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db04091bb6f97a7628d60ee1b849186396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c8a747468838bf9d673d02f1b203e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950b8c772250f40075c5a2d86de5e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1162f55ead7c467ea24464f4a99a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934f7859509c5623976ace5d06623dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43e5fdf02ead71c7e07195d46de91a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560886533a8694d414723e798a7081c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16360b16101a239b7a3daf655fe12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8feb30140da15511840444ba74b3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9aabe5c05a46991928c52eceddce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80725c3bbae90425bf33e0f6584b57f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14309b64dce9af40c68dc63b5685f62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc596ab6494bf2f4be361dbab9dae4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9efa09076e5943bdb5a602e22ca91d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fc9d8d573054a8cdc25c6d1a975e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ae89143abe86650456b997958278411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c8c48336c45f7825d3e992af8d18c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa20c29f33df91bb73109aefbdf76e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80959e874abaa381e215c6042bb5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc2da22ca1111f7e1b6e4b1364bc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7f12bb4025f43bcf3a59ee0af2b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e86a39f9fd5af72c40bcd3df2e14ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba88b48b52af1076b644a81fc4d85a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27674e0795ed93a54e3a4b7d6b23363419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a6c2d67a4c47df4fb062b5670e49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649f0685fc30e69c33b8a5338966ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d24d9815116da1351187c78e6f5f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef09b3b8c5472dfb069fb52a3efed2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb6bb40a664e147ceebf7dcfd04ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9836739885ca86fad3a72a5d1630ed3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace99fdcaf8645c8cc571e5c8cad16b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df628bcd7c70e318396cd6730e8677a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38678342ca36ad6376bb5d93835904428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323135a5d3e1579fa4447b555d5ac2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939ebec444077cc837a47db7e01adc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74c29e1ad74f0564a475164885fd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f69914117b6c4b3b40eb111b426b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099105e8502ee2212d3dbbbe2d88d09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0cb852f036cdb01b9a72ec83feaa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1c199bc8a47f6173266fd58f90af9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7fda7006330dc3f6620f0e600b44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86499566accad03a8c128c4296ec05b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e8206bc6344fff7ffc89ec8fac6e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d202c4a6ddde60bd07077e851861acd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9720fb1ad8584b17a6935d0e3e2f1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d58404df1f367dc9430dcaae633e25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6bb432704ba2dc31dc50b056feb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85db7e43311a714220496a07fc467443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8725b5a0c9db14d7c22e94d9b5bd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f738c0abb0a762d21a566575d09f239445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb73fce19463e4280bbd28f28eaf44d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9ab25ea9d15ab3300a41e1d9655b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60a1ae1d83168e32177f72e6c1e18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45fb61c80224f80be046705d61390449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1fc1c150e2c91136d58f4c05802a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ae34d00fb8fb8a05de87606e7cf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217baa701307f09e061ebfe2102f97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd4207cfe10bac5395977462f523e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f942e0483b2036e04e873d2bd4ae5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cb2c8e6c57f5297e8c89a7fd629cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4edaeb1f9a7bb65be4c5f1643c553456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb552d607f495141a68d3184c746b590457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca185a8f855b98fe167133a025741b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d645a00342a106dc689b8ac0ffdc2d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275abc8aa338dda3e8a2adb7dfb2aa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13acd2c729e7cb7096237ce6bfd90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee463a50929238c9dc7f1ef4e9520c94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b63acdb0bab02ead38237deee9495463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f595345e59415534cb53cd7f343c2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508a33bba1f496df602708b1344b26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a3703777f79d7acd484fa4cb8ed1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e9078f04ce7fc810b75151c5f6880467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c775b57941131705823f50eb2927d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee4feb92d75a230420cd45bb9fd05a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b9fb35bf380761d36fb03c2026fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb42e90debd9e4daf2743dd67f762fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77469b60bef748a7a942e5393a6728fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7831a2c153562bce3c522aea6b632473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e119370b345311edceb473a5470a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ccf1d0a77a0a38cab7cf14002d9e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a8065d0c4f4c8f5feeea9a6837d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4160547acc5e36d2ab038254a0dc294477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293db2726bb815846efec1aef29f2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece457f52f2469f9dc847c7be6f0f252479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad725453823aa8d2f8697bbedd2c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c5b45984dbd704f684c2d7577b51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80afef96c29386b37885b72889d1da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb64ce17dbda74cd4b8ea486dd1aa17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8cd2bd0d690e6e165772aad5dad80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957883f5164c7b678bf61a807cdfce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b80e4be860881cf526634a42bcd3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2877491b68a91c80a1986adeb713cc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e595a67610cc306aab8606345488488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffce3ee15d51c1fbe020f951baaf37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ae6fe679b14f72368e7e94d6351aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c458647f93f23fa2fe4cf761c068d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d560fe090ae401480de4a83a9e7a057492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51b6eea6bb9164ac14f1250cda349493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092f6b816ea8a7e64920c3be0457f0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe80dc8ba0810fc1e3d8ad4b53f5cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e12d89d424bcc22c75f968baa212b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba8eb5de14a30f05c96f4d5e7a27cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef9d4577d9a4ffab3b0db8e3c63f5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41267c8769b55f64eead5dbb47da22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795dc15f990c46cad285f4681275c17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ad86bf9779ca6742103e50476623501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ccded39adb9eb29f90897a56e78ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a58a8d04205ceca8ce1d0dec28240503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3941e2ac5b058ace2307911032ca8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d89941ba59e750e4fd88022f9bed9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686702b06f5216ccadd5a148116003506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de2e0e0a6d8aa3c2493af35bafd16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b83b581563244934d236d8732009b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2af63fadd5b32eb9bb7630463518b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086cfa382523b5e4def8155c7195d3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1467373ac2f31b362beea7ce39c1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd938c1014e5dee297945a818570dd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ac59a32cdbc315b603dd35b191d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf67ed322bb92a924c0359181dfb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17056e55107ed9211ce3004f80dbe9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add333921266fcaff30ca58c63632653516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8885c48a9234ab38cfb091e7c851517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14e3d99390662396ba18308f35eb45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d5482613f60494141daa95e23656519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cdce00bbce6de49c55cd4aec559fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4fbb9e1f57ea2a76c669d8567f8c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ccd130a3e0bc8c5329811d02954a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba6fde1fb226c3e6a43106f6fe6ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c44389d0631315dafaf436065b036524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3fefbfba4cca7dd513bc36e89998525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f8636e80bef8013357a6b2ec2f12a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b8995a89eff3c3d5cc46983bf5a85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863238a35a5d43bc42817d81887404bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1076ba2bd4121a42f600c402b8e3d6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0c9a6b5f60a649fe479ece69aafb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a5ca8d5020dd1d5f7aca16e5ff3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a5294a2977dc6ba490bc68f9cf20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288522598623f6d1879c95df99ee7bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498214a0a1ac7cf3d37100debe5a4010534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a2610dd64a295cab628e3bba54fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af04ecef1703ba0f7d8802c6065daa4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2cfa7c594b7c603acfe90f9e6089537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace43d27bbd4db3cc49b6291605bdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485d64f4c2062e72a9394aa7841291539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b79f1d33db3bfaa32b2d7d045e83af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb74c0a1be52daa22d30f8a3fa4bf0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be94911294c6e8dce6fe1ab3a6c943542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0ed847451c4d060effa381f0b86e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab84d1e12c3c75547df7e3d4f8df31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b46350e8bc6ecf45823885a270da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838849cbd749003f9c9f23df6cec2f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4f89e1541f331c072585bda9f45e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c646af86f529fda416db4cb9aab7ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaf1658254e49a7e9814544fc67bd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68e76ed25fc79ad4835cffbed1d136550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfda5c6e30ec688ddc87610e0a3eeb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47d580bce6a5534f991d79f5521bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b68309481f6c5e59a77dc31ef08cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42242d937eafafa71072c9cb67ca9e67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe8b45ab7df7f4ef6b39b5b20e502555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07894f0aea210b28fb9f1f139723dfee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e2a3ce13ec9d1ccf8051d781e496c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617882846d3850ffa38e3f932c121546558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8d801befd77b60dcbec13021dcb72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350c94edb6907b826b4b1c59a27301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c15f7f865f78b84aeb19a99ceda7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f16b8d99ed81708446145070c66f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d04ee2c2d941edec5569f8f9f745563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb198bc55eded05e33722c723cde5f27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84c3177c9cfd83e3d3e66584e64af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d73bf7cc0f1e6821a056a7a3a4ef2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a733c9fede4beeb55aea53538740bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57040b161ebc8c58fcd060426fb496568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459227702e18c62d5786b977a1b4be25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e9e09d461ce4adcadd9bf3b15eb03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a488d0c7e8798ba9ed04a421cd532e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae54c98004b17a9ff534a6f20e6d2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3764ccf0fdb470b0bb58a4170f23e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9518d0fcff0ac657a80d89965b86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374fb329a171aec91571b78f33390d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc263dfe7516b9650bbd956dd23a26a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4126ef2306c6f3b07ee77018ae584ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0c1fbfa46b84191e4420254ea7f3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01743e2265c789bd9e2bbd0576c32a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad84d7195b7b06d34dfa667942a888580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28329650f3e2b5799e5ca3057ca6576a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e11c68eb4bfe22f647e63d4ce9d37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c09cfb5e473fbc0742d02176e4c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf235769753136e580c988f1fe699d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56172536ef27a65b1b919d52e53183c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8267380446285b6a66bd2a01e1655f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27c1cdf32ff76d83b52ac2f484d9c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce2963cbf5d76ed9ef763f41a8325588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac4c5bc7afaf3cebc8242fc545c36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f71ba5f1c4522fe87bffb000ed3a48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da59b75914d73f5cbdd6fcefb9a4ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426f3d5459b6d7af546c7251ed9637c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345d38f6e26daf1beac7b742d15d7bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f995997e26b788a2701b5ac4238431594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1a05bb6b4d1f43722e4246f998849595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad4787bbdbb46e560c391bbcac1cfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547327c55784fd907d8e4c4275626e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c2d32e1d1e53d1610bacb516c6319598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13f45eaccca36ad5b0bb2264eff76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f229a61cb6cbbccb9e3223fa25cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05c0365f61f22eba60c80b51ac463601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738327ea88980eb34080aa9c54d6c4ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c6dfd09d778e3c8b25af01c8189bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d64f76465bc4319a16b82433147da6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417c2d67b237abaa511f416eb9ce62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767f0c9622616f778115031006aab1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539d311272b456649c28fa16ee89e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a9c5aa0abee1fcccfe5f0058eca01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b187be26f98584915a1992403148f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56260d0ccb11bbec46afef57b8649610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3d247294b8dba0ce7516e6df0f2d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfbb009c24a6b212925e0555846836612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5f280de1de77234313f238a8648f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41b8e30ae27780069bd0da09b6a6e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7205e2bfd35679125d083e8b6f92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e99f2d3dd6915230bdf367c0e8a685616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780296bdeb48905258713d2352fa122617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260731e085a28e74a0c74f7ddb790a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8677ed99b589a7198f458ceecc24d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e076d49552e68e4748b3679cca2c41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd28087ddb85e6ce9b8e4c33a99ed4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc81a65e99270237b4e1d27325cb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c302c4bdaf03a4b7946fb29a73aee3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd131fc9eb62cd6fad7731eb6152bee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09aa54049b1730fcb40c863a3b015625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5276dc8542579043a82ea860e05ffe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cb3530aafc55911251b5fa57602ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d95ba98390c2d4352d653cf1f36289628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170510100592a3651173f9def6ac51f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffad4e5e19f8969d0aa793598173ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ef7b1eac82f1e4c6cd6f6f4a8eb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c68db02c99015d1a87c0eb1c66285632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed630738fa6a58be4adf9e7980d942f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8daff289a6324b07f1467aa47e2d7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36108ef113e2bb036d83e42a6b40e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6a556f0bfdb98d837709b59c491b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc115731c46704837bc7baf2f9f7a9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03cbb74e5298352404059793ff8c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24de31c6362b62740ee6bdc0d3de3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b0a1d7402940ab2d3029808b1e730640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa162efd264eb618720f875a10babbb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce774f3a3d5044773da4da967df4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972daf3882ed302d44aec91ab92fa90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769984bbeb9a39107f81114fbc5c04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb5e04f611cc19f7a0620e0672feb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93defd7ca57d9ecb38ad7feb35350342646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e04d9f3d39f2081d2767e13abddb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90e122c20c0c4911bf9b03e481924a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62f49269b1fe3c792cb93b9aa74dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd1408cf2070c5d8ce2d2ea37b43c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e69fbe4d15e14e7f68e31ad370e8ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c5bc8c0a3758522b9c099288868e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b96998b42974451b2dde1e25b734a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec6a9069b3dd410a943922554886f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3713c3c43f0241e4bf3378323f75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8ae633256e0023a704ef0b81164d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec82311a57568d7abe4cc095965d3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882cd077b709918725a0ab52e6c078658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227da4c489ff7f0f63d859e99712c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208f8967da61b880200048d0263de7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17302a1b832dcfc1fb2744870371cd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2dfb753748da9c68fb19c1e481338662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d5602d7bf7868facb5b7447dbd27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb09d9e9c1c4627a1bd2bedebbe101664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ded228fcc1236b51ce1f0de43c3b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77807c8bc5ec5244f9e1a078eac7b1af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaa4f737972eb70d3462169982ebdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ff4ba94c43c34d231291acbcd505668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c653f134e70564e50ecb2b64be35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b05b9f3bec47292227e408bf7edd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823edd45f2f101652c0f225fdcfcb7f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d58ee42029e2291d3eabb8b0801ee0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099829f8f27d24011ea885c55a00f871673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a4a9acdc55ca245446ed5600c7bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff074d629cf5793e879b26c644bfa00a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82242679dc20631f858215572ed827676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9c01bce177daea7b7181cfb1313d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f8df7cd85415956a1238424e6c4ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72ebbb5b98c361c5792d855e081124679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eb47db48b1753c91f7320a32f16ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f559cd66be97423e986d1ccd5b8950d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c6392ba15fb6d7e5119ac72951a82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211a665c10a010b58625adb07150e64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771949ce135fc0e93ba36774c7079ebb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14336e0e0c234490d6e8d91b96d84cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094ed4fc3f981f14de79500ad69f48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be15ec1111fd33884dc95b0cc4a8c85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc3204b9d22369685c32ffef446e79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd2ed6e90bc61d0f9152290d144024689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c68adaf0548fde6e47074d7880479690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c035207c17680475fa60b5e7f317f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8086e61c55c0cda893c7e1104460f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb7b7c5ce7e8cfc864834c296fd946693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3308791aa816c922dcb3faff39c2d36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9305af6463e30ba509215901211b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c09f3e5349b1c7d1b376da351a4d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12d6d2dc291692e9c81387f589f64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300603070e22349be1c97b36b1b135698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb21f44ebe6c6f5daaa775f2dfcf43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405e3af7da667078a1ea1c1a35ee8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b1a3264c238f1b51b48af9df35c5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8ce07d0753b51cbfbf4f1bf35e173702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e4486670a8a71ed9fba43eefe246703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e19d032fb0dea0922fa7bdd654b2c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c2301de3813a597f5fabd80f7b9fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cabdf134c8c19eeb206e04653a017b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e15da4a41315c756ecb3f976291a53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21ee8016e1ca944aec6fcdbc58a2a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910735cc2503e615c0a040cc5be29a10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692ce1c0e74a65c4a05b888420e92ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619269043a31968636e5381ddef559711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876458f8cb87a81f579994ea89b8915712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c995c8c6a0a7d7e0d82cb66c20d26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab78417228d8090095e2c419ab72ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91421da0a738427fcfdfc06c43b791e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04e279e45267327c886906eefac2e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3c501009af75341df34aff70d97ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e05f7b88d3fc52f1dab2e2ba7158718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2c460a817d615c98907b8b13ba5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33898467791a23c58c4cd629b9649f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed0b8a75eaa9621b4863855dc1eeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26db62e3a141161b4d0e2aed981e41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d30d55c6bc460a88fa2ceb8eccbef5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c82bc40fd1540ff90b0785a0e8879724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254974a7aa42f85c1dc4a3190cb1d9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11080d3d8fc400e61a812571656e01e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9737464374e88309dac813bfefd08e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62042bb973ab057a6410c9f4a513bf6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b2cec39324f489c6fdbcc05800115729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2ab989d253b593fee929db91025ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45f2fbe1228f35a08ac61caf8afd51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27bac768a7848af9034c6294fb2d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297db961d5096d4118f162d606c6297733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846fddfbd6a97d75e0b15c4ce698800734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830bcbfb6044d9262f12f7529dff52f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816b92ef8d0a5a77a1c26e8a26c2f59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1106fd8404c3e039bb26b091ce406d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc6a259fe99d8c34788dba5cc142e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92ca84b8faaec4f9c96093c9599f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd819e0770e167f48c66feb16c7693f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b3f041ba2ccd2d1514e594916b84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a19417f6019031715561a7ad5b18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1bfbdce9fb7876d7af4e670febb14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d682865e8a0ae3f612fe0fdded5d534744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ffe6608474f21848f1d3cfc5b17e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83b93df4099204690511f44fdbd103746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb1174aa0ffdf3ce48c5cb4fe7ff2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b8d2c3c452619ebda1c4ece625a90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd567045008ca9fd0bccfe2ca9030bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddccbec4c06a14a970f071416f95d32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f9ce0f0ab77548eb7fa9aee83fe1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401d2f96eff8a4e434d00d7c853bbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ccef7af3321fa11e63ad0fc97db43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3b722c8ccaab732b958b15837e4b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ef596c74e12c04eddd9e1847601fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a1f4a63c22517fb2d4bea2d8a568a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce054d146371e1f8b22416107113684757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82841f0939a1a215059d8c88f479c22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188229647cd5fc9fe4cb11bc3ea62a3d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc129984484b98a43eb4d876066f3a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc4771ebdbeb52a46b97d5740471682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc0d767b666fd2dd430d4d40c5f04a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1ca1f2d84a11da6bc2043545217b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cfb986a6deeae1806e721894127c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ef9399a9bc54576beb09c0ec1d8616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3472d377d511ebc5285abe13ca96b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5f671262a2a696280aabb54b95cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82898bbe00aea79609646a4c2f8864e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb3cf4254814c5cf5ae10a1f870a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c98fbbbf5c09bb03b2d905a518c49111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21750f0f9fd60e4845122b55dde9ff0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acac1d4f49231942f484611e97aa9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3449f8f5cbb689bf3fe1e2b27a18014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee00466a71e076ff7b72a7bf3dc93915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a5f3fe16dc8e6d63af26047382b0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629becd93b367952303c6beeb50722217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78228dab7ef2e6a1c003c71e6d2795a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec6cd8b99d27f17d2c23e7410a93b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a7aea4d215615988d79ae843e063b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c393da0048bd0e9979c654068000821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8e14c833c16628fb6fe4041229a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33c4241848e99d8ebf862fc32c99fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f348ac6b5cd07b5409517ce3970bd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654acbe83416d2fecf593a0dde35486b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ad005db54fa0f38e09910b56610626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84520b3548389b63ce4773cbcdb6c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd7e2c5b935d6c25bea36a35320ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a0dca64f515a6f5cac037ae0835bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f970497e91cb2ba969cad9dab82d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f249400751a560e3845eed7f67c85b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b8a0499a2ae932153d72b081f920132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f59329a2eda0e50138930ce64b0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead5546e6b4f54651b9b2affa63b37034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bab32fe335a0a17871437648758bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8559b95f86fc5d99713a5abcf7a9e2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de364a87c9d7ccd793d4dbeed16d877c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eec4b5b9fb1eaa8c28e275bdd0a3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db220bec977689bf53ea524fb765ed239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0792396485b29376da595a20fca240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578348e0a28014177eed92a894c95d0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49085ae7cc3ea4c0b37b5a4d3e3bb3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544feccd2706563b0ebda147b252fae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf791c47ff0db31490ad24de7371f0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5b8115d1c3c970e0f02b6c1e451f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed05cde420a5b8c67d5e8579f0b65946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e64facd3ca914ec3fed088829c96047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763eede91ece1cac0074cadb6f9d74e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf324c02550b99dea2d4eae11a852ce149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3bbcb42c05859a7b927f71a8d3ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ff111d2063de6576acc5195cb5ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526511ed12f753da3b1b13400e2581b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa78682bcad9d842aa90f1591ece253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466085a4cf966435bcea5c0bd8b6a3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f7f67852df1a4e6f53ee6ca189b6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5a457b72ca009aab9ee9eb08c053a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0c525b2dd81f9ec32b71f1db6ccd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584e61411316a7d41cbfd5f10826a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d2e70e0ecd59a140bb3736578f3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74511c99f66d03e9a7869c8fa7aa6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e266e70ce60fe33ebc7baa02f684e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9807cb5b3689fabd254f06c7c12062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ccd3aff4bca3b73bc533d31e675d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21849b24a4690eff4e43b1e3cc4cbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448803da81c0ecbdb256da1e7edadd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9106be5e64e0d4cff510c835d8d527466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426df72f333d26805fb1ae556a42e5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd64732678528d46c914ff444313b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e415553f9c0091b30e1beb1bccb46e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdfa2dbc3660c3f55929b05744db3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40157f7f57bf411db688d8ce2f1ff671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b57e70c0c39c386d836f092620c8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d2fa8f1ef4a191e27f61c8f891d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab553090c257d2d8129979229bc3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e5ce231aa11427144973fe56d4f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7c9cd5ccaa15a2616fa66b70d0daa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f811cc90628c60adde523b2b1c7ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720c7386b33335bf983620945ff51a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ea3b4ec1d334342c8a23c88488db879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab76a76c5cf6fda00ed9bd33478caf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92a545326d224f51912e189b6313bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d5eca2c3c8d6557e6df48da3b68fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f91e52231c2f06a5e8ca0e61d717b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4fcec1593dea401bcf6ca2a8a8b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d41ab9fd41d9b05c1d27b29a6b82885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eac45fdafc7d3966afe4fc14f9ed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55971badd3c9482d8e9f45905fefbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6fcbfe71dd54f5f69d5e737d4d5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7fd3cc4e8f7b6f485727f99e7c68989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde7f10c51324d27716f083f801864390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d191fb6bc876a41889cc7207100e9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbd86e9f8d14219580540087d24eb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fcff55e80afbee6bf6bb0fed8346293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d325c33efd5906789f0c6bcf249d9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a29c10e3460c3b768d40f19c683a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f976a99e560849413d021e85ab799b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32705adcd536b3bf4d203c1003b26c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644581216398f35159337f79718ac36198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe3097c98a14f059b8a21c2b034ae299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1277b05386e15a390c2a890bb84ed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300186531809b041d507facee8f0a34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d02346a7eee2b69f8a0f4ead2bbdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bdb66335861dc227df5e9f2efcdf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c40f601b20336081a01592988a2d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26a97b579fbd5743420b222164612f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524caa13dd63667cd73be70cad22851f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2dc3ceb75502398ae6341d98b792107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dcc2fcd5efa075e33b2252ef00d4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2745faf8e8931f831a3a8a61a6cd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd7c40b5b31740df0ebb56fc35a94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d42f6466b4a49b64d83ab36bf40e2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad551cf3344f17c4148b107632d8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eea3db0b386a5cb6d004c032575f73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2f7ed7c2b027a46a60bc5a6d861b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac7e9bd88137891ca27130932aedc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63efecfc3ac24824723925a32b42c08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e3e615b8ba264534fb138ede0b3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136685861e3800f45faed7e6a59def6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85401e7ee9606202c66c29e5314fad52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb79f69350fdaad2f79a9a8a8f742a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a4784d8b58e0300a8a83f21cc91f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112db69d2d2062a57c26f5313f628c90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0152d18b359e50298cdb68ec02c4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66693ef9c35e5f74a4398c4d3214bab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3be48fcb6f0b5d3296f2e84d962e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5d34281d642834c8da19d54564f5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d658645747515fa0f2ef1a4743ab3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c83acb658e8414491cfdb97e676a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d1560a508a7261d727f381c2828eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8741831147de76ed07c7ffc135aa4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05de1b8d9f3a18e8099408cdf59d02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836e9e895d4574acd8bc76679752b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88303694e012443f8d1665de0ee08e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ada4dbf11767ec57ee330b6ce9b96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea506dfd9a36f0dfe647048d656cdb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a36e6f21a2893003f3a78b710d7ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b61a5924d2fb590857071fa51bcb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9dad92c1279ecf6307cf96d53eaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823239578e3a99a91f561a5fb2885269139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d213817a6f321ca0dee194b3c664b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b33a096e879efb4ecb6932a026fb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17367b66fb643377889450ac44db5d6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d629f123f366f6cfe556fdc62a15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a62d5ec8ca6630b6e000a620b1756144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d0d03d7aba989c4d449d0ef136b32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72609b42b00e36e5208927e4b13873c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de879a15deaeaafeb0bfe905f41cfe66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37766eb5870691cb4a70308f94707771148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25ea1b76334bc1e9800b830b115083149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569979e1a17c5d89b5fa8a46fa01d0eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf35058105e9be09fd98c01a6bcaa97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4bfcfee23d717951ce22d210a5230152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd58a18799362845dff12ea849708153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc32d1f0f71d219f8f28f099bb664154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979be68e34c66f8ac7920966f8e105c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ed08d264b4c20c76840ff89c0dfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123402e528be51a253991c108ee5a62a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a54be906479b01934c72d2f76dc979158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40029c8bae6c89774b0bb74665610b9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3632444af88ed51a9be0b6b57299160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aa907039859670f62035bd8a74202161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8488b50181351190c59b18379ed6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a60adaa66bd56b742f1b024096f3eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed946d8cb98c736d897797dbd8eac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63aa57ab56b16862d7043e8267b044165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c1f5c03ef1d058efe7f057a48d05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992bc9643239b6e6dbac01aff84ca6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08806b9bdf604b49745087cdbb390703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc2684313677cd2fbedf647102d936169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b4c939c4b05b32f596efc8ff172b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c46b8c1a8bd96b41727e96f401019171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52578fb0235e2abd9c0497f7cb9a64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7147c9055ba689013a2dde2c78e8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aa08431c63f9bd7a7c7073a5559be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87652dbda0549827a33f0fbd010220e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3bb60841514ad076075c4787abbd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d05e232acbc7c2208af4e71c8f73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df0760797d9d25e01389af7915df21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ead3ed0fb5875ae236de2ac08ece3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31397bfb1e94734016779f7ff3d984180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef619e1c143d3ded7c4d76c533f2eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d656061b7e3490543de6db438482c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dc59bdc8c2e4a3a9505a21e0af917183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915c241f7d5277586c835b3701aa4bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d64591187024b305fcb953dd8d4b18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05befad93fc5df934b61e6e3e55c90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd2742f21411c42019fcdfd26782e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c16e9c11169d828884fbf4eb773b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54ee16e715946e63a5ec4114338ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55c362498a02ca19c159a100ede390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0132cda8fafff5af57d3fda61f82a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db67979dc79cbd944e7cac702aa66bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81ee5641445661be47ec69266c980f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c551bb70159f26f5737cdd9d49b85cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f44a881ec56c693f0156b5203a46c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7cf49ca8bc26bdbfaafdf5dda1ff1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d3e898b5d669b48c55527d2a9ac41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94030f2c0c379438471d71378ab1fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4ec6e89e6ff5e1df1ac3209eba59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113047b2067b29131206e127c79fd6bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a999134b8fd3d702acc845283120201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075100e76fb83f66774d4d29adf2c7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada6ff027433446a765016398775d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356785314673f664973e274ef50c67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746ff0ca6bc06c73c1838cbcd44661205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a85fe79f1d04458bcb259770315e14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713aadec851109e1eb16160acef2ea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41ebedcc21a85a041539bb8eac1ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ac1aa08e20f5090f45dd7f70a6d16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cc9dad2f07b5a09ce35767be8af78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630372dd67d85f79fa48b9e439fca125211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ca707960ca690edad71bd784743e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39716afb79e2381d8a34249f104ef4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014037d34b06454bbd30f14f3f951cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dde50eed4cb8239b28806d0a1979fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd13682ccfc53706cb7deb2279d200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b41305cadb167029586cfe03d7028217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613959e474b21fcfb6fc6d0c2549b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c5ce9e3c2326557f26c082f168d6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98167d7fd396eff34eb714b9a13fcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e829e847759f91ec91bb8ac3bce78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa0f7e82ced04713bb098a487895d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35084d496bf79b0bfb45fbfe4a81bb25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63373b05cc711e3deea77c235ce7c19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdc2573d5f639dc3fb6b816cb2f8e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d48055cbee57098daf7c9e190f35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6f44f1db4cdeb7c3427d7f94b7e7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b647c5db134bcbe7b8456a34f441228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27633c84b3dda94f1ea5a8c6f74362a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4a7dd19c8d802d98a0a6f7bd0456b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c418ef1c1d2f02644db69fe9570dc71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb551d70a3e4e6dcd30aec7c4aff59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d1709e4511e707c45c5e85541e1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd49dc17ec7ccbbc18ab47b695cfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03648ca244f7fa912067c26107b383235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2d16e017b3767ef806002a85b8b03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8bf4e20d0dbe1b39ed1a159197d2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc908f6cbb9710bd9064784e10175f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab8bf8d3bc2c04751bee7a8178481239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed08feb9d52562c56dcb7c5383dd7b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58931be8dd5f61eca340f6f8c43c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981156d3d01ab096e25998fc6460f8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787cf88165d3cd97f8ced148eaecc27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca8978a0d53f3fe007e147dfe1b9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4d218c973fc0a89bb75452ec5e84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431bac4ed9587012bd090edf6c1018246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964de83f60fff1e71846c4a7fe5bb0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab107302ccc1ba31bfcbf83da227fcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843899d4d72e1ff7a01d85c448455f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91e899ebbb6017b417b52b1d5c65c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7605ec597f73ee23a2e6bc510a48e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f25f4da0ec5ce3fe56381f51dd128252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b43dc30bd357fee2d1a3e78972f9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb1b8a6e725fe514a6234f177286a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0374b2b70dd87b46ad623c5f097c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f78a8f840a5c0efcfd98d2312e9459256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d49d3e5fb9fb0a388cb380ce4d0ef5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0dd26022423e13ebb407b4e72a4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7bd47208f9808b5625967a8869c11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4510b8b565618e3bcbdef5089bda5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843994ce431851529d5a8092d240851c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f61a112191358b92c54a15315fb5f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235de8bb28f6273e810c97f9f3cef0a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb586588e237f60c8bcb8a2678d90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455d1a3e7e6f7859b27799d0397a4dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992be2e2db9e8af982bf1bd585e304d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d34e7acef37f6a6730c9ef5d3a05e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d27cba7237474ffeee0650c89e5e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57406d156a9544965d004ef302dc233d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a2b04b0b138c551dffe5dfb13c2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc854fdd4c884f0416264bf4593aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256c570352453e00a614611f6969f5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b9f02c14dc7bcf71e9d0e4b09e86a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf155b95e87b511836afcccfb16d6f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7541de4ed9b1cfb804bf0d498acc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcfd838ed1bddf216f64423e10bf97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4b16752408c85399d1c9eca91a3c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af62599d8f2c6daa3fb0bfd05a5d207278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475fc322a59b80721987fafeeb22a96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b8df05201b41487911c0d3653f32f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83782b0120b928b2e0eb191161522320281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e700d1a685cb43a485499422457e2a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7099cbbb484110e7023f1674207756283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f307357777611ceea5892a37b07e9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1f432a273d6e752e5b5f7a95125b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa998d970c912dafac397b416fc8f76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b082ead7991c142128ecd45189b36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eed2d26cdea1a126d429e5ba986fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e6ccd4f02179452d28e13830b766b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a5e3c556fafbd553e66f7b22f4a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf23067c45ac0e533c2849c6c24a260291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc6da696a1169f535cdf632a931db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf53aacda1ea7f806ee8961060c49c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4baeb020562d3de7de13a06ec5f55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb68756d14783399ed6836b0404c40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1cfed92a0c40d44bd27f1bb64e199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e71d9d7a5e6db84977982ce5eac6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf969cf8f1d78f8bffbf28719f8ced75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03020f4381e5784904331ec5474557d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b26ce852300329867a9a91d9b162300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa093857a33b6aaf3f369942bb3e2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a737cceab686d9c3e78e362792d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e11a4c3d9432bf5cf0cbf9c66a1f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec66379a6e6ca6e560995daea68a5f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7266432f412fc49db933142c19b29b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c029a949a9c29ee43c45200b89d1eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937d35a6317007b7eaf35e0bd3f4298307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ed712f4b3a819f10258fd3e956c28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc420c800a99602170045ca52d9d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c557b9216291e4f27b5a4e98c0695cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3b4e23ea7bc488c3265fdeba332db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61348b049b560d699311a95e41db79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6c0f30454b038ba225adfe692209313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4bb4c2c13f7ebd9e914b0c46bc30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bac6c86639a1721f5eb47fee0677e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418b00c7be2e9811b0a5944e9c9575316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45442d35f25b3659a6c5fac84f38e5a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5a1adc3210187b87405e27e4bb30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9230b6fffc6c067b821c873314ac2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a99ebfab25dbb5e71907d4b584c79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa24b91ce9c1d206d7692fdacdd8925321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fd15adeb336194784482e8315e646322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b82fe8ff767ddcf00476119555fa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871d02228b6e2d72bb4995b85f999d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538e7d88ea685acc953af343775ff7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616879a557e8266895c107e0009c7b78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025437a8227e619db27fdab8389c1496327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527219cf1cce7442e76d68f82e80569328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc22a8f58f4b4d3547da28f0af8e63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf63a26c520398b359436ae37dc224330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f0ff32dc5539696c1c3bf63de7d51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bdc39ac89d73a8891ae7ada55ab58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca879855a11038c23da7d3520a6509333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c82e986e41e99aca1a7d7762010ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6f4be12b79bb3de303f670a834a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080241933dd15760d95e45e21249f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b0b0593b131c5e2431873380c234337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e700f87b3eb95085f64be639b96806338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd040e9a6a9d81e13a8a30afa11c1d37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a011652d27552273bcefb3018a9e8f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17789cc63b9a83f3d4cddece0d4b0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736403a93c7be6ce325cdef03a4492b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc071da2ea9e0bdc16bd113a1843df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9fbe6ce55e550e9efeb748d343f7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d81d458664abb6ba14c9b106fa11e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b36256d9fa6d3fe08816091fb3641346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7446b5cd3b0058c14b976f6c9b51f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df644dd3f65fc3d2c65575260646b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1fb11b971455c40af24b72dc77c21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a315efd8f3722f94fde08474398b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960fb64b0261a9cfc3104d3df01e8f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce808f2fc616a111d3ded38e263e1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653f7aaf9ab3a09a5f662d28bedd187353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be483170fc8eb7ca9c8a85ed591ed4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bb189df17f3a45cff5500bc7cd484355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5eecfe74a8d69329064b8e80b70d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896fb9de77bc80470b692a59424e805357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603137bccb380f7dbbcaa273781de249358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326f4edc1ce6cd4f49193be4b13a2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa84dcf8d4f555db883484b44aca51b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a10fcb3af7f861dc27d702d1acff4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37584d46a873f19aba1266051d107c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f22bc16e178d2ac5051306b90570363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0f5e773e6f439e36136d278bdc31b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd6c978e478abd327996e4769da8de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df989eb25f88464d70273cd53ff5168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311734c549fa4bb65c4c6f50749fce8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8404d7085fd93ca047ba65d54f6e2aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91024b8e7bb2629e078f6307a0b4f3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011008c032233fc839a09361c2431a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf87f1b6c8715c84becc0622bf61c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4d76b289758457a4498e968aa7011372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a358d6b90f4022a5e69d8d34d11635373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac9cf0282a7168a1850f9542a68ac6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f63650f99268ab8c148ca16d670381375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda990fc8057e835458e740dc316b43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fddce1bdfca8f3236cfa0a8f43e4e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab1dc31d52ff4228ddf2412f41255378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4982cf772355e63a75f16ed5f84af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551b15099a35c64c35d835af893ba7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8521042dcdf1fc8f8dd2aba866ec3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87f147dde5381ce1856e14bb2461b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e1de984593be26922785dd7daec2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27718280bb7d8fbcba900cbcce131e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc47eebde3462f669209c14dba981385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b604fc1f02ad2dc2bbb2f4ea8e8ad4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de39e2834f280a471ed96f796bcae2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120becbe5ddda28ebb678c83b7eb52c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651bcf74c28fef8667624d8bff21fef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da6925bf206207bab84b8fa9b41807390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af481219fad01d84b5ca0c631ff0e6dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb9feb9566429ef22a901025b2446d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37acff0e01e74f518795a0c1f1559393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c7508e7375b304e440f4997f80b7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21cea966ae65d676230cff5cf41cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c416ab6ba25687b30cb36c09fb9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1261713e1c37e61be080c8ba4d76db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bef88ad4afc438434a6a3bf530453398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97729660a5c2b369061707498dc524399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4bd3edfcefa7c13a04933087a414f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa11a90b62672f9723bf677ed78434401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349933e0fb54c704232d3ed38fb300c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd21e1d35e043c54d8e6d11e3b4372403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f2faad20551496e7b70d7e34501ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766da942ece11bbdce49f618a5c04da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ae85e70ceaeb8b0bb5006bff04e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eae453df7c03e7e75103be5a86892e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125d3748e41a187de7716044fc630a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f141f6e43664e13c85ca745eab3249409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ef9de059a69e9d9afcb46090e402f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887c3da282537a7a920a91233a80d00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3302cd5fce1fa977a759ee00f4ef6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91cfb08832ed03f04ca2e87a84a4f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77fb27b35063130590fd8efdb69b54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c7157bbd46084ece71d72cfbbc9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b03f3b4df2bb41d00be05b36cdcf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a19cc0624dabe9b086d69f90b62ac9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081056488dee4b2e4c154aaa933dd4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9980d20abd4c17880464f49525672419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d355ca5684f5608ac2b239ce4607da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190452bbca8375e8eced56921c719ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5f69936f055335021c759345e3d94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9229fc3c3f33ae19d463f1d20afd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9426b8ec688ff0c438743397620c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d5d812f9998ae2c0e0e6575b9c498425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8d04e6b2a2869959399520ee7ccd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3898390b5893a50dae2e10f01b352427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f015e842bd3205f69f636fe44b5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcfbb534cbfedd3f70b2c2b635eaed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c89416385bd52c23f3b1ec8fcb9466430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821ce5047ccb35321f71e0174321ee7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf39ece8570011e4b70e435548fb0c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889973af9bf370c2451f9e00cf2e8db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce4c7ca8fd025967f209f40a48865434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6dcc81dc23ad8cc9747347f6f63a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36396443eb3051efaeed949e8dedf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c4522a6a01f007fdfe8196cb6d822437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404582f6128a8b7f5c9efc6419752e42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712b30bd83dd3edf692471e4fb73468439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011dddc7d818fc991f68541df5291f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b565c77ac8ea0a2832f1da5c3cce96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48e708005f613753cfe4a3ba28cd1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d4c5dd02228d7c797927f16c9101443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace0fb6dab6ff0906a7b30c9f8a69f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd4dd25fd36ab5ee3aca15482d5df6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec9cfddf97ee4434947b6acb749a59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43affac034f5716d3cc0103b9bd2aa65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14aa14342e8bf420a9c11d89e7f19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68eee5d31e1e72665847a792e2ac9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32efb4ed675866bc0d56a68492e80c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcc0317090139ac6aa6f3b2e1a5fc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f29096bca2dc2db56b6a0c1e1a7a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d81ac08e17a76cd02fa3aa912004c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755249fcfa7a718061db58d4918794454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ccbf902183c3094ba8aaf039c7ab5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619259fc654519de551365b17150ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f3e55936eb0551d88782eb4fe6e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0c2163e2f5fbe3535dedf0a177e1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a15495efa0a591c2158c10be98210459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fe01ee33f4b2f07f6a12f5b214b89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490e1e98a34fbfbfd74d114053c3257461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2ad9dc39638119a5523ac6f6e331b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222011c693c72f1d40b047d295f7dc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9874b0d65e40c159bc850489714f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cdeee2efca54e399b417edf13ca0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fabfe1bc3989b4fc4932829d6f4b5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecaacc5f3995ae078dce6a7a7ca8db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffefc3a09e92525d28d2328d75e0122468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645daa139bebc059698166bd497eecd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba51ed3caa88398d3711d4a6b8b75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece91ca72e82bbd1f22d9c1bda5389e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94776eac444d8ea522f1058118191d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ecbf613d831212c48eb84f3e0757473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac1347a8ac69ad5acb9d777f873884474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693edf024cf63d737b83f55c221da7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f1887b767266c15d7921c16eb386476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554927a01b6589f367b28d84313e781477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff1a38c887bb2840028bdc55c774b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7482f8e3977c3ee95382b5241968c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b21920e3b56b35e3f7b13108e5509480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d28010bed480a8948a861439e960c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd8ac1eb06f43ff6e6cf232650be24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de35bb50ded56d75eecce0962d08bec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9109d35597b509dea083edfa2f75e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02dbe47377595361e44bf5e7be1eb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1108809f1df2dcd179c70a279962a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904c080d07a3b81b271d682d087875487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137b41ae2541cfe7c4f5c5bb5922ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf570de6e05485f6d9d817084235b6f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5380dfaad2575beb20b78c385b47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83082b20f1005777ef019fa32f5bca65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1c528ad257f2bfdde61bb6356613492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54033019ce877c578dea26b3757d070493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eb6f6d4a9b96053be36b8014dc0ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ead8a227dc8320896b994bbc2209495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2bf7069b334217314f96aeda63d9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89faa824bc71fab323d7a613d1681fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942c78c6c6856806e39f0a3168bacfa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c3ac901d79cc17efa9765228d337e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917c6e3766e650d26a064f107219de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb88cb7b01812c8fc10d2741dbe58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a185df64a1d018da461954b6dc1ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca8167ae6f257689c70ae4982f32c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf663b83434ed18e9d78621377202f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d65168251d2b8499acb154da2d861d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa6e341a0388667729a25795ae6f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494b1e949a4d0a27bcbdbd1635c52d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0d8de7b542c558effbc6fa0755878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c076817ae096e15a2e47b9c7884c92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae603d5e69c5b9b7e90082c7b1a230510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abc287d0039d8296971b3c04cfc4c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e7d30b37095fa843280bf62499b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f39e624b59fabc11a9672b8708234b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a8ec7bfce94aa1c979cca428035b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906a8d304384f0714c9c739fd553273515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94a6f489f3a1d25aa4fbb5ae8ee0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f0574eb617c5d55cd68191f5fefe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf420138d6cb74f9b2ad63c672b2d8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996de503cccadeffb202f452fe8f1b2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe219f351ff7e567bc7bf87fcf0d619520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba10e94c427dfdf0c2c0236d0b866521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63158a84742253e1908160140b0856b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab798ea64216adc1f0b22418d013f97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45cd783e0bcc9db5fc30b495c865b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a5841e2adc094d8686f4c33724e4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9878cac413da5197e8dc278a3a3826526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce3fd2e4aa51a1457a751180b1bbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaf877b211ff581f72855cc18f71a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488dfe3b9a9df92150d6aec81e2f82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739853e8d54e68369de08d480e7a795530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419362e9c7b0b8b41c0dd973dc5f4b52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7f65bded7ca78d74c6cf73dfc790e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac058e8c13675bcdd9575ea389c7fa5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0584d861053a8e3e309b0de0bfa171534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825cbd65d4e46f81ae362087dbc1df2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c26848edc294620475c94cf459ebb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa21b9ab4beb60723766ccc61661ca2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50de71b529f9ce32571a67ebcf2fbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad65b18135ac327166cb897c4cf960539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf8d2acb40057257b7cb4598d98f22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317879c62fd4161572645a31386cced4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542b2378ddab22d04976721f6ae18d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b324068733c0623e8aea48a1280dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b97be728aa53bef9f847f06c8393e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3d698789d395073875e526b6a643545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266592579ce56d58555e2d1cb30b83d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c954946d8913acbaa28006084a1730f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b03d805185b90c99d5f00bab33da9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf7acb62a611ed274f38abf6899cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e670c7ce434dbdf528519b6fe0026b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60abc9dd9d33bc1d6df8991d23a94b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0066de68affd3d1c7c1b34b4117fd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a253a934d4e67d18feb1b63063cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3df4784cff3d6958ccf9ad2cfbcfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1b40996658dff913c36a20ebd406555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6078d78d3768f11c40669814a26124d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7645c782ac2c479489ae03b69c758a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450495b183f62ccbeaae43864dfb8c26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459823a6798735a96c1806e09c9c19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d88a785ef0ee73de129df3a2beec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dfee3bb9597b72e603457bad7eb3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b1fe831d9c40c527024450356c29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df130bdb359099f5068a6783445fc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad623b634bd86747080fe5480822b22e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeee77e420250dbd7bf85af41f1b12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee67e933c9e77c3a7b207ba0453489566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201abb81bdeff2f7608270a5b5fd76a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3442f39e966bfa5397738df2c0705568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071a0de24eacddacc4eaf7eb7bb5409569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7b31984ee86d6fae1b5c11bedd4b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9874bd659e9a5ce14c6502dfc37b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66e7b95ad2f9229da0e93f0f63ba5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56959ba6f9340cdd91ec5ec8f8d47023573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f0fc18457538657689ab5b5e0f2a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957973e6645affd4774075f163e13eb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a78814b2f9adfa4c5372725aa00eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db7ad5beef917d579cd474851694d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991d9e0ce265363e2eaf682d631605c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421c07abcd6ff16f602b8a95873818579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed576709c3c7fc08fc70b9b87bd6656580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57459bc16126da732db67ce9d3a5d75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03bca7b3b139f75e1aedb8b4b9cb14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d6e202bcf5e1382c91de608e127c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06df7793c9fd2a11bab6546cace721584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f54238ba5c85a01114a78bdd60ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7609556d6828527317b8f46c5ce76e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd224f742e67299efe16c90a2acbbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0da027644c9dfe3fc7d0b85056bf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9932a91be342a3e5ff56c1f96cf076d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51866c602addaabcb99d823553c864590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070aaa732de5ad75e72b779e09038e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510414b1854169b9b00a6ec394295bd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74200cb7ba9f65948c0ee47e1257a548593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8fad594b6646ed8157a70ae97ceb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ac34eb96445dbf103cd87d050a03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb333614b8728f5142590734c7607b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15871d58999fbbdb2dba417f027db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c89fea408367613ec00b84ebb79a62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e348e76f54d910415e62f02cfa488599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b37c1fcddbd05909fea3f6864d6399600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2548120e7cb0e41334ae640124195601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4139ff58dad231597375392ebe96b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fc073e2452f812d5015850d574986603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac7e5cb43c6502ea6cda76dd985fe5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ff44af60c25b5b723dd9219947881605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6727ba90b329d613810c17449790311606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d0f70c7da180438e262ff4ef3954f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f7d674bdf0b4424b74d022bda40dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40961afcd08390ed34cef448cb4de12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24306e305e50f2d454960a6138270c09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee8eca95907f9c23a80b3cebda085611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340be619395096af744eb342c3058f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eee6e08447582c42aece0c4d441870613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b90b795710e7e49a0c1123d4749f80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165826a9f6bc05cf6b2177e0cd84578e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7a8ef4f722e75353eb0570f70fe8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d498d21bcd3f98c03b4c3225abfc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5e27e05c00b98aa92142750982b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f45a3b7302ea6f6c87b3c641e9c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8944b867783d9d3764afaf21f3172620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a03987b98c7f6a0aa4fd4c2d3f2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd80bc9bbbfb2ce7791e7897f47c33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b1d782ec63abc7d98f13b24f63792623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57be04c624ef0d1882c0ab538c3b998624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab83b67991d1ac2701a24f4198c0d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807094268ffa46d02c76ff506f2ff2e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757efd528cbb699eaa604fdab793e2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6fef415ed071279eadeafb37721b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bff7fd97ed478081c13fc0acfa4f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94679ca9282fcf57abd91a8ff424c56c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c388115511bfb8874de572e280a0cb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f1c123697283d31bc3cf1bcae6af8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd532d2c6ea7e2f992167183721bee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166058fe3df576fe10f128f1b7737a73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9524318831cc72d57093ee66e6cc5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62223a383397021eb30c914d7c002257636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9540300900a01bd7cf10f60f471f610637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1998a5d942fdd7e2c135517e8a6ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc46ccc47646938588f4ffc5997e2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac533b46aab879323de60b738cb96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa84f12eee2104ceb5c035f0104b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3127594a1cb77899b1819e205c6aae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c2b5f2ec7714f4ea33f036df2a3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670728751ddf3667fbbe6067c9c62feb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dd17c6877d1fa8f2e4fca65f64001645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8cad6dc6b13240f88a2d83c07399f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c35d7cdfcee100cc3d102a11c26255647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7d19bc292f3aac044c9f89fb72d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e811799dd4e78ae3ad06406976d9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c900ba214066d75b8ab23546c130d2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728265287572111047b9a1960ecbc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358ef7025691692bbc0c3b72654cc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469ea90941646306f1bfb1aaa3e85f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c7ff2bbfbab9b9d0cdd2655a5514654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d60c197385b2ba8822f815bdd0910655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fc607ab96f751448c676f66b1a3f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3ddab9224abb1c3e46ba138cb637657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfff0c2b71734afdb611df27e0c27a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e8420c64dfa5df72b6f40f7a49c78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d366a8c6c41aedbe2fbfb9c594f56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5be594a90061570670da12d719df6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e2b6ccd5ab0736dbd65e79f59db2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb76a3a490270f11df75417998431b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed815507f4aae0f950beadd1b0b26b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af8bcecd18320e6545990405a3382665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf025f1afdf6d43f5371dd7ded10fa5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42c77cdc86979d6acc5eb6783d9ffc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f73db4c69004c926ae2a367367a1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81237826e13642b99f918425bfb06852669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838bcb09a1d140d3f3f7f3351ed3c70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894622fb445c7618907aa4e922bef958671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c304939041a131143360e98dd60352672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e573f5294ccb5069033317f52c37a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077e90fcfbb7163e3dd082773848077674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496c98cdf51bcc2716bb6a52a7367e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602653db4a978825e873c8a7991c31cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6706a77576e0288a5d1e93f8164a4ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3182ae1f962a6e3487c97bfe120b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c6ccb184ca9146ad71db52dc4641679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37185f7b90b14ac4ca3abfe91e7942680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858772fb02d8d17e31ab55a6621176c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae864164481620684f504bdac9dc74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61531d08f14eb99e56683422fcb43078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651b00289323c9c7ccb26d63312d855684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6d75b371054e445a393157a78a545685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa722abaf68c6b42fc48ebad1e01c0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb174635badbfb4d69ecdc38d48c6a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a8ace49a3eaf19d5a0458b716e26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcbbc4cceec70f144b5890502e8f46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c594b4e525ff78b803307bd660e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60509952250f62adae0c404e29b02105691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bbfef19fbc03c9d853d7ef332dcd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd5c98d6ab29bf9a29c25be4184b52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c216c3256acc55da8a25434f448e1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f627f77fad2eecad07dbfd2b4545e28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22876d44cd1115e9fa4458611204247696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb44381c9f9e24c21a717051a170c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0d22efc0ac58ba51ab48c13fb0b53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb79b9df6e04332bf3e423db8d4fd01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb1a987871e873958c5fb9e50d52e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d727b4469f255579b32ea96665cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b41c0a6bdb272bf396a0714a68ac1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c949fedd206ccfcbc9573432b06e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924954206e0b5b04eedf42a914513583704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b165b099d1873aae9f72b42d8ab9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e64068479e531928c0b585a8ac1f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9642e4e193ed2e4e9e03c7be569b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781da1e7f8778b639f98da237a77fa19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c639279bb9ccab674cf5e1b4b180798709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc142326475531f2b9fe3573702614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307757837adb898875a602839109e0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab4bda14c7f26e45b4dfd8a0a952e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8d2bd6b440e9ad2bc60cf82a93f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecbdb4eb83a3ffdd7985d066dd2c1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae7d102fcb134f9a82409c0d86ffe9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09aaa8b686fa66ede1d910c4958d70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b99b3ee36326eec0aecfd8be5a7f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9330b35430c4083890ee8189233f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fb96400de2984ffb6d9dbcfb7f7ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b4c00c35a0365312c7155a2033e62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac195b1de6c0eea308088a2e70785721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730d903c0ea32c3aba752a1c91fbafe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638be7b1ef99a8e4a02260cea065606723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e8780aa8cf96bc314526cf3d2444724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40d13fe9e78d6cd94c2908ce38b21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29921c95241ea4829c7badbfbca6d0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e76c5a469cbaf21d8a46d0c475243727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eccb773ee74e3019fbbb17964fddd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946fcc23b36772807207b706ae7164e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f516e05630df53a681f8e9e6c5db32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4150ecd465034aadf68a19b02d0364731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c046fd40320cec345b4220f5a454732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9023507d09cf7f9135ca81d27e16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41dab00af63d973899211ca4fbb824734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a1fef100da8df9f34e06eb8da259b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b35a92a64317f3fc338155754a574736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ede4226f956fd676fd63f79d83b08e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8439193ffde0bbd834aa8e5c14a479738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c6d277f34e750159fdd2b55960082739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc682f806e0c21e86d1d8f19a932de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b6b9259d6d014bbe6667bfa3777a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa715f10a15b569f971f19304542ce3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125425402ab01133ceac4479980261743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5242047c69aa3a345e77876f3339744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f46b966f3aabffd7630362ebbcd40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897168df4191c3a3924b6cdf2ea246d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbcdca09634e3afc593e6ea4667bcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5182401ad4e37bdce7d55d077247e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe75053345278316ee5ebf9e44618749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898f9f14d553657493493a8618fe15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450eb1dec848c6759a564bc8316975a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487fd62ccacc76b8cbba0b8191f01a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429406bf94ee04e02dec55c0e1af42c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>