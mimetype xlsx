--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6320564a261dcd7c364d6814427bd901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b2f482cd0a4b1c57f41a96bdc91652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66766f5b85ff6fe788a454d1ae389e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d44dd22f8a839a454a60f54eb47d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2007f54abc756c77bd264021c85dcb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df136237e53c8f41a96cb906d9cd3476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24ed3863e1da5c3e5dc5537a69dbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b25fcaae8f5ed6804cbdf5356378738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e391fc285f0299c50584e99dbfc699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e7463d8063c4dfc1cbb3eceb639c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d138351b1dc9ec27320f7e571941311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac2a64f9149250acd73926f5dd15512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef0bca95de010cc9f6acd853f8df613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524dbc0a322ecc6bb448dc420e7548d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a27c887a6fc2ccae70f83fc80585f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dff76acbdeb7a8a0d3ae0dea9387116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4943f134d006aea2754a9104083917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f2fe32a82568b924f824ecfaccdaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce06cec0265218760033dec1e4cfbc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d9c09966474b59d9008ab56cf4dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f1576f08f9235312ffbdd257270b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfcd4c575e52cd74f0a3a121af457622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0293244fabe5fc006508c88f7e99a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f10e49c921b3d1874f3426b0705b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b432bb22f7fd0840eeb85f2d5cb1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1719f87042d1e4c8d93ca7a31b4d5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff5ebc3999a819f4ab3b7ae9b3d8b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe296d5c4f9be82d88d43361ce47324e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461170a615bed49b5fc11af43910860629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da76092a3e23d99a81f0362db3f81430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78882ac4f54ed8ed733ef5aede2c6f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b4af65c3de8ba814b947e2225d78b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09a299f6d9b69f37dd19ca721405333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7386c986810d48012e009e6aae7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb31b51ca3e3a4155d06b1d4897c1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2381b25b9c8e1eb99ad01e1670ce5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f496db5c0933895fdaf77e75f7a5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690230f81e4f2c103dc4792937f7e0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a3213843d1269ca60a9e2df22e39139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81560289305860dd94ecebfbc94082c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e9521fa2adf3692e7ba08cd32b5ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f00066817d2d8d9c8b7e177a7376042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c391f84fec3f3b43fe3c8fbf2f1db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf227cbda046c0855ad830faab5a9db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490818b0e7f2426956ff2097d0e4c44145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9add7ee56b67e8585f1e7903c64946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9adb9187c51ab01fb558c83ae39a3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a6ce52df53b540d0dc2e61374d5b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a08f8c46f8ba285155283168f7f2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160204dad3b0633494e457edad05f3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d8b0f159f82943db3e151cf7c79b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e452a52a8843da62c5d8ac90eea4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eecefbf4880101e1e9f1a3a530446b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7af2271c139099ec1d78f0342cb2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423b3da783d04bc47d848149680be1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f98750e0bb83947faed3838824dbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6ab3fece887a25ea5649880f97d5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103a654ebddd87d692a4a24d90d28e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90f9b8296fefd6b0407102af3344859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525372f1df2eb9dc4b6a6027c038efc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270da3a2d5a95bd5014efcc8f48751561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08003e19cd4f0dacd2c748651bd6c9ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7bd33ae85d25fe3ebf3930ed4b7d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2036500f7bec40cffe0954cdb95dadd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe8730d783b59437376718255b4e7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45a3303565475bf9736ac797e4636b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd67dd9019dba8372cd042cea9f27467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64e0d940528158da821c167af9871a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869489f70a1dc23861e5795501bd9cab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13904154d82544bc67259a7b4f0e4b2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562a50f850c50b38f4f6bb2cb7094b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027365ba69f7ad2919831b0213ef90972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d13fa0de6dfaaae94f2192b9f319573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e3802d89794a4c237cf2d8edee8bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccd81eb90cfba6baab9fbe6eeb6cbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f7b3efc3edab478a93293718229fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf11ac5b64e3ffcba5606784ed5b6c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5cf1396380ae35bdd91402416f6f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83b14c17a467fe9ba3a2f09cee5dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c7016f24adb5b2ded3660eb0bfa780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5d375bd3df0dc1518a8630989f5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef89c64a2870e0312a86da3d5d6a4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbad0e26bece7ef92df33d9861d5dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01793a15928b53557929856f7fd9f7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51afe0c52168827a3e9db0b6ec82b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456902f3374f6adb61211cf1f361b7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702edfaf1b1b2d9ad146b888e326e22c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d7797a8dfc84c7a9ac6ef4d3328fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f737cf8e7ca69fa55d96082f42387389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0763a1cba6affa8c3a73c85df544990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e0732893599feb39de5fcbc17965a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9aa66d517e273fc018b27206a6ab092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb16d8012a230e010f8086ea38d035d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876ffdc31b2dcf0901359c2af28a4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ec208b30ff2bc970c2f3a3c43c8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907e281f8ab3b4c3237d26ed90e944796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4fbfe1c828e8f85272e0eeeeef8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eb293d770a089b642f774b550ae7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a892dd944066db43cc398a8339a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99293ecc51e1ac29f513bc2ee33b5f3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f0ceab0d2e324a3c3b55610952d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aad737ee83eb6a11b61eccf6590fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601697baac501209f70fb31d7adf60fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5200609c4868692731f2a945b09e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf14b25a6d757b4dafd20837d1347105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f87959a5326023ce3115b7b20968b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323eeaa51dbad182597ce1501549df5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a307f1b33e483424d661420a5a8c4a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6e57efdc1397701df88bdd6d4f30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc02f0d70d12619ad8532b42dc23fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c94855039242102298284cd9a2ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e7a89e07a206d6c2e30f6c0b15d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3ac3bd433f34e02230af8d9df576113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612352ea4436d7e65d8257c21681b482114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6106182810b7f74269f2729fbf3ab1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0fd0847619121f24ea47867e7ff0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ec081c3edb879a12c313d189952a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1d9a6b1e01a87370afb9e27611901118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc6a4561c03b5becb4e0ce5b6e37d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd5f5f0d387f08c84423376a97e39c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e8f5cff1820efe77dd83f8c87af5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee3374c2e7887736fd1e8643ba6ab5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b14b340b510236d10ab6edfff519123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113f966258dfb9ee419c9e0b99838d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af785f9e2eeb604b87238b5c2290ce73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91545571c3ebe62e7f0983b363e9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c646a9229b5f42f15ce40e05d48c031127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da50071e515655c014e487236f71f26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350713b08714642514e465743248e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3983ea1435579548edf8cf0b03ee3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182c492b7cee09d810aed3e81ddc8a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131dcd9a9224bdb84ed7a3584f03253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee41e54c478f92d1dc72d5564d08b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514075403857022da801c7b88e4508134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c90e91d99e43eca44a30062ac05285135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cfa4a515260f79a01634eb2abe0fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f465d6b17b3a26db3b838ef8be6b585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0746aa077df47803e7f6556aa2e6a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea5c2e3c99134021bdb5abfa56148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a77d848df38612542de8a3ddfbd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759718def869f5dbe033d15807881a4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e99eb16a90139197b7296ee0c60cb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb2acee4ba26850a593c39d7a4c0ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9920d842dffd3abf5f4878fabf8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc182b238cd776cf1456a118b16408b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f32b1eca32a21a5661b26eef7849d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9103077b7d0a1ddc3ebcdc1dd1f3e17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee0b3bd6d942f49e0e597df03b1ecf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef97cc6c614c95a6dd82ecd7f88ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81970496fa37657c8d5aead84398aa2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d996a71a027ce637303274a603492ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b175504e08e396dd5452f3ff9cc4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd50fc04715c25748546294858932153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d267e9459449cd749fa70957d2fc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bed675c54f4e81285c78d35a084de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d21cb0456867ddc59602247a343e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fddd46283ea162e1295d5a966b04cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b29249a51ef3135502f219526bd95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd21bbc0d773575165dbbae4628e06a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b9c695865cebb5353dd86bc4b0a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416f904caf3ad1724f103031e4e8a42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0c4fe0ff125916804372e44601a71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c068d525a8308075628f7bb565c40ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2155e2e4eb37e196b90c4fe03e7ad14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934dfe445120228c8a77fa921152ee1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86c6b788cf9777bcc0d911ef2a64b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a2f8206d2a02925e0742e3fb2cf12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f861751d0b6942e054c05ebe14d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a7391fbb20da5ad79051527c264d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b032b6f8711378678b14f5edc3368170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889de8ee6cd19f6b82c1def2cdb3ff0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb0646a495717fdaeb0c839dc1aa82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f883e1eca9cf34645ed422ce97ea4e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a59dbd30072d094b623b53a6baf5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9b5c66148cbd3001fc95b22e0b962175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304ec55b4259029b90a84bd51d854e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff779add632502ef61093dc50338c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2895956d5ef6c3ce7c96a40296349d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9943987a8325f35a093fdb753e2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a32544c50700eac89261ba62945280180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f32b04a70c7d6f3555a00675ed3928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b861cdef3b0f7c68cc4c50f24fd60f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8de368e23672bbe79a2992bce4e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ddcdff3557157f4cd4d167c94e76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d2fa762ecc9528c122a6039e1182185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765e33e79292116aa0443072d281a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c299a463d969f1e7b9453c30b9566187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509402d8e24e89c0ff2e897896055a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410210fd2e3cd67165faabac07fdf95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33737dea735c0553a502d47c2135e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c56ca9e0386fdf70f6473a3dda5506191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f8bece6afca6ba32d1d54dda38d4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623174455a294966fb00c23fb079cdfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266c4d4443ca12611853b48e3788f2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765783d2bece89be30f7c43ed00553c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61739cd518842f0b7d902d1b1ae891196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb75039385445c1357716f853e4962197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6fc50ca629f85b0d80dd0e8014303198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2454d70de5b3c28e7a1244080eb4726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b2db919aba539b37ef32ea356ee9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b546e53a73c1b2d91efaded0eaebfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace765c2cc400598ae223c12212af64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc3ca2f558ffa5455b31f713612275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0bdb7393317b370f225d7faa9250f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294e3323c7e96cdc4da91ad4c1b69ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184351f2bf496593c1065fe5aa5c3886206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881889a520c3edc419fa3b01b578c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0648484e137448b279c9c623bf0b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428d0008f7ec44186d711b05e41eba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af37ccbe2e1b728c55c29eb88ae91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c7f9345dc4ab1a37c1de8779f6171211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238b858d24e3f758d981b08479570b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b76924e31a07c855124901205f9ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa68cf787e1ea439f38b9b1ef8cfad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1b0dba6fc61356257af198bb763d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915cf0f2389aff035f5ddff701cfe6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094110894f0b945902c39179929f9857217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7a64beaf056b4dd606f5c35fd17ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa531f86b69eafb18537cece2dcd69f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b6874eb06ec05d2d5ca913de71b33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1a59150c7bb90dfaa80000acec68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618c32c139c6482d6a483ef45423ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6cc0f91630740d1faad92efecaf19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e94b4a11fa7ee3220b385c6721b33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11a762bafa3d74e61d5ce1805fc00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a46360512522fac88c6ae7869581226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fd57456bfc79969bac474b7bcd82e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f57c352288873190b98e6516e06a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f69dc764b2a891b94b9dbcc13da630229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b1dc7aa564c1cf9bcfb80fefca9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89dbcc08195e04a8a9d471b912219231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f597719d6778e2fc3f2aacb702252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d8eef0d061036b6c1aac73f26797233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb23fe7539c5ed0cc50bbd244e7294e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70322d60ccf08718e024ed7565c384235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29e37b58853c480ea78f2cb38953e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31431a4ef3431b8cfe2f741e08ab739237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895de198cca20e07fe7184fb30026e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55815b2c67a01d5f10f18392d18ff66c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec504c313b30f926e9e9716d78c71e37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77709d9e194c89d4308cd13c128ecb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4afeb1a4312f52b0d1dd7de92c9b89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f1b507634a05083b135c9e5b1e3cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f1cdb19f28fb256925c781aabbeb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772da6a36a80dd279abde25dc14253c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb453a145619134fcb59d267fa45b91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d3c20aa80092e4ad395aeffac5fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c20c1e5c3db48a0f9077f34a87c91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a07777416cf4456a0ad1f74c8c93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac363be9dc9c4b82899a175e04882a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f5174f4dc879cabba4eadca46a67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532257fbec86f70e01eb47971439192d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ff3c3c072bc2e6a31699fcbd1311f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8554cf13d4a160b323c137ffa9e7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f65ce722b7d0234fc19fc2cf2bc102255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a4907c71ad143967ea3b1494e262256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f83d7dd9d5760d618bff9b768f48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2db641ed0a54e795b81faaf7b7f737258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afcc53c0fed99b286e11d78dac8725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4451733ea9551dd2c143f008da3394260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a067717eb643d45bce7dbe81f7a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b53d015e33269672cc7cac2bc3af3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ccb5b7123cab41c2d2044f66da74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f0a6b970ce9917b43d1bbe7d8b33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271db81b005d299ef23858a5bbfd834c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720e55b06b8997e22abe8b85938677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd7d934b8e0b8763b473d22ba5ae62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e125ce999d9a47c397dc3e429506d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cfbeaa85b0c7917e80289e26b511f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289546cd99c954a7938d1e1167c1e372270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910934ad0d27035d85cc7c67c2bccd6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f72a03392e791e7c162b12b37bbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f7ffd7d98533d8f96067d6b4af289273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32c2587e4bcc0bfb926e91f951017274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0bac37f02bad85930bd1318ecf93d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd710245384c65c7e8354bea11313e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e85afb74b641e1cc0107f4578acb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968baeb5b215220587227ed21fdd03f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34adc6a7138b2e0c81038a1d51003279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80659d567283e2a4c568b5c17398d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb89db2f3a6ade563e29c190600b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0f938ea4a0ffed0605d01e1cfcb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b0e3682533d580864d1f4ba69123283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3dfd3783d8906b693cd6fee80356f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd45699177c1d2f51200c6c37b61fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c8c6d54144f9c51c0737357b5b79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b99a8c906aab245aa33fe67d35882f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aba8c7ad0062b880b7463f31af55f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc491fd83a6ef04ba462f863977faae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce3982f9efb1e71158779b2a956248290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a146316952d78ae5bba7ed4bc694e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b36ef4e1d28faff4e590b9d63624cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446388ccc1377d9ffddbc6037c07b84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7cb8cf7cb52956c5757a20e041098294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b2aef1d1172fc707ba3d858c5e681295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a98c7324079ab561430bc52d55324296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7d02381d12d084ebb78c0d2dfe320297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0bc4f84ed4f65c6b58f68ec24ff23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851046289a9af341d7409c9f6cce11c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cec9ee27ea2e93ff78884e40aa7af0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2409ba1ba0564b0cb005551d8d51d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072f7cd5d4caee2b3490566e7c34aba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286602cad598e0225f9bb847608a56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeae06e91933d186088bf6e0ca58a0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60f0ad642db90cbb0d37715471d511305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acee1d7bdcba5b07c88e54043fb9c08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a465d26cd3e75aa7bed1af5bafda2f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdda214e8bf378c39fd61e8fc36b6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2678499b9a370cd23755013ad05947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a500de02bc4117b56b93e4ba6d7cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91339eec4857550d2be6387cad316463311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1de936e58aa49289798860d047d14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2a44d4030d5c3958f36210e24149a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fc06412c8754385f63f4fcce05ba3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91758e27e0b9b09fff07621b77dacfa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed965690c96013fb1d191c5f58f418316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ab020a90389bc97406178e28e9587317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d9d96a3059b42d5e00ddb0073189318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8858d3998d9824d0caa95e143a4b93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d38dfec8c29bc89f6b56b4a4c8663e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68dfde35bee76427fb2f8eb73f898a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3cb7e4242b83021d8df6802a6fc80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774d0ee0effa27399a5da4d762012e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf94cc008097f393c0a191bf2a497f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc5a67dcc8c015407bac6979e780a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c633ce1a3e74cc1d42f51fa29b06552326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6500a0cf40871abd625aa60173622327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16f6e7bd122f88afe3d1d4ab5083ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dc2adffa4c6dcce7a156a225ba67d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02577611b65ad813afd02b9683a6342330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897f2132bacce5ab5c5c16ea1d78344331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaa0aee8bdc4a66fb80b24cfbf747d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624ecde1faac09899ffb60a099318ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb07e359e58147b86135d1c68ce6bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dba04ee70eb46d5eeb89afa2d62b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa8d53e84d5566d8f305e5631a73e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cf511b02d9f6382dd2db75c7f549f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e23f89d2fcdf657caa5ef3cc30a9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12801ecc5461f342f64f58ed2f0bb5ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325dfcb686f3735aca63aa0635b11e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33465fbd65c53e90b6aed406df8b52c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccfa338f3a8236f424a294a3da426d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6faac45822c5636456848ab933cba9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be31a6f88265d109260e0154c4e81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead59c0be2b4a1edab88f18109c2ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5c5c8da42edd64c4ff266c83bcc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5cf2da3774da432e008f2eaabf2bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd55e6ec0eb4bb75f875bcae018c6c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e513b01c430bb86c255c9d045708445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fa438b0617941e646e6694ade0011350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b31182753c526be8dab9436b2625351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8af3fe0fd18a2d7910cbfb8afb19f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db78695c0a42d1f220a008779f00c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5142f4ce9d6ad7e1bda121cb1025b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996593cd5e21b1983551fadea6e8fbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18481668004166ca76e76c5145cb3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df705d3a3e9c3199a3ca241e201f20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc408900460fad0a5cb74953740ed34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddcf84b84641ae7d1a9b8144147bd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac018328576e42d69cd3097500262360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db850830f6610534cf909033ddec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b642b8193698f88052f2742dfa68f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40374d3fc6257bd13b7a6aff081c0195363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0890725d42c3ebdc5bd81141d190d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34382620b7a740936b67170f6bc6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f89bcc9ebc50f21de3a5831b08d330366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009342620f71a08d118660d49dc1a95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb65bd7122b2f4a5cc506cf8f93b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402d84b02fa13d4a6585670b161b10f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f26afd431c1217329dd686e59bd47e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dc53124e78eb61d675646b549dec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e681d2c4897581d436e65973aebb0ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe839e3848deefb8d3ca30865345eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f18935a3aa845ea3b4701c469201374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c0d1dba48660b947ee58250a19c51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cdeeb34924ca410eeaec869b986d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d8c17f05366e95f980df4335b5ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf060aadaff3bf8fc79a0777c3c925c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6f19a1551757467b3a794e26c0f0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa800e8810c2a40e211d2250715c50c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d403455490c54d20d0e67066e58e30a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c93c2d4ab2dd933bd68fb6108049382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c725e10344cc9307a6aaaf15d4421c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab300d879ea79ad6a83654e9bdb02cce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb453ede37ec7f95b15283291fe2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dbed09b2c121586e4143a293b5331386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dafdede07d527ae6553436f27a5fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e898748505f160e1fb3860986b0442388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a14f02eb20d450cdf81b7849c46f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb86ff2b1836ff0932fdccb514fc0b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee196ff6cf840c7011471cd6dad0517391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8581527459e608494f2704f1f5cb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c2f03c9a161d3c9414d5c06592bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ed7418ba36c19582b0fd5ba556c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ca4cc0514465dc0d72d352050ffd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809545089476167933a473b1c784fbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b181b930c25b7b8a778250fc93053397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8a7d34bca48d12d8cfb002e17eebf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8b636d73872c7e10d8195f994a814399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd43e3ba95a668b8c9f162f5e44e501400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e866556758c62b23aa5ec9f47499ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddf4d43a5e4d43af477fbd32a8bb17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b8bee0e779986fd5151714279cd07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b10ed636504ba7ac3350fd9d0f374404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f3df3e88dfac943b12905132cb93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462cdeb1f5d43d03fda7c07fdd29ff0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ceeca447bc0ac05c915fce2bc3dc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e8ee4c97e40c439b71a833efea17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941fe98a7852f75d9a1c3193799692a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73af32d7869d495733f9a80f48bf58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901faf827872f390d49217d1e5888f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09454c9e73715e042c91d24a1275d530412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e66cb2adea252eb4c57dd3b56e301413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f7991f0627c6c1b5397c9bb76361414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad785baba03ffd1cd9e376d2bdbd41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc1de09e8566d7dc29ca6bb2ca3a34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55909eccc20d2828c643f16b05bcb98b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b2eb546dda84b307ccd7d7f4e8132418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47bcfdc72b8134e39abf8fc121a557419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833c2c3790782a62c692718f8799986420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c827ca9defb7f29965a9fcae55beb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903376051927c15c8fe90d069900f058422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f88593d3e1d3c2e4ac85a2dec4a0b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114b2f86f381d9b88a98f506c86d3c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c5ece5137f1e4806a7da29357fd45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe92391e1d0ba75d9ce479e7803df94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ff290bcead84b2b84888acaf64ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2e1814e11930f63bda424892afe68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137af412f53b2c1279bef63bf19db05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad19330935c431e77431938cc95b21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22bd9091b7cf254bab17680d874891431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea534db7c0487735f047b492dfdcd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140f92ead5cde484ee0c05eb4669b03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17c2cf2fa8cf7f668cc674fcacf923434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d3262cfe131a56f126ab367b116ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748b76c995d8ca0a8a090eb8bf79a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696c9d1f04c802add1da2a6b9d5c86f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8196a3b8a643ee9d34d11c1b735070438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38296521788a153491188384abe6d4bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2477db7363ff9cbf22ad0563af03679440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995836c5fb86b1eeb7e3ea242fcc4ca6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bb12c485f6f079da2e3818d6476c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0f37ed22e23e5841089b69c2d5e01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c371498129a1f4b5ca5c923b4ce4f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18a0f9c890acf8d8147e5f3dd0fd59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e4a190c101eeac00721ef06fd861446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f63e2fffb772797773c406aaa64b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2fcbae3f9e6ba233ccc4cc5e770c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69818deb0a24f1c315abe34cf5f79c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e46a15d7be9fe73ebadad0108a1ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335278ee2c973ab5998918dc7b07224451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019457c8882e7b96d2ea98d166e5b29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b18f55ccc2f10ba29bb97ce196f2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdbbc270d34fe6c2212710384466ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f6110c2bdd264f151e7d783a46ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac879713ca2a53999525aab882d913456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae17f3043f87e2ce4ebc0bb4a53ca7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba684fae3af20d317ef059d96f7aa0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f801e11b64b61b811cb9152c76a93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76748ca3b26f8d63bd98a7a0cd12a3e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f9b21f15700dc679b68f999d83a95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f78302d289473c1a6a5b560eaa8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387e831f81a2db4f70888eb601f57dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb07e9f309264b0b22c1c895567b96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f813459a51f6c8021bb87d7b1c877f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7890db1c37c20df9f8aec9eddf50ede466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23348bcb9264bc69af2a26adae5c4c0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4abe7030d674f54d6b259af675e30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c03afa6d01c88caa2db36676769e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcded50abd145b258f0d9f3ab1563470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e848d941e954ba23877503319d9ed7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7999c2416f9a74f91cbb90cfc711a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c08019dd8e4e9ae27ad4e89278d393473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499187cc7c614f01ae0182ab63edcc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495cd48d56f2ee0e5efccc239ef611a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f3dc647492cb2b0fbaa33f027ca8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ee26b65fe6410e43da2947e394b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c596a2aa9143ae618d4e4d7bc34bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f25db59246e565a228661496357a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9474e2487702733ec432f4713c75aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942c7f2c7e9c2116c8d757564154bf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809174d86e5737ec858bdb7555627f03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049479360f0aad23c872b00f8cc289da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20ac32773b4b62a130d74470331ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8608fd3a5124edf4d6a1e5e5ffbb1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6163665b105e2f82ae125465377b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5e5331274ebbf289a4b96ddf1e74a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2c818f5bd32a78616ecc5be66d53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dbd30f472c0c48e130c69a3e01b27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47212e6b9386ad169e9932a8b09e6dd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df136a6e000737754759411a589b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d6596f63c93c3c7c84575afc8a70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e767ad1299559b76fa1b3b61f0d653493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac62d29e7582b6a062750be314b093d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b715c3454cc2f194c86cee62dc9ee6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa55e7bbd061db8482a36d497157b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c567bcf215a8c5b06b61c5e6a9a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc125623875c49d344420490c783ee0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390c3ebba0e5c1089576a0acbe508d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e14a149ad129a6a76e97bf9c959ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1d1a923b55841b15091cf0f2910a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf994ae867e396a11ac59b775f857a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575044c297c276eebea76664ecc80d24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad6644e05bc3bd96bc626b735759d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9268ed92892390b998c5374a6e6f87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310399912c5702885fe73815dfa612a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3b11232ddb0aa3adcb9220a576fa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6f3d28aa830dbdba8dbb91f8e34d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594eeb1d11dfc448b1e5b659dded07a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566e2bf638df37baff8c93b9f75b0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f4e01502ec97c9f50e47cd03bf9e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783382de087f3274109dfdfac31d1804512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9cb8d923f71db9e1d5d3862a51b5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3b6e88f57ab1db1a2817c3d94a04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0914b8dfd960c53c5715c55c2c949515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993270914ae7f9c551fc2e4d7baed26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd86f67178d0bd87ed130a6d522a92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e6ce08660bda75fbbc1798a7279b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a09830ec25759f74f3f855e9064c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b1f769712ee43d0bc5810d15042b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082757e4571b6884f1c4c90f679eb28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd1297f32e2cb43937198edfe14f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb945f28e1039e7365cc96f003c473523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa6b8274c21ad20d34bc430426302524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef78a653ee0e3e040fbe261348352f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2df54128100cb8a6c3b198ae460b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace15f67d52f0a62234cb17311c6569f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1e4d7401fd05afe09dde46b7f07db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c947f5ab46fa7f17ec90d18470dcc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593bbd5ae2d802942aedf851ae78ab0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4a91cbe36c5aca6579d7a4f759306531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2caaf2f3b5dd7faf8cac2fe6c6a3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e97b0b1373b8dc7b60f02a4c805ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc93a42d31767ee98c0207bb110d53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1d7e80ed5faf83cb6650a5caf1a9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5120e0be38410397267f0a27aeea04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e986580cbdaa0cdd57ee46fc731296537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249da09179ce76192f54b7d399c9aa24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb3ae3f7cba4c31a69dd3d57e45b96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f4ec0b5baeb634a99a2702e6f8b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a767d2587997efece188e0e3bffb35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144d91b863c56b19bf70a64ac81265542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9d253af69fc05cf2a97e8fb134bf6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f13cad32b52f38e653631383a62947544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a087aa37acbd417e33f9679a198e38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99892caa6635b664d4636dce9f0e0844546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d17678c565b1c9879c1b0cdaa3143547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c5bca7c68367f2ad3343fb76309dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda1e009f2d7a57d61c66c52480aa4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b46d0cd7d60e55728710042a3219b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296278fbd91aaa489158889a8e87242551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd2c52b2f8ca8aa3a2f776070d4c4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2eaf86bd296785264d4bae9b1aaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf370adb90d73bfcf3e51a2fc9d71f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfc757e4edae9406fbb4a95828b794555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3225bf25da18c6cc60f769c413658e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d6a84d63718d747f1b135f189006557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c58855ca4e9adb38539692a7874a53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff3890164bbbd7d23f61d4187726b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462400526ba61f97524d7a3ec832b1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39353302882b7e5821ccfd6697f6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae564c654c989ef3bf73e97c8f6aad6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597354aacca7ca24fb1217421b5435b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018cbe5e91221075f2343524476d2c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec783d1f67ee54f19c44ace3f7d90d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248a4baec1985006e680dd70153114566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245aaee0d8de16171f3a5b7ce1c793b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0a21de6ebaf59be0466d79c767a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d29cd4a76c3b7908e9e2c38e7abfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c9a8f3da857ba795e070a8a48614570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1892ba0e79f524da88bb5a72793fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c56c5e0556404d1748f4ab6ee3be9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b33e2b18ea6e970b4053bab55c536a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d46450d81e6dafe8ea3a82d44bed84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e8486df721dbdc5b225cf87349c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3214ad0b0c967c6cd7936ea0c71c348576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9f9ec38c6522b0a91b144db84a85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5d6ec471557df747935c53a8628ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65585d09a3228c3da80cea6995555d0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04625537492cab2ee8774632ca8d1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807e1746003d1a024bd9d5b269bb50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb845b442ebd56b3aa863390ffd0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9756533d2a348593b32c19ab295d18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195d9db93029f08a448ed5098094a6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aa39084ca5564e8403e1cc66495f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af3338b645fbe4c7602eb0ec0e54bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf34fffef051fa0e13d0a8a9abd7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778d6ccaa4d4ed014ed610af707039f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0cc6da49fad9ba4436c3c4837701b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1728a30185f73b63089a1d7a9e16b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb31a17f0d794644468324ccf4eab27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f7571af5f265431ace6513ca5913b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481ea00bfbde821842a4fc0cdaed8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35592b3a08a7b30f5686d8df6aa476b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecdc9ea4a27d61c42c0757592c45e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f83a4d0af4bd01c2e10a329761ef2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9b3bd0139e2f5d8adb74a09d8d75a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e1e8d64bc9fff2095a952929e777c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f40a120bd29fbada4c805935a45ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f2fb55d379bc80123254d72a75295600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae7a2c36b5f57e73908346ef308fe7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37269f4f5587dcfbc7a1c91bcb7ccbda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c51f9e9fa036e6228b36941ac6559603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bf67de9159cf9ffbd636a9992dae0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6533e6a3918a8a2249a4edbdaed3c6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55978c67942cebb54b1f8de33199ef83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbbc8accda49c065372bcf0d28c694607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27faa5cafbe502f09f22239503408608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73643f2338ef74ac3ae8c6d9fae8e9aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ecc38197ec4148c2216d37fac2b7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1178a9cc609676f3dfb079a5d2bfe1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2399aa375b262316716c6d065a058612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705595970073298477d037b864331bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721b51d779cacde327cb54aae9d5d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c35b6a5a85ea80c2a588f6a3b43f2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3857130e80ae732dee6c23ca9db38c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb8a53a6fc9484a287777bc6f71fe1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180768ed7f81b372f343be6850a4779618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d53fce17fa2f368f2c8762d22ca0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e72f7243b886f5512140d7e4db856620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c45fba46d2f9a0d2d46454de3ac582621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c814a1a75e357a4557dd5df8b678ed0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a501f027cf513fa7d4170e87b5e299623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b61951ab414e183562da1e5d5ae36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee880f28d4e424a8842b0441816bb6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f4775a6b461647ea102f936876a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8ca02858064a48b4df19bc75b9041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b264cb4b86dde412dc17a1952381f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f73da090a2348e9fe657ac5ef9347629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399f191af5908e15cc837a2e4a7a841630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f05f9745cabd1ddf706137b2c7e5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c41a353f41c6b9ea35622f8ee0d9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135c387d462fdfa3fd0995eb4529b94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718d52ae224cbad8b27d4e2698693e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b25eb62bb30c90620ac6d1c33ad1a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbeda8c9d77151615e65df73553413636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fb36e7a168849b5686f6f093d1e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e48014c3156d3088b38fbd52826a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172fb5489841e7f5d42ca75987180eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac6a432081e1cf11b4ad262e86a7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86fcbc28b60f2aee939f791becffc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6de2a5fb7a6435098fabc94e4d8f9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0cebc16f5b6a1d11fe13c6ecec7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d187a900a7fb8011a4e8945d906c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594898b9b3f022652bcf0d0328cd23b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c3d5eb30b9e196af760b155b2f941646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1673e44347d3a1cea37e32e0f7906fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0567a233464049314b88948aa708e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b0195dd759de615de747e5b9694e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fff1104f3fda02493032ffe309d110650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e39fdf701b4f1c3bb22bef40083d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39751a3ecc0583022f48611dba539f18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8eb56398bf3fae414afa10a9f8688653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7df472a5e0736f9b9120880b875d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ecdac8ee6af21f24ff9a86315263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd11964e23d5addd75212cf78e722656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb99902676e42d5780f8cea41e22a09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f1dfc224db302d4331903d753185658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c769ea9400e162c10a198020a76651659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0766b3e44f24bec0127545b84a3c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063be0491a01987388019c7ab39d930d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489d81205daa31de3443921a745fc7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f162c1f8a5c8f322449313194ec5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f754453a261c9862be869e80e9375b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d785eb2f4b09dbcae22e2b694d5e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34999c5001cd1436532c8c2e0f52eaa3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a3a265ec5b5e0559af9c7873f4d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd234a4dd6da4c84a71e2e10d2dbd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9720a46356012f75089565b08a07c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486f76fa60e1caf9b11f5c4b3f470e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e43a23f6296c5dcd682a0afd2c15c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc0461a25143f0e5401af7526eb00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a750e24499cf5edcff207c282bfad61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbed44bc6a01141373a4d4c24da99c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca48d1ddcb422c1a9c5dd0f76feddd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d4cf41a86a24d360640a6a08420c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30a5c1c53a048cf631f7b044bb23c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e9982e57860a38e5e0092d4b87be4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b38b4e9914624470673205ea19407679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c5f024e6cd5158670522a2f010851680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d76e777daf3f5d208273a3d9c3c279681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aba30c74d448367a847824740271eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c30b7d805414b52bbf739e7cb2e89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41adba3fc486aa36e7bfbef5c54bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c633988fe9a496a0edd19344835c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd068f9b1000c5ab9daba36125c8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f489ae09d8c16474e3e78a7c60e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8b430fd2950531430a6a4d2f15fee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d599becd72a8578e1280c6536455689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89951f2253724d05af59d2de4b5267690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b02b28aeaee587a687708d2dd7f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc061922937bbd8637061ec07877d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddec1bd807e553b5bf3eb2e3cd3556693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580ab8a1f542beaaa3354a32f95a96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9ffd31435ccae51fca5c99772280695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75864c419071006d6821ea17c0564a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5d08b618400350ae0d48c1668ae6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f8e1a95e15bf0392d1ce0c3b5072698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5a09cafddfd29583dbf66f7b307c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146ed39ab4afe00fee7a80ea40752b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84f79ade17db00c0f3d21fff21722701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc37dfb7c18d1fb84298094b871a556702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda01674e67e29fbf9613bb906a8ca1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4d01ecafe8d039a0d83b8d12012e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69427ae85c53d57ccccaeecb664a1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa312a42ab4e5281578e603ad12adc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcfe3737f8d98f6efbd620acb9166a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1b52b9fdff6fe11330c826524442e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df4e448d872b7d6d50ca4477afa704709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4850d2c115f712732a70d524eef894b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5825fca71a772b7ac280c1d99a6baf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb9437c1ed25e86229fd340c4868cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5619277bdc744e80a44282e2f054713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643e8eaeaa3c9f2f1940d77d30505b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5775b4de1313fdbcdae4690180da9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e49142015cd995fad592d488ecae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aaec60af3d71a4dce8111f11455b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c56cd7460b9b6cea5d93eb162011718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8502d43c94d881f5e29ba867238b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7762900d849b319e90b32c464771aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50de4b25e5203b03284ad383406b8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc208b3938545545d1ab758ca032d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f37b32cab90afd3ec19e3fe5e7e99e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9e2b1cd42011782a178dcb7bd47f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19eee7fd609b35b6de14d8b1459761725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f271d0893c422a282dd6f0314fe0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe8a5c5b69820a4d0a77a2058ded23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7bbc5dcf408db5dcbc67a53908ecd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a933057004149493f93aee1a95b6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840efa60e07b7b6546420730b59e0e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1441ab306e6a48a6e7a46eefd9bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d02941312aff0809be49c310693093732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7096ede7bad817040b63ada0ffd2e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650e51d6bacb27b3b4be0c3f70266bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63091c199f6f11c475936438cc3faf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6a9e5a359a21e01a939a3981d60c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b68ab478bfde9120fc5c4776876be6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5913f7556df73badb189dc12ddc6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521ba82d662f45dfbe5b34ddfbe43a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4f556f0829dc612e22dfba197db4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e02ad2c3be2256623de92e9fb9d6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1034faaca38180d29be100d45238a93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7f752dba61c109223def0641fe50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f624a289d9b5bc4ce2502376ca09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f890a7466d2903c150695869f3d03a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e9aec27ec366f41955c43a53dba3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c534b523879493b37ec92636775fc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4887a608bf5cedbb4876460118a5a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa41c6f54bb4b6909721e993c56764749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ad579d9f26fb72fbff2fb092de2b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4a16db977ccfc304baf806519377a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c00cac9010963bd51eb4a297f468b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd836c3ec8ff8877a678c021d520628753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5347b915934fcce7c34ef43e809675a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eae519e578fb16804cb6ffd1e58bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541a1cb7dd1e33d810f4a6580eeede756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482f843d2bf07aedc20b7bea12a023757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efec9a28fe9611144c9f5f68e28cf8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aaaf2f53025b24c6386856707a755759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e26bbf18f12a5bf57d8bff1ded9a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa48c6bfb3ef5454a90804cceb10ac92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad501c6f6404a4f5987a91aad777543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5a0b734358f4df0ad334b002662ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7fc1bb9bc8cd1f331e5942c8384745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812ac783c08108164c1935859dc8f616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4864a640f605ce38805374f472eae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dd30c8cc8afc138501ee5106411e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d650a5b7af0dfa5b0163f7237c02609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2c20925a7aa8bb819979ffc9c09f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84515eef8b2d3776968f965590f65dae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d207574b04a49b7b5c9ad9c8b2e508512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc87634e75e6a50473a709c052dc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b825a97e7a7c449e550e4ccbfc31114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b826a53a3db46b856efe32a1e735815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03f491037865d3a4ed588df1ddcd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f81d347eaef804310d5617d839b6ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe2c8cfddd307e0a66a7dcbc452c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccfa28543ee36e96f1fc050056eb9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a9071ceeccefaf56585f9943f75ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8176b549129bc9c5540206a529a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cdbcd13fee5ac7bdba8339f79cacf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1d3ab40a269920c179eea77225c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4978e62cae2cf6352063c63ac86f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2122f9283b218e6e7c96a3c6bcdf4b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b4648961238632242b192c894ccc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fe975d36b64ab65f2ddfea7b710227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c389b9b4251e190e71bc4ca780e5bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c74e079c358a6eb14f83834a42bda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12edfe2a121baf7f836abab02e464ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87aaf8c595113551cd7aa713459a7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c904bb00a6ef4d2d4fbfe5afa8165a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bfed58e9a1009b4ca43783b02c2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372db2b20e799059155d0f1468a4264834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d285c35845003f38c4dbe4feb14e9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c03ced7a5eee72a218efc0b5bdf5d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda9744384040043ddcba4c5be2f5f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b0d3e795fa79462b8f3d2c98b4f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a334487014da5a818addc11f205e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a01694b51cb1992954779595cd78cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db6adc311a1971e9c6ab440b3a6ec841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191e6ffc8ce42f38171d63e74234db942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eba3476d36eecd5ef7cd380d29a7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358b868b081d41611446886d5c6eaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e6ecb9fe63576149e3978ffc7e9e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb39b12014f2a664ac2995e8ec280bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ffa2450feb13100cf4846f17c20c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d4c9320af3d03b09a30f9c1ab1ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96401988b4416b0ab84d1c70f76e595e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a98523dfdbc2b63262dc4c7cb146850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08161a63d8971b9035a2a51b75696c5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e601909e67436a5bb431efb183f6eec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a8b3b991e10c1e88bba1ea22d63953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea6d023a232eeb2c265afaa7c5a1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60a65e3c0237fee2c0f97779cd7b4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7515b38a7331434450f3fd43387ed6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19049974dad30643de2c5a02e8e405c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457672d41aa3e87cc360a03a3d12799558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfe7ad7bab2e79006835ee7ecce65d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dec0a05bbdda9df30cef4aa85a1c1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07517dfe2baac472bc9f22ba5dae9fb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8984bc82099b6a18e5b7aad9d2b7cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccd4c226e249da511eb1365afd434e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e9b9a1aacaabd31bd6cf4fafc46f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259a8cac0e83a8777f9029e4876972065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3df9bbadb38912f1703e8c23b46df466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f4771546212aeef07b2eae2273d5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23a5b35cf421409e93b79e69164de268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63255b26a392efc6a541fdeb084d2c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4cbe42714d638e3f3bef0d175974070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef583a6062e4fcae67ad98748d6c41bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4805513a20fe1f8e548df681b1dc7e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09dc6a61d63f4aa7afb1eb97af773773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7cad5ef93898c0d49e7e1d7c5fc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e1d176755475eca9f15bdc9a13c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6cf8f6642377bc4c6a66647bec9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd85db2ed0442495c238d3742bc1cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0913919795c76101eed857e4f7b648378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca75b02eae8a6d07092dcc9b8f4316d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdda7fbbf391aaa1ec195582c326d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a3919cd81bbbbb43e3dd1f516d8ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f26b951bcc19a2399f85feb5ee2c8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371686484a07b6badc47f43fae3f18d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc899bfd2203ad82293e5e6e654002b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a978eb411e3012766704721a0edb7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633d0b9864526940b6bd2b92e188e1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e724db9e71f9c50fd6f50031b113187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925af5881cf05c1b84eb09368fec9c1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291b649d5ef438936043bf60ada05d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a1593832be6880deb76eec5df769890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298f5cd8aef660ee8626ca0e686de6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a99880069c3f3481fc6e56b53ba6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf72e215519464f94f027e9d756e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f3f3fdceb0e688fafcc79af726ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bd7d3745e08bea5cf38e9eabe000e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a05f858b68f986277288b0efd5456d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af32525794ab876b8f93150d9a13797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc323b0ae969f52e8cf5590257a676598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c2efd8206d9fc4558d3c1b786a1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0800883e92d3f60c76359c41f6b2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67fc1844bdb777a72fa51c359cfed5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4238a6a6f72a3224878aef290bae5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca567ddd350dcc0ab23078c9043c087103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3d3a1b1b6b0e27efaee233b20640104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd08299a1d1f9e6115688dbcfed138105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae39476d3cff826534fff23b89cf06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d65982752afee70d2d350f549f47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f651fa7c5a915ab32667ecf39d507108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7441a81590db88b95b35003f4a05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea17f3d45dc7d192ae8873ccd32b70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae0e1684bd8a0d23ab821fe6b8c539111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f363d1d853383db916ceb4b6abac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4d1c7186d3ba21fe8a7660186b2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef45b3257a4beb323d38f16f1ad5a2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846ed1384c31e171e2813b0a6f766e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f09d4c1196e4bdb8935bd195c06cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38dc978f31183b3a04c8e320db24f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b74eaad8c388d430539395a5c9ec4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c120ee6cb5723d0e1bfc47f4e8c54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322d6edc9e01bed3dd84e7ac3b99d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5129b910d76211052cdaec485b8792121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada435c8d9129bebafcbe54eabba61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067d57e071b1ddca6780921d51ec217123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f783bf2ca8ee5590511b06c4b44d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fdc66f1eef08e359b4d9ba22374a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29abd9f1e33fc54ec137ce07edc863e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f10960a8a4769523bc6146580b5d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c21a4398a47d0c746a9bf767155e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d3fea921b728a2fad3e2dd247f3b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cca194a55fdef354fd1b8b43976c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c7b0b5fc2260191b4e6c2f43f490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a841cae6c6089ba055cc6b82c43f12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a349946e6eee551b07806859f553510133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b1b619ae444bb7ebc10f8a4c52934134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568db30f059e640a74950f9777cea12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a564cbcbc15c531b6e7602bbadec9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b5063791edeeb3e83c024fb76a605137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112470fafa1f509ca24bf2fafa6356e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754328a3662fe0be40826a082014895139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710f7ba7e309011e345bdc79ae3bc78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc01e45f60e475825b0536651bfe4d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b499300e25aad2a1c2c01a7964682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974c6960d35954fc9239ca9fbe0a559143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6598b370692d0a823734a860eb78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b78b6ed0744382acacbed49fef52ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f79e3827d0246ec1034e763ed428146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c9ac3eaf21dc073bac1650121aedf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629504f1749e1982792c069e36326b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205648ecd0f8686bf51273be6aaa048149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c481c5119f78946cbf9149fdb64308150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed7e3c25d8d43fd58b4135e33b3f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b283eace1e1fc615477f1effa57941152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181c157a0c3ae12d48eab55e15ad287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a83ee64fab41321ebab8024b8f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679861c77582484f9e2e3bcd00a5919b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec189bd84d4e8e1411d8bd62898076156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823310c357e89367d21955eb1aab5479157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26973d1fbec5321fab817a29b0963158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7114a1f36c431aacd78a73df6e53c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018f17fa7be38c8933fed0d276e9b92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e1cbc3c88283569a318d20ebb595161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bff599b2e42fd6a9619e39c3339dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721ca37e70b31467b6b967afbc4ab0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e2a7f5e3feb86e6b7f995f00e3a22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91286866bd0255dd5a080c18aa6ed90b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3ab97cd767c2366cf51235b1af449166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027a24d2d95e3b954061e176f46f60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97897143675380cee90c03b121819dc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391889b1414b1115ae2d5c183fd3090a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f7420bbbb389043fb29f71572439170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a2dd634301597e28f9a9f453621c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b6c11e13de50085a0dec0cdebc90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc3644a1262e8aa7443645af9113a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5eefdc3a3a2ec4bf7a1bdc387ff21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23cb0ab36e368c72ba68af65bb60fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910217a64fbba0920bca9861d81dbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb335dc51fa10d29cc15bacdd804fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9585ef5bd57d1aee8031114fd342a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13790a2be0c3a0bfbd046a1a13a9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222777c94846381d0db3e3302512f07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e729f0ad0f338b3049f8f8ad0e190181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e127f8e97deaa84c2d9ff0d490b81d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cab1eddd16709eb4fc6c2c4f59b54b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53910d3568e1e4af7853d17af1d99e18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003772f62662f8bfbc5ac3f362bff3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbbec56277723f3358284942d5fee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d036b6bbe221119f40c299e121629187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289082e74a741eccc58d3f0b22d8b37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bdb7288a41206377c31528bf195f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff083bf4caed6f8f7a86c389d3f5ebf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86aa9d912323939f22de710a35b0e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744da86a36f791e909accccdfc17a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36ba4db8cce92524274f055c5b4fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0366da06536e12ac736b156244babef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f947696574c6365ba74859e18dac3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc24604faa68eada696fe11de3da1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427a9361b0781d905fc6be2af8e1fec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd82a3b62c5e890cf4ee8135b1e2fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34d006359c03ffa69d42de8af56ce5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac39b5d0c6972c95d53a5e2056f4a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fb8e92148f3210cd5aa54d570bbca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4102ba0d66592fd7532870c23bbf1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384c7be55cef26fc2c014a7ad945a80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0c7997fc27eccd6adc529ac4da279204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc0e486609ad6677a065bcdab1c90c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fbab9fd8747fc938df118efd49f3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932bc08c4b35d8464715301c550c46b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236ba5fb36a74cd91a3f1a9b9902313208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da266eadeb08a60b7341338c9f02df82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7de25ab7fefbee806be7d2bc0f7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d8e22e43ee917937223b5f68c8e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a624c86f1d01526525d7d85755890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8d93c4dfa5465fc5f87c864dd321a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8678e8ddfd868846fbc84c6f92ea04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8e286a856776bd1f16ac3dacc107215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaed1c01d6c7064b196d67603f5048216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778aa4d7f5e778e8cdd011d8b56135f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd84addd0b7365016c91a5b9fb2b8a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1eeab41c80e9b2fb77098fcbd0630219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47cd748a43c90580b3fe4c2d81b00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a07c0bf506d01ded7ce7ee832e8b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124263396c554a34773a05253dbe5236222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8848fb1052eae8d639e25d86de6fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b4e5f763372074dff350ca577038224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9247ecd6ee6920c2f450f11b0aac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1902e1b0b111f38252aa8933c20c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b5d97e712653fb297cb254a1943ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5f07a0a7e3dcde0ce2fda7f6011b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aac5a7153fd77eae1d03eb1f19663229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043d5b5dc5488ce0bc378010720e77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a681baf098c9b9added782ed1fc5910231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dda27fbf05ba92491bcead491f618232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06109fdce8cf2040ee2167197714a76a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1edfa8981cd7ab314298eb957e85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9c686bd87aa9dd05a2525c32fc944235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a53b8b21fd80b17111b29d3b959d77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfcbbb7e5115c9e94437adc0472e8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f39080852f487c4416d53401dfaa72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f76fc975143c47d74b967315a0ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754ca408113e32d9c2c998182974de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0342f20d208b9eec3b82f745b410f9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc972e5e72fb2d2bc627f42bf5f00d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662317c46aa74cddc3220524d781ba6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f457c7c5ed444c809382abf59d9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6643344326d1d811ccfb6601540495245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa995e3a7a1d4a532cd7064d9071ea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5559fbd799a89bde15c7451439ca1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a722f2d3ecaebd19a32d567dce8ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a236db326d973064fa4b4f079b992249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94a64339a1c01c6c1eeb040e3225c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010521bff8e04e17fffaefbc4f57d3ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc21e72f00e6520765c0da7636eecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ef0e639c9a4c1ce36b22a7fad99e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66375a177ad8b003b3c3d983585198d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3524d9b1f9c5c974472ec0197864ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951080a76fac4155ec65eaf6e5bdc082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f86481d6e1d5c3bd16f6c272dc7d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8143e545c2a7a918e399790b1f571258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d16cf0750df53065246d879578db2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb034525c404e68101e81ac92ab844260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432d0d3e3c9af6eda62723d0c1d05e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebafe2cbd79134a5f6f966beb81fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3cca345d23dcdc57120568ee9a94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32801d326a493eb502c58aaae9395bbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335918f27680ed5603aa53c8e58863265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69597685cbb57dfc556ea50a26a4fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b8fa1438203486d5d4bb2783b23da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c02fd273afbcbc2c61715daa86f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bf8e1cd800321b4a2046a96d53643269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896159f12806214047482a67e7a1102a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b3f0f299483cf79e07ecbcc8841bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc4b4a4efc3615b8b82253cf8be1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b427b99ffc2bb2efa3aac4c8fe41f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29f6a0f390d8d341f5ec2e6abc3b4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25717910b513eca2596c2683409cdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e37603055aefa1b4c7255f9245455276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c26831e262942cf035eaa42770477277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2037c37a1e3bc9b4fd3662f0ef0e80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab34a1274d7e96faf3690567d0c495279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127e2ae3ffdf0d99389f04f3aa462e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea14eb695ec2942042080aa7ddc2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cadebfd2e289811ec5c38c463b936282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd0b92b1c859ad91e6d1d34f9d94aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a266dd13bab0bfdaaa4b5e5a5e1c3c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7649a1ee9d2b396967695e7a06a8fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff12652d9e303e4fd3907251ce6cf16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7ba625e9c68b95e3999829ec5acda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a16dda953e35df2360ed57792235d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105df7e6e89ea7c3df593a8aa32a3c71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77168559f4a853dae9d3d8467fba2d52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01f0f9496a8890cd1db7dab12928f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd6d6a2cf344e2b328927b0edcb00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fff4826f493c0d21019a69de0499c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f40de6ef4d9f176da8252956250f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1700615e009afbe35249b74ff5918b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39d13dec0952c9f0202418c5765680296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba853421bfb80506c22a9b670e840cf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba28d871c42ed2a18417b61b4e0224298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3d27f0200f4c4f0b0f0e522bc1746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec362989fd59f40a164298c37fc6d0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b34ba186eb957874d19c88b003c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a8ffdec0e9da852970fdfdf0b7b8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2da52bc0d2f8dcedbcf137fe13a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a58b9afde5399a67d52a801ef7295d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7799cbc8804a85dfdef0f41f38995d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6124c65fda77118dd45fcedecb0ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8df553232d7124c6589add3ebf12b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8e82a8c9a8abacaed6d8adda24d5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7db6104de984d31c59c64d614bb18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd27632a15e8e865a68c8f415f6e26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675eaff4864e9a80f3deeb3022c9161311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccef68fef7463c139a64081e460d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9297731201f662d619e985791d7b0b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4eaad89296b2240fd5106e2458309314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549cb39d0a05bd2e4085e6573857e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a6276631f34c759cfe4bddbb40d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c0e2f7eec00465d4d04ed4b5b90e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829581a8024ef9a3d6b4ecc0418166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a87f0a9a000d20fffd174e92c37b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22c6488be6672d1cf9dabac26e602320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f5c98e2470d345da8ecb30c34b5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff9e6f65b0939acea94f4807a6981322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b182d318f7a70f0be2914b5c46adf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81347336c11ce4073e17639011050c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695962097f6569e09100ecfe480ab9a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac885d473bdf09621f4e8daf518b117326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc93b1421dcbd1de3c326d5abce7ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3f4b9b21532737a28d693eccae720328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40832106a3d0fcaf3a3ca6cd0a774c5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4fbba27d95a8567125e4d80aa717330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818d3a2875900ef0ddf811ba4aa2e4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169907036afbcdd983a87732eef8f5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060e97b152ded0f66b8fe77aa6042cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23980496394ca05f5617be4d728f437334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26955892f55a58a6c2284d45b1bcfb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350c66f87a623254c54657788c38811336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9893fbd3e4cd798eac6894a2ab78f19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52747bc78447e25ef3096098da54b60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5eb61217f0624643b447f701fa4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f5704b6a054d7b60964c77f6f0623340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a945d6797ab4c5be26cc9fb665931341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9f0b02e3cc5de28be1fcae8ccbb4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820d67ff09019efc602709d7d4744a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8bc4ee202db30c2465e7d3a3de910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b822a8773837d0f5c4f3146805fc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfca8f5a6971feaf06fd9361b7c16e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def984fd1446b2d89bc15da4f6f52f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06c82536576d99eb3f7bc71043198348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70903edd224122cca1b531db4304d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bff331f1d6a169d9545a123ce504b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0adf89627278cd8cad83c0e469051351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8cabbeb2c578c6129bcce7f6de5e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee713ff6c8e2896f659e74bc6c339407353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1eab4fb18e4ca8885d81e0079766d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19f5dd3dd822d1bc24a46440141dca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f39cf3d7ac963b3a62a6388cafaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a273242a48b171a25a5a82b73773c49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ee6f1d1c695739adaf1f436683873358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f957d227c368f5be96e289070346c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a156d6ca74bdfdc6f9360fb8467f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298d46423baf12cfc349279cb56ac64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fac0d30d56fdf12146300d55c5c38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6841e8a2d6bc18b6450f8deb93a828363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2b252bd3ff63909d8fdc64a512cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018bb7262ff5757ca824f878b6a1097365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee8719b12ce52d019c865f7edb16b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01bc462b8e043d3be7b1e40723a3b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad699598f3c467806bcaca1b985580f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a93c8eedacbafecf6b09211e8a5e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303091d5635151d4657b391c45eb918f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6949685d7cd2e2a80bc49f58d24ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a93819c57e99ae176dc1dadf045ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af255fcf687c4032d2d9c70a937c34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dc4b9272d9dc0cf97886ba8df4b08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b88c873463be273c495561ee25b693375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e658a1f8ec440af51ec5321835b66e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101381508309f31cc0ecff52a3de85e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e76d7d4f6cde7fb8d6b553124a797378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91db8f04e4333d11541af8c6b1d257379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d884302d88bce62921d9aee6d09ad3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b44ecb2eebe4231cb04288decf46a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b767a33235e8e491d0ecdf2de6426a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a5909977b3b2a1bf2449077fcd04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9244206b93a32d6c6dbd4a67b70dc61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0985e09863cc99b4de79c5cb652ad3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e241f7edc47cf2b124ae86fb7c05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df460065aff6860cc5f91d62111523e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3de60ba14ecc83664412d34a1acd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165effd0dac80be0f9213cd4c3bfc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767096efb85946ac76996dbbdc7a56b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa32764f8744fc15affaa7a1a46e107391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04031f30f6c2a8d80f4140d7c1412df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61721ee6abed54910fe245537c41434a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce6aa1957a90d07e4c62654cf40470394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2501b569762a1b2f94e3bd75b01e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ec56f846414649f57262cd0ba0fb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee28ea0958f3fee802b3c20a1ae926397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c8ba889b2d2d0a549c334418fd1d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de3b8b86e887b54ccc551eb3b2b0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad31e835bc6fdfcf120bf3075351f3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5394a7265a7527f97126590c33e079a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c844193578127f8f253f542f358934402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a2a83ea636f6688fd1634996e060403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ee568a2e507bc8d8bf4283e4194a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25053c96c27ff2d142a7f5c7dd8f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a6907b666d0ad28a5f806cc692c2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fca663a72f7d666bfa5329996720c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79566582693f8964800a997729d129408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcb72ee28ac2e4f0975496baceb7ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4039f1231e00665416f54865757536410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb99f003cccd0088719fa7cee6d362411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6c5d35d87b19a380a317d5901e080412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f8b1b4db934b9320d329b462d876b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c207b9fa23ebedafdce9c71d7c69f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d14fb48780ecb62418e7e044ebc32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8d76f3af8951d3fcd7bc65d192e44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf04a7f2c1e7cc570af71f21bdacc5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157429d3f5532a8159032d718e7a6a44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb72c135b76cda426d9d2e5d55a762419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9c5ffd7a7800c3a0fcae11d9bb03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192622f50cde2bf51813333cccae2222421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde607ec9516b62aab1f24014f88e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b409857b6ad2af968bbd00d803a5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ffa777c454b523355905e2bc5fc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f114957b55dcf2db04e341551680707425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ff33608ec203ef59d65dc7e70bcac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68a6e8a895f3a22af37e04864a9817427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd084c553711cb703fb41cfe854888a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d2216c6b025008de59c08107f1c27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848a7690c3403d824d0828d7ccc5636430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127596443395323d63ee1078023c708431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c84ee3b2ae00a976053d7b9d18fe7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e13aa3e6e6d891f219e918ea6f73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e18cc7cf8a2eee1bab1158b8984df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747b50ed813af90b68cdce5470edfde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a4ec9e4ade7e4dbd08a655ac8af6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956a8ae8d6d173b9cf4e4c424d9a92a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f306c2c463372412f1f589fc82f2b10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9c08e8ec0595fa6633f2af3e3a747439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a709bbf2a1b9d72972227de1577bed8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e9ff77bd3c5b1a65bc5c8ece363a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49493223e6f9f9496e88f50829d218442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d222ba3538005e87b4f2280239298443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0940c02a3243cebc2e336aeade951444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eee4fb234ffed9bfe04b206d6a81e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd347f308e6343c279f13986feff8d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06be4842eb6aaba63fc0a1675449d9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f602079b036873da6434bce23327448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8ec75528e8acdb43e0b12585d1f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75fed0409792616fde266f54f0106a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28b591d02bb3229cfcfeb1917806a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f252a206bb08a3fe9f9fcae6a7da31c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd064cdaa3c46b7c4844b0c457aa793c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669036029492f02931c032c944cb917454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2902ac006ef7adbb2578b7eaf01d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a6015fb8cd290ba30e7ae867fb52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee168e56d4f8a7e72bcf8bd502a76aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a734d503983ae7a28eaaa29bf5b6f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9e0e8d371ec184b02edea9ba464c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82690fbd1efa4aef33112357e2049f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94081c23ea4990837c9c79662acb59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5fd94f9e34b801e2cc544fefeded3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823a6e35a196fc00a495c42d3eb95f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d4a0d9bac25a7ae55f0f1f20c59d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a07334145b2606d6ebb826a06f3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864392c63bdb76fe9d7e2702246128ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cff36b31366fb9d82233317284ecc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354870643787be659ae98d9cddc9d940468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf260490883e01b9b51f503ab8a218c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347ec11100266cd6be469bb3b04ed1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689dba086f37e937d0cc23f15aaf46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a58d645e66bec9b63944fe7a383ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b59e9c2297f0803c1e2125e3add0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0017f507bfdd14c523419450b6fe63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b2842a671b560148066e09199039475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0df1f47a53c8375a1839eb24a53632476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05333e9d502c51b4462197106269a1d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ca6e01177740528fa3c8ab16f0d0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60d0b91f18f923a6df9b3eb11e193479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275225ec7cb55ca711b97ee5c4a8f564480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e76c29f5075806ba559b5854daff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536838f3b59f280c12b31028dc7d0f8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd876478433da997be63435f370adf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce58ad9b9a0b81380921a991e22b408484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241434b21988f7083f4086f30d6ae53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea0e1cddcbc2a9b93e29d63c9b2bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86258a537fbc8c196bf0defad17391487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548dcb1152b33f5f943b89aa015e231488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeff4d097cdef52ec7b14fa9d06ec4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e729996908149f88265827bc81e2a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0972ea847d227867c67f7837e48cae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653ecbbefb5399c98c4c9ab877eb7aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab23257279e8c00e59c5842a25a655493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f2abc0235ac9333eff9b2336b3b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326ebdd4758fd95033f8523638b77f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59534c43751a15fe5f0aa9a1844455a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c738c479ff75e227154409597f63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957b32cedeac0864bb3b944a7ff3359498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14a22e7135eaaf30d5702cb251231499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a6210afd89db92046ea926550561500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f881a3c6198463f927d8bb0022ae1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896e9dd0efde96735c0410e13672ebc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a18ab4816ac2939493ee6e45230591503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f7e27826f5274045bc5c5fdf9133b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4ccd68d4b576cf59832769ee8d29a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1691eac61a8032feb1f66568d9242506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd0ff89983c394adb4d0c2eb50f753507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6defc99be3238478f91cea86d1f6c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b1d9ccf2d48b8ecfdd755fbcfd0eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fba17f43b7dc4f398c3ddd7607ca7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc7cbc58bebedb713c307bb5c441f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130aa1c71a890fe61d89428d8596dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51592235972ad502c0c0d96938c3efd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90500b563c229e29fdecce529d0b630d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dabd39573bec83b3c4b254275721db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b4744f96a067fac95e54b737def3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d27bac172fed6bacca09a5236f41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c54d68b9c61dd2fba85740aa4240eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16812dc50ca8874e67c080a659cd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b472c70852cd9b839f62496385460520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c705a1694b6b559b5e1c9585c04bac2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0d93cbb79b288a16bd49967ad8ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075ed379385d455c2784e91df10e9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b513eb0f02df648b6a461cf97f0ee6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd6b06f83c020a48525a7e9c1f20f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0ba146396065ad53d0a03d2798c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994051755b801e4d8b784942e52de70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb81776f66c3a266e6290f48caad56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b6ebc9527f4ba6634e7f9b03f9aa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea1f5c4d8cd7eaba331750e3de3491530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558f65d9208c32cdadf660382824c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa8dd54d107b96e390b2ec0e8b7ed6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec694cc1193b6ff28af04daaf89e6d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dedd339d228327f275d258c6dc7e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a7a32f507cc1918867e4f85164cb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebe7f74c7b9cdea4a9e1e13fff2bf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf93e1ad34572e2225149690a58488537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bfd11c28697d2fdd65b1e36bfe87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a9342cc949cd669c920c6809afb51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee998e664604c6f73ef7fcd50a7e0888540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bc8c95f7392cc8153cfca85f29a4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7396b9ad1f1efaa57a82e99d440b8aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29cdfa187397e507ee7aacd38a04ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc3f983d6ec541903dcc2a2d20d04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6975783c0d845eb8b1584a48fc884545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc962b02a6b8d6d2c91b07b092c7d263546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c87b2322e5a012ab4e0d5bcd6a48af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ce9baddd1807ef39f5b492ac14954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534051ccf44d5762e61d47d001e3cca4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0361d41549f98fa14fbe407e637e06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79216ee7e49f81d50794637111d3d67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af9e324a39f91f6ac119cfd80c552552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d75f246fefcbb6fe453e452e3ebbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ab229a14c3f2bc0c9223ba8bc149554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7cf69d937e1123b730aaf664747d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0358c010c0ebf16fc0aaeddf2b900556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128a6666df06a32d2631d7adc8573a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bef58c471434d09882991d6d9b8a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a64ca0a1272477afb985097cc1047c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c61d3f9dd8c8347ee29f498642609560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ff66b61e61ff06dc1dfe0f887f483561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e2ac1d4b8e2a769fe299fcff394e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a309942273634e621564005458b3cc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d5c402e9132fe2e5d437687b2bc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17836af1bd648dbff44a4498a2ef7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391fe8052a007b923808aac107447d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8358ad516560005cf5929bec0145d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d1f49ac1c81cb48e2c148a084e9f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b4c4dd0c99bbe47b2bc8e1a2fe05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3073fb97a7b294ebdd96c9f3bcdcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a78001d105237bae4ed0a183eca50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da514357c9eb9a38ab9b751957f0d11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554648f3ad2cd38b63719df7c9a2f8c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57074594f16c192c75ec2e45e48e16ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639662a06c3daf53b4a3d40cd1d0d07d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fbf198151525a7e7ebe16a699f672576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f48687be5fddff9df8ded8bce2b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff724cf7a9c541b84caa62860489363578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f0d96694bb012c1c66d846e9729d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab21499a4d9fb447ab4087cbd08ecec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d01b93c5dff9f841b961177f2313d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4967bb1ae3d813a71fe3931c0ca41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623ad1a8d8c7a371f29e95a20383ccb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d327bfa893953319264fba02e7ff97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f19d339e33b5a7434c920f791a823585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7838b142b57312b73b489209b45c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f21f4c9f2f77ea8e330575437a224587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cc92b50ec9fccde09e77b68b3378f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded7b76c0845a3aaf56be76a9df4b6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb04323401426b3f47124e51921d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d20013ddd637bade99376cc0e57076591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6adbfcc6d7c6ad50b79ec92f9cced9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a08d6e0f6ddb5b1512fd56ca584d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d4a7492ba2ebec338edc52f8467cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd0fd44288d38de57c7a9bf3d281c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504ba58c5c949090e856702a2058a3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6080b83633630ac1537b758c8aaabdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f2732fc92e13f56ac1da0cf5c459598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e46d8f9087419439df387396edad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2481a0a27d6050417ac17d6705582d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ad52b0fd09f1c37da74a87b53ae73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5220057f7179445e59199b324758789602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49141be3ac87d9189e62770616266c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e488cd66a182d0361f77959a557c014604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffab8e2a8c472a5028ab405377de545605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ecf7c78ef505850f631d645a8438c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6e4b989b4683e30ce9985a8f017e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad618157ef5294ad68e8fb90f62902608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05801899a8dcc2977e4aff1d948c10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139f23944a48979ec32155a64ccc083610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166880d1fb8b2d4d8a8a75e9b37c5755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c7c18621ea9bad03814790c0d8c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d12e71294187081406975661cc8f5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e409d11ba72250d73709f32813be6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3d28462036091329cb1c29c5ddeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c57e56a41271ac7ea725dce8e3af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c214914a75d684dd0cc99c85213fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd9efd6ae907d0e819a986eb4b9cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7197494c11184db10f714202c7ae3b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6582bb6b7713fa68fb606620a6263620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6894569edd430e5149a7717cf4bc132621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8103c1fc53f18afeff911227810c7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94e747cab84ec3e1a88b3ae982658623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000362a61748b9646709e25cd2826f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90981c0810cefc7c55759fdd546776625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03671c395c72280ce29092a4997d49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd80d02973e849797dd7671592c99e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475640cdb2389cb80e30bd775ad274f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0bd7092a3e983ad1406acfdc82a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b1ccb33743223e9b94766b22dd7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c43ba0e5b9016a68cd84c95fecfc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e218d136707f8fe3ad28dda394a64a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54096a6fef297df4d0f8f853451402ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ed49aca192452cf100cd78eb4b59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225075f1862ca04693687b7745ad8e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e23038c3d57545c7dcc3746aafaad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a78157d231ba40ac286b367b6cfc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6685bb25b4412d449dc1f357f5ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a6799910305c31111ed0fc9b605c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4818e31c1b24c93eaf5e10e3daa5d90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049440db1b6bb09574a19b985dbc99d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed86de3164404b48e7ee5f4c2a287642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162d09a5ca55433d44fd04f9bb7294a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68dacf53065f3701dbdd2f2ff216ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ed00013a7675f3c18d8f4a0b8d96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f54e29cec392723a632f1ded58a9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e0bf91ca16d4425ee0ccbfde11097647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52533d859b210d86865bdc55ba637668648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c27360091eef0fd3a1c56ef0d23cd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce5b00a4f795d1a23962baedeb6582650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b884ad6db30c13802685de3769c07c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0f6a63a21e8be85509ad5a8442af7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2accddc4e0f3b671def56c158de2017653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d853cffd0459e0fdd932e92d23b7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde9bc7501ae3a33dfd8f3d9a4861b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c39026edcb14f1d1ccf4c463719bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8fccc4e60c0ee0724d1ef788223e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a1572859aecc416df45815a616a6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664cf4c5fb5e970747ba854ec7fb64e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b5de90dc23e8fc3d5f805d3c5963e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62373f0b0cfbe2de34b1af93404ef5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd0b630e501f1fca0d97d25e1215e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71419fb7a66e97f09f1399b5ef7abea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7d0956037fcee6ab5d8d49320974664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5525d238ea61eede830561dd3018fdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c147e3a8eb50ad1c007cad5ccc8999666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a3ce43287a6360e4910e06c8e15f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194eada136133f99fc5a04a60c6787668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cc3124ddb2e6d2b65b31e1cd2d147669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb4590bc6ec8a238e6fd8769ebefe8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1382a110e37914558001189b2e499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e3d6dbc07dee59950838020ba91e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e2b7ab5037fe5a6ef6dd85fdac3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d2836061db71d923827552d281ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b24d8e3db4d22d2fb47339e701fda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444507c54135005a5294bc2daf59b01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182e43f106c436f6aa73aa63464da3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cbc50d3c1957fdbf30cf4781281b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a595a1cc8ae5cfce9319a4a6dd02c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8809cb8cae1c9fd91d1a41ff8466c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ffd1b8a5aa665b85ed455ebb78769681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b2ba6728ddc922713a61264fdcdad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a00c8fdf22629f1d8979c90702fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97a404d5a1311d99ffbb45bfd475a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eafab7e1db7ff44a3111f6ec787f20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9421d9b4f5b5f5fdf27daef6a03302686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1877452815ef9fc080d62b3c61858e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64169b6d406df5c6ea6ef2de4b070e26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db81fb96ac89c734a233b01b9d7d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c40c13ce905906ff8dfbaf1726f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44860ce4285608870dcca4e6b3805231691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f7bc542051b12ae751800d50694b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfe46e39f9d2ecf2bf495bd9a20077693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8e9211a28614c5e7fcd624fe579b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db499aa1abbc67eb148fcd72ba593c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a21d7e630cb2b929f9892a9f8787b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de3b755032dba9e1c61566cfd0aea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6df83e27b53056838de535c1bf22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23d2c63142e5750fa25d89b3641ad8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004be4b2de9b540a58968bed3c13beb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f52eeceafc2759b78a2c0da86c273701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885c6eb9b07c6b04fca0a6f059cfc7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc017046ef488ebdcdcde733658efffd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c96a19d1e0dfc760ceff4ab5376a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f607481fc1286f1293d927b4b9ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febb5799f705f38ae7862a217dc97df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de461b739a9acc3837d19ff9500fea3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba11a1187e92f1e6d450f8a573c3d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32035b63002c3349e4ebd1d6ec1af1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf04ec56d34b9a91457ddecad12d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f60ecaf1bf2a98f21c2d3087492be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370f6c76a9569b1f536c51b7649dae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd44833dd29c2cbb004b67a6611b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f44ded61ff94fae3f26c226e340d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1060fa2b5ea14aaef84492ff2a752a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe069ce217e1f975cbe465baa4a34fda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2136d80a16514b86c2c3bf6176b36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3b33de35281b49d25858b0812a912718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cbaa7a250c9ae8c7f9ed39344bd47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce185d36dcf53bc80cb7ffb97aac8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4415e3dca0b41cd9b919e100f6a92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba2738ce15db0844a9330e63ab404722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2a31c1461c4f50710ab038c78cc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6dc156202e0fd4ac46530d69194b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e62c4985f7f2d9d6f182c62286d0c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a5165e5e622f53494cac61c93d6f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5ba003d021d103265524f90dd2ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4a891e3008efa61406b4d8bb1fc25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2591cb668485d9b0a4d07f80b5fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b20b5d39839f57f0f97b3db1b4441730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252fb2837eadac271a9e9a1689839c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ca4d1f225445dd9aaa8bfd80cdaea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f84072bf7b49732363e045497c2dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d26af59f9d92d327af3539a2dd3cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390151da8107823d210901ac3b1fc4d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1262b651d84cfbddcfd3d2da79ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f06cb34e7fcfc34197b8867764c41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955dd261d320aa5e0d73326f183326e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3466300e069114875210d232cdbb85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a01c17e0935c2534527766285000c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3087717133fd30b8bfa8a4a4bedc5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec112c2c22e4e4ffc8514532ef40b8cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85b5e27ba5862d77ab5b59f9fe27c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5981bd8cfe860f52e6dddde7a89ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee771f553cb6e50c25325d93cbb02ee3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9f7c80f6470880f88acb7315d4905746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3e0748ddc89e9b36af889b0cb90bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c5c07c6ea25a596cb3b70ed915d0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadf0dfb9dff7d7b9207c421d6a4a2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1e9d877f7a257049a1e8b0a6e3686750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75fceeded440de2f063063ddb07f06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df5aa0bd896c72441ccdf48a0f3bbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276684819c4b0ed875856f08b044df23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb709966d4597c1be9fe7fa85824cd10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261af66efa4f647ad4de0e65528c96d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f350c4b08569b32ae21d372097147b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b44955d01ea3660ffb43730a0cac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b367f23bcc52d636e64988fe79f7d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b718e931ea6beab32e837e0749da1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>