--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90212d6bee714313878d596f3a74784d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ba38931ab4a7e2b46a2ac9b5c8212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a0fc7e9f18ee2fd9f796f73bcc36b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafd7c3c0012b622306e568bbaf17504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328a6ff895f9b2bbfe1b28849d4ce65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9309146c1dfeaf759ab4441c1d8ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14efd38ae4177880ed43316297725a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920cf3bf51c6d101bce56f13aa5ab858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8de3f2017c30ea83bd111b61659959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4532b74d595568728bd397e8ad15d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24700ff43b262ef29d205fa1ff2d8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff3a7c353efb9c0d5aaff83059b18d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1cc02055dddd79ef356f7c2fee1af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2789ab18d6ee5f8e48697ac2fcdfe714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc18aad53631e08bb96c98d3f745915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9696c445731fb3623ed51fd0af6495716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d79bae158f3d1f0efe6d0d19e8f2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21715e90dd155631a69a187420338d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf391a820f4fde5f1b5fa2e7ea70919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a849c6111b1ebbe343f55671c81cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730b236a0783e4ca58ce358558cb2fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89362350c62b62d356ca82e61a2b7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e1c085211a1e36ed9c0eca841aa9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f9e9917ce82cfe847cdb2e85ae53e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1b23e03ae0297e93f30741f07a39425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b6f089e0eada9f08aa4cdcb365fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77bf9955e8509be8e6e85b7d09553b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5af97f601ea5df8da1d92c0fcc9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f82f5d2f5fbee4ac8607acbc98148529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4657ae3c3ad8baf82a979f86dad830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12724c754d3896fbb7f35a90b29bd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f924022247ca928226d294d04afd34832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08294cc1bd3453db1f28127eb4abd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4449d6504117370dfb291add9e62fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251acfca44ad2d097a80f72309a6358c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35797f00630e98a979654ac3ec547f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e28a8aa7b712fa16b12e953b1498937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05679d70a8dbb249bbdf3b49f3c7e0bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b489440e3d1c3a2c0a373e4dd0214aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ecb1bddfa407a85609d79dbdcec0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d132ba746d3fd827217d2c12ea812f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fa9ebd934075a9d7392f5a8e9c97942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676358306e25ffdcc4bd1dbb9099b4f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9156c9b1efface489501bffa3c205e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20dc00c029f1c0ec4b8568df3f982745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8363664b8bd210742ec41ca83c86e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b7e33329a3fd952677a7445c3b0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756191ff8e0c8936077e4618826415e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9efda9f352dad2ec9bd6fddc5263e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a48af16544fbc1d5e0ff1c4c5ab6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98570cd7fb5126ab75c066260f2d4dd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceb8eccc2bcffb42b11a0a3c1508a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6006d94b3e951301502dd8dd43e60353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d32b6d9e5d3671fa94f6222e5960d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965d5089b417d06e7ecbc51399ddfa155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d425ce783445f500e03e00c676d4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bce1c7c726eb24208d24b23c93736357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc615e5d2bf704adecd2fac41947b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146442acd05dfab5abb862bae02fb1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755185a32a7a323ed939d8bc6fb35c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43314cb48ec677b8ef9a2f1781b644db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79502600c61988f786789b36bd3209b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf27d847544a0f47038e1ed4183b7d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c52332648f746d5872bb610183c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdd0752606aa883a2e85d9c3332ed865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58844a3a60a05094ca0ba6fea69f4d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13fd64716540038c804dd8dd31fdbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367b417c94ff5f0fe3dd9faa13a83c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff43a1a00855dbfacff0866a31797169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6b9e26dd3b94077fade3d67aad4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ee84910e140a26dbf74a9375d80b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d46997cef5f6fe62e2a6f75df959772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c86f3f4f78bdfb7e8ce1655740b9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe64f451d586aaec0ae2858e9e86874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b834cb1f3169f5135870edfe65a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df64645f8c63b8e7ad0f61cef068476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f454ccbf1cbdc8d6cd3b2535479e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a7c759e64c63c13bc5022ce0636c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d6c99994e147e7055282485fc7a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbec859dd42fd0b63d7c160df646f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40181190b8664653146280062bf4013381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0c392f95f9d229092e441765f59082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11e9ed543498d6df11f041a4f3d12383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990556c2a7ca8ad6d750ab007c16fda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288f16f891c94457b97de539a25a3d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b34d822863a8e8a55b00dad43508086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f907494a06eb4d401d2b21742671e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a43605d8da8c41d156223742e025b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba7c54e2fbd47771a999108070f4f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76be965afc6da369cc9b609382ea9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548464409e1d35f695ecd8bf53c8664891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59e43ffb2da16cb72f44282379093692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94966b82d33ee94ee3ecfd4c723a5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68f60d5770db45cdd7ac4c4b0355aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8af92f3d4cc28b99e2c7278a7836095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc230757b54ae10375c20f0c0805f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6541f908d0a2ccc3ed39e3ed41e786c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48888e9a501e1cd047cb166c9be9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a35d300eb2ebe4d83b3198e5cbf0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e995329c875ab7a8b46f6567a6ecc16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf313c4a732f51f29e694843fa8d29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a8e95c8f80ffcbae3026eecb5b85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89d1284db0640167319daeea92d30c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de080d5654375d1d5d734483d294c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149152f23a61229d77335f7440307b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bb08ba01183520c5f24435598f4eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b4f7f654d4fb562a5bd6d7cb8640e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b86d4cf67febed839f60e33084b216108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0584499a4cb8864ec09c267b443a117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80052a200c334c878787fbb4d533a1a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0652c6a051a7b251d799620ade0a51b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba7cbf9cb9ef480a8978d06d948f76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b6b1fb4beabdbfd3eddf98299f59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f86493294467a7e82eb0d05f15ac4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95ee0be68eb90faed77e0cfe309325115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af59417b5b80bbe0a1edf00778ecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c908df45d995618d059cb0786e9764f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9c6d54cb01c7c26b987b0d999300d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af0c2ed4774b5317f57004e3ef1953119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c11a622f831e89db5bc262a595260120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f1be96840d620005f9dc31df8660b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6dbb6d74265843246d7fe20b19e7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ea8a2b6ec4c89911937a6cefe47e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635086a1e6967fb354a376ae72a01a06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc30a87cd0a260cbe29f9b9ad4e577125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e54b06fc41813d59ac76a679334cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0551a522f4fa5422aa42a618e5d47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ae96578006dcd263f85722eacead4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf7acc44c854b7846643c56bf7d448129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af279b18671f7020a7298dd087a4d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d15f871886166f650e7fb025ed8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6685c08cc15ba556f9a5a177ce2f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8f9ac1bc286b97445faf8fd96c46d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92957a6b862125c5178e7fab1f8b7fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e36d9d78e318090a9e65633de14fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eca036c377d3191518478650033e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa02ea0e6accc1891b773109e93e30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7bb7724dc8d92deec739879affdfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a8d8efaaaf31fd67740e9f5f4f390139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62e3117992e498675ba98425c1ecb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008655ccf3538e537eb9381f2a13fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11be3b39b9cf1a8f12f126477974575142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51d014fa0eee8d7390608536425477143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed296849cebadec0f9a97387d2835144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8895a06ac3cdf984bf9b4b9a608f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7fec2f20a6913d469726206d27150146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708def3a80269f99e4e1977931766f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ccc6c27bbbad61729908c11b61c73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d9830396adfe27cc0d5a81f1882d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1484331ff7a74dccd836bae563ef42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7fe5dd6ffc90a202db3cfcf8450c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753d40ab0ab724840ae29da4bbee296152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3b29e4ab1e00eda099a0c81fbd5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c4edf69473432a1c46449dad067f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388d274d892771c47c8af9bf5eea0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee7d6a7796efe31f5ed70602a787e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6303bfe8d74893877ea8382652f82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0f34eb6204397517403670a725586158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00225c14aebeb3a9b9142d74b200de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902243d6ba6bfa27473f88638dc4f72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea0653d559366ab78078b166090ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001676b9c1553972c45cab9058051c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053399ee4097600b7a87e16cf5f433ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872981e61c9408981be90ca19047189b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755bb1b410164e5a5b8e43ca14e7a27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efa3a7bba66bcaafa31971f23aa694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9455f38045498bd30fb916c1746c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e634e3ae9955198edc409c7c8a4b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b41c9732c222ef8f642ce9a26e95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0409f04b781e785cd0a48aa5897f986170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d0c5214a53b594a8cb59fe32217a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ccc3681cc00a304ec8dbdabe72b0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034993be4966d082eadeddf283c5f9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63ed3d6946bb9a16d0d7e33cef342174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5346297f2a66744e869468c0327f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e0a99aaf71297ca46ee83f7b0fee9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35a7f1eeb986518f0b80d6d86e098f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb522b5041e48a9209835ecc2d7a83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3b2cb5caf0b560bdb13b77b96a549179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed982e4ff25b922d7b27e89a045523f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238e3eea6d7f1e35feb0e1f754963f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96601fce3f759b5b031edc330f0a42f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d6203680cb595b2ffd5e1772fde0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2bba18a43c0a0c3d44626d2f08263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb138ca840dea3b0a3ac02e11957c560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de574f364eb82b199ec86768441c272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de667ab2bd560d34bd5ea87e9cce3ee6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd86ab46ca2afec254850a98f7d396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87682de240e145723c57b293da893189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188316299b21769fb58659f7276d02cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f725a049e030a6bddbba00ec04405191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe26a0856faeadcdf99d78528d4dcab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1734cbd0107771e83d7bf7e7e2d8b56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424535b6c775b6378ebc40fa53308466194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d720d06cba1a421e8341faa43be140195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ca7c18b87e125b5434c95619dcfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9cbb694631b17297269be53bdc722197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b8cbf232650758299ea16efa2130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f3540772e8f105254c055c292f2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7998cb5bfabd6adb4bbe34d23d3cb1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125939f4d0e9f02b21db68edf617b60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edd103c1c14eb1896e268735a7d0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc23d5b0ff9278a29d371b72e101b4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0f9da2f5dd343f43cbe0587924b11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98024c5f2d6b59d8355eb4e132d66bff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5cc6ba0a1993b72267aeb4beeef25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4989794b4b7bb34ee241664e5629207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2480a2beef4bf22c3bf9692e38431c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbfecfdc2277588882bd730a7b1b59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479e8b084faf04627194d4ad957ada9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a81b12cfd111cab71f524c096f31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7e081524e416e18b4b275c16d3f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d06935cd4b998ed8c1f7d7336ed8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1e33d8e42e5d1d66b24d940c60131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a5e217bd114e5e337d8a3cd956d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fff2e626d0a469d5358516a12089ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2831988e42489afe8235035b6809c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc42532f694da47d429ed78cdf8b67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c798c27de6bc701dce900e3070cae77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320588ea869f2b09df2a6fee510d35c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfecaba90f6f37cb2be8b67012fe9a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db69f79e17754488b885abc324f4fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5648685a924ba8b33b3dff1ed68e787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c93b8076787d8d24784a8642adf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec25434cdcfa99f0e533cce7ff874b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930881ad354b35c8f58d7b1a36c7eeff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0460041826e2efb73535abab928d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120e60e11a05f3a9d83b05a45b4cfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a61025e11a8c0ec6e414d10eef39c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3042f306b32ff87c3e8812a8d00c4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9811fce472d7198e4f8a15579bb1232231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad9f84ab26aa718bcfeb463de965d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df4fe6db782cd0bb7ae10a8528016233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232ac567631e02177110cfddda41abb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaf4d6ef57156c455b06f4a2093bda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da57a2910af20588e4242dabf00fce9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9a71b144195fab3e51cb887ef3459237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b8cd7608e11c6036a7d9dd9af634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5f326f8e1fa91797553e9cd981de2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8c0bdeaa541b167cde8b153bbff5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17491218d066a9004b6196f2096ae1dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc27efdecc08d9de50347977412970c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23052ddfc1653e5e16aac0a0db9dc5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ff19f8780672fec3115114af3f98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c3f3a5d32861701acff8684f33181245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53083c7954c8b91fb40035de5d5f941246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3406025f6e599808dca2a17e4dc57b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c47dfd5dd64342ca282215fd7c31d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefdf7e741e38eaf855f249d98e536f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30d5b79bd34f1c8ae423eef175e767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6831e91fa9cc0c52bb863fb09ecf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf2e58e1f7b121fc6ee9d360a2679252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198186ccd5566069eb057ede948f81a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf1bf422cc9bfd79cadeddfe4e15a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3dc8435ef5e6ca12db555164fd64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce35007aa4ee8556be911e90f1a0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df7d0370d1fb45e4beb29aea913524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d96b5d265aae0a987e606a04e4ce2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e6a67b1919d4b7ce406835e21f5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824109f7baa564baa860da303d0788e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfda2f4758a7c7ba43b31822996ac8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2a6c3a0bfc3baaec3209d56846a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c85cd450c042619d586a38e7764a75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675307b1a84c65c3c67265b6289bb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab7915711f7cb0294e0af5e6f5821265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c32d548cb9ca50eb69b5dc7b67917266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d817e301162822ffb6acd6efc3e76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d84879907bcc292e83acd3c61363a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdfc0e781f021903cec01c6e806b1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cdf6e20a64023055075bdf3d02e1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715be951c864883f8c87e484e43b3b72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339092eef33601f1e28990c55cb154272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9e05e06714dda6bf13204495812e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9a0d90091ad1b5a2a8089079faf08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4227d971cf57b0b9d20e778a8953c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c105c932c7bca12ebc8adb710181a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c5522db8cc8745b5f7e76dd3736e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aaeaadd511dbecac3b7652069537f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc87930a14898387f1ba4a21c85002279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47125240d28f407a4e8ac301b08f1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6da1773b53eefdb30f2cefdbc62ea6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222daebfca5e94b137603b8550562e17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8cbbdb202907af06f676874a40b63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae8bafb07d7900061b09892d677a00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5dc64bf2e5475851cd0bc70ba8e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70443571c4e9be64bfd3005e0c10b5ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ef05748ea8332c4a272a1d7c8f89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d8cd1938ab5d32fa0960c3f23eabd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcca1ca3a438b34be802e6cd724405289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c89a0565a168237c033409ae90f39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea318255d8859b31e756409081a4d8e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d547c377270dbe9b9a301205d30c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fa19d4d8f68efd6ae8923581a2cdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f5bbaefdbc0d61e03b768d963731294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45652cc63d136fdee0a2ea379c279295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c719adb071588f4ed9a8183c209e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5b087c368113085c7a70354a87a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571618516173060fca2aba2ef515fd50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c1752a30906593cbc18f8d2b7513a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ea3e3db3a47ad0b74573fbf98fb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f87cbc365ffe3614f0c73eb2f5b9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a8e448560b8a8da89b313b9fce73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40221e595df1d01ccdaf06b69daa4b7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcabf3fc7ac3a562e27008e1df795f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f7313b2252aeb2fd1ff8bddba1df9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe253e7356e10a5ec52cef534d81858306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62750f86bb98e115b77215a14e2e7a87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e754b46738b29b2c842718d1e06dbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005d1415534913ce3c70e9bae93aabc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f5cefc6d0b5d79316ee82d5012333310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c604adc0946c1d4c393b80513bf6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e50e1c6d4b94ce158fb19732cb18e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75390c86e44a9078a065ede22688cc07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239203fdb59adaefaf35d837986d4b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe18781decb11586d292998d670ec1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25477afd835c6858ed0da86cc90a62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398462c4a3ce823f661a541eb069f0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b75773da235b8992e7107acb1b406318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a93e390ec00cc126d2910b93a4cf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead7d3009be5a0e7b491ef52a88ad7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd7eea8079e8aeb2aa28a533e0ac8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdcba1768ea3a2b9086caca4843c1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c72c889f1b6027fd030061bd12e9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62973a803d036d828da6f86f86a05da6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddb786efd59b8e890c2b9b86e02ee3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679389dcfb551434228934566b60b4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a2fb83f446b3c09b3d8699e8de32f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbb5c882a409ba85507bc9c834e6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96feda92292440193b4a71890ed026329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0cf8c3372ae1a09116d6e312e81ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2fa1d6e1319e31438ccd936c31990331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ffe445b91616ad2632414c768f33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d4f015c67fc2e17bfdf733b3a3e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749326f6b740a1cafcf33343c99420de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e7914a8764f19357785006dfe5eb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9711155cf6ae133ce986eeb378841b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec840a28bd5e9c0eada1d0ff32d76dd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2011400f504f0fc79ea84624e2e42c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf18745c876d797bf95b82350cd40f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3278895bc14d66001eb1369ff75d0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd31c0b9bbf553eb02ac152c6c44d43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36929764069f0bb5adf1018f2bbb2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd322194a9f26b5b40a4d59402103343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5976b9ce54b0415e94d13dab59655344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261ab70bb64b19093213179d46d3c50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868379126951e5b362098745f54852dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e914b96e1bc9266bd96da5c51c60714347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ca954cc81530c4aa6b8373c275e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ef057a164bf33d4ea9a4e77cbb576349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d256fe26f102de191932c972cd4048350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119ba146c62cdbcb84c89dea0599bc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9023d6e93891d72611accc346c6ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede96a87f1aa16c26060b8d317ea60f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f668848637a31a4c83b52658d26a9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a34adf1e9448ade8bd97adc3ad7cbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1205f6f840cf25a3fad602036c29c04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b50dbb50807e859c9d0fa978b320357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6dc9481e2a99ac431aefe8ed7a437358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680053c6b9906e4e71f9ad2af9bb147d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50dd7b3b0380bcf6abd3c9e6cd595d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302cc86662d7b52652f3b1cb5883ad4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e4cf388ba5bfc0ec405a3bf41e040362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b54937563e5fe02da916dd9caec1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3ae1fc51bec9fffc0f8bfe16abf80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8ccd2fc9992650334491d0cc5f33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c142ce6e67436877b1934149b451366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26910d8460ac1a1c9bab9a24a016f67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039a1256558dbb68e4d7d40b4523832368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554bb9ee8c8b146c02d6369a69139b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59209968ffa3f3ba9d3fbd77e2b6acc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9bcaf549867cb6ac41f8c57c08817371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299416538298408e393f3af8d574ada7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6be939b5e61674547f8469dda02f9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cec9ae60506fa1110da97e6bd8216374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da09a0b640f79c81ab74720a5142dea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f527f4435438d08117971f103a3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd5d3f05d8defde1f1b5057a02f989377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd1d383cf467ebd3e26df9edeb27e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d185d6708d08e94adc2a6569ee1c9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937609f195382c1f7c651fb5f40237e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9a5e16df5a55a146a64e87d0d08ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b40c90f8acc88019e82de2eeb3b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b4c2d7c489b0fd978d9cce2232871383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf816d9072169b4aa430120c7405bec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f6cf80b72496ed6e5e770ce9c37e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65a38def438c37f222c5872bb04895386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9af74b5f41f0237370f07f8e9947387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967c35b85c3dad9b91945424d55d4a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217441b9a12108992ccb6773511e8f10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d09281147428e1251a031114fe118390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940c55abb455de1439699a050cf4052391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c619501b6bde8b23bdb659afabc954392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f95eea22b759ca3b4cb9fe9cfbb11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008313f49654752268bb87f24e4341f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d960c3ee71c71d358db3c800701be9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bab91fde4a3a1c5742fa01455533b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17dbec35724f348c6b06c4242b48b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590778878d86a8c39362bd6e87f3082d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5929743b7c4ac99e7b60baaa41bd75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663faadd7dddbce4dde5e53fca2c070400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b66294e615a127f90d9f22a686e3e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c1a90ff83970690f792ff09dbeb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532f8206b6ad09acb5cd66be3958dbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c99e1cb8d3cae17bef9578a0636b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f300eb90ae932e2d6981abe12dab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d4f52e3d3aed57f6379d477eeecc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997f9a0579c9efa56d43a185e2e6bfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca5b061dca42c7bed7bfb4623e5acb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ddf83e6bac6bb715ffdc05d3166f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef770ff3fc1fbfb547d763b87b0ed5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d917b25ceb7f3433aceee0bdc9e62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb69198aa2ea481af4172f36a3b1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e60eebc30f6955bcbf8fc807cab05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1ec28085002ebd35eefe6a154dd0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5704497ee9d20d96762331e2cdc3ec6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d7e507435db61731ad99641b8e307416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48fa81f15b152468b5648384098c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4f9d67d3b1ad6ecce236d72509002418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d9b11e9f14673b7b3070196c361f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c235ed4afc702829496cb37145268420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d62ef1511eed78bc6e94d7803c16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee380b9561edb25f89196ba5cf09c79c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b7d4ee4ae6ac8e7e45993194beee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a082c00786ceeb803e9b1029569cd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f090f82f9947d2bdc6ba309b2e0c85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3b490e3a311026b5e6642804e6a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c90c9bda5ce897fbd57e6fd8229fcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d659daa9b5cea0c014b5ae50d36bd39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a797d842bd25a902ac0a390a31b33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe65f8e1933b69857d7935680d85f3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c4d4cfcb99b3ecb50b972e6c9c441431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe042ba4216a7f91e299a2367afe3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51e72cca0f95169a4af067635659b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3847c25ba923a90379e48325357f93b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f148c209fae1cb203c3c01db22a4db1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741994a76ab4dd0514957b8fd6aa2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed55c2cec0c7edffe4b4f7baadadb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3e9e186fdd10d57e0c9d99c948873438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b50ef40da9ab4f8685b1fba02a81f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7509502b9d72e7a411d1fb14900bda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37428677a1342c8084c47a6a5193eb1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660dddc6ec48e5a24a4d048dd4efbdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd774169c7ef8263fafdce8efa5179b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd1df30726a62140f6efe965cec939444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13eff949f0c758d8dd79c58bc9fd6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382625ef345e711dd74c70ce539869d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc99ce5d631fede07036e903c25b7c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87164230ea0c01996f502bfb0465985e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9364eef2a443c175119260827ef02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3009a1d6990d7a3a0ec121309bafd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378eed4271130f11e03fb70d8b07e7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e73481e10075e154ccba0d10d40b09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229c391503a3e46c49cef3c08bfa18b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dedefc0788deb086126f7bac3eea95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78066a96f378555bae345f9530b6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d126b9cebd6fb6fa94d1f085919a721456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf87e1cf67d092c082b013f4ef51b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a1acdfcf19a416cd5934e606ebcaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcf4d3ef13279065db2eafaad7f4ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f0ba1050d06f958f08fc6d5364e26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2930fd4c993979a48aa522d43dab5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550cbdd1150c7bfbdf3b4fb7e2d7351462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369115438bdfda8985ccd45f2eaa427d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824573ff64220db6a025eb2b6678fe9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a858729b2b3ff6a8b7b12e2fde1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d0ec5368e919095e1f77d3556f8f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0474fef59a4566c13614c3d3b3faa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc43dedbb47a300a70350bcee5a789468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57657209632a1a4f176e28e25bc5134b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d194f9c78c3552955f151e517bb44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f984a1223975523c7b0e1aa88769d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc49e270a352d4a597fe8c2a826d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf59e079384f98e75e0dde08ea3c6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97dc32734590a66ce3c0c17424cad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb204146b79e5193580d07bffb04cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d3149f5792612fc1bb4c83e641984476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41af410921dc6cbd0f4334152b794e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6666b126be21c8ff14b66f79fe5ba0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d51b135fa7b89c810727df82c925479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf749b4709096bfbd50598a130bda0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef2e2437aaf11f880ff423326ca67f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94918f60395f09ec4cc9e3d6d6f38f3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9c08e6ecbee2c2db935717c3a1a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ae261386d3ffb1b0b96a087cb12f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f316de862f25443a2f5701d18c48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbfaf5210281d50e2cb38e5c3a19b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81e69dc776df3f0094389adc47a4e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c45142d432e6d16035b0fb9103637488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11063aa8ac7d99be0f9e395b58820f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831cb2f8bd9a37164c41237d3ad1b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497c9034cfa7ec3ddc508f68980ca01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540954904cec043da1198a92cfb8b9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30309ee9b086a363b8db37a14aa153f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4316bf2f8369dbdaf96f38519d2ce3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486976f742e1eec723a3f49e2cc32ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c25be0bcc59e2f60fc13fc8aa873496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d060ad7f7518e052dd99b4aa2fdc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757c74cd62fc79515d4a86b6dc67717498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e984b5d999711e8a70f02510f75a2dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669e9c7f07b0b7debb6c9c554092935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6294c16a93d40f22c941a882fbd3db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218665e55d1610eb98fcd5951bb0e83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a6253f234304eeaf1664e58e90f7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af50c534fe7604f0f4ce57aa725620504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276426f556686ccf3adece94e4bb6ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25443ce11a585650c6844a65c425e1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dacf946c6fd00d1c6198aeee924a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f4b1e257a7f642dd8f0f3df4b7a66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd704ee50bc7c434b6f447b544f12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa728280c74709e7ec490130dfb8ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7e6198acdf61548e384f701c24e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502dbfc97adad045b46b20b4295bfed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef0b7cf3e9f2577e42044dc928092513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181014ba2563fd5e6c022946a8ee301f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a584aab4a87c947e94b2bb4d8a05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a1238d143a2206c27116e244b5a39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a4ed0d0017e5b4a42c5717fa3ea4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146bcb761f34181c97480b726c3184e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400a3f564ae02d055112627cb9e63f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0367343b6b44961598fa35e0fe876a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f31bb13c40bb3160b80c1ab643a28a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798099b12e4e45f36793fceaa80e188522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41fe5436cf0922df44361edeb15c34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded39f7f67f0ebc4c460eab8f3ebbc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab97f3dbd63501fb2154eb88fc853525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63404d73a79a1a01dfa4c039e7f2d433526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21777dc55c19ba8dd6e1a3817ffabb3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b954260902b44e1c3ef3443fac25f8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81e4fd9fcfe6b2c28354a4854f5406529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621b2be9117f5ae472e09ee19dcf6ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a01847f3ac0c4ebb77ec7aab3d9f47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c347de903469e28d6891520c2fe93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48a92315dde5b3c46daa9ae33009b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186ff7f1bb9f3d6966e4659f79c096534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e0e1bc5d507b5b46f05b6838973b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d663bd290a668b5aac32a712e40770536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2cf3903eb04875ab2c78e3c193148537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0007002bceb0438ffa232c582e9eba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362d7f4da4a1865cc645089a7a699b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aeb35671a625db52c95a7a46c9de2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dbaf2f9827bf71ea9093ba5ed1a9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a2358e26c99bd9c2756e5e4595d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e452c70c58691a6b8b1188bd5aa04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421549736adec6e126612c1424d9dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc83e80bffa5d9c9a0b419006e738e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a5cff59b7bd15f2b6d147ddca9b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff75494b68700de5d470768ee9a7136547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369bf527b2f58b56d1465905daed4e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd59c507a49a3200dede5982a8d0965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87854ca92a9b5d3fd5354985e29082bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b04adab0d27ea2c66d6e122c707583551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b4a1cea678f2b87d17ed9c01b0ca2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efcac9c35960123ac8a7f9adebd9a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710045a283ce40f0a8ff8b51ac9c638554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe404922c0fa6f15dfefb4f9a1612df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74758992927f9281dde76a7822651da4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7096061a4bcd7b420454d13275b25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a25091db6b9dde42c0c102d222232558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4a11bd16f6c7792dfc346b0e8c97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c387315a362f445d33e1f96c301f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773327006f7734fe09cc2a34a4d2f25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36659b7ec6f0b0992fedaa5d0e7a29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0c3ec958312837b3f292a99c3dd9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ccc7b624fe61b2aef32f9d024cd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2faebb7472b32d80cdf177584587565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed47930193cff853875a12340cbb8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cb03c6e7956cca560cf863734e1aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170c1d50e8122bd50d99fd9ade4f925568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f228de04ce4008f90dc638d50c01b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552aec9ac07f30c4230044c9a15b2da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49c5e7eadd881081c51bb60d3a5f5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd197ccb555e24c221c6a456f96781572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56656a55953606b14000b1be71e607a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7884c0d936fc28b3dda16c12831c3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73e113d55d055799c4302dec33f309575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7bc534780ff208dc66c5445cec5e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2953da1f921a58e2573a12b97b1a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b54413b377213407d18c1ae3d20b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113ccd4908c14196acd06fb77182b64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507510ec31457a67068576e3ed9b41fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4256a9a8627cf03c7ddafea8899bc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b59606ca889f4c40960177995a28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7177aa4d8661f9e4aca30c3160f39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561ee5b476ed312ef40667ca71f0df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4497cbf622c346541b6ad9ed769469585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30347e7012225ef3937d96ca12e7ebc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a03e1933cee9e8c4780bde20e9c4af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725acaab474a59facf1b45fd581a982f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139d6f4b85efa1799777ea511456c57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e459ba4adcb71bc2db4c13f05b116a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce618842d3046773e4757adc055e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56ebbe647574d8602f9b390986380592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7bb9893099e58951b80c0c1713bb6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b11b37d7ff86f5cfec246dc3c429594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691679cb35e32cc0e5be3e55f440b79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c67d693a5cad15ba07f8ef52670a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363379f05f7c459d35b3bd3ae3c6a03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80ff48c54b530f2efbe1492145c51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6504de350545e4fedec609d500bced599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d6a22fbd9baf6377b1f4842080ee1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f93487dac54fdabde685f9654477601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d8d1b29ea5bcb459aee86251cd08a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a55ec995e276198d9ddac59b4ba4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a56016612c6c5a7c0f4f5dbc2863604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a280906215128c5e809537eec6f710605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c89465563edaca0a99b11c14d414606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d930053f0b475e9aaf167f9871b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00613fa6c6059925350732e43727e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75dec672afbd0feb4e17c9a368ada4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3017217e61db2257012b53bfd962661610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e06bd5f30332c415e9a50aa474493611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a7ab05e4907a76232f21bb01976c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bb4d8e24eb4a35bdd8c1551c322ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3278bb39060513754d741601e6d4e19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d127738b3bde8d625db6675dd746615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe31a6e385d61ebe62185a72b0db8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7621520e0572912b44d650c469f9249617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683c62bafa95640ace92bf52395d7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e810c0aafd4227e71caf76ab51cc50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c1d2537b4825ec07f83850ed973e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e226ecb5d52308176772da401b8e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4a49be0626e6f57270397db5e064622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e30cb619d262f88b5a583045ba9582623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97666b1e0ea2800b0d0daf7d045a21ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2883673555924114ac404160149dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a2fe167dedecd6a88c437af1c6fc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8b6fe2898c71a6a683457bb5db7c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42050008691f076d3d1da13cfe4e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e182ea2ffc65ccb9ea2ade6a6adca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47cc37622e94cb1b198be849e36391630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b595969ca0c09fc34173d62b4ceb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04381fc49e984b06bcbb022e0ff796632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d9015db9a97a2e9b71d29293743f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe051bb4d743fb71e9b0c7dd05060a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd93e5970290ca6609a7166ad1580c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f311d2970d7c1327af5bf5655c7e17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f469000675713149f459530a4522637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344380f992319484793b21c39a617543638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c310338705860315dd3b13566742639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4f9c1dc2a2666dfdd07c0421c6f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090e98d3e867e475e543631b43b977641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca788851734c8c6b93945c3b0da22df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb58a0b3ed8b6e08ce909c569210c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c0b8111528b8d76c69032aa5bb8e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01a1804dd974315d32f2b67dec2ddd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978a85a3d9ea11652b59302d056b97b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc239ba90b7347ef5c6cf5c8d0526d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be2cc8fe40e07adc376c1fa5b3539648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6704ddafcf6d486e23e4e0057588b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfab6b9345b51903ecdc0f7f5396d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d059ebf24c1a588163c728e9fe24e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870766ac262f3c507538869131a5608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39bff3d7b0349494bc0cd7265e4ddb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a653b74f7c796e3da35aacb7d5dc3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb693150405e248d2d05991cfc8d7ed1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f173c78b8a0b7f9af255bbe4aa4fde2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465d80075581da4c96f3e45ca684f2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e19b85d8ab25accc4430ecf59f5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46097da644e39bb6bd10d0916b7bef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7576a7dd90a7c671c92d2fefdedb35a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1cca25b5a53fb5666cfeb7bcca0f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb853ddee6f58e1c201fcd8ee48fabd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0af8144b54d031874bd2d9b03faf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dae400cae6ca6983af9df1e8c51b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85324ae981e7ae48b5ee46e6bd542d0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93e2ec41c49698e654e5a63da10fe1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7ce3f7a99a10ba6987146eebe20f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79650fe682997719badabe011e1fae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e74a4abf2a0ce9e88609d7991bad6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550995e384fbbea26a0d8fc72bc8460670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d432ef8a993cbfdd81fd02fd284192671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6776a9a3da0a82c7a6876e9a077ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51af99790930249d8b8cf21ac154d82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1004df22c21066c4d402fdfbd662674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4f3733987a865f3c8e73c565fe3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6972671e0907b36c7fc9282a3b6f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08feb31dce273828e71566b1a544a7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806620c0b55e9bfc11648a48d4d290fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffc66472727886f1c99ccaa67a61d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce6454d194943b379b391bd5cbdfd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f12bccf860b6089059e756ba91aecf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bbfb7558b3389efcd97c9ddb53920682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc8a9befc95b38edea48aac2b77667683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1237261d553b9255c278c4094d9da4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ace2b91d403f10159081e2a26f418685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7de1aa0f46b6c36d4f56620df4c439686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d45718ab0c564c8cfb708119a9c3ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d58b434f97b65574dc3b29effd1d38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90933366cf7dcaca90bef2ca4d892a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f422fb81bbf2af1d488608b879ee7af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd12a7b7e1fca709533d051734fab5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451622cfaeecec1e94ba50539e1b801692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c623f83d424c047545056c7ae6aacf4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e414d906e8dbafb0c6c92e1a7770146694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba68401a862a05eda270649bc0d9df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339eae893dff8458d2b30b747d56a1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a703817c0c2a5d44648c53a28f29d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee29608545d91ddabbbe598c166ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf910998dde9077f83bb190831cd779699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eb8c20c580d95dfdf38cd92622c72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1cdcccf3bec2707f9f7a2f0ab42bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5604fd73c3c880062b523f2b92a7581702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f196521758994830014fd6300fe72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467d886b0245a18b0099da3aea8537704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be37543191df3d32a5c38d75de683d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f08cb60a037dd86a02b7baa6d7c78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d742ecb019d734a724275137110b82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ac9ee584a20c39f76f0d428385e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ace6626658224399782ebdac49c647709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b567d536b90dfca319d188996fde2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0a5e86929da87b8df0d40c010378e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37053897a27d48246fe278699125390712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63bafb95573d4ac757b1f7e1088b70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498974ee322e1da42a70fc4c2279913714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4cdfa5e21a10e9a4838b46c1ac49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a6cb6d3c269ecd64b4a1c7f8cbf1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f578f1b098999ab4b07955fa25466717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca20480492661aad5f76f6d09bcf7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e27ded8e64aae78625087e5464884719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127ac951e7f973bf3c6204311b7e19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f2217452f5539bb90965945e887e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd21497d873711bdaffb8be6b292de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34775e6cb37e05994f33349662cfc91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1251ef15d0d3f8ad51e179c02da0bbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d8a5820a7c93cad7c1ea0f624efb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23d14a0425f3da662d121e150ff20b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47538b0636858573e331ea48fd0c8e40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25801d349945400e9441a52c8cff1522728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6067a5adfc75d8f73f2d73baa0e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43dae6d6cca4c7608f06f838e3d5db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b6a4bfab864e16bdc1cdfdf2743f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d5f34c98eea5b055b5c52dec05d1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58743485d3c731aecb2bd514bb783f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106287d60065fef09b4aa06dc2223a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc0a03fd580814a71741b78f4d0f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a2f98c93f906f665de1de6fbef10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a8750b8c138ebdf8738e3bab66640737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a77f919e47fd1578e86390efbb8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943788184a1a4066620b82d03d11f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ab7061ed1a3b94962c9d5e12a98aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e4a6bdf715987a38d8acad501c35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635694c41a959b4c74c1044fd2bbcdfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4680ac9e9a1176c6ccd079a7506b72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168bdeb53cd9bfe983152cbb050ae8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac35a63a99d8bb7887be7a42f693913745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13366657c5748b2741fd78d2d9c6f7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120a6a919901dc4908b50274c02b87e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7968788556088127e4cec95d244f377748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28463022da68c72d63b78a06dace93dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4f896f4fcffaf348fc4200b5c8d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e31089b5ceb9c76eff9f701f2ac79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed6f564790e33f74af645c688640b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424398c45119a4d7cfd766b056c3ef2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd3575acee443a49eaef6ae205ce90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275bbb73eddb03495c2ff80ef47451755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437ffeb04b9ebf6f99ebc5503f5f55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1c530705350bf2cc884a982b938c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7215f94304460250640077f7373274c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213979c3a860989052df08226379b7ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3338e1b12763727098a8f9be818c991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220903c5a64e8805d5c0ee7d59279432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51bf563cfc5b2829de919ac2a03ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4fc78c6adbf5801d68bde951406544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a423b3d75c0430d7fb3df3fa469f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38fd87166d1b8dd1f4812b6cf1ef146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bf9b7a279e996317ea2ae80c0b877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7f4a97633481f8a2025b20cb5eef68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7b6b4f25b073fb73dd6fc2dcd51fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d477f8456c3de80c449bbc9651df410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e42ee6eb70c1ac7fc36b35957555a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452295d2c81e9d1f9418941b49043cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0007e0df22920c64e8c10a2578851813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db668608dd771ce8abca74373234bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0b29205dcf350b66d29df73acc0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61c4596c1fc2cf518b0f58d38f16316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b4916e662a7860147b52ca9a5a60617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4840396a8e619c53007a8107fba7f8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aa618ea3fca8aef87d5e5001680a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc9d7e0710a118614d82a1670220320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81a8dc79c15b4ede226eefccf8c9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67952497d4fea5db03f9247e503f29822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06157e526d17193e9835a68d8ab1e75923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb9099c28c9e03f04a28d4d63a1c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87cf58a1e9e10ae52602b10acbb7dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7047059feb656346087ec4ecc82622726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4d949a49ad22aeda195eb0e18676627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a544378eecdc47a0bd373a4de6e1b3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaca98ef725535d7c0f56315940a0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ab2b400ba2dccbe6552e66bce09e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba12857dd8a93a2c2154c592f35f8a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dc21a45561b1ee11b1339b6e6694432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0968827ad78d6e66908f62f654b8ad033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1db51f67ae0b85554c754988378434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465d166e52b0e468c16a87f8b05c7fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563d6140b78ae4aa793822a96e654b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f415bc4913ffc0b8e65dfe03df900737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a04928f2fb9eb646f1bdc6da05f8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b12e05aa425ba7b7499fca705d36f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe6ee1e1ce5b976697f940024840840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74774a688233818b35364977040c163341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e129b78b324d8d2f655fb8e8915b9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ef28f802cdab258822c267c009ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce00c96a0eda11f7e3704a9807365c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9de9c53305420a594dec15ebee1c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37689d2496785ccf4e01c34dcaeb79e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93f4f322a4771580f3b52b6c61add047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033f93809c36407f72385e86fc3b8db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d7be8a76008ec54d4c596960a77649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191674519997cad1b2a88ad53aeb02f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c92ab8b8b06b4c47f455a1e43186b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215464bb0ee7e8c049feee87189077a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224f974ce65a6b5ea5e036128e9f5f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa876229476c675d9f348647155e558054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89233ab184ac5eaf144e078fea8e74df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee5a6582d23b4676b98355580e7ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c29b562543765576949bd789edd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f3916af1228f278b857c43beb4a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c448f6a2e35d8dcb5c7e9255a8f77a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1882ada30069da04262a2707d2b66160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb64676fa17ee8e96af8165ad7869161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a252574067b0271c09f2e5da98471c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0110af4fa28eebc516bfcc4eae8bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224f3efdb6189e5aacd27ce4bced2e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cff33f09baf2e8aa3130c838168dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb6665dcc86cd83720877328be2ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e978dc512ace2a265846061cb921e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699177ce0feacdb4fae755646e95e36068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611bfb6371a466291df55d8d67d022969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f167928a265cf7c323ba9070b0cb7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cfe902520c4300e9d43bab2f963b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9734360b07fc8b54e571d14f6e2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102bbd1f3f601045f7cf144f05f4a4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ebc2d831a9efd60e9a65a5f07098b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7eaa165236a49782c438b94f33edb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af932ef9e646d1c125ce01f1bf26be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab7e979f0767544cf4957f3f387dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928780cd7d6aca9c279de6ea1d0e0fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca8d47ed66e40117f7dac29b55f5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bcf94c43a236a545f98ef4e488bfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9cf2a6198014d4069a8775e2c0a2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ca4201b0788ccc5ce6cdc9ad105082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155b7e85e29797d7add58943563c5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ec7e2eee1c1b72e7429456d6629684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79840fab981db3b2fb9d02c4ddc3e1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101a578777c9cb5deb7304290d7571286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055906074ca20c0b6f32d106ddee2ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df1f7dbf9e66d1367095ffff2dc42288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f3b7f0742afbab8274638f2e5f09889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1f707f5888f0e870f93b8deaf482f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e97723d7ecedc0685df91e4cb53d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767460221f517ce9c5daecf7d430ee7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1d8c139cd1f60b75de82c5ab6445393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c9e5d42e61a0b872774e02e4b39a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0129b1f6a48eeaecf4aa9a259813b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15f75bfce2a65b2bc3c9548642850b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30767b9847ae63e954278dcb4b935597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e44d373571bc54eb6b893257fc54798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8418e595d7d4c19ad41fa0fdc57cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd78aead1c62e728c212c76e592356100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557eeefdf867608d1dfaf107ed557c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502098c6aa81c32427616a688440ef5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce567ba9d63a9678130624f849714648103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e816cb116bea3489e5f24f0095e6fe3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf991804a1fe1ff7b2f69cf20e3f0f2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b09cf65e0a1d5fc6a48a5ad278a1e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dca403c1c457ffb0d4e599accb56d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0812b495684bab213b91c543b9199108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe67e24eb83616b807baa88468d978109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32507f5fb45e41fcf4819303ab69a6e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04120102a16f1fa8519c3458e6979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ca9a8ea0a92bd1b2ad3a8f9db935112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c75a56222f5da29f2c5b1383b1da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33466a8c5bb940cd364dc3a12eb72c1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992441ea6a72d6a96fc7f26c82c1587115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f33dcdf8f2b04c229d447a7b61106116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d6f828b32cf6564f57bc031a963f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbd6767b8a63468cb9f082673ec46d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9cf81615378055371817174929ca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cddce4c339040578ae9069974b48a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5aebc4e4e51627a63abc2f2787f66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdd5fb3472ea46926cfa11af83dd6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08da6285304e27caeb3c5bcc82280123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38fffb3d93956bac1664f5a7bb7238124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ba98ce5d796980e13903a43f7cad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c72c1b2ccf9f73677cd2dd1d2fd61a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2725a0d0846795d36ebdfe92ea98b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f1bdba53d035d75b265c857b390fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173bfca4658edba2ef81c44bb19c74d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c0d209726d482ba89f47954a6464130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012fa65b5b8d99fcebf7d62cc6a23c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dff909211083036821f0894a9f460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be695709c84d1c4939fc669cebbb40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4c983d67b086c4571d96f76f5911134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8eae0e1fc5d756609f3831e51cb3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aacbb8785ad1d05829fc80f569061e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb70f2d2c0b064bda4c2b719b95b16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e332015449fc926251b4ae3fae273138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5815bad395fcb0923428640e121e84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b44769b43c84aa4c6739f5409fe7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70e461349ffe6cc5229293eca45dae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71504a99a7689fc73603cfaf309fb50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e85080464482c0672d2ba78d62f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5446fcf18a32e8a2648b86c2bf891144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917e7bd0dd0d59ea721104112e46fe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444d39f2399033dfe24e4e4f0c5bcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415fdc86c425ebe453b5d3282865c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ea3a880a2ce6f70feea2c86b2272148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af83dc4f2ebaa9668630107659db14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41b0669945b272b748b05e0719f5e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f0665f436f8e92853e3910db9150c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d808857d23b90d4707283fe02219152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2844166bc884dcac5b54b8f12a7a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5002756c0e53fabbca39263e5935d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b9742ce93e772ed610f550463f10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2758db1c2960f00497aaf35676bbf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38190fcfcf7fe63392b34f68a67f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b009d82cf84188fd56d68ed24179158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0589fda36364ac9e0800afd7df126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355fdff044ff8323b93ff3805c416c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e6d51b4524c455a417b9fce60d057161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0565eddc6282186f5993529b8b5879162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af35bc60f839917592fa93c8c496c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2dc7459cb0d157a279f8adf69cc1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d44fedf4f56474e20a98db63d294e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06cbc9f847ffa1e830e2e7b761c5d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f688925b149a5aebb61741b7001d2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aef557395fc93a73a58a89802af7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00238cc001c9b7321671003555b5e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857917d2c137cc15f3eb14bf251ee56b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666426e503ecf86fd393a5ede32df81f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfb5015a7184c4733c0249a379f161172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b3c8baaf560dac9550bbe392cb9ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420697512851ed8998a1dc3af5b3d33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f3b6957e4978d248699e377424bc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02807cd1f533fd9193af662304f25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88011d057475adfbc110732fabe84fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cda7b7c6e20b8580ca93f2eb63e6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a82948535d140f4f96e798095e053179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83cde7d79a16456bdecffc255526b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1c0c18bf33b40c8d835773643cf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faa11d3b5927ad34ae750e2e72ccb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1baf758237f5cee5346242e266758183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e6b57ff89af46c28f3cce1a82e95a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87de9962b2b3e93fe89866572f06b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f1edd49bcb87924b88e00e5125d2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586137d1f0bb28c13e414302a9b42de4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5f61de506bcf9c4086e9d9f2d726188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57e33bb33ebc7563a355080b79d6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca6f255a95b33d9d8214da192dae86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e113c67987abeba82f6bf4de8004191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5924b8910ed6b06609ddaafbdc7f2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b76baed57c4adf43e134c0916e0e9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5f7a24ed14a53e2a9f8a2d759f603194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95834cd977a4a9539a8e8d39bb4473ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7288dcca251a51456e0d65cb6f57ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b3905b7fe94089a58af6cf9935d23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fd813bb5dda6e9d9eff96510cf448198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553c543f640811479453587b57bd54a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0200216d801683894ab31b2bbe4e492200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9778d39dbf2453d7cbe10b4d2c6780201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3745bef0aefe115a687608a5783263c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe333cd8edd991873fff8bd5f1bcbf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b038a7ac672d84556ee30b56222eb2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d623b8ab893529e9d1bc28d1ea780a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7ab5233f9382f5c1a7ba0143f6426206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961926494843973e609f09e9945e5b09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b4aced087655ec8b98ef53610077e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4dcc2c4e67f729d43afe4795d9006209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed205a802b7cba97f97575d0b18f632210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8662df1941e1b2d8e0f51373f2c365211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bcecd758cd2b405d44ed0f02dae2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b58927fa5151784ebe806ad8a2526213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a5dbd25a6ddad63fd0449f62fc59c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c3f0b275f095df6166e8777f415e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f3a82f5902dac8fa19e149c182990216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346283f81949e0087cedd427b62a9a44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc649266d887afc9555319fb2962a03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafdbad5f54f729e487c770ff0fcb71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7165b603d2d1de89fcf1b6802a1ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231045de3eccfd9ba8b60a48b84dabe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2eff5a6c691480d83df5813207a49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f72a7415f120c69ac21497ac4724223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c572c8cd5a7675d641b51a62a84ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea060b2e746b5b91bd8bded9dd4daa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418554d30ee8f14f74f3cb97860e893226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fd3582a87c769585bdfd2d794a677227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b0c62e6f7e266b12305fcd8426aeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a6261d489b9eb48f76b9f029fa49f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8b9d492383da4dd0d344a7f9fc231230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcdd25d6fe394be66dd11dbf153b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddebf23c3f3b10da995a03d468f64d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30732f94cee9df52aa9c0164b912de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad17b8c5683e67700d183b6ddb83cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81e1bdb27d98fc8f010895261b168235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292571ef6e5ebee0c79c320a23ff618b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d0355fe76f709ca9ce7bd89d57acd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba43fbd9fbb149e6bb0701a66be69d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fd106b3596f6aab0ee08a1eeed347239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ab243485ffb52e30969834e48907240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ba7c93f7360d3d1ff69d0fdaf5fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6120b978331252b7d23404bd1a962e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f727988e8c1938c8122c196342017243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cce7fc77dcc7b767f37a591e5cc1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf76ddf808fa8c869b5fe0116ea78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf806d6c5b68013d79d88b5a705794b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7423f92e85e262786f28b9e7822fbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de6c466de7c7933f50e611a0f8c410248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb3e79f065fc973c6f2ff1a6a77e97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539e69ffe26a13215f9183b2c760c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336595df655aae31f6393bd5884a8b69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd24d4ea90a0b9b445b8bd8a4773b8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d3a378f297e1492cfe4fcbf22584253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59b44a59c637044d862c41ae189d25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdcb5ecae87e52544e0e6701921ba0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6e3a61ba424f8dd6941eac697dba4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c7cad750c698ea8d47587ae227004257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a492bb4bf001c8c8cd8f59fe27510b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00566709d1a3202347d8d34b0339995259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd013b9f34cb3d03f4ff40a1175957260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b7b6d081274f7fe40bdea51928f42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290265807d3b3b9655c2b7174d96b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54d83bf76d9dfea8e2febe1a96d21c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d8e9e6caa31fa058d5fb0974ffffd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b7e168a634d43403ce695d5c5fe4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aac6b8b47b0f88f7164598f799bc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6aa0ab794f9705bdb947414709d8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44227241dd3daafe4a36a422e5dc18b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829525c710ff8111ec0f77a3cbcdfaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8a774e0a7aee95aa1e14dab9b31c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757f9ad532f08bc26cb1e6716ea9198271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f4582feecdf445d9d89231f63acb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15955647e61c450a77fcf0efe47f25b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e68a66143a6b09864bd9dff61c0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706656136d64798eed05e43de74eb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a1b8c2bb79dd88f327dddb76a5c34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c47ad49929aa10d6add823cd49bf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda69d1793c3dff888e37783910eff9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467db17ecb950a68c5858963042778279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9634461b390a3346c19b70b810f3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b735703d2651f62aca8eab958116c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f8a14dee265599439babc8185970f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37e3e9650dcdafe26a5fa40715141a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754124ba6128dc4366eb8275d1f6f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893701d80c0db2455363f1bd8e24d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07087de1cd87b7be65a74c4b0952121286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ead64f007327f28646b375893fe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b9acc2345af09b51cea9c43b6c1b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cad9e2776279006b55dc6e67e016cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec57bbe8fe0216873d6340b25effc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc6c067e0c9cc7c9049529ee5d037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce161abf37b9b5aa424b37679504e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f36e2031a14c48a58d0d4d4d0d0258293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac41df9cbb153858e2e26fcc1116c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dbba9f6b4c3e8a381ac7575dc25eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f00407391e6477fedd9ce04ba3b79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d01e2e8e0a0ffb3ad2090c93608863297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ec9c03399769a912802e0c3e682c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684555e28e71fedec7ca1e5cd5f7c86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e23f665303c5b1aa98b7c1ed6447ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc3c3ebef939c39346216b7b90a3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099042ff3231b3078456b407e387d62a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754617df1632410d58dc643695c3a5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d9af0d2202c5f2bca2f278e8b27d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56501f6ebc46fa4e0e848764359a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82585f394690b7aff7baee2a0d528de5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb5621daf37c56df20bff9e967319307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825843d32119b9c7104969459a26d5a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702735fb58b5bcef37c24a692cac55b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f9d6ea7f9b3e96f5fe67f4acb8b7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c6ffa51fce140c1cebef173a5196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d68880a1116f2e450ca6b55eecd406312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c5165ef3056de80fdb4e32fa07ca0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b67e2f80505db97fec9c5f428013bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97c458f33083f8d5406075f153608315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdeff1a3bb8e8fc8f38f19b56cb393316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba64fa8a96712e13d477933e8d6d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1715371f972e1bf75c8b6ce58f2722318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c2e3d724f036470333cd72824d8bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e4f19284afcbb6ee7e1dd3b2d0ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cea27929d48326ab33163b942f127321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a55979164ab3766bbdb1cfd45789ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e6457179ff08c8937d7c233a2501a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96a129ac467f6d169e4ab180ac4f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a979a01a48ca32cd1e40daa976dd3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ec0cdb634239367bba7eb66bc76f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad96f0efd4123b8a9aa9ab69994cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5622d287ca7823c6c2869ab73696cb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36462ff77c86d21d5ae58d3ca30063329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196cd430dc0fbc2d4a4d8fc9e65f2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f369178bd93938775713e63e3702331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fa1c977c0511c0cea7f44063af09b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ff1c500526f85c7cfcd057c3a57d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87cfa21e6a32a0499ce3b2a9f2780334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a4e1c88cef8e782a7cd47eb8d296335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4284c3f958e655139d65f581947604336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95e237544aa8ffb9c678f5a6525bf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623045400b6df2d1e459ec688553c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080b190cf8a9458eb79e9943c235440339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3a4c905e06ed67dba7fda088139fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98051d18c4c853d51c2355fc3b3bbe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f31a776d42774994bfa5d45757df1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28768a632377f83d5cf107800d7f0474343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded4ca5850b6807925ecf282ee48cd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a26490416252865975a6264ac9990345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4c7926fc2a90632c3b129cbbbf68e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fa5ff06b99688afaaf02b0cfbecd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc9b2d7402a5b8e10780ceb82032b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c62a82fd5fb0d8df97a5bb56d43d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6bf1c5fe95f6b59e91be960d8142350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20125dc390160e75697b850bd383fac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cedda16b3935cd3a23663981a6d7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9a04f2649879a976c8464f9ece2b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3978695098c8b7611b469cce52b14b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4906880993a58e60033b5d672a0e5ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be4a675b219a65153e3a0e0b0c990f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83fe0d2e197194ae30c0e58154a429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d378e64a4e59e1f4d456b88b40b50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c0b89b47effead007944095d6b52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d861af5389ec84359cde581a0d3b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2023b38e09deb0cf01dd8f21f3de79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4cbfe39899a8ee66dfa8a9a6c961d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0223ecc16a027689f7f44e0ff04f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e55d9fc4ff4836c8e27540a95f6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8a38362df168c68861dadfca9ac71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49103e9a2fa0b0ba61b3358f697af7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e5e323acaf22239f280efc3239c78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccea0cac66b08e012055e78a70fb505368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a20513ec59fb7d4d4761f8f743b72a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87226d59249bb65f253f34029ed6bd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9cacf1a3ce89f38daf7bdea8b1c67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2571d21dd54d783fefa4f2e234c978372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739aea4a9d095526635d6a2efe0b4fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5727858f72678c89769cdf4d946396c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344e218c09b09342d9a52023ecbe429375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98706a07a599f4d08eed3040ded680376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d19ff883e22387ec71d11f11656e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3bf0deba01ea0ad5696d9976cb0f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691e7f43a18e5239c62d028fc6c82b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba68a575443eece5acce34ca071feb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce9e527ddd83026b451bc8674390c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9124b6b576753e1f778eb07ac8f8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57063296a2c26c2ce98feef378319383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f63c6bee1504de9a8ed512baf9bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e092165358fd6063333de55e3e5105385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f22374762bb23cd8030314e071b83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309bae4d7841b0698674f8b8557f482387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a85c819c591b9d23b1d127977c03b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a040c42b3af41b375289d24a6f37c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889179a5cb83082ddcf15822565c8637390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc0aa482e5d3c8976ae202a881e67b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598c369352bf7b367bcce8c5a4c66c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad08bb33a57e0f6b89f4f924330d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8794d84d2e300c704eeba9c4382b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819de90552114c03c7671f583fbb440e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9724870517cebfd7482b1332544f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154988ef0ed16e72c4cb489d2eb9f47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6293985695d429a2008e9612f3dae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df421ad8e7a5a846b7829e0a2be1dfd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd3148d8a46397bf44fc9abc9480c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d71e6a7d228bda39e4c878211967e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00012af58a41174e792b42f38ed6e2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801feaa1d84e4048441f80e6a327b7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a5a041791d8d474498e5971e95e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8d107106983a7d8ed253fe9fa5eda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21375ba081c11e7c966fca784fcd066406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc66925a0383f384003def3ba9b6d6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954589574a294f1bb3cd6c5d05c00a1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff090f3f371923cbd76c361e9af2dcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6095c45eba0d1bf616f6102d1762c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ad899b7c4bf255b4f55fe8f5d611411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b812151d927a25f4f39f1d41d03ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb37b06492301d7a21b4d7d53c3b2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec696604decd62c5989537c92075120414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101acfab9e872c401a8c41da08a33e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87893247282c9d2d80794ca39cfb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df189f47f3416d28da32515dab100701417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895da0706c95b8909c6256dcba59dfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8958401f58b1dce0993a984b494d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e78306f28161ff4dc70898d77b51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee01a4d98b4c30f53244039c3914cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773e95f047c906f2065e1c983dd01a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e682c661232f3762666c3a6247c3ffd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582bd3012129dbf889fb244546b1030424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c373c7d3270a4adee287bfbed2e71d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198677c1286b146cf5ff8af98ba6e9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd8003ab75901ae2562f5f74a8562b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9484a9d6b1898199283a37a00b31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586c48404754397d8a61978085ea703429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca8941118640cf71a6776ba0c7f758430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f60b746684ae52b140c42e3de625c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994750471ab3a4700430277052b7bf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c62989474e91ba18079e928583fc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c9b3c555f4c5cdf5a4e099dc89ab3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0732f9a6d0648b52f9a7b5b833be1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a286b455d88ea3060cd4d49b50b2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637f60759bdb021001d77372cda8416437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715b6c43c35fe470f34acb9802de2a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e582b8dc840fc9f4071a7a56daa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c9c43ce7333b6c445b79805c4e86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7f92dd35e3c8c351307d1988849b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f77aa75ce7d6dbbfb36443add61f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0ca3e88b865acf81948d1127bf4fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2dcc5df6399792f1a0b2c5edef9ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddd6dbf10b272f2ddc7f3a18b344fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6636e8c0a409cb6b94d6f1acc8039446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c0de7dea2088d373ad33b05a40e98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f63771021e7a3fa6c105b5c23e5ac2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c331c4825299a9c367a68901c4fcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005bc6e9c8f3c54d2c400ab95d855c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac66dd68f28fc784b7d59009a9e757451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50763bcbaf70ffcd5a8d10819b4e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e18b5904b19aee96f4f996db7f3295453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35f659d4d9ea663bd163635cb6eac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea3d843f681c5ba3403686a2e0c7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b97fcb33780acce233fec68355272456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c773438c071db4e6a3122ca1aff1fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2977df9f60082c9e7fecdac025fa929458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4b3034556664e0c0638ecd6c17bea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b955a173caecd0de62a18e39c9a973460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226c9ff346ab52d53da21f6436b121461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031453d05ac839555e9c4740127811b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059782c4091b1e1bdaa156a956a83c5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185a58cb7d20d891afedb5be0f61809464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f715055b0238118110d28f3c7d71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b7647b91e6b434a84d13cc27b8121466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344982f530b721e737ce9bdbf3aebdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256103f41da4f514874a4fae07b52f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424265a03ed55699ace144b7c281b9b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d759a3ec87d7dc6060974edbc74b47f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b43aeab4e2b37ddb7a674a8e0db6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5757f054e0a370d51afce343ea237472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb1069f01be4cd19749d6c079dd65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0567f93943b3ad497c9c7cb42f671a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd70cfcd367dac6c8de542c11364f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820bc5b3bb4a7e52a899c084ec599b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e122b24d9975b70f6f7fd279be5cf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438518255794e7de13fc14d8ab3397478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1cf0be73b7064f00050dcef8bfbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67145efb573011c2e35267d8e78c3466480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a40ce6ceeb5d623c1ea55a92b42606481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811560456add7a9c74b0ac6926cfa3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424d4ad2c29b847d924dee7de0268fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4197d7a54ed62c3acb0a66de4a5cf13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ee315f3f0bdabcdd8ddd0cdf2ab51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f66a6e207ddf9ace431943bca5fb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12362053e0bd3c94c8607e8a01823305487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbeffb18b850fdebabc1432544fdc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee941f16b1a7a4c6aa23f17f10ea26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d27954036be30c414da83368b8899c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266a577d6c7b15dd2345cc234fc3612491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d528afef2774315478d47229e0978c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed865c69f3855b0723100bea1acadb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536d82d264863e141113a7ea90c527494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d07e475a1345c552af300cc84800d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114690daebdb9071b20cd7c2b4b135496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae868a4c406a7ccf243fb05becb8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b756d9068279c41fa400620b99dddb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e72144c1f9d5bc4febd9681cbe680499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf757dbdfc1bb86f4e7b2a147a2f0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196cb3e72ea1aebc79d148bc52550e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e44e825b36d4f537e77a04247d58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294f5143dc9605f831f749a92609628503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b72a9253d7fad9d06974e032be5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c509a04d5041208a745149854ad492505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f9cfe4c7eac174cf69c80e18e9bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef71518f6e3d9315ff7d5562ef8a13d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c40af3373c9e3d28efe2d2f2d511508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cd8b37886d3ee2b00e4882b9e44b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9777591fa3e85f9fc15921129c6bab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e9ee63f2cd910074619d127f3a2ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34558f7ade688567d72e2bd7af86227f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6092c307710cbc7246ae93625fb980513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d6930055a61c1b184cb577a161ea0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570b47e4859183c092e12b7d10eabe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567720feb1ee10fccf87bdded09f4cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4432638e6ab2b284006e822b4fa2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772ea4361c0accb32d1142d9e42918a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362979e83bb120c579a39d2de92b21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416281fd5e336635aee3583615dcc57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fe9d9a946b403fbd996622ac3637b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b67e817468227a4b89aca2a9fb2c32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e43073ca15cee14255d6510a965c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224b3be8ecedcee85c479adee56f8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da857d3ef1ae599249415c2f2856082c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b72e209c2c997acce7de86f6ea5f48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b157f1de591a57f22e5de53cf100527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de752c9dd4bd6446b51a1b73989f68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8519fc7dffb19607dede418889716df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f80ac9cbb8220c317073d25ab9c574530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f67be43169e1b742b3e51b0bfaab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98416ea3802935d1325cdec5cb0c118532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7fa959f5fe45e1a8047b7e94013c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1700ffdec9656652bfef82b8eb364534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285952e2ac6eca5a0488c3a09d1ec6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f95fd3613aad0343a0717259773d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c690e697fda9c73b6558200fbd3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe4546058420dd2a714af489798a7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273d38485f1237dcb809a7163b9566539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12199ecba99b942f55a93e4440609f75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913435218d5fd798f2dc5daaaa722d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad8eabeb2a1b41c1635abd8ca65bb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cebf2131087d3f939a378cb47eb6dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d957e5b8a5ffa6cd450f4fc813a5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9ace7aafdfbd73acf6cf7c486d65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7620f4909df2828e5dabed0151c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c058ca0e203d02e43d061be1c0caf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77cb6de501164fbedd5875243e0d92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf828d60f221a854398d4326d81b1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ccf19c7f963af414faed071a0446550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e018aa7a310ba8573aa88b8c997d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334203869e511d99ab011113e743d1b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc75a1fea0875042026583f0cc20f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3abe0379e66d966fe83ed99eca5f53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962d68904257573bde39c23827bdbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cfb96bf1449aace4b2182492a0ce9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e2baafea9b86aad30e133dcb28497557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40babcbcaf69c30f6a2bf8c9a7627824558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2a8865d745991822fb9322f85419559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a3df6d1e6f7402f15a41b703dfd9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9cd60ecd1184ee18db1da9f2bda69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5537a0b387eceab61e7466f47800562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affce5e41d1fcee12b5beb805cee7e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d948768163590afb6fdecffac7a306564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babcbfa9ed9cf56af84d0183770d417565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9e2ec13b9f3e9301228a036f8bf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab154a61cb93c9cc005a8e4d60456567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4709cc36256697c6114434d2d0256568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be873af45cdc5ba92f0138c2b534897569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5a02320f0429ff9405f3f22f2e46a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b354595ca2db7d9d2cc324ccc64391a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fee37842ce0a43fc77b1b3034f110572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8422203e1c9ac950e14b5218f40a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde727ca709ed0243ec3a066d6cde4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416cc193af2d3244b3d5356445e53e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e0006e5fa05074b8318eaab91be5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524eb6974a9279934dbf8dcbca7c922577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994313bea96360f87142c870fd9b76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905930e032a57ec0fe1d0f638d49ab97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221049de4ed75e70e0adb324ce605bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ec0f42421fc306db63d691d4f2cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17732ef793f07d69d035f7b9367ad3f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d31a66039923592b8a4d9b86405c20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1738e9d8d09d00e198b2af9683689584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc1035a4485a37dd7a7adaf7ee6b13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c5fcea209e9fa98ab2b96b9ddfdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c24a34104e13bea3158add8406f5f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491171fb8cf3e6fc30a305033041af3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2655ce42ee7c2b6893006fea65694589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f373d9c1dada7f9e1725cbd9a22764590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736328319009afdca188bfec1b57b00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90888b100a3b0256a6e68430ec83a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab1c4d81fb5fb82add06528b16d4f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c59bf50d3dfcd6b0dd099af07fd150594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113d8c01280fd6ea5a353d3c421e63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257de00b94acb0a652006667c564d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0a4b34bea13dac6e2d1a2ca71488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8c613429d9a9917405d8a779d69da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0350b87f62900b904cff62367820e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c838b065448fd758e08a91716a25d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec25612b5ecec180fe752c08cb0d32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8ab980453bc16079918bec46b8a8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da3859fd1db0c696d2d1cc83a6f811603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b6b2a3d55b97e8f3725d00ab51e22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d0b6c22527bea6fe2bcf3779de10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2757ff82549620869e8cd98e8464d2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d397817e79a6781d39cd46b3b880556607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b488874c8b34136464a44bb7cc69f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534ca9e9c4fed78fa94e7ebb951a90c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10970e7d178f4321632820777fd011d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0b97dd1e1e21167ab821a27ff116c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49841d5a42d3bab4efe1bf2322f64af6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fb1af2e6cb9f710d0eb112477a440613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568eb16165e8ea54cfc225b937cfb2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f5cfccd6231286605a222823d3bad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef1dc367b68477d19a281f13d91aef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fee1075ebf58af352f02d991f3b2ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6611b6e9dce4da58032343cf64ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486506d36359e30fda3c169cce28c1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7873380c69281c7ba7ccf96279af979620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e781646aa98cb6bbecc5f9f35136c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62fda10ddcb10130ca2739d1e5b3eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba0b2161a9b8d9b3e99cc79937aa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b449e9add81fabb9e22e5d6a6ccdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f6a578094e4f80212f02eab825414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcb69f4614b7b8365dbc0c4b970664626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725489977c3774b7ee326768802c800d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710aeeafcc7bb1f03c5bc23bb9c645e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd954bcd92c7191a5c918293bcb360629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1b473589c0b748f6f5f82f289d86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f710315cd71f4b8c8a0889882a9a8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09143e5c0b68cf04d6cb408def8e0cf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8be8ad31801f39fc4fb0d3f56903633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fc44df46a5579bd465c581b9bf175634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19562a87b5539f6c0386dcb9eb664f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a25e00c1c422c4b47b28ffd06e3cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e838206166d8dc653e110b7a814312c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642335f5690322a8193d7fa145aea28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a222f5bf6a7be4d1ea8e71fc0674d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5d5193bb59e1d56a762f316dd857640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc9448d7d7fa7e50fe1c2e52da6ef9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3156140804bea9f028678d9d4181642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31087c8efedc049bccecceaae21965643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc884c595546d09c5a12af0b731616d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a564431dc95cb8151a6d34fce9a51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324d4f720b994ef2dd5e3e0f5b708d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee983d595409e4c1581f6441c4f448647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fc68165e4ab0320bc408354c10ff0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01822f98bb7c489aded7818da49fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4a5fe0873bef6ed0c5decc7f1954f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe42946be641fa96c36cb9507d6a799651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d118748bf90433698ab34d231f01d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580088344985fba11861bbdbe4cb310f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a7759f32290cdca7afe71eeeeef78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8929ada8a6236451316927796fb24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ef3873ce2f35c43045cc363fb7fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f06ddf911b6111f85884dad7643ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f12d19469a1c8c6b2d5d78f8f24bb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee4ed83e0abb9ba31521a968176c06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45133f35b440cdf78e2bf1579cd40a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76668661495ef47d15f4d61c1f19bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0245cebf15ed2dded26d8b9a576ccf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7647cfc199937a3b587f41ee611aa55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849a33d458901d9243155f8076993f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b49d83bf8f0888edb4797798129aec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ca0a7cc429dc0493496fb454ddb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8e1b13936cf2b3fd19e5ff5b4d81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375323434f7538a5cd72ce055401cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a9aeec7cb2890b992b567e272602669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2878ca1c48fc962da45c3ea094752a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed34775b83fb57fb0d8f012a60677d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72a5f27c5f3ac7c6ec7fc601a29ded672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e55ec328d1df6b11a786f87fbb263673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dac5c6bef7d82754c8ac714a5862674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e19b392b2a4971dc557e75d4b80a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c42ef003ca2c9ef25c1b792f850112676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b2dd5aeb0195eb08412cdf9f51de7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d1a59dd29e0716e89187eda4420cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867809392aa8901bcb8cf5c2f92ebbfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5389329b9c5e255b6ba84127fd961680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953071dd79b100e5a93fef31e2d8665a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472192aa5c5c2d15d47d47e5c53993682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8afab356c81b987d06cdc34054a63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04772b18006c8e42d99b612161d8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133c8bbe438b75eb85ac22a556a4602685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b70b919c11174d4f622adf313c02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c617c1fa5f6b984f5c70ce7e5d0e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1b62d28410cf197e29fd451a048d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231fb95c30b78127160d327adbb8b36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304fedc1c6780155bc78379e791f72c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826429f6ed6b967609e5345e695b94a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e605ee66084771c32b7b0fe2e8a4d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f7997de636e20dd9cc74480bb4389693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8aa9358d8009196642f770056ff8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f503671ce2d2db7c6edf68e9264089695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a30289bc62b2d1bc21a20830df490696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a33b326cabb195c825592a5310d118697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e8235f2903ac0b68461d32f2b1d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9a0205fecdeaf4c85ecc479090a9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe3499b09878174eb5007e90b8d90f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58a85c085755099eaffe981a8f4572701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4a674de052b40bf28bb3759839354702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130fcf029ba34089a45a197a8b8ea05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50672a36b9091336514953825137ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e5d78c21c4948b905d5a72e18d27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca28e82637f223304a570536478c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a6d2bc78e77580149d50cb3d801f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579489073976ec039d9c9022b37aa8d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0104fdf7a5d267eaa0702f17a3154709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91d5e8f45d9b2b2456935da083a18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25376f297acca17c450800bd7ee1fdc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fceae219252ef713608370458064b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a33e1e52e385f66be2677c20ad561713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0be757b71f3eb3a629426e6cd831ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35768016832ca14d2c7f5ea5af5e228715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643571adf2e74d19ba76aca4a83810e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae1d9a0c841668540bc4aeea75994717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec135546342f8375339bf43511df4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476ba3997c481f9adcc14bb74db021719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0111b95631bb514d0a85e528382c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7d3f442667be078049b0417533c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22195c21098275f45271695eb48aee94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9109aca5781753d69d31a8490848e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddddaee7f55f051ff7be0073f2b14bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27014187f84ac89ea784d5e814aa5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585995dce4bfd1e6523f32f9b98d783d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe62cd080567f1e129faf93517f0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2ad6334ca3ebe801ef0c524c14435728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549d680835483131249c4aa4e58f20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b837e50eb12e17fcf28770f422c502f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f265f14c5835262e75da49e76901731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b487de486f6cb6bf1474e825cde8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30d31461a6069c02f5f0c0ef0d8d6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686ec31c517a3365f6e9641a392051734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd234d0aed3c0fc006f45a7080a73e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d17f6cafb25c44de1cd1a2648847736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48884f683a052221d3436331c1877f12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54587d7ce5006d213530caf546004b7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c60684388614c0e62082b75e0fc513739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc8e7ac98d68087fc323b3e7271bc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631158024a1abff04c17f6b085ee3e7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e017a7ad7ddfbbb9ab5d097edb86dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ecab1b8cfeae144350bb67f5a345743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f2d1f02a80a27d9833704bf8768a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba80258a5de0ec4308005b2cfd8b8b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668874552b8475c845d9f72225d5ac1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f1e2a8627afb522bbb917150ed3f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72059cb5d595f0fed7709ee41ba4eb39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e883352479674d888f7d5959042df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ebcf4c29e752e117002f1adada6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf10ac88016b0a4b25a9f614ec5c57c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ed87664e121cdbd02abaecd784f6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e882872567a611eb79b6bc9f10a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9242f72b9b82a722d04c5e30e9ea81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f39039e896dd092ee1770eb1aa087755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa255b4b9e9886ea02c7b9b7481d796756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb92607305a760f7bba102d55bb5fd0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f224628fe1d6c618ae69ac944041e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5208b54365b74fbd96ca59c63bb6aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>