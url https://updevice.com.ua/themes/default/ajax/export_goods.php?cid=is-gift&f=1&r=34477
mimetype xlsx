--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c1dcdc7cf637a63fcd01031547fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e75dca81e7fc31e65dbc202798037b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2168add0412d8cf1cac2c53cb94073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f221cd52e2066024701c15f350fb9744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b8f91916e376218d17dcdee1679a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfc7846eb223e61143a06417e5cfff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7b5b724cd46d083692238f580ec387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a006c3608a3a2eea4897985bf860948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faedcd107f39c0324a2fc0ee3156569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54b8bb3b52186a896f8b626c8d5ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d65e1f12743e43b5c8b0d88aeafab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40fb8d9de5967b7d6ccff831c2142612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c7dc8388f496ebf22ba26dee3f1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa487f7a8b69fb41636a83e4485c0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27835ec1797dacf79eeeb7e7c615115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be653bf5144a4ce0c270468612b3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa1d00b61e68f347a6898d0d5c19f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072d5a05cda3c4cdbfa1655bcdcaddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb08a8ed5a36b2420170aa085882419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb235cbb796466d7305b63ba67a47f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabe11ccc8653712f2e11adad06788b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229744b26e260cc4ceccf9cbc2543a7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c9b5f188cc757d899112c7460cb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133304c598a2a3a020cfe12ff7d26a6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79859b972f9038f81870d0fd6a4b2cd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97010135aae314824aeb6142c12d90e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a6b8f58c335aa75930f19417a20cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b88c271e56b6331c4bd7d1f2388d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f0265bdab8c9be26a2b3d8de0cd0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ebb26cb6e24b095ce17cbb49c9f4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c4b8369ad392a9ffdaf4df273ae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507e53a671445a92d98283d1a11d26e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b09cc374308a400426d6c20e935d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf4c2fcf2ff24d108a11006a0d0f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd349d2ee03e507484ba27f1dad47235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b8335c25ffed33f15509c60bf9a8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab13b35620bfd374e6055cb30642137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9eab39ac34646712161215e1794338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb852518de1b580072239359e6924839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f63ae03ab486578b8a6002bdcfe7b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e685c0daf289707afe951ac952fa6b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af096ede37bc10bfca6ebaa7815f7e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc670cee099e5b938ead0fe297145f0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd878f3ddd4ff85560ba3cb7cfe7ce9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441462941452f9040c1898302ae156f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff0e9d3a36a8c2ce3e30b673b9828046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3e012d453573eee689178b547eae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee824c044d637557c70460b527a599e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d3df3b27f671c28d2c73aedda114749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaa73a2a165d3e9978aa896109aa9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709b08af4fb3788ea3be2033e09bdd751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128badfcff7ffc58e23f92077f7c04ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01294312767ddd8e7de098289768ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bea97cb534274af94a8daa53b800954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307eb3bb921a23fd68ef1e9cec96b3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a628455200b4dcf29bad3cc20892ae056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889a18292e73c107b99c90efa9e37c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd23e22352c21b0f9288df79bdc052558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f0b57c90ea8c12c5d6afac4abb9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01392af8b1929538be132e412b04f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d42e1f539e2dc4dc726a1a2d6065a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bcd3fd095cd997db201c8c7adc2f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0e0d992c229694ee02002761b6f8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b98c414cc7b353b40dc852df9b47b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd99248e74380d0acddec67858311365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19193890de8b7ad73aa823f480dee0d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680b7159e0516198c712f896e0245667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f854a88790bd42e9d69a16736d79f5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923706885de3d75048bcc9728fa13b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67390cd7c548d00630ceba92b36583e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf9346dc39ade298b45e7a97c7f1fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21906f2b6e4248cd60f973a59774829672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912286e1ef8ff65c227c76f282a1f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d89eac4f79ea7bf0d054c3df601274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea2988b8701b32de17618c9cf06ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6da46b21fe2a5c3420fc41d31c2ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95633432161eabd2c84d3b03c0346677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190bf8b622cd535e89c3ac959770a9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af1472fca9498808f606cd5aab63cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc03c2d4d5f41ceab442e5b13821fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9b54a7662054829287ec42d5183981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0fb9da6bac51c448c08556a745b4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d2ae6a2d6efdd7d3d56d18455a1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5619c6c031b72268bf728cb0d1d9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f4faabaa42b83c74d9b28a37813385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c34c585887eadb509000bf6e87af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8aef1d6cf9e4432a5e0674adf9d7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96dacb18c958f485dd3824d555d0e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec305dbe2b9c187b97f74b30aae83e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0018f76eed48982fe517b24d01c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325b1742da31d63a0fbf51a901006c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f564399ab75deaa48cc674ae5a4e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce798cba6fd8dbc921e0b63b1cfcfcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da676284dc4242a7685a23d924c113e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a99d86a0c5c927419d9ee2d193ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dacc54a2ac385230d66c9624a465696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38214eb4c4768aabf7dc46241e70050b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990b49ed5c4746a24bfe23f9248abc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f55cac759731889d464678b8ab594599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fe118dbe6c912678144d45ef79796100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484d32a64dd88e291abb2f213ef0afc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5be913833bc74c61f94dc9452b366102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277b99bf1259da0fdcd0bd3cec8dfc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8ca47f139208efc23d88165d9d58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4fa3216355c12c5e263c329924b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cd40a83d91a83f4da7f277e30d425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04469373e9b5801992583c30cc979efc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090ff8694f343300ca7bb10728c891108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02456844dae562426c6c011576c9ee77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb780efc2af1cfc617685d4e489669f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c00f8b5147526ae706948766dbb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755ff7a49329413e9e4edc0106ad0ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bae57c6eba9ffa4b3346bfb7be8fe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe6acd10146e7f4962b7ff7bc2e2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e48227f3f4f36c9a716c97004cacf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88751d5c1c4ad0b413068b398c3c97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f19d1316f8a3d7eede0a68173cb9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc415041d3f31dbf33d62811ec772118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c2a9807ce155f2e6347c4a6d8a93b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b462fa4466558512b202f344559d2e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3669f063371adbc60490bd452fc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461e93ce271a025b165ae10f59c4fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64815b94c75128d68e92a78af9dfc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1f7079785b94bf9ee0e5627d176d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efc2560ac9c1107020fafd25a61efd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ba8cfa37eaa18297ffc66235a7c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421a2ed769025f0b83e479a5778dede127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8508b0b9e163083f5ea9d2f02a02490128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92acdb65bd3ad13a4396754fb2507c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d616df5ba19bf6610c0c782436df6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b500fe6810bfd314ae68b69b85c64f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e1225265145f0673d4f60007b6ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0513e861935a2a5007035c484a5f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86973de6c8dfb0292abe7bb27d8f1e17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b52cb31c4759073051aa1bd9a2b8b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbfd250b396aab9b0bb1986f8fbd38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03704a73269214e407acd8105c0be9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663864f3847be0710cb78acd10a5003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128741a62f0e8c709d976498b4e35162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a65d3b31b9b22ec286a7f78eae192140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f86d2248d7fbd50e483c9559c5c24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ec4d4dd8ec26ac50bc2097c8187d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231513988ac235de130622067b4a81c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed940c782e87fe0f1905699715a49f21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b00db3736f601a280ceca3d1bbecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266e4eb5e674790e3b8e071ed1816a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323d0e2f55db0710628d77dd55acbd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05b5f6dc47eaea3727224893c7c6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc650bbdd25ce57983ef7ae9d033da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5936ca96901316143f36bd493cd8a12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec2de8dd70586cf1a80c290bd921dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8beacc27b45ca0c94463d2161268a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd024de77fa804ee8930b77b6e529153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c2ca2773d6bc3bdcc1f17d23436ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e103137b425e324a63c3950aab0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94112d54225884cb665fc52f3dc9449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecc5edbf0549b0d36cc1126e76d385157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb165d20a2fa3c237edf705ae1b14c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6c659438ed106a30f2cc35df77bca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342ffd8d1218f98df3753b62b1c18f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7927a5f2bccf61b65eb6602d5f03a24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229415ce8d765593eca814ecb4bb49de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e28884ff38947092a9b8694be173163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db9e9dc724c84977c0356f3debfa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67497c09cc608cd3b9e2429b2de8bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f182f40638b943a52c4fe1213d01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311073629c1c72c8d67d4b0d5d4f4fd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0a074d26962ab8d7623d58463f6d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402066f7af59020b6f9f7ba887ae80e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21be62a4b1a1719e217b39fca6975c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6df617a971e3327d9768faccb3c845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a1d0606d8a9313d2b6ad77c3a08fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db2f42a9fdaa07e080732ad3e2bbc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392a537d3a5e7c0177b7c613062d100174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae779bf44ebff2e242fd70afa6e6d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272fcf3dfee9c532e7b5479f478454176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eda35163a93d70773a4058490701b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34917c9a7d7a52649d1e6a04b49d36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d52928ad413ace4f41ea55da289a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ac2bd6a462ffd15f18f71bd35194180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfde1e33ee2b820255b14327184306181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58507f1a94dd62f3803ca9a950648a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a56aca350837c879890d7d9aec37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb63392ab0378d8b114be9df9df70e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121044e627cb05b9576923dd1872053c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101542b2e10274a43bfea78aac12256186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc9b4e9a2f8abc86afccb4ee25dd4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ee195c05733942299decb8d58efc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3551ee53642846d8281053ecdfcf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff118895dac6e9408412f982e60cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a85dc4cf924e9ebc591da72445d0a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088ba222f0310b7a870a071a5fecfb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7e52b518f9d83677e7a9918b3339193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2e469d8c0ee217a5a32c644c5921194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96da0ff5ac2fd592a590da774065ed3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ec1a49a3cccba2f900bc9efca2f79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc4809df8dc074012bf6acd85d348d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cedd8721e08b72ac7110385c8e370198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f21fe3ad3b7cc2ad3c53ae4c5bd60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a011ddd1179b10f0d50fbf4edd34492200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88a6e0789fc72ec8ba32eb14548a86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b8ec31e8352ba08739c5726b00576202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca29c2018ec687efe52144f256c3be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f54c396d0aa18f37d92451f27b092c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7180498452933bddc42c162855f7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5891105df3c3be2996c2ec18d2b995206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462130d79b32a014c283dff361485576207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3eb44d7ec3a7771e9e0fcca599322208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49409fb8f9f70737a0486bfd657f7b2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380f1b7716de654f65c192b72af0ba1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b817e2cc0f5d1ccd3a773d59def0cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf502493d0a89bbb08052e56d0a6a1ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735aa0635b012d5d7846cfb319f7699213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81039289eddfcbfee6aa4a238830a577214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb681ff413f0aa6f4b890f20941f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a62d65b573d88eb60f4361a55b64a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57925706be7092994d8e1d1c1a200589217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c54e6f74c26283fa7e0b9b40b6745218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455fa30543d005d664d101e0d3e409f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5691ef98820841517ab84b61cda59f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cea2bc6c7e0ad6847045b53fe77151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731279b264d21159de04263ed522413d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42fff1dfae5a7b3f3ab6ad326f8d8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b966bb9957b6ff05d5e63fa7491bb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a36267f787bd528d950a5a84b7fdfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848ad583baf2b46a65f83ab5d65eaed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a20521075e3045ab9f3a2495f008227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb84c1d22c6e71a4dbc8fcfb312abdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856797ec4d3cfdbb0e1ce75c9d7d06b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e271de084c0ec31e2fbd7460cb91f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a353cbceed5ae45e6e1e125ce9a65d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865600e16bc7e1281bd5380176dcda2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b172a1a9985823e59e83465d33ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5627d423339a8a36524c0453370880234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ee046529ff5a6da48b041ab726cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf04c6e95ee0305e1bbf3c60c72db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa5f5a9ee1043403d16e7e02c9ba9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7bb7a36113a5e158de5cf68bbd1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc5aad65f896fc98e7974752c9c3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409e9965c40611a0cbdbe78f30dbfa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0d596885630e45c0baaf86183474f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875ad2f6716a359d57f79f7511c9aef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed88f62ccc29043669b3c09e1b350243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b8ef5250fa9a13a0f3cb0726d1829244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17da151400141ba869a8ecad1b40b93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b7ef62f682bb4e1c8927ee3bd605246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fcf8a739088b3242431a483a83d9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162fad1336516d89e70fa026428b01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d402f70d3e4279ccc12f354ffebcd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec80f98a93150b4e041577cc353db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b1ffc89649dcb09864b7c0afb6884251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9033ffd0388aabe71c8c11324b9eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5793879b89dcaa57fdb01438b2386d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc4bf672678d8230bb27eb98e5498e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeaea969e1644759b9580523d09a53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8006a2d4e6e5c87810ee4ae2eb6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4cdd207faf8abe8adf28030047062257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b0df0d0c596a5483b280342726b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae475dad50785c5f1e74809c39d760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e06a3d3d5cc975e256f1190b0ef86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9688285aa0209a8c57fe2e06d8dbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a549343d47752101874e12fe96ef2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1c7034d9951f87f1d67201e2db7fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e55072ddea5da84aec88c5e516b6bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66c4c328cc116625b405818a1aed0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c3ff37ab2e552ebca7573e88b71e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dd4c8518dc73adcb7b288dbb8d0ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b500796dec729593edc713f5ef033fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbebf95b3ce77c308722b871d7d581269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d1ff0b55c93332db1ea81e5aa469270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c2f054da0c0204732d9baec4767f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7a0c743e79a6aa93a7b94e4433f12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54614bd38608669a48f94861057e0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb543d149c9d01d6bf6b8b9fa3670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba8f3f90a20d44c9b6d2610148198275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb30feddbc77ece90026a41b6e9d5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1216492e7666bde480a0187fda54c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e56b4efef3e74c27248e1d19f5e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a32d2e1175053095b4a33691fa540279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc2f2d82a85bb6bbd04fb7161ebe44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1c1df542c9843e24d4cc383bb261f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcfa62066cb496ea51caabfb3a03c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827880aaa1c1751e09858bf4dcd8f08e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95cfa03e0cb3fcb4a3df9fe9400848284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4fe9a11b0fd5e7f838a128ef1e56b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eebe07364ce417b81f2d4742df4415286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61963bdc129fed51ba86ca0b75fa331287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4d7fe362c4e0d104d4ef10e53aae8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c50d241289ba4bb6762a491185004289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf9902a2191eecba34acae8a2196d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc72abd4500a0526dfdcd954d5233291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a56320d3710e9379aeda169b580a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbb4c94692d4d86f84e9f478858fb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f24ef310a98b6c942162328f99c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94492707c45e4c2e37a0387cd990d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2323f1bcb96ac030b770747edbdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ec4c570ea7e9ec9565bf52e4ceff7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369a1f1f5f626b5a6ec2a92e671bd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69171c421b78e6dd540720d6fd11b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56295d78d4395dbafa3849121c4c2a9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843a1d390697c370b4581696ccd24d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271f747c413791e7a02704282d5849c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046af647d932ee3884aa6ddb2651a03f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63da42be4e6f797637089f6735fcda3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dd5744ee48915e0155ee77170c993305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362accee4a183d9f9634efd917fb6bb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a274e82bec16f9edda90c2d51ecb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd2d04f3199850ce98a1b8a0ca4c9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d03d7746cdc9181050b387179fdb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa35e6401201dd2f2810ed117e6f3c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1853044cda44124ba504715bf7d6a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090bdf99c350f24c536a79bed2fb550312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d8ed4a544b22646df1882a9131222313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd846c83aa8431bcef408a3af8ea60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f848dce0b9259fd8f6fa526b30943315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70b8ca2c1ed4ea9aa67e90d47271ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c4a2b84372a2919f5f629e3dfd72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd09bff81c264eb0c69292b04d3f6f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a3984624439b96f94d73996b6da2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b9f1fc852a51f77a41808cabcbf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853bf30b83a0aac205c86bdff448642321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8bacf7449b230b1c83ae3a6c135f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c837246e387e8cf135435a507a38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebbc3ae81683ab3fc9a1a64443428e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad990afcc0a12adb6c751a4ebd49d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b34e04b962d62eeb1eb2878809cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587075fd6e276f69dfa57a0438f4521327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85359df169f06edfd6b02534fc4bb37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66140e808f15a139282127c012e366bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544850c02d2acd7df449602c628b9eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7d9a10a650af37349203ea0d653d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033f561d9cc6cbd96b574da75c02d10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b201f0cc913a21357fb52bf2001f7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d3ea204143734ea7bee0f62820cea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd309458cb11f9782c7d6fba368d398335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339ad43f16f4d17ee96d2dced616c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76058e249e1e2597e0496d043578323337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d64282a06e86cc047b006d4f9e7677338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef47791f5fbc28b4c01757590885d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e31b33e526b2793a078cbf3517177340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297c9f6a6e84f04042b6918882a0960341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a9cba55b075661b1f52d473d86df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980005f83fb23b90799d84ce430e9b1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba9645039e8792bf523e6936cdc2c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45842f7e5685639521818f726ecd5e84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee81c7788c536a61c37d64ee1ac00a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccbf801a8695d5ac8d9e4ea45de27c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a66435e5a89474e334bc6566e61dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed21400e2fa07a2b7692b374f478d71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424770c93a058e6d6ae934646c83bd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196fb00db41be0405a7e36dc755c885351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9440779fdb287e850e7879e8b1315e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5049181082f1e353125502354b1e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f37edf87ecc5fd50556686f2a1fe5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d47a2da24a99d87b86d2fd268e736355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfcbd41e8a174bd4b4490067fa960e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152036a7cf710154225e5817a331281357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec1938446683b54d0c96e0b49c1f00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57397615fb43ec8de7c406b622530243359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba4706f0d317c45b2b4263dc533a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc7a6981e4743369cd35e5edb321a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdeddf575907be01fd9dd687ddc4ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e72b56fd48dfef496039626678f5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568b9e0b7143b0b20b26503cd5ed8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ee32500a3f0f7cfd2db8c2be903cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99965579f0f456e9920eaae826a39f0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec0337acd7f372bc96a5dc0b6fe76d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d0f3443a8bf7d637a1bf15753870b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c452f189d1cf9e2b5e54ebfb437975369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c855596848cf3d8d8b339515f3511370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b2e9a21030fd12927388ad440447371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168301c28e82e9d63d2df904e346b58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f52e9297554189f2c46dd3aa68007c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74f622c2465150dd5cb64624b56b70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f4664f147ce61a5021308d2012032375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a135224fd815121ade5d6f49c2ce5ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3dbc0e980683e590c2a62f4fb1f4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8c296c568987cb1a3ccb3c0578184378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da476bb504883e59f0468ff013f732379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c405deec0137779f262add884a2c0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba8a50ab7e8b112a08e4074ab2205c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e242eef8a4aa9f073b7a666eb6ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8e1650c80b590f059e487560141f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf8ce7dc10d0752d11f3b7e760923d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadf1074f96382fec4b86f2172a91cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d938cc2c9a3120dc2b6a5ffd08f61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e931e5b58752dd6a4f16e6c99a4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74447c40a12d6c66e8915401dacf3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9dd55f77534997e1ec58213fcfd90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec096ba4d412943eb3b5922c6b9fc6b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d03967c77bec93fea5d5e823b22d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9a5b4be446cbfc36ec78b053ccf1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891af59686b5d28784958a8e91889a88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46319ff6b74525cdf915820d533446394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9c770a083e65fb3d65f53f2158ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cae8bf48a3168b3294b34b5a46092396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf0dd7aa6d677888befdfef16cc09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96847d0cc73569fc973a91daec91e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416639e73cd283dc4e418313d698f5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d52af26e424cfb56ddc9fc04fe191400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d3dc11c1bbc7884ad7ed4b46e3c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62334f2af799a2ce4f3620dd6fb3ff2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ee79a7bc74d766f9764db2dc6727403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d5fefc44b9da233018faae014b6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc4f79770a8c409f395d6be160f7df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9232a86eafebeadc019a917d5f00a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9594eeb762505c3de0d12fd42e99ea4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528aecef6a62fd5ea217f6859675b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c4c101d4233ee03252e079702a62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038364a3df82f97c24b3764173191b16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb12a6dde4419f7a19e53daa8e10268411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc0215c450a687e6edbf000cc18280412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541b212db539228f1045d92fb5a461413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13253e8fa41e330c4f1712c088bf29ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0a141e1e80da550801cc6ccb7763b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2fe89f3b21511cadd67119a226fda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab979ab0043caa92ed312c18cd7dc28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06fa9fb3aa9633655f53ad1bc1b3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339d2545342ec0accaa90cc2f689f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8ccbcd03cbea2e833239dd7b8e7fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8d4b95acdb20d2ee8f147fa9a474a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c56a97265a1cb0044f3ae39f7c75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60fc7109a9594dda31da2e58489906423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce29dfe0fae4657c498dab57e69b15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc247e82ba14b4cafd15971d424bc533425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef6b3b9c91e02f9efbe123bf8e15e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe8ef647e29f771170a17e8a5fed9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a133599dd5a91dd80194b5bc85945c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80201c3d111435e5f9c8a09ba6a8a80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997430f38530a7dbf08b1819448045c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a230ff8d699f2a5f244884894344e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad56a7bbf9fb7d9340a30d61136a0d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a4659cf1017f02a58aa268c37f73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6577f0b421491a17656af1b70b17b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf6834467890af0c0a531fc96eeab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b051b68759a1738217efcac3832ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98e567df923c3591ef5a4a59cff826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f48617ae71dc93674132ecbe0dcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de89c8244f4a3d906c892147faef07e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650f9176b1a04d654906a108568991e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a661b07367d9f531ab614a8199a833f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cfd3cc818a7f2d22c4e47e721c396442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba8c79541e18a3c44962b0dd21848443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d54be013e7ed9ddd87a571b2fb7bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557077c3a8f6992267638387535d09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f1b89d10ed1f4a5af3ef29cf7390446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26fa2a4ae0b752ca4dd0740167ac4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c5a120938e0cfa613de161148fb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405624423d9e40842eca696e45e048e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824acb5f32ec1630e7a551643fcc0e36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c24e2b25a2aa1b1f202fe9d42a370d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1af706f0fd0002d24b8ddfedc3b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01134c5524eae35c3a733e296669f9f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06accec1e948af5943103ab0bad52e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ae4f39729dcc8c708458d9c66b6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc112f35a128e2c2743ee42ed70b2d00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e54a6121fbb37ed9f993abbd0b672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf8e12c7e3cd846ad51fb4e385a50b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0abca809473a527139fe4c084bdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a015afe39641fde0c7c56b1e6315ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1075c52e0e7bbc2fa8b33eca2f52030461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300b855408178e7b9751a2d382358c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb427f2e83fe387b945444d835faac8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67565a1f7d689c378e33084d5b6a2d57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e15c707e514ba5e8078324d227d237465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a682a3ed9794683fd7b92b60cdf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70980b8a85f8a13c720ad7bbf9186e46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741a0d38ed3e2ddb48aefe1647d0b99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608f228c5ed6288b1c8a0d4d509c38a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104f6ff44bf699a37dedc4e5d4a06a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e472ab1ccbb1e217d2b1a8506d0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178694e05d1d3e8a43355bc8f8e63bf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f8d719b0949245164cc1234f3a26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3c81eb4618e6a1f44710d4c039829474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d95b2f6da91529af99156c8267bdd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd84cccc4bc01eae2e2b83201148f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d76410566545a3e48fec8f78b5dd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e39b4415494a1a15d3fdda7b7a6adf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf0819beff0de0862a7c18e48fc288479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16cca7aa614c29db33276110539f9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549aadc2f125bd8444123a74b37318481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e8405ede45cedafcd3fef243bece482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210df8440de21ff472e415dc997833c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe41c2a1fc5175601a4dd4003ca51d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d92054d849bcbf5a1d18217f0c61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8a1ba925fb45bb11ac4b4fc62991486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb87b9adc0cdc42fe40e5826d483a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea39d9e8d41880dfdcbda8f57c0d61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1809026880b3e9e9d2ff65e71e29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7598efc9282ed9ca5c855abf200982e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456a48a1fc817947a9891bd2bafa3ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6cc368cc8c3a593ff4feaac53f47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48e86285135a00900534d0101b6523493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde84e22e59ea0123776467f69e590494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ae7dc7462954e18177a30466e95c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b011368a9b5b3693a222853086e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d88b14ba08ab91b5441f01809956a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69bec936fe4c1bb456d5f9b8ffc6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f426a9ad023c5d6aff8194e5edeb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9deceb8f139f009b85358b55ccd97e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a39ac1e9a5e90e98d21ce3bcbc6211501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1078f7a18eac0a7771f676f9c2d3ccb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965262016b7e41ae638ea0d488e93091503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d05bc47387e78ec112e654ad3a31c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fe23e60340b8d0eac249cc8994a04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddf21e7b22954b3025e5aeb5c0ad0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c66a14313b1527600af9fa240cc315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7415e3aac3ff862da9e41f23b2848fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa7853557ea4733b020005822a1264509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3435a7d997759481c6a3ea27db53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e246e55cc0c2e5b6d91d25b7d4b22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9030077ecb4927ed927b82a76cf3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b16a435dc20f61da62a6cf28fc651e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d7bb8fdc3a3ec6bd2c78b24947aa6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688c3e8db03f4b539f0be4ca2323da6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0d1a3576db4e0064f09274eeeb0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275cc7c0ab4d934347e39023b74b5cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c577fca232b90b74c4849e73c0c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8cae948bc82baab2d8589ed7b4d7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7af8805c86d22154ea230451eddb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2958651079f7b9368a3fded1b82a58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52daeb569f22f2ca3215704fd6c6039522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caa77436286ef6afa844a7c8047780523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c2b6b98c4adbe079338529dee24e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba1f3575a200167e10b70d5d57335525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d1c137776caed257c5e097e49e00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd54ae3654f7fe474c88d84f16f1e9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c011b60a941b1131f0232c95d3ab01b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021a07bfc5060680379511625c065a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c0535a7b77a658b7196c1c827176b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943abaf57be775bd89074d5463ef252531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a931c524328a00fe11840f35a8f937532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11afdb9d501681f7d74681bdf9e2e5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b6a09ce720ea79ea073009345bba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99887c593783c1bd6cd72fc4856e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48993b46c5527ed9bb45635c69322433536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e40a1b7232a2502ee85de5e3dd7f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbc8b5a21d67b49e4acabb0f2ddd9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1f7ac5dc111a254f89074eda07348539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255808bf623e5348989031a1596d05b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818d4863701fe3337c2d1ade263fff9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f48455f2223b6a9bc5ced61fee476542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661dc352a7872ee3354420c8c1a06bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d035432fde9a17150c636a03c3202a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb51d98f9b99049daeddf422c794e80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed4fdda6babc1b5ecaa099efb053f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad723af8c9067f822c9c9e56fccb3d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a50f847a669d03bb074987f313a38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9552de209a8175b7aedf23072c0893b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db98507e32464cd5ad3357db3e80c4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f626723fcb4387f702370189ac51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dab31de817b72419fc63d841fc71d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f5c0938e02f1b1615cede329acc98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7be5db4717abb7160b4b60492607b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610713b83f3e6697fb94616a9a448350555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca06b123855556076cf2536853a3e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fb8fa76214ee28c4a3d7134bd3b13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ff46ecf6f942d1b377f554862e708558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cad8e99d3380857702cfc13f526c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98761aee92bd676bcd02e52a6e1ddf0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595d60aa60db65cc3433a0b2a201462561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a637bc78ee27697964781097a462e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633691ee65ff26a08520ddf89993c19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba617238ca7bdd60f60c2662c3139f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7322f0064c9b27f92fc91bf2889e7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d4444110d2c3165af333b8a2f0c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb19ab81766b7ef0f515e7f1ab766c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c259f9a337cde1e82da30e41701f47b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fcda8f6a82c2eb9eb1f89fcc60b99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb30e9ab67fb56e7e357dc540ee92f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edca4cf06db156c153201d0daa4cd1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404d4b9ac96256eac13f3c9c272dee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a309cb1a1c9511b1cf1c258c9a1116d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e02b3c2aa6a6b5429368fcf314122574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befdf54b9d8f217d31e3e7fff6e4fa5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2284728bafd1d389e6c9f332250a293576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d480ce515223c6f7360961ab62dd66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25924647caec5fe90b006e96baa5c69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3dda5c33b59e901b3a7e581f56c26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a574a4dcd997723e7e19a0b8adb8e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b30c3f805717a33e52b29ede05687581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad31bdb6e3c42bfb39d19e3e358f94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257196659cffbc481b0ebd2783c52d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2f634d317604ceac30e9ea833ef15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ed475c45fde8a1c20c1e526a6ed9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec6f7cfcc09f9c53491461755496b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3834070f67fc91be02924912f445587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e73077503e7b90a453bd89cfd86ef7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d92da1006b3108adb936e9b76948f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb94fe5a45dc71d564a011517e09439590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a0c40614516ab35e4c34a742d297591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ebbc52f166777ed5f9e94bec82814592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3cd3172efe0dd8e413272f258ae79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0da62b3690b60c4d2a3b4d497798594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f65271c3f77b8a5566f8bfb4962ce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3aa060a427086d6205e5a5ccb4762596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a83507b68478af4e5cf28c3f05acc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e891b661beb399a20b8aae2c889a03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72242ace17b18de1bb3d5f7ea75775599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f57ff9e0b8aa599c9e4f17ebe233c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af8fdd16f6800ddf8ed989de381ef9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6801190a1e4abe32644df73074f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e8a96a3311c3b8a3830dd70ee11fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dc9cad32583b6594eda5401be8a3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81168cffc03a228866da56030a0895605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72023fba979ba87806179c3b973ac5d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefe11bf309df930e634fc1f6113036607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a286120025491b1d18cd45e3245d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81027c4a6f7a01acdde0dbffa1f81504609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26390288f26a8221ce72965b27bf706d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a63c7dc4307bbc483e0bf750d5e6be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0660f5897cedb150bdfbe613edbc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc031423b44dc98195684d9f108c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2bebe8e58eb4ef9b86e2f431864c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc779aa4af41fdf925951299f208473615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b0eace1153dea56f536047b6e8d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03f77829e974f652210276456adda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a009317ceaee9b814fbca26c29c0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233f0c0c0191fed91572143b614c635619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e8a7509a30f6ac7c9d6079f47dc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e17381bb01b3e840c19a1f66521a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f5dc8de0265e891aca326ffa5c298622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a3cdb51b908afe5c31130e3d877ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4c46d9614084d5ee8ac001db46e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511885cf977e9a8918fefee77e0b7277625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fa3c58eb3af3421acd71aed0c833626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e5073fc3cb82d4f862f2a10f9c1b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f780403d829eb4094d2344cb530927628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1810b81ebe4e5c9707fc965c51483a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7344e5cb06bd3e082b2d045b14bf3d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025daf6931754459f310be25cb10de5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28414b619346788d420cb74a85cc87cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e20cebbd938d46f6e8895e265aca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ceae4554c5546082ced38f6d80a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316e5e628293b5d6eb57930f89851c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad44dd6abc51cdae3a1fba25ae3d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad230161f8cd49255bf030860afa318637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7784ec96fb08c91029896ea502e28f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba579ba025a08c94019153682fe742639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f0009f098f7412f007f14f1de10d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf93a389e2e6c7f784d3b08b8151059641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f2da423ada0932c0b45de4f32caa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a67d8b0cef558284b12de4111608a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe0319b64ed21fa36590f676f5e526644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc556be136278b08e49d7e0f3a1da32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88af16b4e1cef7964681ded1353c63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c05ed92772c9a252144ba1615e404647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e335113b8b9922128113e9c15999e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3442d2c7550349242db7a471d56382649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90cd88ea1822b481856b4d8f2fe74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9108d463cf15528cefd4568efb0c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf6707502c74ec7cbd554c7e10cf70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfeaf311f2c06b19cb8220fcd7813e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958c081fc25d017dccb48c620409b39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539881ae30751548f4d6542e35f48f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872bdad1505dd6426f575840441c19b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8abf6f5fc74193a223877c9e36f79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d842f28e553908b41a3c41065e457658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698617454fb995481a93ca93acdfa715659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb56d624d9e7817da70c7a48c5ed58d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b12b46ee0025f13efbc804b07096661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10f2bd7c0dbcd7070f46a8739801a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e59430e1bb30ef5bbfd8029b25780c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18767942c6011da9021f4e54b7d08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84709cf909c9c0c8285b15c0f147d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67159f90318ff3a4db9ab833f1011362666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1f2ba06b6e23ec742f55ed72be44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07892ab6e2734b5163d2bbca32dc27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdab7383095b21546c0bd1f23203c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c2055de65d31045e95dcdb104b928670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97c885350442840915fc3f87fb45d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db568d7a44f632ce91fd3d41894aa2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03667ba4a6a9a563a358f4ed1e020b2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f6dee89303dfde9aee51094f8517674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673ef8597fba990c746a26f295be9d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b61b51ac177d431b58db80e4b4ed3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc5b876a151b3a793bb181ee67b13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754e42a1e5cc269a1eb04ad1efcfbdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3a0fffb48aa3a7f062616c83471fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1403155c9367116037a6002d355e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ecdc5288ca0bbdd630c9ea45a17f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e06355e1d3bc18553b7a42dbae115b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c3d437ebf0d34ecd67279f782bf3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a08c6e6dd74a0eaf573fdbfa0c03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a57273593ee11d083a7deaf9872a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286638e05324e750c03af821ffefa707686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a39ac67cbffb6879de05cb093cfed0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f92d88a74ca4decc7ab9274e5c9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46082fcb66d551d5aee0b999faed208689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280b74c848aef3977861231f7a58c9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850794a0400b0e03a48fa970266806e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca3807393b5f01ffad27a3a1c1b98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd7463604faa03fa8a7eba1d17657693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fc73112edbc9de5320d3f661abaf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce3a2f1fca85a2c4d8d115fe83170695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029be921003b5ef209c92b914b0d7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f814edb7ec38861ee8fad6995be22b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b1a37086a108d2ff8667721891a39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bb7516db11b14d560e3c5bf2e3d1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e73acb4e623b69bb2e44ba398dea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130e5239f2b150e94342a93b01918e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164e2314dd3b6cfac7d71d7261cff2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6695785d28bbda2ea9db366c30789703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775d3739488f449c11caf35f6cfdd69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579a7750e546aaee2067ede7e39d67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51a661d07d67f12e42ef02f4b8438d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed407edbefd1c0821709480c5e54079707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c231f827eca2563772507c302788c5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2c8570739658ef09b90d6bee03ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345ebb69f54d0d4a94891df86303a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d99b4b2c5442baf03de7063185a7b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c2a15d18af9ca3af4d24b12bea85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f0c8a077309cc19ea91b629b1f94e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c41a37eeb1089374a3f9c8520218714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82019fd9fc262920554d4022c566592715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815a8b7ee9d78d602a93371ade74008716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c3d039376ec2e94e5d71215caccbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b7d586058f3e635fcbaefc566633718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7098d03469a1032658c7f8eddd491719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8032596e946907c40371b5912d967720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e67317aab85b986c9ed4fba2c9a45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4fe0bbfa115a10d8650d2fe8e579a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8536a7adbdbd23c118f39bf03041a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243bc4e3021138f2933abe07ca2b1dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d41cfc4f14c1d3600989a23411f34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aa9139a21adf9724acc109bbc46b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1e0b94dd0becbb5bc630821710cc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72034f3f8761801bf5c184556f45e3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c343cfc9ebaa1fcd77c7b6cdf3b9ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bfd54ff7047230eb03ee59fef53f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a30f2120c4ba7377b15862f7ae49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f707b25275a87f195c98f5f20edd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd5d649c7555319f12f2c054264a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c744d85996ec256715dcb9f391abeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357998286226103324fe62500cf045735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ed050e4c38a0f21f52b8d28ed3f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c65ea38bc56d8570d92be7b165efb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31882f61ebecde5275c4573f65dbcd77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a9fa30ef8b04ddf8865af2f25610739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fea6d8d9f21538092f7dee989e3ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d3c0ace8ead055ff55efdaaf3f8c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec58cf1ed666192f387d911536bebf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ab091dfd396a50e311290e61f9ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9423fca0ef9bcc98aa8b3a528aa4f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049bc11c7a1a856392c7641c2303236745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd97130ab71b13766cf0497c025ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef352de47ca1cb7d78ec7650d2d65a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ecb0145fe1db0cf8cf44e156f1c7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ef8fc63485bb21e8caa6ff36e744749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b929170d11728db3f74ce76506bd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1f82708aec3589421aff70efcb5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43089e192426f7f31cc5f241906a490752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671796581da59fed86b0debf2d3d569753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005766cd307385842ecae511d04576d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357bfeaa2621a163bfbffaab60e37c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e91e5a41357f22ae1d678dd11f472756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513ee6b8e39bacf3c842393fcfe284757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e156749b024da75cafe9da06ccc06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28070dbfb3fc1998f9f910866b43d09759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d82d52d9ecee017faf4334e450a531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d56ba326de18d297ca0e8bf80d0a1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b38c241baa7090d0a6ed48c06c9fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d42215282e166442de051c9883e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d93661738f6e398beddde9f1c68e3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526bd971f2a206920b9bc689d0bddcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41440b4743994aebe2c0c4d501acc4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074feec9e4615fefbb3877017fbbf838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ce1aca0a2387fae45c2cf138f3bc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82706f5d41ddfdb0b45d28d0dfdfa310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b9e478fd2c13da0d5c10c61dcc9c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d6214b06d61dd9638ae0d57c1d9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa618928fa6a5360b7d60e357467313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4b1cf102214b6689f305cd064ae3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004717261513fcc9f96ae45f912cd6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314987bb568c7fbe1dff4bd38d71687f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a0bb94c3eebfe97abd4a6203b978117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fdb9622e23ec66bd687d1da2dc22718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaed04c6d07cfbbb6f6372b2fbefdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791561da5c68edd94c4830eeb42a111120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328a4b7c571190d23efef9d06f853221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d68b866866f410ce100f073ad67122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a02d19f36454edcba5ffd449d64123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d8b59730864e89ba3fe2dffc43b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c0fa383d1be6365498f78fccfa0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6b3bc0f41df9587bc62b118a681126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910748a5ae5d2cd017d5c6281646d5db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9f0167cdfba751a0cc18f69443b6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec07c33b97e6245187f78f94a6e6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26725655528dac67afb82e6b72d53db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb027ac3eaf04473255d7844c0761f1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00633204a20aa62e56b14458296664b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06769b1d95441e7952641fc23e7f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b3ee35190576779ca628713268a0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff5ba8e6f59ca7a9a8e5ea62d9351a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9830bc9c7c063c1d0d12c8fd6920836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3c1e6893659b133857847afa9580937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902bd1d7ec669b70c62bce533955ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8c7844d2ae9ddac86445c8a289fee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4931b2113c41a7d76b8fb72ec186640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c44336e10552b4a2c29f4e8a2bd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7760d5d97b0cdb8bffecb89c8de168e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d96548a337fe8b27c9a45f2ee04f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b076600bc380044b5be8415069744b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d8589847eb9662dd456185319fc0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb3f1e45a5b166ada29d7a6551342b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a7b00d3a08a518c544a7ecb81863e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c036560e0eada74783558a329288a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88468904f52edf87482741fdea40e0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeba393cf048c4a03b5ec80f67b48450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73f2d9fb07c4e64788e7beb0e9f3a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26fcf58dfad0c3b2cf22c0cf433c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e7fbd5c4e9c99ec86c675648c09cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db5e89fea0c7340d6a353cac0df8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27e1e0b7fda54c7c793b3eccdd35d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8410751f82dc1e0d7a9b5517c72c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258222c85748fefdfb64cde8a6f744357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e789e53fdbd7c29610d480d6b4309f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b9f23c696e874d6e999de95b0edfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c320f05893108d0e15cabe59e768b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dbddfaa191691452b6aa25785a45b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11ae24f4c40f91f1f28f25308eb7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ec44859c924b0676f718673a9fea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f174b0a53e42aaa1dcd857c2b59e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04d3be15e8b8fef33a219c2fa926065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde7e297c286dae94f7e1428be31eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151a14bcb45150fd009f0e29dda682267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75d62e632f1133661f75c857f16cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb283004179de4ed6d79d9a4bfa31c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaebfd6d8539724fef2de6e5fd149af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b16c327f731f64381d0fb4b54c1eda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90772f58f4838a120befaa5985f9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f33e05392d0ec2d7111948978d537673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94bcf9caa625026820f9e85eea67774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c7563693d54bb06ebeda53a30a7c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ef2c02230df7e3d7ed5d22bc6b95976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe719dec4022f043079efef6bca72c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ef487109b3eb3b80ce287e87c7c9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab284aec0fa2a0594a9820892213979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e6af7a6bb56d9f1eaa6216a58e2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f02c3ba02fd3a085c5eab583027c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e1e2b9f27a1a70087bf023454e5d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e214aeb95e31b85fb7971eec0858d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae4f2f2b64d31f7d3545dc9309026984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972df4ee4998319b144aceddf280b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b52cd34511a95eb5cd802c4f4786e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d87d9139d4e466b896798bea6ec33787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6442f7387ac4551955b4fd9f477488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019fc137776dbdd8777a94fd400834689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cd1557d83e53ac08bd1cc17f6182b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529deb48de4c0aa07c542d324b61bf7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf1fa744b24bab7ab9bd2504d3725492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9307cb6bf5d8a7c6e9522a4a97409b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae14bf4d734b4c7f9d011eb2e1fa8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccea159dfbdf8b25e7803a2677f98195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7669b497cab3e6a35626ad98ec591c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff659a5565282c28ced07c2e7d09b3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6e8e59f75e0629d6937f1724f945498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b19ad0f601007eb1079436d7f3a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32686060b3ca471912173eaa162399c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef46f92134a0391bf373c83dd714e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a9086acb6b0c028b8a2503ad5637102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9066c4301ec414bd6b8b151da1a45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa42dcc0b12215f332cb5af518f64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34fcab6ebec00c38c554b365d0bf11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2dd0c0e947286115c7e70839de114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bcfa2fe3835ff5f31dfff909ae697107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159c9f349481be76ef358aba8200f2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6197f64259da5f4d821be2b8b6f09e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7e11bd9d7fc80073c1b56d8874139110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4739324a6cc2fb7b5fe2f197d73b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d0fe8efdc7074ccc15b3957498be3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7402ba8a79735f32f79e70163f0df1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257ecf2ec985729da3fe1498c7976dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f335c336e1cb77054b9ff95b1fe81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9442d24e825f9d6d001e61a16b373f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b2d17bf8201ff40eecab556ab37d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae97323432bf9c787386e800df31698118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aff563c0974b58d68e26a74b978285119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7285b829eeb8b0facb345856ac568120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d815caf58675eb4831d9827b27d0ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ff07f1a81b2a620badc22de17bdb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd6ef8df749fadd28f8445d1c1447123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e218900b4de3b448f7fb1c9f00c98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d01b90167f2c94ff4ed5f3cd75c4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986091953249f02ebfd14142f842880126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab66b973ca8143e199c08020fd7cbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37a759224da5db1a56e90f5bd2e502128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666ff7014f7edb20e3ff4f1a13de63e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb966eccedef770df098bf76976a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449184149ea3e2cfab55d73ccdd09d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec66960d3a09fa2cf21b09ffdd32d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a718b4e7ec183ed3423968e0b80043133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57dc20ac1372128d46e09465191c36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6d6ff122db5128ab73cdb3ac471d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2bd69d39d447f20e73395be279e07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909d96120c32080c21b0455eabd770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12023fdf24ff311c0f14602071786194138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e14bc60cb602a9f963aee7e4c199d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7893e036c844e1d3cdd4a0bcd10e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd2dec445afe87b473da15b529e1b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3489559f09a060c10f7ec15b490c3d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd10cecc7386d841cf57254d14789143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68efa224fa344c88186eb02602cfc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb0374e3d97c12397548e07f0bcc58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61dd4d7c600692a08f3337aecedb85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9295d036af38dbb5d53800b61e47e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec5ed143b9ca328d04fa6f039bb58f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb67049e41eb29b62fc2bb5f8fb15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185df86f8b673cb9a22dc345d2e62c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2842da962fc752bbbd5293ee504846151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9d9273efaa0bcf53742c166e03d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf50456fd615d1aed0e5fe55b7d72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edd538bdf8f19da3698b2bac38ff4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3da6f46704664584899f586b127ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444a339ea499b7264ce0ea8039164f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92bd38a48b131017fb66221d03550157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d36c4db9ad68e4fc1a4eb6f6cc4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96957e6ce82b26dcd730c6ea7ceb729159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953713072c639725aef20e85bf3914160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d86fa02aac97d9305b7f3237dca16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e36b50405c729898a6f57d7f390d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e5685573c3c8e7f1b2546b1d45721163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78926c2fef7f06739b85add1168322dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8265789ff82ad8c5ae1aa2e17f9c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b789f43274c01be276aed2f9079088166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd62fe2b9ed2014b66d468c41090d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1a65f212264dab6a55f8f13f5bccd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291b2804ab3306601e80ac49b5054c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3388b061a43fda300599fe22f5344170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b2409d5f10d731b72b51e4e302d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc5056bf65de79184253f70efa87f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d619ef00010be7dd7fd60d6a1140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f882f5fed209fa44354060340c3ac5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e993da77ab13d1bb173839a9d0c1be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c389ca3807379571dbc131aa496d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa55717d7c3f2cf274f0b5cfac0213177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a34a96b52ecc310a1f1a771ab28dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbd30e047aaa55869e7d3c5fcd75ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf3215f734cb3fd11e866830644129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d2e9c98d555256712590200b3867181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392b46da88187d1bf27f4493d534d58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d609c8a728c3e33157d8379aba83f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfb8d6906c5e2ca2d2e5d55d6d4aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a8231a252f938fce487ce81fe42ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ac7186b96501ab01ad5931ccd990186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06713c12e5ac03397bb11c112b2da8f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8dfc4f1a03e412f649bd32ee419f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7fe2aa8e8f41e308899756081879d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddafa6e18de2279c20b7b603adabfa5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b7c4a91d0923416cbe8bd7988deca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055947241d5756649bbad5b35acb8a2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ff3270274960e7cdcfd33cba0939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6539480e0d40e9edc0a8a15da1364194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f4759d1fd68faf3d746c739ceb0ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f2a691ebf4b970bde3dc721bd063196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd71621c5cabfd850dc82e87f30a76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bfc410dea7354a142d37f372769c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051c9f0edab573f238fdd60deb1dd38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9346b7772a43c685080858558e389200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42416e74b1e695542dc88c1d8770ef03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6822d116dbe6d4a7765cbfb5679f8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4d28f9c8dc79f7d5c7fbb86713d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50ba7b692e4144dd87b543a96562a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b16c52fc6f1826e75ed8349b4b54b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9d07e0ec05d41ed35b3c166d88b9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d3a6d0f97c56f5adafc2b870098e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721afbc74fbe40e63f1f3c9e4921e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4951474dcedf7dec491a7d94f459425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a5760c1823294c39a94eb028a7961210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33125639fa57fa8c95a738cf0a744494211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d108915ba5d9fd0cc173b38cf1bf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a87ec445abc9f5f4290f75927d964213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f57f15c7bbcabe8a059c2788ec6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e5cc08ac6545e008ddc81ca083aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d1cd58fabe8700181dc13b90d238216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287035d0bae0ccbfd5f50fe9d5bd3e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b77c08d618b93dcaa0648b05260a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8340d9a7487dd04275130ae161b0b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a9ec7a7f1f088331f8bbc7a5627b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2884ff2724d49d625a2d83ada13adfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366adedf4374e56c1372569885c739222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a295ecfe9e3653a6f1989ccc3b338223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0379aea4bc171315713ff8ee472307224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d566fa1518333f6f48a805e604e2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f2b65a811542d541ec0144dbcc41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec10906090a17726cc7cab865b459f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a142c7024a650991ac6534af2fe3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b473ad68244d70e5753606f35a0afe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad273102083eec3739aeb7c27fad27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7c5a66c92591babfff36d3f4ae264231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29770e1ebac190597f49319102719068232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c85a44f9bbb3d6dd31b47e2e30247233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdd910df898cfa957c0b8c58d1e5d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a7f96fc84d708538fc1417dec8bec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba305f3012aa15c419474e4be9ec47cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a389d0aecb721e8836cc6a7c5503d22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c9d51e5f2a529d4d36a1727e5492e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1a52f58511a70b0ed020da9392aba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd833071d48360265a336d38c83c2d89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612cfc509e8659eed9efc39227e3583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ac0057e5bb5119696df2304fea3be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52c72306be603e38d6ab829592672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3c68292d035cea6fdc71c91a22746244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c03d35b5fd4fbc6a95aa10a7f736d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bccaafa770d624210e93443ca87870246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82188bf6d24a34ed91d6f2c8b0c8afd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d74ba89831c89e91bcbbf28b1fcbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9cb20d3a4328d1b4fd97c7ffff3ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6827b7bbbc853ebd4e7bcd48cdda8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ae9426f24c4d3aceb9de0eddfa23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4bb244681428be6385b8406f803c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9643ebf8d587d01c7e892d1ad02e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abacca1149e4e9ceaf0e88ced2769254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c4009f03569f1356b978007764902255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45281a5f86263eb4a090dbeee2bc0b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b46a9e648ef9107597ba1083c6d3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822ff1a85b1faac0712065ebc963bc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996051c82a3c18dd1a92f1c812e094f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448a0b494a3cd59cffcfb4f1aa476f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32f391b0516f047b56df232da5ed6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3adff8d7c196bb405af720aaff9811262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b64d44ef78f5c3d2efe5d37ee8b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9603eeb88ed4548abc8eac2f9f20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965cd3715284ce8241e8de5c91473fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529480e29e7061d95ff1cd5a0b4ab7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c566ee4ca59e412e3a4e70a547dcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4237dfcf1d28a99746c77043c1f98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701c10a9def5b8dda5153da5a3b17c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4ad7bc5ef88ed031ecc3f6bc6b2a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16c048704fd133c70a495076beb4f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ba00c4032b665b1212737ce1518e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98fd1bfac42bd26f17483696c5f32b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e220785b84224049158c06b72823771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09d743bb79527dd3367873b8026138275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b63454bf8638cd0ba39818ff8b9127276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd43e308787f92b54bf088d5e83b70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6a64e5e90bb70a8aec94955bd9e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf492976c16d11fb600df32fdda1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383d8e9a0371088aee5abef21a1e55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98fe73178123339d2efcf380ea180e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300352579e0e098767e815c5bf8ab62a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80685e937285371d6e4044c91cd613cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735349ea33ebe980e18bdcfd9d69f1d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46608d11bf27d3f0d0fab564a664ad79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ddb340f8c0a46db3ed60398f0b5d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c27c4e3396e1ea64ffce62d95edf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968592c7621b8c7f5adc6b5acafecf6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda0897069d7904f2f7667f9e52a78c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7c5a34d8413f0d19a71da9d27819c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef822801d197752d2a077441c09764291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab1159c7e62d71944a51966ce9e1e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84d6cd9f8da20bb13f5c9a361404b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a931d9d652192e179dcbf6bd3da5d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc4e668b7cb88a970a0bb75d311a70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42299ce23597865b38c9118c6d19c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f96d715d3933ccb974bc688c5c77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c44fcd327af4881d4bbbf87969c22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163361617a9afd88fe6d8adfa0df63a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4cda8c98c7aea92b8db12b455657b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f04765bbe8488e40dd95471629852b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a872ab106a6447727b6d37cf704f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b6c1eac1437d18a9b6925b330f3f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb3e1f666cf4ca0eee3364e3fe2aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3645f4c2ee0da840eeda21432eca6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f12a18d7bd37ce8a5822861f80f6c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1bce3077152fa73cc31f6fc087bc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f381e7dbbfddceb8cf9f073467f8f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30914ac667ddac6c655c2e7dad6cfe85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fa95792c53d3b8d3e082e50257678310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e28cfde346c354bc2a4aab82ea60d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d6e2e894a12cc6c390de7a2b1483c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ea06cdcef72a039977fb104dfc1d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91909f07dbfc328e923b8fc437b1621314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15310a0e6af7500014bcb0b883cc5db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9946b6e08b8569d42094d123229c76b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb52bc783e7db5cd947a3b353edb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf7bef8f82815401564a24b0c0d495318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da81b0e8c192cbac537cdfa91a2dbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77805119906f8b2c0604b72be527e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba888fe09fcaf70371c77bafc905d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b009c8c4954670504f8a2040a9af59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ce01bff48a2a4704719c72fd33fcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51023d096ad0c20da28c38c6e5f39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1bcbdc1b6fa95818ff5402a014db1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9a6b765b1f1247e20796ab58d015326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fef243dfa779f08717ee899cddcc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b0d26dc269b17f99887827f7d33aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4caa83c645da69354bb96af586aa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10112411ed155467df2c1afca6899304330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f8df6af82d4243931e6eaad39211331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5ea2a091e3ed9180b2f77dc86b41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2f1e45d83fafd69e824453c2a8ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829118a0746c14577b6fc299e9b6ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f05b2ee1953d865998e042a0612b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535510c6b34278800b4dcb1fdce7f9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f46ebb1a931089807b8bd1e5b440337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949ef90b8e0c760c5c7f7d1cbcf88fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae879abbe44db828a2c3c5c92adb7553339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac742feea23871a3f1f2ff67d8356d45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f34b456e767d17c4bce41218cad16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ec6dfe8dfda7b1610d74dc0833b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2027b14bba171dfcc7e56fac04ac68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb37b0c51b4daea9694782282e80e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2187f4908e9190ef44b420f45a2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afc4fb29bd87e01e924a057a57ef06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332c78e3825671462ea0eff71b8630347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4ca45d98a01efee54ac7a2476be1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d140c3550a530ec0ed46203000a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128ae2e2ea84e51f6be5a0d3b6262b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703f49d468b7b3b166e48c12f80a718351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeac58ac39bdbcf026b01f942e1e110352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6c57232ae9b60feeb912466a199a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97569926e3d89d1212c9ba6940604c3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f6d740dbc9a738027920f6f106244355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97136893c17e192968f1a047669240cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825dbe421a487b826d4999fd743bcc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c9d21593030011d8a35a134eaf728358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c572c2ebf29ff996e93b43878b2083359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46acb9d22d52743594c907a43de9d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6bb3f14a6ccf95b324146082cdffb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58da5f21e7a1d32600a4f6131c7b46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaabb52fc97d225b476cd999305d67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d1e5bb1ae1caa484a377df1a08dfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163943e357c16b9c134e45b05753606b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe36f4880b01f67077e68a4b9cf6b91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900db2297819f09a8486d4acbd7429367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635b0bf19d475a94cfc752444bf4a1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adff25ff06d6ccd2433634a1b98f89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfdee85e85555bfda729b8677d577d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8e72b7f70fa137d746b23a05a89ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4ab8d3f1a9a74db64294a8e46c0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc73457134a71f2ec3b71a5fae43a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b7ef573c898b60598fd8e27e2daa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fb27139599469d8912218f5a98594375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7bc9490311b0b9d78200b6f4a010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f803e73c10f45ff5a50167b37bec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7bb5604c19677f4804525e99088d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549d2207c4651ff569ba1cac03ed37f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397731f741ad9fc3388561641117444f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809513cbd9008f9ab346ba7430d8ca5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617e2055ad1ea678ac1261d01b9eb62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b68b7b5fc4e5a775fd5e4129588e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a17019a213c91173c52c1c409847384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c57e42c2b4314b90655bb6758f169c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42116ef74c814077494cb706b07122d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbab3c2ed9f1a3ac765c0fb7c81239387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e990ddfa1bac7cb8154202f1ff99a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636ded4660a5ce80d27c2373fd776e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46da9460e41f773ce2427b03a6e1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b40da0f15a0d31371e833a373ce93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adfc187d1831480d9f09a7dee5c351392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51d3c22ffdd41b7248a916be1b8431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a35af0f3b85958923a9d045541b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89cabe9e423ea4dae648e6936be9e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1fec7f3e00b4db5787e5e3ef06e85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9ab1dee4b4ee4695cda894f351b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0f6f0d04f0e502dd2fb0a3996bac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293882eb89ffa1fc81d4fefdb918636399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b720a23e8142e0d8d03b6b352b863400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9fffc8f4d4f3dba832a49af43a104401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32cafb440917f52cc949e93065ad10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07493ad558fda741c2e54599dcb0ab1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00210327f6a92b8eba51f9ef99d69d86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406c41f3c30df0c55c777c3c930458405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae3a1d75a005e54d53736bb1fa96b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07b62c1ebd5ff7914858372c4b411407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b4c72f9cc262f2b680b0f928c2b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf38b5cc918cceeee161f5b7a4c73e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908af5495defe9c1155332201376a146410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad745555f261d494ca6bc4e5239288411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2de553326d5e788619a4081e488afa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1b1205b3b92afc589dd10f86da31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84187dda66dd6ff51815d7fa3fb6b13b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c806f28fb3de018eee0ef16db9b296415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f94704ba6ae1385830b7c2b38b8a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a834984ba2a4ca8e6fc5168324312417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801390f8f23ec89056225a31ddc7191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c5feafb3ec4b1570c8f7d53dcb801419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b1874261acdc5ad932cc28c5ea49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fdb5e19e37c9528eaf6f78a9ce789421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9082cd13c5baef3000d51979e1eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d016f702eaa6ce5eed9db8436bff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef9ab15f61304097a3e1b0af5dda1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2c65fc8f46e683a183ca93458c8ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224ce6f3eb1c93a6bdc7c8e2f3cede426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f408384da9b6d042b1acc28c8ec5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96556611baa9f6468ae7576a9c0e7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36827dfabd32eed35442e6501b77a9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f135e9ff40480dd5898208a89b83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203c815f87eeee3bc0a84ef25a50df8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc6ef2511c116b5351d1e350b78854432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79a46cc0172bee6c8194990ff834e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8470ce3176ca82c8cea96e5ead82a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ffc19b7786518fb4d4b3bb47869e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ae406aec3fb0e15787b8b4e0610b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5370c98c41be28b1a04f22fd9d0430437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dadc4a2c8dc8f064384cd26bc9278438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78616fb50a567ae6bd9c3dbf8c6f69c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a44a50fbb6ad274b8843badd53bff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0edf2e5b8fc73257f69baee98ce94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0455584d2fa5d2387898d0b367534c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc5400348bbbb091250a61d9439f04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2bbf57a91220c2c23a9cc1f827bae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e35cbec6e903021a1a98edc1aeb2de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f3311c77dfb7aad1a31d7f7b0961d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa666ae46784e8dfd48fccae6f0d0a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23b9ed09cb62b518a12ac2b7d5ac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc33a16fe48dcb8944ffe8a52a74c08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8e0a903a9378e4d125f4eb0bcd3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bce1e2d8074201ff863f702b1094f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa4bad6650367891d3a7a4238b1a54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd72f00c15a5992ef2add1dca0b325453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a38c3390487bcc90c094cb26a89225454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be1f2c4681bf9015e3af79cdb5083a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1ec254bb02df76311a6aa6a39a039456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c330ebdcbc3803a4f557e40e5dc8e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74428179e350151265ca52dfa6075721458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365335a0ef500b747a9e507b3841397459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d74c8b78d5b7299fa821bec0cd8377460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5e870c5058b9782050114b9062158461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551e6b6e3d2076abc956dd8526e950462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198835f3d089aa131e0fb820e582bf32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b23488e5d85317773a420eb27c44a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31751d522f9b425d20543aeb078604c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccbfd7430c9a48e5c3ab6d1c11743f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c7426fea8f373717e3d658401a05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b0a40eaaa34a0b25bbd922cb4fef5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d564224c77f046a9f9e871297082a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5a07f43258a47d1fbf3a806a90bab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6564eac2c68c22a909d1650eda226c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5de5b9fda088565551275280c223472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c1465d8d871e210939f76a41a6f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e30c81eff474a2c8f13193125527d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553725b17939aea0852428f1e85ce1b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea9a8fc2ec379181cfbc00f8798ff1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c923dcb78bafc469d393dd64038cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8bfd47f1337745dff465b6940a0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b799f3abd4b50ff7ca4df61789d7c0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adec6d4e336f7d03083701b8f1a1c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8adcb6546accf0c2371c0921b8e89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b0909b285339c5a3963266605b190482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e29af5f185003d56efd5b6c05445c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc8e309a1e49a579841f753adc84cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245dda76ff484c7aae8d94ed49213fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7fc9971c2b97f869bd11dd4a25522486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3641e86e142a136ced5ce50a1fa78cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa6e85f6acee593e1168afc3375afb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6870b7e03198225eb87d5526eba31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60593c0a309eca7d3166f58b9331a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1360e128b06c842599a325e9eccb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239cfb10b4d2fcc22f6c1e4bc870df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544790fe0e001b23e1393a4d6da7c2a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ae3ff902d885405d049fe585209a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b83cae2231f0cdc71d346a5099b563495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a226b2d7331a47ce66025d3176581496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512fe6dda74bd27fce18bf1b812dd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e109379ccea8130801ef9452d8556498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185206e7d54ecafb7472a9f3a2d95a60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a04aff8ea2d59b2473f9a738dd889500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc2ac02d79d6dc77954270657cf0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a8241b725bec850664c6a5d06b25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca96f7f5c7449ea59675e6e8d4fe4b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6a2b04653fa2d5681088e4fb324a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51806bc8f62dcb95b51c9981e7399208505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7be9a0e2023ed75b79c2a65af5af8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff800c366ae6849c7039dce2954364507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42e55326020f8880abf9b05c56996a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b891538ad83d07e08a244a6ee285037509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8abfb2f308a3fcff52b42de4a5bca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d62fa67d9b19d5817c0fa2c50c650511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a9ef10d3168e155e9921ef0a823fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f1dc5335f3da214526a7ecd237013513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff8c1ba2f6fdf1b76a19e072d70c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8728388b1dc93833b83c9f51463a29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eaa12644c348e54d3e862dadbcfb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a5284314d71842b3586bf18296a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0862def61740f74e55033570a0111518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf59a11d0080dd373e3c2f6b9f92f0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d3716d8cee3a40e24000e389b2b85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb1393c5780910ffc4e391ade39d8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcfa76c13d6edc586d609be5600a88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757185c5e09d18081692161fe51dbe4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d61f389882e47c61748a138a940f80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b933394cdbd8b08f2d8bffc7f1d803525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8440e2c8c69263de6a6aedaa164feb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb4ba82214bf8786bcf49bbe8218bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd6ee5ff537a6140a51bbd9dfb2e57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262ef651b217e636a74c4b7a79e6cb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb95b3679bfe2025784ac3ea6c5746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673cb2e7995073a8d5836b9d590ccc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4d0c3840d667204b151bf8991d93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dfa3bc2532cff2cd87af7c0885875533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c0a3beb817a403ed37b8b121c8e81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72cadcbf177ab0072b867f7a2b702d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f556efb77302699306855da68a344536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b3ef054895e5975a3b05ee3b7e70e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c2a670ad35825a3292aa7e39a8c1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d8c7efb006cc5bd82f85a82cf1ec1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dae2eef53fc8718e7cf03fb881b81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa9156925a3aaabbd98d2eb151691541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc99090d962a4cc36e7a1bb1514b0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5954b5dc4c09836ec977999abb3c097543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229901f0dc699e122fd127c37ea7009544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3c9b2a2ea6a3abdfdb1ce6c65ebce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc0b0a006c7ae5164b2f3bdeb44f94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61b74a68be69c2011eb808c586a058547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24cf4f25fe0a7d79325793aaae8192548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ef5e1503ec3890231713dfaee351549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662755b00f1cc0790d0a1294fa8c688550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbafb26a14e4c6d81e45b65c0e7e3e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f45b411d374c8f1aad62dbac68248552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff10709c8d1352b41aa0ecb738ffa8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c9ced073d57d9aa4d27c25a940751554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f120f647efbf5b48074cda43fc283a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aac800a24935fc21d39e725b70911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0796eae5d5501c02df5a200ce131426557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e78371433b57d0c569aafc48aa584558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c372b7429946e679613741ac96edef4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f795900fad10cd19e08bc42c2b4592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b777d305a75664506582b9760d81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d23cd43e1f30232f1a3bb96583c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4c32ee1d6a7eee1c807c2ede7037563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1e48f03a08cae13db3937473b1240564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93e765336ff810d3f5c745701c486b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0916612c6b438c6ef2092b23a1c5a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390539cf2745fa3149c085c4aef0b45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348f3578d0c0000c340ac98aa1596f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0967f52f16d04a028c934962ac093569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ffe444b01858b85f1f7ff3e801c79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a9458dbe78f05b1a8d3be1fc94ced571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08222cc1478796a299771a218b7571b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44348b05d6a2c4a35075f19524fd5982573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41f8eb31d88a8655982ff953ada2a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf89196cc7772741faedaa572d347c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8672887da48047ad2b377c81f9a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c288e69ebce13e0dd47ddef424489577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6ea853e91e5c5f581030aba25fcee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba5ed170bc41b65a1d1bb916891f4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20210df662374796f2e3e6cfa8648b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095a34fd513ccaf6285b12a698a0da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f78c7b072f63376ab0656f807efa7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c270a8af815890b6e977f63568fb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b34208b4055a74e4e7b9e77735e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477e59a058c6d2660bbb7f0570cdd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beefc6ef07eaa34028f19ee695387c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d30aa206f0faab912bbaa2f1dc065b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e20ff67ea15f967dad1679cf76716588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23a6d4efebb66192cf0cbf90764c9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b6e30e6d2fcf2525ea217c322ca2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bdba71820fe1d143bee6143bcdab5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6802079a2e71922c657aff68221ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927defe0ab436dd241279b7269c358e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a72df1f9ad29603e2b062a777792594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d958841d117450804954814c916f88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23775ea01b4d56c68f22dfc36e2d4cc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4cb3975227e69469910ec261b783597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b735db3a86b03a40c7866eb71f27242598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d44b7324934df3227842a3d2beda5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c036e909182cff29575db523add4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f80d7c7a09186a5546ee8ed63d1e19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e9ead2cc1523c36f433ec06e3be4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2bf4a9b86b5e7ff022d488c1ee22c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba164335409e07c280a16e825718cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27c00b6cc8f518ebf48d97ae92027605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d466a5b4d0d0800e8b096db31c14ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee184b80651af93732accf37a85273c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc5ca3cdfd6f6153853b5e4df13e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250d38d12a62b2b35eb0ac5912f5401609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c7008402160767cfe42fc9ae1f442610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1794d96378f91ae83663d539a109847611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d33e6c5e3b41131ebe8158f24968612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0adb1989e85439ea0b09ec5b1ca4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45122f2581bbf758b9aedd3876f83f67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5512999984f48420e13a6d39f3169fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0a8ebfac0c60b44508e4ff4896deb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee7e261d2b9dd0ff4c564e4c9fd16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0fe8f0c81883a96e90d3132f2650618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137d411e54dfb7a3d053a744fcce94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6dbfc9870e16ebcd4740c5aeabf61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0888963e76eab4bcde4ef1f340ba04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e5d17376461a4f89c02a8f2b5d9c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272371a9babadea38e2f76d2c67b8d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea766e6bcd0aa8888eb2d74bfb50ef53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b3207369c8cab12f6909cfa160bcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2e96fdce747c7e3e252e6f97f92b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed6d49e33dd21a2e2980dc6778187627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6538d80a9a304af89b85569a8c82a1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8421bf9b105dcb02158128d2089e487629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c1fd0ead16dcc1673aaa379f3025630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d69e0e2ba9575e493534a889a009631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18a185cc63c3c57520cce786b72be8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88497a8b60f8cc473105274029b2fbd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164a94ae6db2554c33a7e0afdf882a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af0b447da91702e3199cb1bc8d830e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c3c4b75f1ee37e6a666a4f80506da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b050f01480f119c0f7599830177f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a57c891dcb97cbb6d953f7966bc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c64368aa140aff38d89a1db20005639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf894d1de0f06a4fd941279b466f8972640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cc32e511c0b32b0a0e268b9a50a12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42974377bce633847b11f4e75211b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314456f36cc61ac928b1bedc593f74cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1eb52d83c4216fbc6ae5aafc3c079644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af14803e1cfa385bce968ac9b66e09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3132e752d95f5b268705702e27c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37ac25ea5c7d717a27d87709f465bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2a240b53cf2a0863cfbde77748623648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b755e055aefe65ee08ac5bfc4eb998649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ec08e42d4fdf011832ccb74128ff3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858427dbc6ef7916d26e3062ec5fa80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1154ab227c0cf05b521c80d032a4e89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7117fbca26d471a3d2d88c5ec634d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae244b05b47033a63a579d38374a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15712830a259100f0b6e4b88d84d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa29e9a696b4d8c70a313fd3bcf6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071319b5137dc5511d0fe0ba3d32845657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0890b65717763a7d7432a4943e2c4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320febc5d4ca7a63b66cf5d012ed7495659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee0a1917aef695d5336619920c9a2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395deeff4331d69939dadeb29c4e01d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c5f4b8982a529fb6a6d85267e8ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6fe16347ab0917af7d838e39ca426663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef138cb2cd03a4f5fdcf92d1cf01d51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d62c0014b806f6c13db8abafffafc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86f88dea9d4da2b681cffb0ef6558666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e9397be88fd434b3ea55ef86e48e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fd5e60e3f25c34ab2e6f71a19f0d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd913cb5c680eca55c427c285041a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ac82d55f18c7ceaf11fa846927b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f841c5214bc73fa75148715a9d5c44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e09935a19fd1f013bc8376262b794672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b2cb2dbfe668b78fd88e32daabfe7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6a09bfb67c37859dfcc2452f5343f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce8c96a69f088f7401c41873db092c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee432f728ee90887fa09ad6541ef6cbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7997018c962650ffb535203205746677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8690073b1849ad0fe1af543be915d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef0c6734d28f469249fec12d3a363679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffe58e425807809fdf31e77404144c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d900fb668c8dc6f5218d8a8632469c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40554ba997567e3a7c71a5c041fa10eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019fd2d02ad6265c0224ac8e6ce878a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e74a7d02c26f2e0a53cc5fc144c873684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e861fffceefb3527da2fedc491bb73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc745337457c8ed625c89136e2ead459686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590586fe0569506b012a44e287071a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cb7190b57b0f293b14e0d529f0158688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca6e5c3f1ed3298b49f78b7f0eb79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3e06951f0f52cc1b49f4f4aebaacf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec3d744b1d17800a521699a2491fac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f79fa09d7a310f1e371c4d5762afa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd21ee12ec6c5e671a44ead697da58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc999ed88bddf02586ae9bb75b8f53c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a271163d5c2fcaf08e7d716f77aef1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60903cd81916ff11dfb351fe97273f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1976977d415bbe2c2bd1a6c97835b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec20acf377ebcfbab991615ca3a1539698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29adfd5059e2f71f3a97bd74084f4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496c876714c7c79c4841fe60005fea9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ed30a2ecb2533f327ad55f919b57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5b854ab042a2d926d90b6ff15d1ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952e8b6d4589766aca6357b51f5acf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd71e2bc17af45ae17b217358fc9f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2becdf5a1dd82a0bb5662205c2389705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865bf0b19ca95835f3a97ed8de02c17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7635b3f4826d850787d26e15cc21d08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e815e6d4df10c998de116b4124cb6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b054e3b4b0f55de9e9b761b6bad5b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020ab0004adca600cc86a82a165bda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11ff3e032faf3764e704aa4edc6413711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102d5feb5ba0d0b71a1da401315eb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c81d891a52cd7d7e47ea99e7cf3e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8d9138f9c4e30071e78ddf899d1a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a311b9cc2d95c9e2c413eb917b84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754713001f5c91ad238612ff8742524716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fa625aab25784901d581c694b34e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227022e3871c5f26a926d925db90cc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afd301859e7354abc7aa426dbe075d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de26d19399b5b975522a443d3b1e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf5d9675fe7ab0cef9e2e25e23529721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303a39c68ebafc619f9796a664c0b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ccf03143c2706a8b29a63c377393723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050a1b7202f7154cbc4e8d1cec828b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce82b0d0eb4cefb522a6ef9163316725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1c1e69ea4ab5d06f962f71f7c0b5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb9c5563390fd8c4562cdd2885600b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967a981b177b3069f57b8a2dfe3fbc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435e6c6e5dbdf0b8bf0a0d6ccf5b2c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da044a8f12ad608b45dae068eae299730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4d95520a1c3e6985268ff3840f3ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea330e5276db2262bc414eb0eabb950732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83eb91d63cc09341ecefb7361d77e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516c556d3bd0889b0acaa247862e6d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565a91e9f6ef066e0e5073df4747bf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b694954d2d9e3929e6d7abe2ccbba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98fd6d4e53d6ceb9bdafc94dc85360737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e74fdab0d131f02ddd8491a0f3a00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c202b4131d659043ae327b7a18213739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08488d2b12b9d4d137404f356ec9e73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174406fd83617bd8767f6f7891f5f0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303309ef6d8b88d00315ea459d2d7f7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87fca9c5667fdf344d36c89055254743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bc6a8b7b9f455827ab419a714e8f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a610e1ff6943eadc8dbeadcc9085ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe503a1b5f59a5483d9a4bca20567746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9228136a56e94a93159d3f345cde6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e857b7f3965e8e2f37b5e6734c0b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448764199ca79290c609cd74096297c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c497c22c18b147ca6530cc22df4fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b9e7c7e811dd07c1f26c496e4e5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97bcea1248a831527bca2139895016752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c4c009c87e4fb24dc559291c46aa1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef719136b15caa0b2d9859762e5c389754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1070aa09cbf298766a4bfc09342ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5960eadff774e3b76ae2af08a87a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9224afec8887a8a3377a6393f7dc0b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a6e76e52547a6f42e11bc6474d1cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f3d1a686bca90ccb093f87e096163759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>