--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6b8b26297a111426ef3b7b471ce11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d18bf851a9ab39027b60a5dde9472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029f0a95306a77ebbf380dea37f55053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee192b0b05061d4d149c87100aac74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843371deed484a34d1db77b70518d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ea3bec60c4609534030a6c10c6816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688752bcba4b28473715fdbf152d983e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd0c56ee39976d7f49adafb6729dc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62a464226b8d9882cc14eea2adfc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2221e4bc520f53c0009fc1677a038b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b5befb7094838186a147f0b7e5a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15832a6a383db3fb6b8ec2984dd224d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9515c3c0a2bcea1d2768cb310ef4d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a51121fafdc1e00e7e98a5cfc955b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6051615f09f31cca8905c1d1575280415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcb9c9875a4829e0c7ecd2b6c02cd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731998626981f558c3feaf2a9ce92d9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822766f056ad9134b15f8a872e7a2a0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909600029ca880f976f2dc95e3bfaf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91970c3ef85995a19c5c44ac2ffcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537399e430fd3679339789147d77c1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7d837b5ec70c35c3cc9e7dd6f83f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfeae12a7ec99345872eee6931cc1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716d7b79e1f84eef6a6bd854111393224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135153fb890afa44130ef0c9aa36a00c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9a516573b7e8ee50715520c250a1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c8dbeb7ec48c45e896ee219e4d5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e067e945da0810ddd2b12ee6ccd65128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc12132c937c941abb7de172dc5ac529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19344349c9cd99da738b3dddcee7410430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0177838fa5e6828232f4cea8b48a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc9dc811625e8c74cf652ed1489d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533b9e3da1794cb8b0b5801c7dbe2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbd7f06918bb42f655028f819cf8fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1963c30234678d4acd647b1fc1104735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc1088773a6c7598aa8d56b093da2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d500143ff17a20c855fd9800bc53c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329144886b13f921def075c23a1391338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af19cdfe117c5a68a5d286eccff57f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d655b51792cf3e9f054b9d8d44663740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d12a8501b449ff7f747d1e5d127ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af1bb1335e53300a1285af84ecd94a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154139868a5130ede0c72f1989bef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056109c0873dd2c2b5e308145cc19a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175c40354c12ab3f8c05f8feb77edfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538523910660d5149110f3f2408487b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4af37de1a17da0cde68c0357a3759c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fdf6b7898f2d6767718adb52cc37248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f898cb97a46bc4109aa1924323b1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e7e8730ca3148036ec26fa3489c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe322f57f81ac579000fd7ff63361b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e07caacbe428cb246f025a3fc1852c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d79b4ebeda433c56be991c3b79f3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225d34468e0ce19d820b22dcddcff954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650ac35a9e8c4a0a5cc6548f11c3de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74389a5a966fb926c61b63877c33ea0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb9ae17ed7b169eb81f2f61eebc1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744361279bcffeeaa15e02f5bb18c6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d80f8433efea927da108517cd273e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af470213d6ee0039e85f00ad284d1c1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b759a40986905ccef4c800d29ed7b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b36f2624c2f208c89fb4472e7694262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9fa4b3b6dce59e1c11e61f87edcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cddd21cffc166320e3c7351e1a2af664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb17bedaff4476839f3bca34ebfdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62351d64044081fbf5362a89b6a6104666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140bd3b231038adfb478ec385900db867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5fbc6ba1f3e0d4457b9286a86c6a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991ce7a0adfe7094eb8666d600fb97f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425d4736e24b227013b545b3c191b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c1552cfb7749713450c9e0a0939f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe37bf9b283888e11cb04adc7cb65ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305465b6a023750c866f0ec34031cc1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd805f7cfd9543f99f2d2ea06015fd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc73ce48b417c6587aa2a82a486c13c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb392e41140358ff19d1de2642820476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f64037c9c9a59f852175983f549ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea587b650d36656ec2937b33f0bc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074d2ae32a2069ab8affbb8f45b43a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011930e6c6284431586625b647c4198180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf40a5c439a6828b85cb70d9b5bf8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f381e270f55ff01bd79796cb60409382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a799fff069101dd1cc0bb9f1ee4b1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3886de1fd06db9a79ec980e8bd484284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1cd704868406afc78721cb965541e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8f040f0e9439f4308ee3f954872c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f8c90d1db10d8bc6574c8fa80fa087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157d3c784279e09d32d4ffa8ad40ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2487a1b39d2ebd6ce87054fc9833f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a1f01b08cf0c3d6c654899430de2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03584562f102d831c520f3d16153a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04b2dd111c5a6b6d017243a7c15e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb1fbb63a53a86aadd6b5e29e45b4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ed5fc20d5fda782fb30ada0f3087094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa124f43af06530bbc79f06ae2e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72360401db9540495fbb07ab64f1f42496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc513d755a1c62ea39f0b8270e72cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271f6f116121eaa2e387c6af87dfc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e0d0acee344c428303305b170ee099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb2b65a19d2cde73dc3886f9973a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc60bc1cc39692f9b4466d02b7141e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc73b176177f27b27e27eb5dd750c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02be145edf040b839dcd6c4619bedbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77a53bc5e37ab872fc24c9ff0f6857104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b179f140cb232cfb9f8ffe593aea3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4ba78f6ccdab8806c9afeb2d41e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecae16e32bcad935fedb53d6ed029b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581d2ccd49fdcb0422b86499600faa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7a17026cfb616391bb685822ce4cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774886d0ec2f852a175ec3f3adbd1aed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6df04a181114314b5c32ed1a20f432111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a8d2ae3b94230686a8f319702bca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895237e51ed7de5b1502366ad305396113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c9b83c03e51ada7a6fc10d058c33d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d90de5c0f3aaf0a172a8d22b643b56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948167a95451d210f658dd521dd64e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50752e784298c76feb363b2c8a21f1dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d00cc11c972304bcd6132c852661118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e79152ba05d072d9f9f73b1940523119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc77bb73aec92edcb371738f8e0b81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8c3285bf5f34f182eddc26b199b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd30125d2ab962fa21b771bfa827ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076feea1579cdef0ba61571e3c5601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262da7aad141b4c16c1a84e8fa8c5c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c7170e124268b08d824107b199c7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940401e7d7832d915789f9198bd5352126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e9998d6f7e1bf1b548d550f79dfbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16e4c06a7ebb2fe77204e25ed35a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ca32bdd96b76f4567bc8e751650e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e25a63ce2d0abba64be79342e078130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a259d76d74690231aee0103e06967131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d71979029b44834eacb7db1bc56a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960776c4511c19216babc85f459b39b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b626ff52587ef39032533ce471ee98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2ead82bffed480f15aef6ddf1bac4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa046b631a45477e9e41de5b85c16db9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520190ee03faeb4846a722af15f51d9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9162298a20a9799d2c3c41646858ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a394210f788049d5281e25f8067cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace937be00a6c0b1f3c99b3c11998ced140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f891d223a24b32c45fa0928af7dad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41737e0249daa91055f3936ebf34dde9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c859c2978cbddb769fc6e22b1781f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bebcadb56c4411e7318bdf8c50b3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9ba408eeb7607bf6c30bc6f63d0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f378fbd1038bb4dc773977ce687a3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35627123826039071fa2f607d1733147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc366ea4e70b137c695b842bc094fa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3c95464d2063e401dfbb8d38f98e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6f21a2507651e6db3cf4f5d93bca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5d9ebb31e96c9daf1f18bc19e3b83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada131e5e01f4f2c95f152873088e10c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35fdfcaae96a850fe54a49048462ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168a52ec27b6f3e317b83e889e2a57f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03351241a663b34fea87cdd9e206fb87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beeba494cc975818925fb8962cf14a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe448af0fa9db47da83b30b5a6c24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d26a302a79f05d30a0481e53bbbbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e4bbd7da792de963d4cb191d8707159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93745d6bc749d2582a8a21f25de83a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54216b77b50d9e3aa516b177d0fd928d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0cee8d1d9c3c8a046dba2b9e95dc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ec1fa7e82f50d900aec9b20564a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac87a1edce7ef0989bacb027f61c23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4592d82fc8c294dc2532f211b9f7ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791105351fa4026746b8ee90217457e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbd73990876c0e260b8093894b8b31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d117784009d0d1b56b785db5721ed9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f11355145028302b1cfc8335f8d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d68999d50189be78142166e317a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2e405abe6a991413b14779d2c10b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d8da35ed0eb3f9058059a26d48bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fe02947112e335c6c3ac693997b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d18cada86f40885e1bb84e6630b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd0fcb317ff3ed3a9245d33d554ad8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881055d39341f57cc24d9c99347f28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dab404f37c4ec13f545cb8417328b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452fa4c23f0d91bfbf8c7ba700078a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d51c0dc36f4f89695b21457685d9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e8d21e061a011e6b161b1c13e802180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa870c40a27211ac28397b32558a08b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185ad420da795a8f4dd0f517002bca4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da8cfc08ad655f6107fa2e2f707f59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501853a623676cdaf33c9dbb53b032e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93049b3d1020cc8a9f46f9d623b5264185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448c61166ac42e89ac5c9fbfca8997e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a04a32203f25d06a7d42bfce00f87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37892a55cb8b640f084ad7b54dde92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2c273e8cbd3b9e470ee0d811c40fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd144535188ce5429babd919069c0b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a76d5ecc8f10e46ba34b5404fa398191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71654fdc0d686b096e6866fe95d8af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89823d5165ca4aac17b4cd00957abadc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b0f4de8ed588674131cc357b14183194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d524568146d87a9a8c229aa3f505d15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488891980662847807db440fd7a73f56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5926037815a73148cf1fe153e7ff20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ffe33a14d43bc8084a67a40c64bda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173873c1eb003e97da93c28dc27bc566199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1273a5b1639c364993cad1473c3dbb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c38335bb482d84ebf55b4254c080201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103b33f3b17dbb76bc9c43c5b77352c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e769813b0ccb979ae0e4f67b2961d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458503dbecda023b74a54b922e62967d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd4e40f7cb0f10e2929aad3d14ba39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd22c19ec68772e67ae45b1e4c8ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0697632df25c879ec9081115cec9f72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1b513a898c7987139e9d9e95456c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfced6ace3d355b6d798f059b71e00e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af3c4ca138400e820cb87564c0b3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302947589aefbaa11c7058eb7805a83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae3446a7005b4ec44e6e868fe98dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdcb6f7ac677dde42b5a52d284e40f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48a74856e34a404f8f7d870387c5e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e082c877ebafd02c93a842c59a48b03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d92a63da3e66e8df49ebbbc60210d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d54bee4e938b013eb70bbc78faf525217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c73ecb7fd8cafe7c79c2a112951bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d003810a7c69948a06c3d3ae0979219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1149148c6783303614ab9ce4dde0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b977aa178aeefc37ce9bc19026fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844959b641e72106ecd3fc2f9f5b9ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf20ca89c4ac2b5659f248aa1596aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb424dde129b3e7fe8685ac633c78d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bf181d0acbf79a07f493f587a2841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9451d1562074e371e05ee8e7d1ab3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec93747b1a9a3ae7d1544122c7be6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573815bf4994331fb36ad0e7c51c4fa4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6fed8302f2dfbf90465b2174e308a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20820cf6e9acb54e548ae58060c22e1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eec047adf0a8bfd4ceb727876a540d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52185c9686a342898990ec16ce19b560232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070edd2d77475b9a7f8f77d09f65bc7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200bb59a344d80f605508840c063777234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e92c0ffa6586503bc378e54b880967235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c4db94be3c9f70cb870024eb46772236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f3afdadccfee7a2eb26e3e56cdf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64dbac2c11b74b5f50eec378276b98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac3d762ed252915edc37167fdc753c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f364eca9728fd89a5a328b505ecf172240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af34fd0677ee65d2fb5367bfe923b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6164fc0bb8f5bc32d7a28380b1992d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120205827a4bddc202345220b205ff78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f2f05622af426216b889411b3cc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabdfff67a7c16ea64a654daf84dc52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0ece88cc6a642d6c3d707f8481e42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b822baf2ece4e07c164e678aef7124247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97395bb2059d09ac2e02c069907e307248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e267d660722a94a387273858adcc49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a60b96055be65365c70dd264dcb01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12944822a0cfc6ca5d7e565fdb65e84f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272735b8ac03e0177e96fb6aa3d32f2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1efc378033904e3bc81224db858617253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e467446cf959922368ce91be8c4ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c366c02d106de1a9ad0cf56af5585255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06dd20cea0c2e173be1f89bf19d6f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fc55240ee2985719f60eb52ce2a9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863be7c427976dde62b772521bbc8f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652141d4bf249687c5c8a06b74568e1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a0ae6928e5a07510bf5022f7528ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc961e1ae06b1830c1e1e8eb01b99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e569839cdaa8ee4ffda7b00ae56e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01e0a8691c2f2397cf06f2c1bb8166263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389997d4f5bfff17393fb33b1483e84b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16545cb730d7378409dc57b031e3626265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915401b72ef93dfc70a18976330d74fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f2eed60e8cb91f680c96ead31ce5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887b7af2780fffbf5c348990a4ef384268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cffd12fc96f26f5889d3e270b3986d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b19f60276cdb2ff835f8de701c270270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d8f4db7d64445705f1e27736ad26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a10e61176ce5409ed53d56b05e0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d5ae00e89feab2d5bf0d24ff78e16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9424b74b0d014a41919dd63917228274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6db7d2020d41caf1bc9f4660cb2ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e598ecb6278508f82dd7ed41aabd06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f8db6cda6cd95ed1a9ccaf5f8e4db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1f6e638c3c6985aa4540b657d29b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba66c9cb94eba4887d640f3092de2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f57a770180278e1bf97a503ab24bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bcc2c5ed5b2cfe85c1f19c1ac75a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8948747b6944e18f0bb3a6952165370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7de19f154596241b014955acc6a925283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c06c25637d4ae581140a6e40601d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3c252f02862b67483ebfee25419d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0c0f675053689a166916f9ee7e11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed3532c31b299a2016813b8bbe1d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43327d4675d4bb4b3c636636ba7053288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07016e7a2e9cb9c300558512f2ca75e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f238780a4386b096d2858a9a690a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1452867c58966f4f410f03bb50eb97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e563fb6d3cffeb1c238c8e36c35dec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c425429c90ca5774ed905d203f45a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc69361a46513d65f6655aeca33929b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62964e7cf1b45015364f5f2527c738295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3e81c2ee0da8cc574865444cc801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d70d1fd6af854fdd4b7d228f423443297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4e8cbec7a6074a282f471d179cecb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d45d62b8bfa415a7f0cb9183f28ecd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99951591b8f29b596ee35055c426b2ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672511297346a559ea5d413cb86e87a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec74d72e76be380482f99b985c11d7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd268446262370fc30b7a6afbfb02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf9afd7a0ce510a50e5583f3a60a3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0650249c4716332367a0d9b47505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de8e28257759498bc1bde9badf2c7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a355c2ea96079dd93045b442a4322307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7916b7d4948fd1035022658bd470d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6b59bdfab60b08e64e8a4247c9124309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507faebb185f379578949b51cbb45383310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76e631c4e7b381e35fb1d2289bacdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223c53af46688010eca2de573f5c3e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d1faf5344c56094b8e7577ad626ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988dd870fab5fbd5ee054870852d5d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5b830e743eedc5a0278cd37d94d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f284fbfd69167f1dcd011ab703cc9e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f390015b958d8998b9fdb1d2a22b52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ba0fa507f9e70a36a5098d4f2dce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dca4d597a96c88f863b1a11d1ca92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2204c7a31e290134f260261d8188c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9df4fa4b071626b7d8e651cb179da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7be473af911f00c6215caac4f338c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1218910a6a7c0a4b99193eb7084c79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6390e5e12634b09ff6c83d432d8fdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40d83eaac34d44186f0cb0fe98e88d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a82b68beff4f829df943717493d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7b8ea2246881b66be35ade52f8c57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ec611bdae62b2cb280e80cfe3f7fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcae9585542de57a728277e457c1c59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034550d154822d585e061076e706ecb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1348bd1933bb2c58f553ac73520da3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb93aa41ba4a7e06e271f87a5b2953332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f62e85d12362e389405c644dbce62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4faaa3b0f5b712bce5a07056b6553e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010646e9879a15b20ef4c33dbde2b81d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024a8de009cc9db1577e22e57a94c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303554ff4f23c397d58a497c8f3d9ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cfb67667f8c13e56455c861159e34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900b778660cef4036b00ca3ca83461339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef988eac3e72e1d55a925a36f5a72ae3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b185025fc0acb0db8971c0a60ae8147341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502256e0e03afc87ff2f8ebeb3a8db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb351a557ba4e9b749d0b0c96bdb222343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1f1006a2c9789172b4909b7fbebe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402f5b089477a65767162c874157dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291d4fdc4c17630f4523c00dfaf553e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d89c25526a590ecaddfaa3605a845347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f3d48c070f261c88b1ae6a7a8b3d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd6ef1978066effcb5eb345db67dfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a22ae8047d3a233a203656d8015e7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8deb3a379d82c72d601b36666c511351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df0f45509461652f2924d73b0bd95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5b8d85a9aa1b29bc5b72952867c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe7da418a6a4743b20cf5f78d34e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647fd67a3c01ae3685724451cf0986355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a6a05e5530a58ed1c05d1761c4031356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf074ba5adee3bfb4aa31031ddb3a1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275b64cc18f6926988ac57a17fe020358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa0a1c0034690b99ebf45aaffed593359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f15da36e5fc1ec41b4904e123d9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbab8ddac781ae931516e513ad00ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f2cfe051dd45dc57b8886ccc3cf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db41da4c124ac0388a89e1d10aa4855363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d01e0d1411a0404831d77e480a07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d00b9014beafda709555d5dbe79a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db97a65d460cafec4d84da98e82611366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a8610e5e5a8c245f29daa3c5a3432367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826809f5769dc8b372ee394d774b2727368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea06fbb72ae0d72cdab2799a0b3996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6256a678c38a90bec5f84ac9635a58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80547523cb7b325faecef9569989f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a2af4851a0bb84ef1f5d74be1d0ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199fb8ac8d01428176731b3665c659b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c9668ac1953dbbd0755a771ef2b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ad1a668b905b22003fd3878fe468375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865867d73fc2a6861a60bfb83a7157ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a85628ba122e745724bc96c2f723377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510fb17d0bf0ec261533a42b50805ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf062d0d65b2adc1817fa07d57d211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e946a821e4d4d947c421ab1205d579380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea4db41593ba4d49414de586e0f5c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f141459a5ba22cacfd14da1cea25f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669cc6711d4516ea2962eb99c40f0ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb94525ea735b56f13dd197707edab2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a63baba99b1f036e65fcd0921084f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1531c30d2555319d5f5f3db51c63c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da140bc428ce2f924883120fec81bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98fd5d72f3fbb50d0395cc9d51a172388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5739fd92ee30defac8ceff6cdfd1181389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9df8dac6450feeb9eb4d16694057390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cb77f876ce94caa01ebe2b384af82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f406ce3287947d06e7749317955b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59b65a8e6a61c0964d0c3af05c3b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec0e743b5682da64fb5dcea68a7115394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea22e373e356f6a8d8567930b851dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28cc12039f959bf85198cac9bf1376396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb4e9479cf7e611994e594c878b991397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe98527e0cbec43687170d9c58ab5b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63a9515c49b1ceb81b8f5e355c7ec2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994e9c3be3c3234e761a63bcdd6e27f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c854ec7a2eb415d874a8a24753564f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d653dcadaf9d80f3bb5a772529aa6a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc4256392197c14834c07a06a3f94c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7865c42b3f61566c5c7f1aa9e1edeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a6ed07f73a63d2cc6a9fa06a7685405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a99adb6ae61908204801daef9f0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4e69a7af11685f331a7eec294b2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882899b5961d9757e8f35f412a9b65aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0574a68127d1dd6b8d258954c7ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce83983436038b382d6d52fded391f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b2450e12fec0bf95af9748e67b5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47592bde883d77766aaf0b31b9a6501412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed2b9999b6b511cfae45d36d01273413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6bd52847af83e09787969d198b9a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc3088f136473f82b7a347113f4175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6f999feaa6496ed047a593ca7da0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c1e5afa9b2437a6240c8d3e1206e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8933094d2c397f1d167c65c41bd972418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab645a8d87623ad5a362585e00f42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb733613c0be344f3feb3be95289f17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d13145f0d3b3ba1d833590c487ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534edfeda7dd1bc00e1255e37c9e8aa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0752d9ee21e022ded0dd52a296d65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ebf2c2247aaecb3c66c68da2534e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987f4e77b2a064747cc9f075bb47218425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abec32007a3cc498fdebefab47bd81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce2179de7bc4799d704076405e8c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7be2a49b14787ac6c1ee817f4aeb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eb2e84608927dc632d1133614f8c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3d57592830ec19fa7b60d3dadab14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c286809d85345f0ddf28dc481619950431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ec67c89f451885cd266b9936daf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d8c73664b5b9de18bb1209b0880f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9724a05cff5f2c45e6107e5e9b60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0493d69d0dc07d4e4265770a149bcf7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40999b5b658ac7793f60f4b4fd62df9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d52bd2f7af1f98469e6f9607bc7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3155a7eb44d2fa663ee13b2fe1e33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e79e29aab17288059c1775c49941439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576845d38d1e499a4a4f66383958ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e32335148114ff20171bc7e7fb48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf69bea73e1a5fa4f56714207b6123f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608f225511593e7d58972e071ae295a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0e5a6e9eb0b2c040df130ae0d6e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb0665ecc7865e1214fd5027b8038c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b716e786d575c4a4a5a624ef33646446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295e7975c6963e6e79d5722ffbc3a7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5226838f61652fdf0c104d620c70c51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7526f338505ec750d7490014b2e1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443976f8de92d80a2773317f802cac14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f348ddfd5795ae032adaf593b8ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86f17bb28d1baea6f02e10c2e02df0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0882f0bbe6ea38796b2abe4e0ed28ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04b03902022ddc1a4c331310ae292a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a82745fc0731982b858cbe15804e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bcfdcdf9f028f6050aed684dc215456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2d72d6dd796f17856281ef1ce18d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f83df728a0b2d680e6360845aa68e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da47b913874a5969caceb2ecc4c840459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058f86c96485421e024f13ff9fa1242460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa158b9109b522aae708549dc72864461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442df1947f23dff39ebdf8400708c51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bca269d2a5db44e438283956ba3ffe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575bbfb60f33a99180a4358c9fb369e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff29c23e589ce89e14172d4ae7ad3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f82916862e626e0d6c040151dd62c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f26f1726231db9e09c8b29ab5946f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5f0ff538d0d37c03ab7ee46a5ac2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6df1bab8cd3b7fa981fe842395bb27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f605da4140ebe5eee005aa34203e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0182f574a0c2bb8187d798f81c97b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f978f500356ac8c791d4350051a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc7ce1edc3c6702b27a00fa662d00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6cf9548e7b6ebc1bdd389054c126a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7985dd01ca0e5c4dbbdae0fe5a07db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a838b7ca6385a77a10c12ab64cebe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04b23c2f46fcdb1091d44be3ab3988477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1b22d2764e5819aa7f5a8c437988478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde87d1a71b59220ea41f3fc2b45b459479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfbfeadaeda1af08eccb5c91ff656d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad1f2b32dfba5b75e88fe704734bf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e235ee64e5a489bceedb8ace5eab9fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4f36efe2a38bc20c8f2c6fff9c01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac977c2a4012f93a2cdd753625ef1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e1948340952049023f0a7a2b68d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a5bc399789e2beb0869373cb684e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a9e0270b84efd4d8461ff19bf152487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18121fbe3e5c32395ae7c4d317fb0f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0044e450e69903b27ef8f2bb64dd38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b1ea4c71f73110f3e478e603dbf92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361bcb989e6e8c42bfcb80dacd69135491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bedfddaaa46b429e96241b8f61e52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d988de71b3e2f7efc9ae537a6614dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808ad95008b450469f6331482801782494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6d84733e621e132cc1443536caa2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e875b75ce0d3f403b186ee533a2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4842945c4c0e2dd1b9c7782dfed1f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3d33f176a33e5452e9aa9b7dbc07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5133afb73abc38ad006cba156ad13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da568c46e36975618a503705cf2f19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec4c719f3c20dee625d19f37fc355501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d6224a1aa9c11b07d46d4d7f8339502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72959f94a4a7d340b0c2155d9b400714503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce9b66fda96195a07bec1ec18346f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445a0f553a44253450aec62e781cbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e87a30bafd70a1d843bcf446448cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06afcc76c0aa9efc6c543cf3108bf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33350043fe17184548d5bb68d8e4258508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995752e8c9ea66f6d228a8baa32f9d23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d2ab6014144e9ca551c8c5c3c07c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbac6c113588ef91e12468f2ccdb75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656820bfd0b1a58a534876e2b9c6720e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b6ab712cfb9c9c388e9a448871711513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c2b4fef5efdcf579dae3cd311e90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368d5b6fa3fbf14ba343548bef43830515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1118a65439a716445fcd0b9f8807a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147619000dfb0228f112f55b0daf2b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5faa35266690cf5c2b123970f055518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821d8af0689a587fe42a4c530c13a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f063bc67604f96c773edaf54b1a6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc78d5920227072d666a5d11a5b960521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f4bb3eefe650c2590201ce516ccd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b15a5eca4094db15b3918094bc74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9afe34e30145dd82b99e9a5852029524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106dfe8838dc52664b64836bbb6d637525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb90dc772825447dad3f9705b470f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df08671413b0cb385f2fd4c3669b23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84890b6069395c926e6e2fdf4e4723528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174977ad800a3ad7100b4a2ed699b87d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db359f2b4eabdb09181bd501cd1ff56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a3f756dca6a1dfee40a41984dc1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789fe53c3290ba054e71cd828f0f2c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750b075ebcb093925293e68f215b41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26d5be0b5fd913b07e068eae5aae7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10397807decde4a111e9d38a54856c20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebca91f31542853e6ebeab0f639d8f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e4d0d25222cdf9769441649f62fde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4af735fb0a30c4370d798e4600748538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9467ac2330eafee8d1c1f6312c3b51e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f83ac13703ccf3bf5550809c62a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9d1bf6414bb5cca4e08a550a47471541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284186f47710695af4ccfcdd2275b4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a6a939d0013661c284eab3b95d53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac1d9d7e2b1565acf65c3568bf6247544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a42e10e35c35825fcf00219a779cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fec1584a28fe09409ea10174790ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b962cd9a9e034bbe7f020c4bba1566547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f74fb8ea83cbdec8f9950206b0e57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed83e53fc363d18f78ff204e7310999549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200eed20e66b85c3c113a6e2801a479550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded25124997b27656ec37b37b05527551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66f5ef96f7fd399d374cccba51ac1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696054aa8933548188ee12b59039195b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef167fbd0eadcae8f84f8ef872a2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea70f7e67b7cf7f82eda6214ece0078555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c775ddecb89d77a4095d39f8793aac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0d19a1eb2deb8223f45b3620260c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d9060bcc583ee593f5873ec5ad04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1528d90efcaadab016c2f4ae52f516559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f154472ca3b1bcee67207aac03d2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404ce88f123da5f8b8d77ee3868932561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610b2985756abd6e7efacbba7f197de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e7aa53597becd66f95997f202e34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86fe46b926cfeaeb971a60896dbf00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263e93085dea1e6505bb6f3c08be499565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc26759e54ed1eb9cd388c6db9637e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f0334463bff054b224939c5ab719567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288aad5d1b0e508e65b31a8741f085f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93f7eb5af05cecbce64faecf84c04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1368be320888f7de4def3b6aa63046570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc31db5f23c41da0ddd3300dd34faa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885cb67c1414e17332c998b07c1294572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3241f75e6a7b169f7bdd29f293d6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fed4c4bc10a7fbdbc178e9b4f50fda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbd562a4479db144d9dab306b4b37d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa435ef664712d73a42f14593fccad18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed43d965232d6c304a6dc2978e568577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4c1568b0994d19a2091ddfd9873b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82532aa1ea392f00b08bdae8b15b05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaf86073595a7d7b05bb68f941ae23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c82e215ba18cf497a18df73aa32d93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15a94d3527d30c1c29f7a0b267b4f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3462456f10203841d32d02f07c684583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004597034f3aa221897af487316b45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fc86e22c21c44855a622cd772b12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e747407dad6def3d69f5b393f2416ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83987eb5ec5e1f0c8f6de13098ddc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945177e9cba591499fd8ce22c04c452588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483213b648fec15622bf99be2cf3a4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0217691efa2b6607595e56deb965590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09cb61e186f698141c37e9b29a6f6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c0367485ed0925c2b300860c41ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e62648a44a0c087ce1b2e3542e618e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441078047fb932d00882d4843cc7b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c0801a5675902617600fe475a315595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f903dec88f4b98b84883a047b2fdd39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc48e79d381fbbe740802e19ed8c6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b39463b3bb10aa3acf7052c3acde2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf17b9458bf3c70a9c3abeff9f073599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce955866729585ef16ef6cff1c7d6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bc774e6212db657aee08282ab5cab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43803f28beaa22445b7ac7653f6bee29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923a191133a2f555996ee6d64eeb0d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e0f169c0038d22cce2921d375271d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19e78b0a9119db150066649439a90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a68a8473562854946fa07edfbd5aa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e987d75d222f732e140e5a266b2e2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda130b509721a08c23f447c29dbdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560291add152e8b873a38cea209f1fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681e6deb1c1b9340f1e919003e63d66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf9e7f74ff36faef8162759457f44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f675f2919769e6255afbe9f5e1d63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd495c8f201fe48e7925890c8ed4d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54c1a93733bb59758482f68b84da95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d9503ceaec62e68a70613f0120b1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbc2b1a8cadcca864468ab8d170f61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40be928ace8d0ffa7e39e2242741de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdeea3ee884a9a60c7d68373bfa253618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543e70ebcfe8c7aaf89da23c3d092f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ace609e0a4d9edb939ef497143448a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e05164d87b3b8f0a9d82f11403bca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa1fda3f26c1c25bfd844d6d1627b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c7e73ab3c0685916312e36d0af93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d79865d319bc57a7d463b6116064624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde1ebca462788ac7466aa2e6ccd03b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739872e7466e8d8ed30bee599d9f919626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de870934775076f74726c39b2309cb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b398d877eb4d59fe6753f541f0b4777628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc07c755920faa049ef4a87cd57e56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f866f1896c8c6ae90c07c74ddae4d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcd59a4c2d8e273882be486df5fe24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3c9fe56dbf116c800c4633949539632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff95b1334cc1a7ed56cbaee900a9e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3530667edcc18c9282587cd9eb5be6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0cc7e48603769cc87be3b24b7df8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573fe6f0b9c35bc20fef31d7fa11975636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dadcb145117a4ee709bda3e86b7af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e85d0c7d4117fb8a750e7b03111d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecc8c7c9de53543c94bf29041ca5c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f81498875bf5856948bf21f295613640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f69c280ecca12fd65b49ceb51132641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35962edbaf2e8131c0aa3ada960728642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ef9c535feb041f3eeb27c9a5d9425643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ac2cb55000b5a78acde42767c9960644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9169e3ca0455806b2cce0c4b12ba9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddbff85cb34b4c8b137cc149bcc105646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad9e1f7b03d2f4b927a02ec2c0ac4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61ed782630837c34600fe565d2b54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c46a1fff466ed05399812c8959d9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a296f6045791a2f7d28c31ed0c411ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57703bfa4634a9943513ed301bb812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5336493ceb2354021f0b4386289a1d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f5c1432c5e33883ed533aec41589a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d378fe1cc59e00921978347541827f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d3ac834be47d8251149999ac9841e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf69ab9bde28625a861820ba7ecd9c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf76215a6a8d87ed46865ce9d2adee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb66d5145d68cda4e0d59589a7cc18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bab9e9d970b61ce5ae2e5abe0f2158659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db5ba5a7fad2b988701264a5d1bb7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b38791288db6df7cc80effee6e357661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19381fab4af5ad5f06ec80fc32640e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0bcd6b9ed6316faf6430479e9bda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251ee144856c5aae8835fd8c1c6de3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1fe6d49a2b8bc9da4a14472173042665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088a1786356a479e37a1bd6b34edd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b46ee477978ecbf66dea78a9a344b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca461975c15a079301607f4ed4a623668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab2ba35c6958b4adaa12005942684669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c3bd9da67fc0a6db992aa26c5bb0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbee5467193f99e3ce9be1f341863f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9752b70f8a8bd83bab87e11dadfcb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eccb1cefddce0586de0f9ea20d90d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9f29d49d8c24324d8b7b6ec51f7d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478152d9f1df2e68836d5057e8974b1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7594ee261f90fcf72c5b5be43025914676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c583c15242706d607d0e827f70471c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e95d7f75c9ee1e6b0f032a20ab5160678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f9f8aa74135e425bdc9aa7c95f68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f0f9a7e33b56cbacfa18426fadfdb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0398755e2d213b18f1d73b5d4a34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc1d0edf3c917c53d24b9d97e75600682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602965914749df4ba1e4856622195c7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174814ee3e8e6e5f803c4498a84a0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec7a0972600d9551caab48ed105669685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e5742bb5993785a319bef5d1ee97b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8320b15bb63ba0757688ba2771ebe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57dd73cc8194d225e0748bce3e1bfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668dd50fdf3994bcc39f62cf5d725f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da6555b2f29fbbbcf86bc9728ca05f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f28899092e9a03621b542b759064b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d694187c476394f21b717bb6b277692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711148406dd0fd9e7fb4a9ce9d06b19c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe762d444fa7aae6d7eb4a1e2cff0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee21c10e7ea4679300a8db6913a9652695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771deba56547249974b63541897ff5f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d78a3d6f002d44633ce4cca83e2b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1631f2584e52e3d26a84349ba8e27d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b5694f37fe7f63928e3ebe754e713699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1fd9f29aa86a545c30e5614b87f39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524134754144b97b3f764ce2ab37278c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26d4f59ba4c27e233865a0030b04fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44754d2eb9d3a0795f005504e789fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b9086252c14052747a5a95ced6d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b194f678f914c3483c12bd884b880705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b10b8d983c55e1324ffd52c4c42ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd629216650547be3d589d4d636329b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eada160c58f375c9960b5b328fb892708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb2aeb83f4794033d0d224863fa62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e43aa631b21c43daa6e7a2ef54426710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452106846556861e5b16682b30625dc3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e95997cdd760973ea6890b932338b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad831e49ecf288c854f4a8053d6536713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159d15899c86b470b3b6354fbdf219714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6315b9ce283ccf953bbc2a32602e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853fcdc895f849107879b52f3dd511716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402eb2a15eada519d316ff0595e4b11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec5d3ebb276d5d57657fdce087144a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26ec7ea7b648de47e8e5f46b3879f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe9906d34294279ef46aad08fd819720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5902770aa6f219fa4ca015db41b2e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13644d0f65087c44748d20a18226e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6849bb194c3b8d164f4173df8cb74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b32ef08ba1a0cd6979a170a4be040f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa4fc9692b5f1f016811444c5f0e5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02acaa945e66dce475353e1ae6f7d5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a8885f434c44de26193d72b02d688727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34183d98ea1e15b33c1af9a602c54090728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c81640a6429f42104f98ce1b88f546729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c6ed9c5c1e24e6efbd9a3b351ec7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661640263bbdd65ef4360ada9158c99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c42bf73004b7a7b30489902b2c4f17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec5e4e8b53d746b9524da3580216d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc5c8689e98dfecefe539cb38adc8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a8a6714394973787aca5c11477b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d2aaddf9583fe158347e04e82b9bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b4ad9e0b2a68791ded2a7ac6f048737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf54dcc91cba48720532713fc8c0578738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43757d74d931d917ff194aa5a6e6bc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f5fe3d7622c058c29616cb9d31b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7282476b15d301f7afa967cbc8f4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70e835467ede266ac24bce2389172742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7ea43562f389254a5a81c37fe8bde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b931608807b8c1efb29a04eadb7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdee6d6868594799afb000923db31b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafcf7620430551bc72e22d7df2f312746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c8408e17f89ace1593a5452f36a19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52bb3f3121f186ca666d22bdf0e279748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8959cea1ad1c320b656fef45b7038b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55442a40afeda6a3ce9b5541b691285f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67643a5b69289c5cdd616a9c4a2492751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d4fe0c937f842da89500490c25fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670b4bd49f4728a3ef9d0c09b02df4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db475f118ba0a029b68a665111bdd4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40393e66fd4ae05165d0134efe181755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340bbd4f84a338b6bc41bb090ded46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fcab996b093f8c9f2fca85d99c7e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341991497e1bcff8b2f8653f56900020758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195306a7e95c45ad283e2f5f1cb11e15759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480eacc37052cf9fb4b32996da4d30f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03dce9c260437edd53088366334c1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db3f22296324401d9db3c707ae40b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc8af6e9b37d11249050e9fc6a4e6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43708c3705437c8e7d955666dbe8c395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8e7a0abc71e85792b04a1dd1f1f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d56a1a7f9c08455c5700b2aecf8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b1d1729b000942702b9b43b16d238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f39cbca8bdc3c99414d92a5ca40cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb884cfa8f336bda809bf9b5f49b991e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c230457c5310a437b7ea1c74f8739711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d229cfb4370251329df8ee2e7535b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7163abdefb5e11c21b5e055d08c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930332fba64592522261172db913a8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84864494d8037fddb18e97c575f0f4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f44383bc7a36aaa517b73be5f4bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8e869fe753457dd4be586f9aee2ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f8342fa62f90ad98adfda65ac462b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09d2a37dbeca9e70d2aa9e9267ae6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30abfca3118cf66dc86fd7f84a893820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f0dc1958007c1018e34c79f23654921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dcfaf3105694c5a9a69420353d12422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c9ba8b0d0e0a30d472e5215574eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f191715adedb17c39d6539bf38801524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d058d83c8aae5d88ce635b54e41eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c7f72ba33fc25c1c12a243cff4e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b047e58aff6ef527ae7601dc1e3d0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788120caa4979346fd7dbad7fdb32328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc7b29add4637d65c3ab3d4d20188529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bee12143e7e44c98d0c4bf758382730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57311858b76f868547d9824256c4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0628699c508898ff959694d50e95e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b31ec6b428ef1729fe6b919c44bd0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39a8fc4dc92b8d547e6acb13549c1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0fb5e9b9872c5031074546a2c13b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014a61444220331d7a85e164dd260b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f36ccaf2ba5539311b120d4be877f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a6136344a70d7896c2e236332b15f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50142d0033a552fb735834b339f3c5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260a401832ae6f5be5538fbdd0e8c0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a05b8535c2a4412e6ccb5e93d803941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec4f19b11d55285e850bb2f593358742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083b888ed4f0501de3aaf8c43922a4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6f9c1f9d9b6d72dc9178b68bbb3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35411070cd9201092bfa85ab6611c2d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ff84d7e1266db9f8cb66efa5298f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcc2efb63f58690d29c5b89d2a69cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16134cd107af82e9c91d9a2898dace48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab0ab3406ef55783d2ca1fbdefbad249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee533e34db97aba6351273187c7aa3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f5399bd35e0f3fc52dd979153cb5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1c3a0307dad9115c8a30178eefcc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f74d51b4ca6926be8d934042df8f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ceaeb8e8eea948f1f6b1940af83fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9889d82db2bd96703b22dece9453f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b6471671c8fc97d32505b807397f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9412174bc32937ff5c81fbab58f50657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331913f59b49a6cd63a703ff2039ddd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425c5b1b6c6e96b0d61a77f0c71e9c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b60cd5e1836c8b3cdd131f14c9252460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac62d84d1a1d732740e3de4863322a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd5a2505a7322a837bbc4d9cbf066562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3f9ada16af00e72eae414e9d4f4cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6dbe9f43e854a2e74342e1c662c0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3eaa98b508809710c6f4d43dcb95e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2922d4732ff7012de1164d72013e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb1aa0505eb2183d10da6f495a436067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5eea64a98ccf0961b8e658c58e58968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27320ccce2f44b56ade2c8d68baca81269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cce5a07727b654ffd893beae3620d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082df067863a90d0148c0edcf67b92b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f785835713791658a64d6a4f7f65572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4c2c7c2f91f08aca85df848b6b7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85ed58ebbb94122107ab3ddd9363d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd33735017a8d5198972d2dbcc7a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66f342505564a62b995be49f6e49776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f1cb06d40739eaa63db5a9d284ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66791054242c54c2e60cf39c2397aeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc800d43fb49847bd20d6dfe0c3666079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb4f8ca9c694c3c2d6490d5f71406580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b042ff567939db291f5fbe2d68c99281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d472bdc5bd500cb8839d563a9ac3bb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4215ef67a59d614b7934c2ef99723b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136750636d003da156bf4952ab40a41d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7cd91adb174f56dda853f3cbae7e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d1c059a2c2f4f4676d778ae159c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063fb37910348e7191f858d1bd05b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f21a8784bd189fb4e39665370e4cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b248e37f52425ce2255ef812bbd6bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc5186600c26da6b3a4599939d629890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc656c3734b5bf6a7fdefd553f6b1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab876d56f19025562215e6b4a1b0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99e5ef9895e6fbfa4e60658ceb72b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541743e2377595a46a1f02eb05f58fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479a7f6f41761b9d65e63b9d6a61ad995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e3376620c1d7a569b0cff07bcaf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3183f2f696845b2bd9ae8e1c92dc4f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a2666839c6973b109d738dc60858498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a93d25557f39244e2096714395ab3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9b602bf86d449e1aff22fd1fbdfca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6cc26979ce691f413e2ee73ab186f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ce07963a3f63eff8bcd86a5bea4a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada023d92bbf0a0a88610d34a1b69d74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc48d730b4bf1be630e9dfca648ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7ad8764f147836794dbcb727c1e49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7019bbcf4dd93dea47b2f546feab9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3aa57d51442a7bb64f623fe96b7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cac9a32f776b8c632be2c78d29dcc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941564a9b6c5fdb076789b14fe06187109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0fbcbdbdef6ff360d8f127904ca3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d96e103a0a936b90b4b4450b4fe9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6108032e108cbcaf56ccdad8ab04de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ce6cde99a2c53f1b23c49154bfd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85195b79234df78c1646cda90765ee5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e723f259c42f6cb0e8d714b5f0bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f331dce8aacc8ae7effbefd97fea8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b43d9bf26e849ee159d872830fe0e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350a76bcb9d2f48104ab7bc10a2d20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36979a8807b3e25166b0fd9c2e6b97e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69851adcc91ac54837c1d2c447a1b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a987d20b08ca565e5936e94c243ccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1df0d3f082e34ef17fc7e456fdebe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b42faf041c4c724a711457c3da4bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d933e1739073a23da698ac2e3c5ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4cf7598f654f7b1666f783e0cd9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425d060954492d7d21cf8aa20fb2b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f98bf0401c54367ae4005d26334b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f78dc3c14aab40269eef5b42f944af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2e49af7090fa722578e28ca73c0cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc8b2a86d84d8d0e9c77a4a977b718130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c00d4413238a4542cd03b3c752ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fa3c5e00a229e1a99b654a7383f8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6823a0189b25f3539bdac50c65c23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758e5b2234bed6b196b483539ec3d81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced8256731ca660f3f92acf18b5d8ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a5a3e3d91a22b671e8c9e9bb89ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e8f95d4803dc2614fbf638ee9b18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ac4d086f102d116f40c82a3842d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9dd438c4b23733d391cbbf69bc9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce15862cd393d16cae0aed502f7fd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0072315f7d57815ed4c4ca4653518141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee3c76f0967051f83373781cee15ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e29eece48d542996649c49b8388f27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ece2a978d6059e356ae4e787a8a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08c96f89907a398648713034cdc6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed93bae4104afdb99250240198f6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f081807cca17b0e9c965de8ee0a308147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99160050fa7d1b55ab11356c79bf4d4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91215d055b59fadbfe03bc3182422181149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaf574bffb25b2da5a77d43bb37894150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be932bdc99b46de8d2ffd4e69a611151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7293b6ee0926f05673f06bb30b2bf54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e97b38913d0db8331645cb657411153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1672eb4ef4e241376833bc8bb50b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7e5af37c7fc310f1107e94ebde6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f20fc0db98550e456deeefa494c5c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c92a441428fbf28adb7669a7c6c660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa06b9afd9ed411fb9f66c2389dc34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da569208d467b4fa180d3019863deb26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803f8d3f05537d53f11dab151cf6ed8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f419966903c69076811c8ad68b9ee66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556dfd6cd6a11f54b86eb737d1e83c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d127c47d794407265bdd3c1d8eeb1c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080829da8cba45751e20ab8d859c4ea4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaf061f83f5cf3264aee0bdf804442165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2fbd5bbae419b4da653494d048ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725e3ecddc276f66d83233fed27e50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673428cb5347b505d594ac88d5f3c80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922866abc8f3d9caef8c12e37c90bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eb2f271fafd4deded623248a7dc3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb14ac33352076381cef12286ddb08b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e563ef4b928498f847faaa216e99c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906b6df0609e4ea823f64b04d1ee9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb4af8adf88e6a7bfef8ee0b485296174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c544f82607cd38dc63438a526cfd2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf3d84987c75408e982532e14c0598176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221fe7327112ef3c06d5846bbdbba47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dc370c87229f46bee2ee51f8cc65a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07488d97603ef70d4c33a525a7593cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd0b94d97e1cfbfa559a297c2138b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111f7f0c4d7f96e95d6ff666924dbb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874440e65d1a8317886391dd4be09fe6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e82de53dbff16ae76af912edeed4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb7682d04ca594c2c2990787c2035184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770179e8218f3ac0f717c4600a344ce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467c6f6dd8771f52758d8b709455688186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120ce1db14dd0559d1346e98c64671187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546b8a784b39d724c5e3499a4eb8325188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef4b36680752fc54025e0cb123a9d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1633380ba6e17c9a5d6920be0783ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a5ff1a50779e25e5c303fc0414ca0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a91b6d28fafc04fb2e12d635e4369c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eebbf34b36d5623cf9ea54783f5831193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc8473a768ca38940f40c334acd6e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64af9364612916bd7db3ccbb35a113f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cef1aff7e334a2289cbdac640397e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b399d1a32dfd997adce1a992428e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95fc3dd02bad6a654b926ebf511ce2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf5639c9f888e4643ccddd0dc4b04d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acfec9169ee0f4351a890a0d045beb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c79fd6e316e4444d67d9b732ce8156201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc03034c36b5d95bd5b10bda40604202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85175c9989f95ca2f4bd1c08cdcd0ebf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060891881834ccdcc672b16707c5511204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de69262784596a5605e6e0149d9919205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d28201e23ea059d0861ab3f3eb97a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4161a7b5d341523413e64b5c3f9deb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c354854eee87bd4152a4d62f2d0c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f55f3975af251e24eff7cefd982f0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e5e90189783905f8763ecead0c7b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528e96d3d0859985008ae9a859cd95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be1514e45172208c78705668eb3f1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e9fff84a75b4bdde9baa781e7016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c1d3c82773ad2024cb0c00f2b62d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f86c254c8de45e538ecb9d93d3061f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f2e376e72f5fb2a574028cf42ffb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c561561abe7b7c230a416ab13b9df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430948d0a20bb39bec9119b6b6386d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a79465b1275cc5181183d8fc651a4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c58279daa1b6661109e816202b843e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599f941b69e4ba92982d768e51a843b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8e972d397c6fc11aa9e897177d17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37866587ba0c28bb9da8c0acac5d87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e362a3b71a5557af8375ecdbc4e9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c1e9763f593b383f8cc844f6f3fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a22548a4c7fc53b157cd8a003efd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ac21c3534a32d6b0b7ef7eca23d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcd5660cfbc17231083695995d526c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a8955dabea78ca4d3b4fe2bc3fb2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ad20dd1012945e54d78ede14f394230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b771602a2b31bd6999bbbdd55b0851231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2ff9c8b904bdc9c74cb53cbdcbe7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff718eff8a7275de5543820c21589233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d8be47a988f9aca51a989fecc153234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00cc0e88883880453a0bddceff7401235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f5adadf1b95ae33c650584be9dd38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b979501c614f986fb630fc820fb79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d32b01296760f9cb01258cbc4329238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade9845df5e93b8f70e80c9e2723d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64a9d517232743d61d9053e1616828240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311f4f0382c6d1f8fa43e9a3317a36e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22260d07c03a6ae518e8d49695bce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e81bf0cf0c74da735661ed1b0f818243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a30ce67b92762f6c39db2cb69591244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b909c34b9f388635978cde3df2d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b38a6883d03eb057168c1021bbc01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb0dee17beb0a804cd1e3e2b2437a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf92aca11123b6b7ae109f452daa75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf8be3be20730d851042b112216451249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5d2514f2faf0324b2b11e61fc4a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eecc02bd4dacf6c832f90b853d9080251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64699d92cb41d371981925e764e20382252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc173b7a9cad3e90e4c11eb90d517e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff51b65437eb5d5497cc9410df29f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a469c3a4469ca0e6ffb325241f25e90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10085f994efd792c71d0ad045d4d05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bd9c579c14891f5127fb1f6419d95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11408fce37f57ceb174acbaf85920258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2fd3582ed9af1298325f66d9b7d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ffa75e26764c6cb9adb75027c0a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d5cb67cc1b4565ff740cfdc32430261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966115ea5c1251a04075818e0359610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a7a68a938ad70f37a3f5f5ba0032263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2194ae3bdccc5c93c975a6be0cb47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7618f1d529c352584222ab5404216265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e43f41cc93eaa6388d55b226f5384266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb18c933333886e903190ac6e82fbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b79220b14fb5018f5799e9c12796aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f2a86166cccce8dfd2ad9c85b2f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141319048f4e52f835982d2d1785752f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75c2d5cc442f0f01877da30e55d2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026bfc7af59a974f900f53de5533316272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3992cbbf7e7ed5a1ff799f3956176ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f12e09b94b7407567e370e99df9b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39536f59d579bebab481d4cf230a55ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7dbf7d6c7eccbbfb4acf4469bd03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc9216f7d0c65351f52f6e1bbff994277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14039ef4301395391404585accf2aa80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fbb87eae8736a5cda2cda6492b9ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c20aed3d0b9c94ecc3547fd870502280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f114288e692d5f0ccb187c73c026281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108eea9a969b0a730a236b88a793b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8206ab32c70d96dced441e6a8455a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91babea2c2a24d68b2c0a10a77aec992284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42501cabefbe7b81ac198f1349711245285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08736a27164d69cdc41982cdff089286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd80876fe7440a3fe3b70f20db473b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f90af8803722f483553e9f50a8fbbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed936cda695c7090f19a2825617bf121289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534cbe2b29260ccb19c1ddb517235f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0302f43092c01fbd1ddbd100614fa3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b25abc6146bd1212b95e5f0271f50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c185b115d65d1ed5062197b3d8937293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c846ba808a1d8c5a23043d52bfd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026106f90ade7b871cc059fab7474f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae31c16d6ce7d4d85d0c166eb3e3c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7309984dd570a72ba033e4d64c6ded297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9d45ad40f9ea8f6b6a10c8b1a288298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c44b3bebd144f61eecd6bb331785ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c95b80637f1697f9811a53227adb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6cff40787fcd850d26d1cdf88b58b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b911a0288e1b0a22ff6a6f466d4df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81230fd2d121e7ab0889ff81c48ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7836e9071387442a19f4465a539bac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c5c9777dccb8c6a4a80d378980b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bcb6c283423dc32a3910ef7e127e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f4c56db49ac1b507389508c7c6f1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d9911da1688120629c850d232654308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962af672dd296f6ca391274c15874661309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428303aaa05705c5399eb4bb6bc68378310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e27866e5ac0a07c97593301563a61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636d02262c797fb58f3ab863360f86d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54620edb5988f99a5e0c82bc7cd119313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114939118076a4eec6881727c5727ca3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b69b59990d0b37a68756016fd608f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f1db30a4339f463867ca8138fa8ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5d3823554aaa42f6ec7e18bac5fa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f137347b79b1a6d74081027d17de2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff4ad14b38a02ef50011ff71db470e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af0781d206473cbca0535f1c691065320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732012f8239f48d54fb3c15108ac637d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08a4e36d15bed66bb4e7570bd3a46b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401910629cc5030ecc5a8f05d3bedba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f5180b3d862f649e960d1f2aac893324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1a1f26147396418bc7572fa64654325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46330b6f6d87d45ef32159325a6fc3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecedd7c58f13ec4f2c9dc169cd264c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2594e412639ce1166f3554c9b84cf08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ba710564a5db65859417778d043d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294062cfb450ffb8ac594b39766cf7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b522deddfdf6dc939e32bfde89357ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c6316620c26345c49e6002c62d3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb274b48ca2f40300396a4f14e9e9c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f19c1b4ca40e362f28436d668e3d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95561768d110e781038532724e1a49f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb57b10acbf3310174d605f07a576336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d6d7301988bfe5f5172d10be2c643337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b029ac8476a114f723a70032e8df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0c6d5496327ebd10a9f36f0ca9e3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869448c9161cd8512806bf6f605746c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e6fba9e78d4885736aa27946933ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f83e50d5f8fd8175da2fbe82225e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb36e00004f91aec018d1b4dff6ea0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56180b52796003d229995c784264f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456601922f3eb84021016f0c56642c52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb86c03a75aed8cc0fc329b199a5be0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423ec7a65da1aafb390a70d70f2b2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e94462b1e81ff72a9c8c3277ba866e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f7de07408e3f68117f029b7263c49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2800c9c0dcca5b049c9898418dc80e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5859f5bba7282efe504002f7dae62c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b87edd93d68ee0115c120b61bdbb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc42e85b79f33aedab35a94470bdb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07b81f64dfb34022fcb5009b0ad3c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad111c4dcdc8637f4623be52b2aff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf7dc51cca47c0d63bcc6cd6e1a038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fe97371a7419502fcf99974fee77f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c39c728c655b18a905507428bf6732358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe7045f1173033b801f5cf81d5ab82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd70b6718e6ec24ca099aa43cc911d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a011b8ae16c8ab0bdff1eb0ecd8f5b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bd7d9825eca96f5251128bbda2fde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996171039755be470a3e665eb2c23c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c2dd88b9fbdba410e0256c025f1f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415d0647675507f06a44e64ccfbbd5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f653182f29944a85741bae38b5e5c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b59c0ecb42c19a844eb4bd09485bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79eef6b11f41e197e86bd2dda1e9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136073caa6acd4406dbbf275b4fee5fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd102457f44b2b8e47248ef707c9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2f894be14ef2d18e8c5d701880c04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a17579dda9427d8a3cc104abc5237372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a7e309b7852be5f06fc5a2b55fd26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d1881bc840a57f44e43be0325b56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d89cf2e3e8f9195ccc5475aebae4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a127801b755828dcd527521188a47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29b611baf22e8e2833ecfea4b6cd76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c4a00711422eb44e1440c4db4c102378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5509ab57c016fd06f92dbe97fa97c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40529a368919ced98492ddac77be8c85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa5c1db0af6b7be74c7ea91fec7c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1235a2a62406fea6aa8d691c021492382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebaa9c76e9b2ef99841551307295b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff53e7314ff4501c7d6cd4465903f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206655b0e058fe15ac9f415ab1cc5d9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492d0a12225b9c315218ec264dbe885386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a119438822a333de8178cc6e34807d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60138d8db40d9a5d337350ce48cc202388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01607549a04786821ece582635eeefb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcecc859b0f1b0d10fede3022cc70cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919236458e1d3bcdbb3648daa65e6b8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98bb08b2e04f87c5cdd0a34ee9bf07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6098eb5c5a69ad5b57d9d0f9bec428393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea0eef23d0a1da7928b7eb592f67f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265dc6c42e155b78381d8b5609b7c40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e478b7a6ef88983cda70ebd24ed2f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6cd8cda6df838f799a0b261a5e63f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7eac6ef1b5015b3145caadc9c6b7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199634ef18112d34b21ae2f263dd3f4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff375ff406d7dc1179e8ae1892a596a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081da112e566723b4371e5a379fb4ea8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a1194d9029ef3a96007e8167c03c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae36ee8dc40d1d2598d81cebb4e56d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bb2550e9b946201cb4e9d4823789f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b3180cec1161f977cb33a93d33562405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783eab9971f01c2cf02f1ae1ba79fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606104cadacb0fcf6b43acf0f55a468407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea52acb433256c358abdbcdb37d580e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2482c1bec8bcda42bead94197c66a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cb4dc18679b6bf8bf1bf50adfa002410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07ffe47b78376f2f418d6f5e0184cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f63b601f46c57427a65a5dd0ed7dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19483f089dc0c05d77608ea0ad9cc2ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a561c27617e266a2bd0cc3d5d4e66a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000d83ac4823fa7bae83823f0ff854d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba031e1d87b86c0e06d6c022ce72741416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a170d2b11e9fb844e3615f9e43e18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb633b216ae7be2898368717be45fa7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e843db7df9cc8d73513f586681066419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f7050d54018b2bdf3075d06db353420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b2c810c9ca3bf602ecc4c106e851421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7ffe1cc9ff9f68c808162d95f4823422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d01b8e70c0b7e2cbde12ec96746b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ff8c683f08fb66666858465b2f1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e15e0a7f8a04821ca2d09dfee38ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817caec967533e84a39e706775146c46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3419b842ef99378eb4ebd3f42a3e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dc50943dd20632c405a387523fd35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a85369c69a2a5e21e1ba76027d1b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47fcbb309a7368eeaaeedebac38309430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f5144608005d80ad12dfb1adc8ae9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cad0d7c029990fd7ceff4f6f940755432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c21184f759c1fc127434fc59491d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad8a576ac148fb5e996cb701b5e08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47556a81984e32e8c0b206d7f551d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846f7d6398974b8fbc6d0b3d415209436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3214b2de5c757fe29e039552640c3c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428428f10247dc12bee001d13b6f634438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369269eb558226a5ab489359f1bf49b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ac7f953001451670426b77dc15af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa8741bd02e2c99804e61031702d84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d38e39aaa663beb58211dae52786442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937c1bdb581ca2d701ddaa25633dde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f618ef412b92d7b1fcc7afc5e8a59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b0ecf68e8f185045e49952ac0295445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb35d06d1e517540bfa082692b9003446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e26f81d4b0d3d954143b5b594fa7c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93d21fe633732dd32757027228e4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da2d5cd2dd3b07687ce7d369f1f7f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8f143b16d72e5d129bc5d17418b1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeea38025cfaa0374788a3682d63a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a390a15fdc1581ac611b8df7e9426b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eae014e65aae64453dfb0315dcac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392fe114ed10909c2546fed971c0daa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482e1d587dd33b73ebafb23ad2dee8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a6cd54d90bcf0fa2cba0b6fc41bd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11229b8fbe6591aa5c20bacb130dfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c83d224a068fbe4b1f811c683a1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5dae9c2e4a83f58354a7cc8647c65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479298d633942fef18bcaa4fb96902f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978faff4ce4401f0a6d3e2e251e0c784461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b80129c50218064b38ce84faabd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afd3c3f45d928069da6288d2ef7cf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0338ccbcb6015fd89ab24066cbc74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dffd06d59faaab66df152f7435300465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13473bb55878dc1be320e99ba0f994e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439cdadeea308177b79d6f0176b729467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2eeba1413765cd9a5459e649ac7c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d38f5080ac46a119382d95910b7c22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72924291b89c9427cc4db2e8a648885a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de3c674ec491b985e0f371d5960604471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fa4c0302574b0775ff6d1fcb8ecfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed869abb62a44ecd26b81217fd0d505473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5decff519fd936a0dd66724af2247474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564736700018bf2abdadaa7b0a6041f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12f8ad1007a8b7e71c7223ccd36e2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20762701ab79df4a96abfe4cf51039b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522abcc676d426ea83778f616e6ada4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c8518f5ac29a8e24d29b013b63c84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1c5f62a293bf21cfa4675a9d1029480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5956ea2ec897ef965def50c169b405481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030022ec7f47a50666e0e3d2a7fecfec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e164666d2c2aea67ce133b925bb6ff0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac74204ee0e20538dcbf8a9290c70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb1c21650029c45aef29110f256f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d12d851ff8d31b6d9d66936c7c42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741fa02d95632fe09a157e7e91004e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e2608f9e7a77ea3f45ec29d8dfb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0ce5e41cbe0ca26271062f845d48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83fef0713f29efdc7f265a2fe1a8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67b999e794616df89923696ce263f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b99b366c4460d035be1b4a4a9c7b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eb62ed7beee2ef4564d6c25e1196d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb3c390af4617ae969fe745c384ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94347ea74b4a473ac11b89a35719aff8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960b694b2de751a87a6ed7efc8d2b40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e66074b36d1a122ec8320a3d1c70c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3a737d835962d4270868ebf6ce9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2743496b5a51dac35de52b88c00d7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfbe0142586af0a5d1eea844f5408c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d6d9d82ae8b564e6247848aa2dba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6dad9264e34286b92abdd2e9dc37a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e89c0ea45f5f533230edd8566411c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a5ba588f231424726a18b5e709fc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212ca1c5f7bd7b62f4a694566aa674b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95c09fd04d486156c7f2f5d5eebdaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13a827b89f2a46ff2bf8e87b7eb1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dca218fe67c64fe8104cdcb99669e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963e683b8530ca57d36e06572b9ee7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b2fe82adcb34d3c75cbabe5f2021510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a287f8190c117b92e044e86d0a89b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd1c391bd15340a7ba487cdd30f57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c16766271fe627d2c078dc8e92b095513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390628592b0df38c14423c98d3fe314d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b62b205bc98f086f8eb0f0fb4366515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612fe3da8c9fed080b0b0497771c3ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67dc3739a6fe1561714a77ba04863517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6428b60de22f0f23edcda65d76ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3202f789e91676210aa021219db8cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21509bc3eac0926af4d7ebffd64626f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b320d2278430dc8ee63228143538b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59469b81c39322ca357e138e99e5af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e45314630e4b8b220841c3b4a38a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec230ae57bb88461cc861745dd499037524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dbe7640a8b74da3c02cd40ca4abd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d46f5352bad69286fcf54c87e82e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85be897096a7898d4e9a083c6a5aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d77d8cc64d72d6bdc5ea5a344b6834528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e821cf81bde35969f452c78e9ea732f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e02d65f05baa1ee66c25a57ab2331530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77bac39abac275171dc98c10c43188531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8eb475146f72c948751abdeaa3199532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaea59ac8bf5110b94ce9253e53414533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b503e25836fbe67c07e02ed4b6736ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6323782801719c228dc9b287e0d9289535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee55f7bd55da22b0818cb2713eb3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56431214b404a905c4f287ceaacd8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613b4b845ebe468e025e000512da17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9dbebfcd2d6c97bd9ce41f4dd0f5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d6a99106e92e87b10fdcd6f0e5e40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840ad42f55316623d46bc4acf4a5da9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0baf4c59a115e558011d97863699d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa63fddd09b58c0818e5ceb1f78a53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b04714269e36049d77ab894ea10849544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ea25a93091ca251cdd93714775314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4cfbf7a0db564058adc724c8daf6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570370331742a15e6c3016cf9e58e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c8fa5a6a826497fea6cf877cbc90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6407b4a0f29997fdc1b3d3d1e7f5990549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94456a2be1f723bd94f4f07a18b4a22b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fccdab8b192432ae5ca4cac635411551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b7af11b1a0bbd1da1615293df96c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1241d82b52bfab6b9cac928558edc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd86bdb1f431f69cbfe594edf0743554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ca42d57cc7afadef3837a07c6bc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd6550e6be7a82e5dd003d4797a59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd449f9087cce2b48de362a376715e48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d5f325885533c6122fee9f6e50166558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a613e556fdcdf36e84c371a41b04a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b531c1e8427ab1ba9af21786155872560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6017c64815c0f741a3c2a97bb9004561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29a4945c88c77913f7aebab0183387562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f7d1f244f39c7b89ab9a37411b7ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb18ae42b93e94d94b12c277c25449564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd067e34439126011c2784dde4815cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f0eb369c62bba8721e7edd1fb471b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd84b08c418bfb3b77c15c06120b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b8a1e9ba5aff41c9456d0a2429d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bea2189e051516e501b60fc5034c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52cf429532417e0cbe169eb4e16656570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c733aa399e17ef8fce1277de089cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdba0c3f9dcce8658336268ea25ca34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656161abd6ba1010bdfe282f25a00c9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2156fcc7483c04a9c4877f2f8f98f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27904682ab1f3699dbc0cda17da08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6686450a77f5a233bb2c721e295d34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a2429a0012abdfef415731570bd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2dc4cef0ca4af973dbbf7aeaaa7d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ce7a7d8031697bf28ccb1d6325456579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d37d36cea223754812d148338f1d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f5c3522ab4069098cae76e6b3d4b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bc3f187f3aa150547073dbc9b3ccf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0101207e2f71a4018cb89c6de00960583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca18d67ab4cf3c60613b200bdbeb336584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbd0c797f47fffefdd566a1c40121f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ed9f8a3a59ad1a40f6434e3e6347586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a473432e02b5111fa1e4f36f44b9600587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e33c86d02881be7114f72c92320dd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bb171bffa033bd9c674c42e52c2dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f938cf557a47c1c70907f6f58cb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc95caa6cb2094ae04b1cb7e1121f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954bab363ddc3e9617a875d8e6b022592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc140620cf335fb782891ab0e52062593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03217dfa6fc5018f94b87c79fe88181e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ae59d7973094162062a87a42fa41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9a04b4f9f8ba04e78922dbbfa706e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fa1e76378dd3b9af5f6ecbffecd0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420dcc282033e7ca69c36492724e7fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32bfe50db4764794641b3181070be2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d454886fa5cc585fb6baef9961b52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a243c7db6bffe804bb61e64ae0d69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4874d5e0440bd0c5b0aae27366336602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac1a42026e1ef1eb0d644c2e78ec2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568957d37de22535c341f6586622fd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa4e96d330760d5260daf05cb60e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad107540a566db9bbe365b56a9fd1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e35399f04bc8794a277e6437efec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01a7b813eb56e0accc8b113cc673f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca4b7b7ec4c74f57486bfcc13b60b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ed0a71e6bd3e75f20d85e063cc0ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f120a9375a11e712199ae04b745831611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba5f8d3542585bde63ddaf52f301e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f2fb780c7a8054ef250d68d97aa1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ef019bcacf643cd891b7ae80d987614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933c9a4f2dffd34a409bee3fba3ec8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd825e318fc7605fc8b79690463079ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa98c4e1ad27eb631851b44d78acbbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994db27e22452d7534ebb220a77fbbf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d11a5508ced0683d13983f1374e14f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33c4f930fb022a1f63d9143d1ce8f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d546aab12fbd247ce4d805e938924d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5187c9474a9d155f62b995abdace6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ba771522f52d11b8a81addb69af5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f54ff5d5606a8dc825f339b9757741624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ded54f35ed90d9c92b8a4b2e9bf3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18c9279b3bbefdf546070a3681e88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92816e6c369e73636adf92ce8a125c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514351db85442270faf0a4aed77c528b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba358b9a2553c327d5acb9082976b3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e3e032013445c9b9dab19ec1b347e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27f2b32435c156419bc48c83899ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730981fc9d9b184c33c0f139beffcce6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e804bbb8ba8b53f4f1309715d097633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e9142b8a024787060991427ba8811634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf64d75121d57c869a1008e9aa5f0a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024cf924997fc3d2627bcd48c1e44cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b72a8296da298ad3ecdcefe8dc6c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e2c9ffea30bd873b038f2e4a0fe0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cc85ffc1976625520baab9c1da275639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33c12155796f319f619e335b6ff37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afddcf111beb542d62ef8daae6aefc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b28fdaefa9f740c37485ddb6cd06f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928e43eacdc94eb597cc92cc439185f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec395c9f3cf9b2f4a230c45d0a1c3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2905144bd352b036ae0898d458060645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d20b6250e28f24a1e7ac8a2b6e0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274eef5dac620a53870be81304dd7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdff3864e793d18442791400c065cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a770af799672d3f4729e69c3df72e20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab645f21e8f97acd4c38b346998fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faebd3a54fc0b2ff2a377f4a332eb0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b0b31ab7d2b79f4edda75b21c498652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bea077fb148a10e10e1d2d0350cbf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b97fb192cd1a804dcababc7de30f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d7e67af12dae5208154f5afb2ae3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a70d5212a7c25b32679083a760ba59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212408b7aad9c5c72a85816e2c8de5b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b336d21c34dcdea28b9ee182602e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eb1c7f9b40eb8bffd0899f24849c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f07b3013336f23045a18a2f80454660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9c8d913402dd25b07219f2ca55ce8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddea31f996cec533c42ff211a5cea4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928598fc6ae7519f600b7124ce5ea65c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d5905054bcaa6723bda4b47dd1c4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcf5083966ce954c3512bf4527deb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345afb8f870e25548b8e89a681315c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86dd12307e170e4025afc03bad4f27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29cceb7e7896e548a056a2b1a33fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd4d527f40f9d4182ca880d7c7412669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c016c63c5f93ae080cd3a51909748a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff3ff71e81a51ed2caf4487dd62796671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95808a3737e3b12dfd3dffb93df1b92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e624053873e424bbe0d3b9b98e6e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0f413393e1376d108353cd64af10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586ccb95c57df2600aaa7565f835b8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b13ecded717af9b0f522ff9c98ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3b5fa771a7580f77a3088e78c225677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3e4fc2c06853a0118899e92aff47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012bed2964e921a7b77ecebded018e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cda104811e835ec272f4e612177e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592cc5183086b8be2446eeee9fde92e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b8365d1b291b5894b5af6fd21d60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddb4f1b8617d09438daffde6456f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfec500dd82c3615dd0627b95f78bd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce7e0f44a6f8ed3e4f7dd2dc4f7cf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a2aa68562768541c610ece87cc396686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a79069c657667b05347a5153527ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7df338ffde5009b8f4243387d11d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75971d96b5f97c8acb5d7076c5901bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e5de3055e78a274ce9accf5d57a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4198827f2210fe5869f15ff53fbeac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1845bec22839921aa27b7a684203692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e6ee0ae70a84f4c1bfaad025197e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb2c8a3c87072b70bfe5148395d6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684aba0fb88bfea4a8ee379724cf315695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130212eede83640e35f6038fb3ca88ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d5b25ccba1b6de96a07a64ff424a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2744e77aac2c85d0fa08118c5c78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f6ea56bbbd0b0c0704ba08a9b4607699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00fd5409cbaa402d27f68c8d929325700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67437d61d5e07309220e09d901e75f93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315eff9250357522acc605fbcb2bb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840eb68724d9daa73c25e36f4260204703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ce5a643c809fd873bccb45e2a8264704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3726f02e6a452dfa61a6042e095b02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de399322b62a59e2ddfa3f167c71d39f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c57af071d4c4e611b5ec00c5c7808707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ab14a3e112ecd5defc3891da64885708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998770a2b3d7656f6b741696dc3856f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63b153a58e3d735a708490014313f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659f5589624cd00642e1eb8e195f2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a795f1c9890eb4c21426670cd38e9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b79b348568f77050acd061c05b46c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86905971e8a75d2b9c5409010d09e99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb9fe244f2b1553f183d6ffe6248d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c19af73b78cd820e0f85711323f43c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e516acfdaee0e810312930dd3afb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eaaf3a499e98c23501e5abb769b76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b6c92f4925b9c3264da4b9abd2ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404e250994d0b96feaef2bf740cd08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f67bd9106061f161a0d165dfef13c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401a51c13371d169f32b669df3acb29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09d89c02d38db9e6e1f4933812ff0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057330dcd6f760d82cf10272a370277724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acf4a5b729146d899f07899d04b518725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270cbc45db7efe87469bb276b2ee6f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6944afe2839ba12f8db7d52d5801231727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3676e8a953ff30c49e100c41ebea91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ac9044d87c4305802c3b6ce2b6040729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef20affde32277a7f21445830c0f513730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda25835dfa9b14cc3b994e3b12fb46c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f89a0aea53ffec6c91332ec67ac88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f0ab12a6e3e1396969d9ba282a20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc48b83a2441f58516318c7f51510c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a925001efd451af21aef976323720735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967193b6f32ab1de8f4c4232e86569a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7552c3cc5fb5274f8b1f6e71b1c33b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef10c3c08eec6995bebbd4ddcb6ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5afb64cc6649d814c33cbbb9342ec4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb377621d5f7c8ef648b23fcc4a8b37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704795eaf77b8733bbb47eeebd663cc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1702996658424f0cb5a86a7ffc7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20839e5784654338d105fb80d1e8fa9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e55b65e8670c107faf1c4a69373c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a37e5c06300e0e594da8c0cf0c116745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ab87ff8ad7bcbe421089da06d081c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804d3a8aa6a9b5ef928c074a419f37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eff73b3e264e2f2c13e77f9fd31fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfe53f60c724428c64eda170be7ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb120e9134a53170cf04015f7aff46d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ca9489686cb2853d893769b153d0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d6d56ee1ccddc17fe99a2047f2ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de29f70e834a5e2ece2080b8818ab16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f05531799b3c70c356b55e745f49a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504df2707e06c992170c3283421d61a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ddcd623a643c7e7aec38a52023aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed36ffb59f772df0c3ae4d08116736b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8f57dfd9ca4597540895b7c5a536758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8b800a00a98671df291a95bec434d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>